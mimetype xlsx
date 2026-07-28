--- v0 (2025-12-05)
+++ v1 (2026-07-28)
@@ -475,55 +475,51 @@
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
           <t>alias</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
-      <c r="G2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>direct chat</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Czat Bezpośredni
 Suggested in Weblate: czat bezpośredni</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
     </row>
@@ -1094,101 +1090,117 @@
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Etykietka
 Suggested in Weblate: etykieta</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
           <t>status message</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr"/>
-      <c r="G29" t="inlineStr"/>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Komunikat o stanie</t>
+        </is>
+      </c>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
           <t>ignore</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr"/>
-      <c r="G30" t="inlineStr"/>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Ignoruj</t>
+        </is>
+      </c>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
           <t>unignore</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr"/>
-      <c r="G31" t="inlineStr"/>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Przestań Ignorować</t>
+        </is>
+      </c>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
           <t>verification</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr"/>
-      <c r="G32" t="inlineStr"/>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Weryfikacja</t>
+        </is>
+      </c>
       <c r="H32" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>