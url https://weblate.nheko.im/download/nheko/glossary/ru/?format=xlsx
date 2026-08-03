--- v0 (2025-12-05)
+++ v1 (2026-08-03)
@@ -1153,51 +1153,55 @@
         </is>
       </c>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
           <t>timeline</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>шкала времени</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr"/>
-      <c r="G31" t="inlineStr"/>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: лента</t>
+        </is>
+      </c>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
           <t>tag</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>тэг</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">