--- v0 (2025-12-05)
+++ v1 (2026-09-19)
@@ -475,95 +475,105 @@
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
           <t>token</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
-      <c r="G2" t="inlineStr"/>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 權杖</t>
+        </is>
+      </c>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>status message</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>狀態訊息</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 狀態訊息
-Suggested in Weblate: 狀態信息</t>
+          <t>Suggested in Weblate: 狀態信息</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
           <t>ignore</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>忽略</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 忽略
-Suggested in Weblate: 無視</t>
+          <t>Suggested in Weblate: 無視</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>unignore</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 取消無視</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>