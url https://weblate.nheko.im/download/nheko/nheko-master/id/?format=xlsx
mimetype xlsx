--- v1 (2026-03-19)
+++ v2 (2026-05-04)
@@ -3874,129 +3874,145 @@
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>CommandCompleterInvite a user into the current room. Reason is optional.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7086</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Kick a user from the current room. Reason is optional. If user is left out, will try to kick the sender you are replying to.</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr"/>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Keluarkan pengguna dari ruangan saat ini. Alasan bersifat opsional. Jika pengguna ditinggalkan, akan mencoba mengeluarkan pengirim yang kamu balas.</t>
+        </is>
+      </c>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>CommandCompleterKick a user from the current room. Reason is optional. If user is left out, will try to kick the sender you are replying to.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7089</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Ban a user from the current room. Reason is optional. If user is left out, will try to ban the sender you are replying to.</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr"/>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>Mencekal pengguna dari ruangan saat ini. Alasan bersifat opsional. Jika pengguna ditinggalkan, akan mencoba mencekal pengirim yang kamu balas.</t>
+        </is>
+      </c>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>CommandCompleterBan a user from the current room. Reason is optional. If user is left out, will try to ban the sender you are replying to.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7092</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Unban a user in the current room. Reason is optional. If user is left out, will try to unban the sender you are replying to.</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr"/>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>Batal pencekalan pengguna dalam ruangan saat ini. Alasan bersifat opsional. Jika pengguna ditinggalkan, akan mencoba membatalkan pencekalan pengirim yang kamu balas.</t>
+        </is>
+      </c>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>CommandCompleterUnban a user in the current room. Reason is optional. If user is left out, will try to unban the sender you are replying to.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7095</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Redact an event by event id or that you are replying to or all locally cached messages of a user.</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr"/>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>Redaksi tindakan berdasarkan ID tindakan atau yang kamu balas, atau semua pesan pengguna yang di-cache secara lokal.</t>
+        </is>
+      </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>CommandCompleterRedact an event by event id or that you are replying to or all locally cached messages of a user.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7098</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Change your displayname in this room.</t>
         </is>
       </c>
@@ -4758,77 +4774,85 @@
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>CommandCompleterStop ignoring a user.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7151</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Block all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr"/>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>Blokir semua undangan dari pengguna, server, ke ruangan tertentu atau atur bawaan.</t>
+        </is>
+      </c>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>CommandCompleterBlock all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7154</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Allow all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr"/>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>Izinkan semua undangan dari pengguna, server, ke ruangan tertentu atau atur bawaan.</t>
+        </is>
+      </c>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>CommandCompleterAllow all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>../qml/CommunitiesList.qml:7284</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Expand</t>
         </is>
       </c>
@@ -8194,51 +8218,51 @@
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>IgnoredUsersIgnored users</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>../qml/dialogs/IgnoredUsers.qml:10578</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Ignoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Mengabaikan pengguna menyembunyikan pesannya (tetapi mereka masih dapat melihat pesan Anda!).</t>
+          <t>Mengabaikan pengguna menyembunyikan pesannya (tetapi mereka masih dapat melihat pesanmu!).</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>IgnoredUsersIgnoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>../qml/dialogs/IgnoredUsers.qml:10609</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Stop Ignoring.</t>
@@ -9244,51 +9268,51 @@
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>InputBarAll Files (*)</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>../../src/timeline/InputBar.cpp:12436</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>You need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Anda perlu mxid yang valid saat mengabaikan pengguna. '%1' bukan userid yang valid.</t>
+          <t>Kamu perlu MXID yang valid saat mengabaikan pengguna. '%1' bukan userid yang valid.</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>InputBarYou need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>../../src/timeline/InputBar.cpp:12443</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Failed to fetch user %1</t>
@@ -9394,51 +9418,51 @@
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>InviteDialogSearch user</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>../qml/dialogs/InviteDialog.qml:12958</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>@user:yourserver.example.com</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>@pengguna:serveranda.contoh.id</t>
+          <t>@pengguna:servermu.contoh.id</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>InviteDialog
 Example user id. The name 'user' can be localized however you want.@user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>../qml/dialogs/InviteDialog.qml:13000</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
@@ -9665,51 +9689,51 @@
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t>LeaveRoomDialogAre you sure you want to leave?</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>../../src/LoginPage.cpp:13455</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>You have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Anda telah memasukkan ID Matrix yang tidak valid, misalnya @pengguna:serveranda.contoh.id</t>
+          <t>Kamu telah memasukkan ID Matrix yang tidak valid, misalnya @pengguna:servermu.contoh.id</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t>LoginPageYou have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>../../src/LoginPage.cpp:13292</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Autodiscovery failed. Received malformed response.</t>
@@ -10145,87 +10169,87 @@
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t>LoginPageMatrix ID</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>../qml/pages/LoginPage.qml:13576</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>e.g @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>misalnya @pengguna:serveranda.contoh.com</t>
+          <t>misalnya @pengguna:servermu.contoh.com</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t>LoginPagee.g @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>../qml/pages/LoginPage.qml:13579</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Your login name. A mxid should start with @ followed by the user ID. After the user ID you need to include your server name after a :.
 You can also put your homeserver address there if your server doesn't support .well-known lookup.
 Example: @user:yourserver.example.com
 If Nheko fails to discover your homeserver, it will show you a field to enter the server manually.</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Nama login Anda. Sebuah ID Matrix seharusnya berawalan dengan @ beserta ID penggunanya. Setelah ID pengguna, Anda perlu memasukkan nama server Anda setelah tanda titik dua (:).
-[...2 lines deleted...]
-Jika Nheko gagal menjelajahi homeserver Anda, maka akan ditampilkan kolom untuk memasukkan server secara manual.</t>
+          <t>Nama login kamu. Sebuah ID Matrix seharusnya berawalan dengan @ beserta ID penggunanya. Setelah ID pengguna, kamu perlu memasukkan nama server kamu setelah tanda titik dua (:).
+Kamu juga dapat memasukkan alamat homeserver kamu jika server tidak mendukung pengecekan .well-known.
+Contoh: @pengguna:servermu.contoh.id
+Jika Nheko gagal menjelajahi homeserver kamu, maka akan ditampilkan kolom untuk memasukkan server secara manual.</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>LoginPageYour login name. A mxid should start with @ followed by the user ID. After the user ID you need to include your server name after a :.
 You can also put your homeserver address there if your server doesn't support .well-known lookup.
 Example: @user:yourserver.example.com
 If Nheko fails to discover your homeserver, it will show you a field to enter the server manually.</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>../qml/pages/LoginPage.qml:13607</t>
         </is>
       </c>
@@ -10394,83 +10418,83 @@
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>LoginPageHomeserver address</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>../qml/pages/LoginPage.qml:13650</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>yourserver.example.com:8787</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>serveranda.contoh.id:8787</t>
+          <t>servermu.contoh.id:8787</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>LoginPageyourserver.example.com:8787</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>../qml/pages/LoginPage.qml:13653</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>The address that can be used to contact your homeserver's client API.
 Example: https://yourserver.example.com:8787</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Alamat yang dapat digunakan untuk menghubungi API klien homeserver Anda.
-Contoh: https://serveranda.contoh.id:8787</t>
+          <t>Alamat yang dapat digunakan untuk menghubungi API klien homeserver kamu.
+Contoh: https://servermu.contoh.id:8787</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>LoginPageThe address that can be used to contact your homeserver's client API.
 Example: https://yourserver.example.com:8787</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>../qml/pages/LoginPage.qml:13685</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
@@ -15967,81 +15991,81 @@
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
           <t>ReportMessageReport message</t>
         </is>
       </c>
       <c r="G518" t="inlineStr"/>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>../qml/dialogs/ReportMessage.qml:17037</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>This message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Pesan ini yang akan dilaporkan akan dikirim ke administrator server Anda untuk ditinjau. Perlu dicatat bahwa tidak semua administrator meninjau konten yang dilaporkan. Anda seharusnya juga bertanya kepada moderator ruangan untuk menghapus konten tersebut jika diperlukan.</t>
+          <t>Pesan ini yang akan dilaporkan akan dikirim ke administrator server kamu untuk ditinjau. Perlu dicatat bahwa tidak semua administrator meninjau konten yang dilaporkan. Kamu seharusnya juga bertanya kepada moderator ruangan untuk menghapus konten tersebut jika diperlukan.</t>
         </is>
       </c>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
           <t>ReportMessageThis message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
         </is>
       </c>
       <c r="G519" t="inlineStr"/>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
           <t>../qml/dialogs/ReportMessage.qml:17041</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
           <t>Enter your reason for reporting:</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>Masukkan alasan Anda melaporkan:</t>
+          <t>Masukkan alasanmu melaporkan:</t>
         </is>
       </c>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
           <t>ReportMessageEnter your reason for reporting:</t>
         </is>
       </c>
       <c r="G520" t="inlineStr"/>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
           <t>../qml/dialogs/ReportMessage.qml:17051</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t>How bad is the message?</t>
@@ -20915,51 +20939,51 @@
           <t>SingleImagePackModelFailed to upload image: %1</t>
         </is>
       </c>
       <c r="G682" t="inlineStr"/>
       <c r="H682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
           <t>../qml/components/SpaceMenu.qml:18408</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
           <t>Add or remove from community...</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
           <t>Tambahkan atau hapus dari komunitas...</t>
         </is>
       </c>
       <c r="D683" t="inlineStr"/>
       <c r="E683" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
           <t>SpaceMenuAdd or remove from community...</t>
         </is>
       </c>
       <c r="G683" t="inlineStr"/>
       <c r="H683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
           <t>../qml/components/SpaceMenuLevel.qml:18436</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
           <t>Official community for this room</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
           <t>Komunitas resmi untuk ruangan ini</t>
         </is>
@@ -24211,51 +24235,55 @@
       <c r="D792" t="inlineStr"/>
       <c r="E792" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F792" t="inlineStr">
         <is>
           <t>TimelineModelYou joined this room.</t>
         </is>
       </c>
       <c r="G792" t="inlineStr"/>
       <c r="H792" t="inlineStr"/>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
           <t>../../src/timeline/TimelineModel.cpp:20699</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
           <t>%n hour later</t>
         </is>
       </c>
-      <c r="C793" t="inlineStr"/>
+      <c r="C793" t="inlineStr">
+        <is>
+          <t>%n jam kemudian</t>
+        </is>
+      </c>
       <c r="D793" t="inlineStr"/>
       <c r="E793" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F793" t="inlineStr">
         <is>
           <t>TimelineModel%n hour(s) later</t>
         </is>
       </c>
       <c r="G793" t="inlineStr"/>
       <c r="H793" t="inlineStr"/>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
           <t>../../src/timeline/TimelineModel.cpp:21612</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
           <t>%1 made this room require an invitation to join.</t>
         </is>
       </c>
@@ -29284,51 +29312,51 @@
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F961" t="inlineStr">
         <is>
           <t>UserSettingsModelPlays media like GIFs or WEBPs only when explicitly hovering over them.</t>
         </is>
       </c>
       <c r="G961" t="inlineStr"/>
       <c r="H961" t="inlineStr"/>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26374</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
           <t>If images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
         </is>
       </c>
       <c r="C962" t="inlineStr">
         <is>
-          <t>Apakah gambar ditampilkan secara otomatis. Anda dapat memilih antara selalu menampilkan gambar secara bawaan, hanya tampilkan dalam ruangan pribadi secara bawaan atau selalu memerlukan interaksi untuk menampilkan gambar.</t>
+          <t>Apakah gambar ditampilkan secara otomatis. Kamu dapat memilih antara selalu menampilkan gambar secara bawaan, hanya tampilkan dalam ruangan pribadi secara bawaan atau selalu memerlukan interaksi untuk menampilkan gambar.</t>
         </is>
       </c>
       <c r="D962" t="inlineStr"/>
       <c r="E962" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F962" t="inlineStr">
         <is>
           <t>UserSettingsModelIf images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
         </is>
       </c>
       <c r="G962" t="inlineStr"/>
       <c r="H962" t="inlineStr"/>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26378</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
           <t>Show who is typing in a room.
@@ -30481,51 +30509,51 @@
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1000" t="inlineStr">
         <is>
           <t>UserSettingsModelRegularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
         </is>
       </c>
       <c r="G1000" t="inlineStr"/>
       <c r="H1000" t="inlineStr"/>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26520</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
           <t>Manage your ignored users.</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>Kelola pengguna Anda yang diabaikan.</t>
+          <t>Kelola pengguna yang diabaikan oleh kamu.</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr"/>
       <c r="E1001" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1001" t="inlineStr">
         <is>
           <t>UserSettingsModelManage your ignored users.</t>
         </is>
       </c>
       <c r="G1001" t="inlineStr"/>
       <c r="H1001" t="inlineStr"/>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26662</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
           <t>Always</t>
@@ -32377,51 +32405,51 @@
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1064" t="inlineStr">
         <is>
           <t>message-description sent:%1 sent a notification</t>
         </is>
       </c>
       <c r="G1064" t="inlineStr"/>
       <c r="H1064" t="inlineStr"/>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
           <t>../../src/Utils.cpp:27916</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
           <t>You sent a spoiler.</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr">
         <is>
-          <t>Anda mengirim bocoran.</t>
+          <t>Kamu mengirim bocoran.</t>
         </is>
       </c>
       <c r="D1065" t="inlineStr"/>
       <c r="E1065" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1065" t="inlineStr">
         <is>
           <t>message-description sent:You sent a spoiler.</t>
         </is>
       </c>
       <c r="G1065" t="inlineStr"/>
       <c r="H1065" t="inlineStr"/>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
           <t>../../src/Utils.cpp:27919</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
           <t>%1 sent a spoiler.</t>