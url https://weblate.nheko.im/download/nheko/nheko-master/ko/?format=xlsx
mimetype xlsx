--- v0 (2025-12-05)
+++ v1 (2026-04-01)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1075"/>
+  <dimension ref="A1:H1082"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1123,31621 +1123,31756 @@
           <t>Enter additional rooms not in the list yet...</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>AllowedRoomsSettingsDialogEnter additional rooms not in the list yet...</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 목록에 없는 다른 대화방을 입력하십시오. ..</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:4321</t>
+          <t>../../src/Cache.cpp:4322</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>%1 and %2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Cache
 RoomName%1 and %2</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 및 %2</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:4323</t>
+          <t>../../src/Cache.cpp:4324</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>%1 and %n other</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Cache%1 and %n other(s)</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 외 %n 명</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:4500</t>
+          <t>../../src/Cache.cpp:4501</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Empty Room</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>CacheEmpty Room</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 빈 대화방</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInvite.qml:4575</t>
+          <t>../qml/voip/CallInvite.qml:4576</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Video Call</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>CallInviteVideo Call</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 영상통화</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInvite.qml:4575</t>
+          <t>../qml/voip/CallInvite.qml:4576</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Voice Call</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>CallInviteVoice Call</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 음성통화</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInvite.qml:4637</t>
+          <t>../qml/voip/CallInvite.qml:4638</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>No microphone found.</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>CallInviteNo microphone found.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 마이크를 찾을 수 없습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4702</t>
+          <t>../qml/voip/CallInviteBar.qml:4703</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Video Call</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>CallInviteBarVideo Call</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 영상통화</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4702</t>
+          <t>../qml/voip/CallInviteBar.qml:4703</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Voice Call</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>CallInviteBarVoice Call</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 음성통화</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4718</t>
+          <t>../qml/voip/CallInviteBar.qml:4719</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Devices</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>CallInviteBarDevices</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 디바이스</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4729</t>
+          <t>../qml/voip/CallInviteBar.qml:4730</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Accept</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>CallInviteBarAccept</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 수락</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4733</t>
+          <t>../qml/voip/CallInviteBar.qml:4734</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>No microphone found.</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>CallInviteBarNo microphone found.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 마이크를 찾을 수 없습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4741</t>
+          <t>../qml/voip/CallInviteBar.qml:4742</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Unknown microphone: %1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>CallInviteBarUnknown microphone: %1</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 알 수 없는 마이크: %1</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4750</t>
+          <t>../qml/voip/CallInviteBar.qml:4751</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Unknown camera: %1</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>CallInviteBarUnknown camera: %1</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 알 수 없는 카메라: %1</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4764</t>
+          <t>../qml/voip/CallInviteBar.qml:4765</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Decline</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>CallInviteBarDecline</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 거절</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>../../src/voip/CallManager.cpp:5659</t>
+          <t>../../src/voip/CallManager.cpp:5660</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>X11</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>CallManagerX11</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Suggested in Weblate: X11</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>../../src/voip/CallManager.cpp:5665</t>
+          <t>../../src/voip/CallManager.cpp:5666</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>PipeWire</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>CallManagerPipeWire</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Suggested in Weblate: PipeWire</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>../../src/voip/CallManager.cpp:5684</t>
+          <t>../../src/voip/CallManager.cpp:5685</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Entire screen</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>CallManagerEntire screen</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 전체 화면</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:5802</t>
+          <t>../../src/ChatPage.cpp:5803</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Failed to invite user: %1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>ChatPageFailed to invite user: %1</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자 초대에 실패했습니다: %1</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6791</t>
+          <t>../../src/ChatPage.cpp:6792</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Invited user: %1</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>ChatPageInvited user: %1</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 초대된 사용자: %1</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6054</t>
+          <t>../../src/ChatPage.cpp:6055</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t xml:space="preserve">%n unread message in room %1
 </t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">ChatPage%n unread message(s) in room %1
 </t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t xml:space="preserve">Suggested in Weblate: 대화방 %1에 읽지 않은 메시지 %n개
 </t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6138</t>
+          <t>../../src/ChatPage.cpp:6139</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Confirm logout</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>ChatPageConfirm logout</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 로그아웃 확인</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6240</t>
+          <t>../../src/ChatPage.cpp:6241</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>The cache on your disk is newer than this version of Nheko supports. Please update Nheko or clear your cache.</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>ChatPageThe cache on your disk is newer than this version of Nheko supports. Please update Nheko or clear your cache.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 현재 장치의 캐시가 Nheko에서 지원하는 버전보다 최신 버전입니다. Nheko를 업데이트하거나 캐시를 정리하십시오.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6281</t>
+          <t>../../src/ChatPage.cpp:6282</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Failed to open database, logging out!</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>ChatPageFailed to open database, logging out!</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 데이터베이스를 열지 못했습니다. 계정에서 로그아웃됩니다!</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6619</t>
+          <t>../../src/ChatPage.cpp:6620</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Knock on room</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>ChatPageKnock on room</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 가입 요청</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6623</t>
+          <t>../../src/ChatPage.cpp:6624</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Do you really want to knock on %1? You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to knock on %1? You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1에 가입하시겠습니까? 다른 사람이 가입 요청을 수락할 수 있는 이유를 제공할 수 있습니다:</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6638</t>
+          <t>../../src/ChatPage.cpp:6639</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Failed to knock room: %1</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>ChatPageFailed to knock room: %1</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 가입 요청에 실패하였습니다: %1</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6697</t>
+          <t>../../src/ChatPage.cpp:6698</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Room creation failed: Bad Alias</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>ChatPageRoom creation failed: Bad Alias</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 생성 실패: 잘못된 별명</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6732</t>
+          <t>../../src/ChatPage.cpp:6733</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Room %1 created.</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>ChatPageRoom %1 created.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 %1 생성됨.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:7273</t>
+          <t>../../src/ChatPage.cpp:7274</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Confirm invite</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>ChatPageConfirm invite</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 초대 확인</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6776</t>
+          <t>../../src/ChatPage.cpp:6777</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Do you really want to invite %1 (%2)?</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to invite %1 (%2)?</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 (%2)을(를) 정말 초대하시겠습니까?</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6788</t>
+          <t>../../src/ChatPage.cpp:6789</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Failed to invite %1 to %2: %3</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>ChatPageFailed to invite %1 to %2: %3</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1을(를) %2(으)로 초대할 수 없음: %3</t>
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6820</t>
+          <t>../../src/ChatPage.cpp:6821</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Kicked user: %1</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>ChatPageKicked user: %1</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 내보낸 사용자: %1</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6846</t>
+          <t>../../src/ChatPage.cpp:6847</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Failed to ban %1 in %2: %3</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>ChatPageFailed to ban %1 in %2: %3</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %2에서 %1을(를) 차단하지 못했습니다: %3</t>
         </is>
       </c>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6849</t>
+          <t>../../src/ChatPage.cpp:6850</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Banned user: %1</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>ChatPageBanned user: %1</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 차단된 사용자: %1</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6857</t>
+          <t>../../src/ChatPage.cpp:6858</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Confirm unban</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>ChatPageConfirm unban</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 차단 해제 확인</t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6858</t>
+          <t>../../src/ChatPage.cpp:6859</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Do you really want to unban %1 (%2)?</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to unban %1 (%2)?</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 (%2)을(를) 차단 해제 하시겠습니까?</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6869</t>
+          <t>../../src/ChatPage.cpp:6870</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Failed to unban %1 in %2: %3</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>ChatPageFailed to unban %1 in %2: %3</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %2에서 %1을(를) 차단 해제 실패하였습니다: %3</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6872</t>
+          <t>../../src/ChatPage.cpp:6873</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Unbanned user: %1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>ChatPageUnbanned user: %1</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 차단 해제된 사용자: %1</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:7274</t>
+          <t>../../src/ChatPage.cpp:7275</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Do you really want to start a private chat with %1?</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to start a private chat with %1?</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1와(과) 비밀 채팅을 시작하시겠습니까?</t>
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6226</t>
+          <t>../../src/ChatPage.cpp:6227</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Cache migration failed!</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>ChatPageCache migration failed!</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 캐시 마이그레이션에 실패했습니다!</t>
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6139</t>
+          <t>../../src/ChatPage.cpp:6140</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Because of the following reason Nheko wants to drop you to the login page:
 %1
 If you think this is a mistake, you can close Nheko instead to possibly recover your encryption keys. After you have been dropped to the login page, you can sign in again using your usual methods.</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>ChatPageBecause of the following reason Nheko wants to drop you to the login page:
 %1
 If you think this is a mistake, you can close Nheko instead to possibly recover your encryption keys. After you have been dropped to the login page, you can sign in again using your usual methods.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다음과 같은 이유로 Nheko는 로그인 페이지로 이동하고자 합니다:
 %1
 실수라고 생각하신다면 Nheko를 닫아 암호화 키를 복구할 수 있습니다. 로그인 페이지로 이동한 후 일반적인 방법으로 다시 로그인할 수 있습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6227</t>
+          <t>../../src/ChatPage.cpp:6228</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Migrating the cache to the current version failed. This can have different reasons. Please open an issue at https://github.com/Nheko-Reborn/nheko and try to use an older version in the meantime. Alternatively you can try deleting the cache manually.</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>ChatPageMigrating the cache to the current version failed. This can have different reasons. Please open an issue at https://github.com/Nheko-Reborn/nheko and try to use an older version in the meantime. Alternatively you can try deleting the cache manually.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 캐시를 현재 버전으로 마이그레이션하지 못했습니다. 이유가 다를 수 있습니다. https://github.com/Nheko-Reborn/nheko 에서 이슈를 열고, 이전 버전을 사용해 보세요. 또는 캐시를 수동으로 삭제해 볼 수도 있습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6239</t>
+          <t>../../src/ChatPage.cpp:6240</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Incompatible cache version</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>ChatPageIncompatible cache version</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 호환되지 않는 캐시 버전</t>
         </is>
       </c>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6303</t>
+          <t>../../src/ChatPage.cpp:6304</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Failed to restore OLM account. Please login again.</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>ChatPageFailed to restore OLM account. Please login again.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Suggested in Weblate: OLM 계정을 복원하는데 실패하였습니다. 다시 로그인 하십시오.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6315</t>
+          <t>../../src/ChatPage.cpp:6316</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Failed to restore saved data. Please login again.</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>ChatPageFailed to restore save data. Please login again.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 저장된 데이터를 복원하는데 실패하였습니다. 다시 로그인 하십시오.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6369</t>
+          <t>../../src/ChatPage.cpp:6370</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Failed to setup encryption keys. Server response: %1 %2. Please try again later.</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>ChatPageFailed to setup encryption keys. Server response: %1 %2. Please try again later.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 암호화 키를 설정하지 못했습니다. 서버 응답: %1 %2. 나중에 다시 시도하십시오.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6588</t>
+          <t>../../src/ChatPage.cpp:6589</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Please try to login again: %1</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>ChatPagePlease try to login again: %1</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다시 로그인해 주십시오: %1</t>
         </is>
       </c>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6622</t>
+          <t>../../src/ChatPage.cpp:6623</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>You failed to join %1. You can try to knock so that others can invite you in. Do you want to do so?
 You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>ChatPageYou failed to join %1. You can try to knock so that others can invite you in. Do you want to do so?
 You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1에 가입하지 못했습니다. 다른 사람이 초대할 수 있도록 시도할 수 있습니다. 그렇게 하시겠습니까?
 다른 사람들이 가입을 받아야 하는 이유를 남길 수 있습니다:</t>
         </is>
       </c>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6674</t>
+          <t>../../src/ChatPage.cpp:6675</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Failed to join room: %1</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>ChatPageFailed to join room: %1</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 참여에 실패하였습니다: %1</t>
         </is>
       </c>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6683</t>
+          <t>../../src/ChatPage.cpp:6684</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Failed to remove invite: %1</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>ChatPageFailed to remove invite: %1</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 초대를 제거하지 못했습니다: %1</t>
         </is>
       </c>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6717</t>
+          <t>../../src/ChatPage.cpp:6718</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Room creation failed: %1</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>ChatPageRoom creation failed: %1</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 생성 실패: %1</t>
         </is>
       </c>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6745</t>
+          <t>../../src/ChatPage.cpp:6746</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Failed to leave room: %1</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>ChatPageFailed to leave room: %1</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 나가기 실패: %1</t>
         </is>
       </c>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6801</t>
+          <t>../../src/ChatPage.cpp:6802</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Reason for the kick</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>ChatPageReason for the kick</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 내보내는 이유</t>
         </is>
       </c>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6802</t>
+          <t>../../src/ChatPage.cpp:6803</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Enter reason for kicking %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>ChatPageEnter reason for kicking %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 (%2)을(를) 내보내는 이유를 입력하거나 없다면 엔터키를 누르십시오.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6817</t>
+          <t>../../src/ChatPage.cpp:6818</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Failed to kick %1 from %2: %3</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>ChatPageFailed to kick %1 from %2: %3</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %2에서 %1 을(를) 내보내는데 실패하였습니다: %3</t>
         </is>
       </c>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6830</t>
+          <t>../../src/ChatPage.cpp:6831</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Reason for the ban</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>ChatPageReason for the ban</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 차단 이유</t>
         </is>
       </c>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6831</t>
+          <t>../../src/ChatPage.cpp:6832</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Enter reason for banning %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>ChatPageEnter reason for banning %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 (%2)을(를) 차단하는 이유를 입력하거나 없다면 엔터키를 입력하십시오:</t>
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>../qml/ChatPage.qml:6867</t>
+          <t>../qml/ChatPage.qml:6868</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>No network connection</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>ChatPageNo network connection</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 네트워크 연결 없음</t>
         </is>
       </c>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6987</t>
+          <t>../../src/CommandCompleter.cpp:6988</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>/me &lt;message&gt;</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>CommandCompleter/me &lt;message&gt;</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /me &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6989</t>
+          <t>../../src/CommandCompleter.cpp:6990</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>/react &lt;text&gt;</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>CommandCompleter/react &lt;text&gt;</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /react &lt;글&gt;</t>
         </is>
       </c>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6991</t>
+          <t>../../src/CommandCompleter.cpp:6992</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>/join &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>CommandCompleter/join &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /join &lt;!대화방아이디|#별명&gt; [이유]</t>
         </is>
       </c>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6993</t>
+          <t>../../src/CommandCompleter.cpp:6994</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>/knock &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>CommandCompleter/knock &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /knock &lt;!대화방아이디|#별명&gt; [이유]</t>
         </is>
       </c>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6995</t>
+          <t>../../src/CommandCompleter.cpp:6996</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>/part [reason]</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>CommandCompleter/part [reason]</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /part [이유]</t>
         </is>
       </c>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6997</t>
+          <t>../../src/CommandCompleter.cpp:6998</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>/leave [reason]</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>CommandCompleter/leave [reason]</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /leave [이유]</t>
         </is>
       </c>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7007</t>
+          <t>../../src/CommandCompleter.cpp:7008</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>/redact &lt;$eventid|@userid&gt;</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>CommandCompleter/redact &lt;$eventid|@userid&gt;</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /redact &lt;$이벤트아이디|@사용자아이디&gt;</t>
         </is>
       </c>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7009</t>
+          <t>../../src/CommandCompleter.cpp:7010</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>/roomnick &lt;displayname&gt;</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>CommandCompleter/roomnick &lt;displayname&gt;</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /roomnick &lt;표시명&gt;</t>
         </is>
       </c>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7011</t>
+          <t>../../src/CommandCompleter.cpp:7012</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>/shrug [message]</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>CommandCompleter/shrug [message]</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /shrug [메시지]</t>
         </is>
       </c>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7025</t>
+          <t>../../src/CommandCompleter.cpp:7026</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>/md &lt;message&gt;</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>CommandCompleter/md &lt;message&gt;</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /md &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7027</t>
+          <t>../../src/CommandCompleter.cpp:7028</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>/cmark &lt;message&gt;</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>CommandCompleter/cmark &lt;message&gt;</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /cmark &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7029</t>
+          <t>../../src/CommandCompleter.cpp:7030</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>/plain &lt;message&gt;</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>CommandCompleter/plain &lt;message&gt;</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /plain &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7031</t>
+          <t>../../src/CommandCompleter.cpp:7032</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>/rainbow &lt;message&gt;</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbow &lt;message&gt;</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /rainbow &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7033</t>
+          <t>../../src/CommandCompleter.cpp:7034</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>/rainbowme &lt;message&gt;</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbowme &lt;message&gt;</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /rainbowme &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7035</t>
+          <t>../../src/CommandCompleter.cpp:7036</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>/notice &lt;message&gt;</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>CommandCompleter/notice &lt;message&gt;</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /notice &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7037</t>
+          <t>../../src/CommandCompleter.cpp:7038</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>/rainbownotice &lt;message&gt;</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbownotice &lt;message&gt;</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /rainbownotice &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7039</t>
+          <t>../../src/CommandCompleter.cpp:7040</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>/confetti [message]</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>CommandCompleter/confetti [message]</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /confetti [메시지]</t>
         </is>
       </c>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7041</t>
+          <t>../../src/CommandCompleter.cpp:7042</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>/rainbowconfetti [message]</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbowconfetti [message]</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /rainbowconfetti [메시지]</t>
         </is>
       </c>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6999</t>
+          <t>../../src/CommandCompleter.cpp:7000</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>/invite &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>CommandCompleter/invite &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /invite &lt;@사용자아이디&gt; [이유]</t>
         </is>
       </c>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7001</t>
+          <t>../../src/CommandCompleter.cpp:7002</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>/kick &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>CommandCompleter/kick &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /kick &lt;@사용자아이디&gt; [이유]</t>
         </is>
       </c>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7003</t>
+          <t>../../src/CommandCompleter.cpp:7004</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>/ban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>CommandCompleter/ban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /ban &lt;@사용자아이디&gt; [이유]</t>
         </is>
       </c>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7005</t>
+          <t>../../src/CommandCompleter.cpp:7006</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>/unban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>CommandCompleter/unban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /unban &lt;@사용자아이디&gt; [이유]</t>
         </is>
       </c>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7043</t>
+          <t>../../src/CommandCompleter.cpp:7044</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>/rainfall [message]</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>CommandCompleter/rainfall [message]</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /rainfall [메시지]</t>
         </is>
       </c>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7045</t>
+          <t>../../src/CommandCompleter.cpp:7046</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>/msgtype &lt;msgtype&gt; [message]</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>CommandCompleter/msgtype &lt;msgtype&gt; [message]</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /msgtype &lt;메시지 종류&gt; [메시지]</t>
         </is>
       </c>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7047</t>
+          <t>../../src/CommandCompleter.cpp:7048</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>/glitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>CommandCompleter/glitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /glitch &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7049</t>
+          <t>../../src/CommandCompleter.cpp:7050</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>/gradualglitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>CommandCompleter/gradualglitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /gradualglitch &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7051</t>
+          <t>../../src/CommandCompleter.cpp:7052</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>/goto &lt;message reference&gt;</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>CommandCompleter/goto &lt;message reference&gt;</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /goto &lt;메시지 참조&gt;</t>
         </is>
       </c>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7071</t>
+          <t>../../src/CommandCompleter.cpp:7072</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Send a message expressing an action.</t>
         </is>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message expressing an action.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 행동을 나타내는 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7073</t>
+          <t>../../src/CommandCompleter.cpp:7074</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Send &lt;text&gt; as a reaction when you’re replying to a message.</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>CommandCompleterSend &lt;text&gt; as a reaction when you’re replying to a message.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 메시지에 답장할 때 응답으로 &lt;문자&gt;을(를) 보냅니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7075</t>
+          <t>../../src/CommandCompleter.cpp:7076</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Join a room. Reason is optional.</t>
         </is>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>CommandCompleterJoin a room. Reason is optional.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방에 참여합니다. 이유는 선택 사항입니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7077</t>
+          <t>../../src/CommandCompleter.cpp:7078</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Ask to join a room. Reason is optional.</t>
         </is>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>CommandCompleterAsk to join a room. Reason is optional.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 참여를 요청합니다. 이유는 선택 사항입니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7081</t>
+          <t>../../src/CommandCompleter.cpp:7082</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Leave a room. Reason is optional.</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>CommandCompleterLeave a room. Reason is optional.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방을 떠납니다. 이유는 선택 사항입니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7083</t>
+          <t>../../src/CommandCompleter.cpp:7084</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Invite a user into the current room. Reason is optional.</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>CommandCompleterInvite a user into the current room. Reason is optional.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 현재 대화방에 사용자를 초대합니다. 이유는 선택 사항입니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7085</t>
+          <t>../../src/CommandCompleter.cpp:7086</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Kick a user from the current room. Reason is optional. If user is left out, will try to kick the sender you are replying to.</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>CommandCompleterKick a user from the current room. Reason is optional. If user is left out, will try to kick the sender you are replying to.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7088</t>
+          <t>../../src/CommandCompleter.cpp:7089</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Ban a user from the current room. Reason is optional. If user is left out, will try to ban the sender you are replying to.</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>CommandCompleterBan a user from the current room. Reason is optional. If user is left out, will try to ban the sender you are replying to.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7091</t>
+          <t>../../src/CommandCompleter.cpp:7092</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Unban a user in the current room. Reason is optional. If user is left out, will try to unban the sender you are replying to.</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>CommandCompleterUnban a user in the current room. Reason is optional. If user is left out, will try to unban the sender you are replying to.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7094</t>
+          <t>../../src/CommandCompleter.cpp:7095</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Redact an event by event id or that you are replying to or all locally cached messages of a user.</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>CommandCompleterRedact an event by event id or that you are replying to or all locally cached messages of a user.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7097</t>
+          <t>../../src/CommandCompleter.cpp:7098</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Change your displayname in this room.</t>
         </is>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>CommandCompleterChange your displayname in this room.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 현재 대화방에서 표시명을 변경합니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7099</t>
+          <t>../../src/CommandCompleter.cpp:7100</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>¯\_(ツ)_/¯ with an optional message.</t>
         </is>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>CommandCompleter¯\_(ツ)_/¯ with an optional message.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Suggested in Weblate: ¯\_(ツ)_/¯ 선택 사항 메시지 포함.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7101</t>
+          <t>../../src/CommandCompleter.cpp:7102</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>(╯°□°)╯︵ ┻━┻</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>CommandCompleter(╯°□°)╯︵ ┻━┻</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Suggested in Weblate: (╯°□°)╯︵ ┻━┻</t>
         </is>
       </c>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7103</t>
+          <t>../../src/CommandCompleter.cpp:7104</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>┯━┯╭( º _ º╭)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>CommandCompleter┯━┯╭( º _ º╭)</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Suggested in Weblate: ┯━┯╭( º _ º╭)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7105</t>
+          <t>../../src/CommandCompleter.cpp:7106</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>ノ┬─┬ノ ︵ ( \o°o)\</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>CommandCompleterノ┬─┬ノ ︵ ( \o°o)\</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Suggested in Weblate: ノ┬─┬ノ ︵ ( \o°o)\</t>
         </is>
       </c>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7107</t>
+          <t>../../src/CommandCompleter.cpp:7108</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Clear the currently cached messages in this room.</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>CommandCompleterClear the currently cached messages in this room.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 현재 대화방에 캐시된 메시지를 제거합니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7109</t>
+          <t>../../src/CommandCompleter.cpp:7110</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Refetch the state in this room.</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>CommandCompleterRefetch the state in this room.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 현재 대화방의 상태를 다시 연결합니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7111</t>
+          <t>../../src/CommandCompleter.cpp:7112</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Rotate the current symmetric encryption key.</t>
         </is>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>CommandCompleterRotate the current symmetric encryption key.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 현재 대칭 암호화 키를 순환합니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7113</t>
+          <t>../../src/CommandCompleter.cpp:7114</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Send a markdown formatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>CommandCompleterSend a markdown formatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Suggested in Weblate: markdown 형식의 메시지를 보냅니다 (전역 설정은 무시합니다).</t>
         </is>
       </c>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7115</t>
+          <t>../../src/CommandCompleter.cpp:7116</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Send a commonmark formatted message disabling most extensions compared to /md.</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>CommandCompleterSend a commonmark formatted message disabling most extensions compared to /md.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /md 와 비교하여 대부분의 확장을 비활성화하는 공통 표시 형식의 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7118</t>
+          <t>../../src/CommandCompleter.cpp:7119</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Send an unformatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>CommandCompleterSend an unformatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 형식이 지정되지 않은 메시지를 보냅니다 (전역 설정 무시).</t>
         </is>
       </c>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7120</t>
+          <t>../../src/CommandCompleter.cpp:7121</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Send a message in rainbow colors.</t>
         </is>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message in rainbow colors.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 무지개색으로 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7122</t>
+          <t>../../src/CommandCompleter.cpp:7123</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Send /me in rainbow colors.</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>CommandCompleterSend /me in rainbow colors.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 무지개색으로 /me 을(를) 보냅니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7124</t>
+          <t>../../src/CommandCompleter.cpp:7125</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Send a bot message.</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>CommandCompleterSend a bot message.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 봇 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7126</t>
+          <t>../../src/CommandCompleter.cpp:7127</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Send a bot message in rainbow colors.</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>CommandCompleterSend a bot message in rainbow colors.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 봇 메시지를 무지개색으로 보냅니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7128</t>
+          <t>../../src/CommandCompleter.cpp:7129</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Send a message with confetti.</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with confetti.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 색종이 효과로 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7130</t>
+          <t>../../src/CommandCompleter.cpp:7131</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Send a message in rainbow colors with confetti.</t>
         </is>
       </c>
       <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message in rainbow colors with confetti.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 색종이 효과가 있는 무지개 색으로 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7132</t>
+          <t>../../src/CommandCompleter.cpp:7133</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Send a message with rain.</t>
         </is>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with rain.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 비 효과로 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7134</t>
+          <t>../../src/CommandCompleter.cpp:7135</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Send a message with a custom message type.</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with a custom message type.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자 정의 메시지 유형으로 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7136</t>
+          <t>../../src/CommandCompleter.cpp:7137</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Send a message with a glitch effect.</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with a glitch effect.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 깜박임 효과가 있는 메시지를 전송합니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7138</t>
+          <t>../../src/CommandCompleter.cpp:7139</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Send a message that gradually glitches.</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message that gradually glitches.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 서서히 깜박이는 메시지를 전송합니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7140</t>
+          <t>../../src/CommandCompleter.cpp:7141</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Go to a specific message using an event id, index or matrix: link</t>
         </is>
       </c>
       <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>CommandCompleterGo to a specific message using an event id, index or matrix: link</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이벤트 ID, 인덱스 또는 matrix를 사용하여 특정 메시지로 이동: link</t>
         </is>
       </c>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7142</t>
+          <t>../../src/CommandCompleter.cpp:7143</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Convert this room to a direct chat.</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>CommandCompleterConvert this room to a direct chat.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 방을 다이렉트 대화로 변경.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7144</t>
+          <t>../../src/CommandCompleter.cpp:7145</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Convert this direct chat into a room.</t>
         </is>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>CommandCompleterConvert this direct chat into a room.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 다이렉트 대화를 대화방으로 변경합니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7146</t>
+          <t>../../src/CommandCompleter.cpp:7147</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Ignore a user.</t>
         </is>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>CommandCompleterIgnore a user.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자 숨기기.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7148</t>
+          <t>../../src/CommandCompleter.cpp:7149</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Stop ignoring a user.</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>CommandCompleterStop ignoring a user.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자 무시 해제.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7150</t>
+          <t>../../src/CommandCompleter.cpp:7151</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Block all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>CommandCompleterBlock all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7153</t>
+          <t>../../src/CommandCompleter.cpp:7154</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Allow all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>CommandCompleterAllow all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7283</t>
+          <t>../qml/CommunitiesList.qml:7284</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Expand</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>CommunitiesListExpand</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 펼치기</t>
         </is>
       </c>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7283</t>
+          <t>../qml/CommunitiesList.qml:7284</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Collapse</t>
         </is>
       </c>
       <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>CommunitiesListCollapse</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 접기</t>
         </is>
       </c>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7375</t>
+          <t>../qml/CommunitiesList.qml:7376</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Do not show notification counts for this community or tag.</t>
         </is>
       </c>
       <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>CommunitiesListDo not show notification counts for this community or tag.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 커뮤니티 또는 태그의 알림 수를 표시하지 않습니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7382</t>
+          <t>../qml/CommunitiesList.qml:7383</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Hide rooms with this tag or from this community by default.</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>CommunitiesListHide rooms with this tag or from this community by default.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 태그 또는 커뮤니티를 포함하고 있는 대화방을 기본값으로 숨기기.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7459</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7460</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>All rooms</t>
         </is>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>CommunitiesModelAll rooms</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 전체 대화방</t>
         </is>
       </c>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7461</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7462</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Shows all rooms without filtering.</t>
         </is>
       </c>
       <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>CommunitiesModelShows all rooms without filtering.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 필터링 없이 모든 대화방 보이기.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7484</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7485</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Direct Chats</t>
         </is>
       </c>
       <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>CommunitiesModelDirect Chats</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다이렉트 대화</t>
         </is>
       </c>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7486</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7487</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Show direct chats.</t>
         </is>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>CommunitiesModelShow direct chats.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다이렉트 대화 보이기.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7553</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7554</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Favourites</t>
         </is>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>CommunitiesModelFavourites</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 즐겨찾기</t>
         </is>
       </c>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7555</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7556</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Rooms you have favourited.</t>
         </is>
       </c>
       <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>CommunitiesModelRooms you have favourited.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 즐겨찾기한 대화방.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7562</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7563</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Low Priority</t>
         </is>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>CommunitiesModelLow Priority</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 낮은 우선순위</t>
         </is>
       </c>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7564</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7565</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Rooms with low priority.</t>
         </is>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>CommunitiesModelRooms with low priority.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 우선순위가 낮은 대화방.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7571</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7572</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Server Notices</t>
         </is>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>CommunitiesModelServer Notices</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 서버 알림</t>
         </is>
       </c>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7573</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7574</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Messages from your server or administrator.</t>
         </is>
       </c>
       <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>CommunitiesModelMessages from your server or administrator.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 서버 혹은 관리자가 보낸 메시지.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8251</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8252</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Failed to update community: %1</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to update community: %1</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 커뮤니티 업데이트 실패: %1</t>
         </is>
       </c>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8269</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8270</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Failed to delete room from community: %1</t>
         </is>
       </c>
       <c r="C162" t="inlineStr"/>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to delete room from community: %1</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 커뮤니티의 대화방 삭제 실패: %1</t>
         </is>
       </c>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8292</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8293</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Failed to update community for room: %1</t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to update community for room: %1</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 커뮤니티 업데이트 실패: % 1</t>
         </is>
       </c>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8310</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8311</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Failed to remove community from room: %1</t>
         </is>
       </c>
       <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to remove community from room: %1</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방에서 커뮤니티 제거 실패: %1</t>
         </is>
       </c>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8328</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8329</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Confirm community join</t>
         </is>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogConfirm community join</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 커뮤니티 가입 확인</t>
         </is>
       </c>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8328</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8329</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Confirm room join</t>
         </is>
       </c>
       <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogConfirm room join</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 가입 확인</t>
         </is>
       </c>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8394</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8395</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>%n member</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialog%n member(s)</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %n 명의 사용자</t>
         </is>
       </c>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8419</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8420</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>This room can't be joined directly. You can, however, knock on the room and room members can accept or decline this join request. You can additionally provide a reason for them to let you in below:</t>
         </is>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogThis room can't be joined directly. You can, however, knock on the room and room members can accept or decline this join request. You can additionally provide a reason for them to let you in below:</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 대화방은 바로 참여할 수 없습니다. 그러나 가입 요청을 보낼수 있으며 대화방의 구성원은 이 가입 요청을 수락하거나 거부할 수 있습니다. 아래에 추가적으로 가입 신청을 하는 이유를 입력할 수 있습니다:</t>
         </is>
       </c>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8419</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8420</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Do you want to join this room? You can optionally add a reason below:</t>
         </is>
       </c>
       <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogDo you want to join this room? You can optionally add a reason below:</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 대화방에 참여하시겠습니까? 아래에 선택적으로 이유를 남길 수 있습니다:</t>
         </is>
       </c>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8451</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8452</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Knock</t>
         </is>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogKnock</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 가입 요청</t>
         </is>
       </c>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8451</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8452</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Join</t>
         </is>
       </c>
       <c r="C171" t="inlineStr"/>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogJoin</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 참여하기</t>
         </is>
       </c>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8465</t>
+          <t>../qml/dialogs/CreateDirect.qml:8466</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Create Direct Chat</t>
         </is>
       </c>
       <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>CreateDirectCreate Direct Chat</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다이렉트 대화 만들기</t>
         </is>
       </c>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8525</t>
+          <t>../qml/dialogs/CreateDirect.qml:8526</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>User to invite</t>
         </is>
       </c>
       <c r="C173" t="inlineStr"/>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>CreateDirectUser to invite</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 초대할 사용자</t>
         </is>
       </c>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8526</t>
+          <t>../qml/dialogs/CreateDirect.qml:8527</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>@user:server.tld</t>
         </is>
       </c>
       <c r="C174" t="inlineStr"/>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>CreateDirect@user:server.tld</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Suggested in Weblate: @사용자:서버.tld</t>
         </is>
       </c>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8541</t>
+          <t>../qml/dialogs/CreateDirect.qml:8542</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Encryption</t>
         </is>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>CreateDirectEncryption</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 암호화</t>
         </is>
       </c>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8558</t>
+          <t>../qml/dialogs/CreateRoom.qml:8559</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>New community</t>
         </is>
       </c>
       <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>CreateRoomNew community</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 새로운 커뮤니티</t>
         </is>
       </c>
       <c r="H176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8558</t>
+          <t>../qml/dialogs/CreateRoom.qml:8559</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>New Room</t>
         </is>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>CreateRoomNew Room</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 새로운 대화방</t>
         </is>
       </c>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8585</t>
+          <t>../qml/dialogs/CreateRoom.qml:8586</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>CreateRoomName</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이름</t>
         </is>
       </c>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8586</t>
+          <t>../qml/dialogs/CreateRoom.qml:8587</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>No name</t>
         </is>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>CreateRoomNo name</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이름 없음</t>
         </is>
       </c>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8594</t>
+          <t>../qml/dialogs/CreateRoom.qml:8595</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Topic</t>
         </is>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>CreateRoomTopic</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 주제</t>
         </is>
       </c>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8595</t>
+          <t>../qml/dialogs/CreateRoom.qml:8596</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>No topic</t>
         </is>
       </c>
       <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>CreateRoomNo topic</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 주제 없음</t>
         </is>
       </c>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8613</t>
+          <t>../qml/dialogs/CreateRoom.qml:8614</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Alias</t>
         </is>
       </c>
       <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>CreateRoomAlias</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 별명</t>
         </is>
       </c>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8625</t>
+          <t>../qml/dialogs/CreateRoom.qml:8626</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>CreateRoomPublic</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 공개</t>
         </is>
       </c>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8631</t>
+          <t>../qml/dialogs/CreateRoom.qml:8632</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Public rooms can be joined by anyone; private rooms need explicit invites.</t>
         </is>
       </c>
       <c r="C184" t="inlineStr"/>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>CreateRoomPublic rooms can be joined by anyone; private rooms need explicit invites.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 공개 대화방은 누구나 참여할 수 있지만, 비공개 대화방은 초대가 필요합니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8644</t>
+          <t>../qml/dialogs/CreateRoom.qml:8645</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Trusted</t>
         </is>
       </c>
       <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>CreateRoomTrusted</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 신뢰함</t>
         </is>
       </c>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8650</t>
+          <t>../qml/dialogs/CreateRoom.qml:8651</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>All invitees are given the same power level as the creator</t>
         </is>
       </c>
       <c r="C186" t="inlineStr"/>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>CreateRoomAll invitees are given the same power level as the creator</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 초대받은 모든 사람들은 만든 사람과 동일한 권한 레벨이 부여됩니다.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8665</t>
+          <t>../qml/dialogs/CreateRoom.qml:8666</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Encryption</t>
         </is>
       </c>
       <c r="C187" t="inlineStr"/>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>CreateRoomEncryption</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 암호화</t>
         </is>
       </c>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8671</t>
+          <t>../qml/dialogs/CreateRoom.qml:8672</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Caution: Encryption cannot be disabled</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>CreateRoomCaution: Encryption cannot be disabled</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 주의: 암호화는 비활성화 할 수 없습니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8687</t>
+          <t>../qml/dialogs/CreateRoom.qml:8688</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Create Room</t>
         </is>
       </c>
       <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>CreateRoomCreate Room</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 만들기</t>
         </is>
       </c>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:8999</t>
+          <t>../../src/ChatPage.cpp:9000</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Decrypt secrets</t>
         </is>
       </c>
       <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>CrossSigningSecretsDecrypt secrets</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 비밀 복호화</t>
         </is>
       </c>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9001</t>
+          <t>../../src/ChatPage.cpp:9002</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Enter your recovery key or passphrase to decrypt your secrets:</t>
         </is>
       </c>
       <c r="C191" t="inlineStr"/>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>CrossSigningSecretsEnter your recovery key or passphrase to decrypt your secrets:</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 비밀을 복호화 하기 위해서 복구 키 또는 비밀번호를 입력:</t>
         </is>
       </c>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9003</t>
+          <t>../../src/ChatPage.cpp:9004</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Enter your recovery key or passphrase called %1 to decrypt your secrets:</t>
         </is>
       </c>
       <c r="C192" t="inlineStr"/>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>CrossSigningSecretsEnter your recovery key or passphrase called %1 to decrypt your secrets:</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 비밀을 복호화 하기 위해서 %1이라는 복구 키 또는 암호 구문을 입력하십시오:</t>
         </is>
       </c>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9031</t>
+          <t>../../src/ChatPage.cpp:9032</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Decryption failed</t>
         </is>
       </c>
       <c r="C193" t="inlineStr"/>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>CrossSigningSecretsDecryption failed</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 복호화 실패</t>
         </is>
       </c>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9032</t>
+          <t>../../src/ChatPage.cpp:9033</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Failed to decrypt secrets with the provided recovery key or passphrase</t>
         </is>
       </c>
       <c r="C194" t="inlineStr"/>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>CrossSigningSecretsFailed to decrypt secrets with the provided recovery key or passphrase</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 제공된 복구 키나 암호 구문을 사용하여 복호화할 수 없습니다</t>
         </is>
       </c>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9042</t>
+          <t>../qml/device-verification/DigitVerification.qml:9043</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Verification Code</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>DigitVerificationVerification Code</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 인증번호</t>
         </is>
       </c>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9050</t>
+          <t>../qml/device-verification/DigitVerification.qml:9051</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Please verify the following digits.  You should see the same numbers on both sides.  If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>DigitVerificationPlease verify the following digits. You should see the same numbers on both sides. If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다음 숫자를 확인해 주세요.  양쪽에 동일한 숫자가 표시되어야 합니다.  숫자가 다르면 '일치하지 않습니다!'를 눌러 인증을 중단하십시오!</t>
         </is>
       </c>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9083</t>
+          <t>../qml/device-verification/DigitVerification.qml:9084</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>They do not match!</t>
         </is>
       </c>
       <c r="C197" t="inlineStr"/>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>DigitVerificationThey do not match!</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 일치하지 않습니다!</t>
         </is>
       </c>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9096</t>
+          <t>../qml/device-verification/DigitVerification.qml:9097</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>They match!</t>
         </is>
       </c>
       <c r="C198" t="inlineStr"/>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>DigitVerificationThey match!</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 일치합니다!</t>
         </is>
       </c>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9107</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9108</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Verification Code</t>
         </is>
       </c>
       <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>EmojiVerificationVerification Code</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 인증번호</t>
         </is>
       </c>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9115</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9116</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Please verify the following emoji. You should see the same emoji on both sides. If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>EmojiVerificationPlease verify the following emoji. You should see the same emoji on both sides. If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다음 이모티콘을 확인해 주세요. 양쪽 모두 동일한 이모티콘이 표시되어야 합니다. 서로 다른 경우 '일치하지 않습니다!'를 눌러 인증을 중단하세요!</t>
         </is>
       </c>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9494</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9495</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>The displayed emoji might look different in different clients if a different font is used. Similarly they might be translated into different languages. Nonetheless they should depict one of 64 different objects or animals. For example a lion and a cat are different, but a cat is the same even if one client just shows a cat face, while another client shows a full cat body.</t>
         </is>
       </c>
       <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>EmojiVerificationThe displayed emoji might look different in different clients if a different font is used. Similarly they might be translated into different languages. Nonetheless they should depict one of 64 different objects or animals. For example a lion and a cat are different, but a cat is the same even if one client just shows a cat face, while another client shows a full cat body.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다른 글꼴을 사용하는 경우 표시되는 이모티콘이 클라이언트마다 다르게 보일 수 있습니다. 마찬가지로 다른 언어로 번역될 수도 있습니다. 그럼에도 불구하고 64개의 서로 다른 사물이나 동물 중 하나를 묘사해야 합니다. 예를 들어 사자와 고양이는 다르지만, 한 클라이언트에서는 고양이 얼굴만 표시되고 다른 클라이언트에서는 고양이 몸 전체가 표시되더라도 고양이는 동일하게 표시됩니다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9504</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9505</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>They do not match!</t>
         </is>
       </c>
       <c r="C202" t="inlineStr"/>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>EmojiVerificationThey do not match!</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 일치하지 않습니다!</t>
         </is>
       </c>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9517</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9518</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>They match!</t>
         </is>
       </c>
       <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>EmojiVerificationThey match!</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 일치합니다!</t>
         </is>
       </c>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9559</t>
+          <t>../qml/delegates/Encrypted.qml:9560</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>There is no key to unlock this message. We requested the key automatically, but you can try requesting it again if you are impatient.</t>
         </is>
       </c>
       <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>EncryptedThere is no key to unlock this message. We requested the key automatically, but you can try requesting it again if you are impatient.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 메시지를 잠금 해제할 수 있는 키가 없습니다. 자동으로 키를 요청했지만 기다리기가 힘들다면 다시 요청해 보세요.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9561</t>
+          <t>../qml/delegates/Encrypted.qml:9562</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>This message couldn't be decrypted, because we only have a key for newer messages. You can try requesting access to this message.</t>
         </is>
       </c>
       <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>EncryptedThis message couldn't be decrypted, because we only have a key for newer messages. You can try requesting access to this message.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 최신 메시지에 대한 키만 가지고 있기 때문에 이 메시지를 해독할 수 없습니다. 이 메시지에 대한 액세스 권한을 요청해 보세요.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9563</t>
+          <t>../qml/delegates/Encrypted.qml:9564</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>There was an internal error reading the decryption key from the database.</t>
         </is>
       </c>
       <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>EncryptedThere was an internal error reading the decryption key from the database.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 데이터베이스에서 암호 해독 키를 읽는 동안 내부 오류가 발생했습니다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9565</t>
+          <t>../qml/delegates/Encrypted.qml:9566</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>There was an error decrypting this message.</t>
         </is>
       </c>
       <c r="C207" t="inlineStr"/>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>EncryptedThere was an error decrypting this message.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 메시지를 복호화 하는데 오류가 발생했습니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9567</t>
+          <t>../qml/delegates/Encrypted.qml:9568</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>The message couldn't be parsed.</t>
         </is>
       </c>
       <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>EncryptedThe message couldn't be parsed.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 메시지를 해석할 수 없습니다.</t>
         </is>
       </c>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9569</t>
+          <t>../qml/delegates/Encrypted.qml:9570</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>The encryption key was reused! Someone is possibly trying to insert false messages into this chat!</t>
         </is>
       </c>
       <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>EncryptedThe encryption key was reused! Someone is possibly trying to insert false messages into this chat!</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 암호화 키가 재사용되었습니다! 누군가 이 채팅에 허위 메시지를 삽입하려고 시도하고 있을 가능성이 있습니다!</t>
         </is>
       </c>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9571</t>
+          <t>../qml/delegates/Encrypted.qml:9572</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Unknown decryption error</t>
         </is>
       </c>
       <c r="C210" t="inlineStr"/>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>EncryptedUnknown decryption error</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 알 수 없는 복호화 오류</t>
         </is>
       </c>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9583</t>
+          <t>../qml/delegates/Encrypted.qml:9584</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Request key</t>
         </is>
       </c>
       <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>EncryptedRequest key</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 키 요청</t>
         </is>
       </c>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>../qml/delegates/EncryptionEnabled.qml:9621</t>
+          <t>../qml/delegates/EncryptionEnabled.qml:9622</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>%1 enabled end-to-end encryption</t>
         </is>
       </c>
       <c r="C212" t="inlineStr"/>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>EncryptionEnabled%1 enabled end-to-end encryption</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 이(가) 종단간 암호화를 사용하도록 설정했습니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>../qml/delegates/EncryptionEnabled.qml:9630</t>
+          <t>../qml/delegates/EncryptionEnabled.qml:9631</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Encryption keeps your messages safe by only allowing the people you sent the message to to read it. For extra security, if you want to make sure you are talking to the right people, you can verify them in real life.</t>
         </is>
       </c>
       <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>EncryptionEnabledEncryption keeps your messages safe by only allowing the people you sent the message to to read it. For extra security, if you want to make sure you are talking to the right people, you can verify them in real life.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 암호화는 메시지를 보낸 사람만 메시지를 읽을 수 있도록 허용하여 메시지를 안전하게 보호합니다. 보안을 강화하기 위해 상대방이 맞는 사람과 대화하고 있는지 확인하고 싶다면 직접 만나서 상대방을 확인할 수 있습니다.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9667</t>
+          <t>../qml/EncryptionIndicator.qml:9668</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>This message is not encrypted!</t>
         </is>
       </c>
       <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>EncryptionIndicatorThis message is not encrypted!</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 메시지는 암호화되지 않았습니다!</t>
         </is>
       </c>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9670</t>
+          <t>../qml/EncryptionIndicator.qml:9671</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Encrypted by a verified device</t>
         </is>
       </c>
       <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>EncryptionIndicatorEncrypted by a verified device</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 인증된 기기로 암호화</t>
         </is>
       </c>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9672</t>
+          <t>../qml/EncryptionIndicator.qml:9673</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Encrypted by an unverified device, but you have trusted that user so far.</t>
         </is>
       </c>
       <c r="C216" t="inlineStr"/>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>EncryptionIndicatorEncrypted by an unverified device, but you have trusted that user so far.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 확인되지 않은 기기에서 암호화되었지만 지금까지 해당 사용자를 신뢰했습니다.</t>
         </is>
       </c>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9674</t>
+          <t>../qml/EncryptionIndicator.qml:9675</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Key is from an untrusted source, possibly forwarded from another user or the online key backup. For this reason we can't verify who sent the message.</t>
         </is>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>EncryptionIndicatorKey is from an untrusted source, possibly forwarded from another user or the online key backup. For this reason we can't verify who sent the message.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9676</t>
+          <t>../qml/EncryptionIndicator.qml:9677</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Encrypted by an unverified device.</t>
         </is>
       </c>
       <c r="C218" t="inlineStr"/>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>EncryptionIndicatorEncrypted by an unverified device.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 확인되지 않은 기기에서 암호화됨.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9709</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9710</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Event expiration for %1</t>
         </is>
       </c>
       <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>EventExpirationDialogEvent expiration for %1</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Suggested in Weblate: % 1 의 이벤트가 만료되었습니다</t>
         </is>
       </c>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9712</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9713</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Event expiration</t>
         </is>
       </c>
       <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>EventExpirationDialogEvent expiration</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이벤트가 만료되었습니다</t>
         </is>
       </c>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9730</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9731</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>You can configure when your messages will be deleted in %1. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>EventExpirationDialogYou can configure when your messages will be deleted in %1. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1에서 메시지를 삭제할 시기를 구성할 수 있습니다. 이는 Matrix 서버가 이 기능을 기본적으로 지원할 때까지 Nheko가 열려 있고 메시지를 삭제할 수 있는 권한이 있는 경우에만 발생합니다. 일반적으로 0은 비활성화를 의미합니다.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9733</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9734</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>You can configure when your messages will be deleted in all rooms unless configured otherwise. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>EventExpirationDialogYou can configure when your messages will be deleted in all rooms unless configured otherwise. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 별도로 구성하지 않는 한 모든 대화방에서 메시지가 삭제되는 시기를 구성할 수 있습니다. 이는 Matrix 서버가 이 기능을 기본적으로 지원할 때까지 Nheko가 열려 있고 메시지 삭제 권한이 있는 경우에만 발생합니다. 일반적으로 0은 비활성화를 의미합니다.</t>
         </is>
       </c>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9748</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9749</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Expire events after X days</t>
         </is>
       </c>
       <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>EventExpirationDialogExpire events after X days</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>Suggested in Weblate: X일 후 이벤트 만료</t>
         </is>
       </c>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9749</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9750</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Automatically redacts messages after X days, unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>EventExpirationDialogAutomatically redacts messages after X days, unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 별도로 보호하지 않는 한 X일 후에 자동으로 메시지를 삭제합니다. 비활성화하려면 0으로 설정합니다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9769</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9770</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Only keep latest X events</t>
         </is>
       </c>
       <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>EventExpirationDialogOnly keep latest X events</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 최근 X 이벤트만 유지</t>
         </is>
       </c>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9770</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9771</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Deletes your events in this room if there are more than X newer messages unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="C226" t="inlineStr"/>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>EventExpirationDialogDeletes your events in this room if there are more than X newer messages unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 별도로 보호하지 않는 한 이 대화방에 새 쪽지가 X개 이상 있는 경우 이벤트를 삭제합니다. 비활성화하려면 0으로 설정합니다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9791</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9792</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Always keep latest X events</t>
         </is>
       </c>
       <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>EventExpirationDialogAlways keep latest X events</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 항상 최근 X 이벤트 유지</t>
         </is>
       </c>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9792</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9793</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>This prevents events to be deleted by the above 2 settings if they are the latest X messages from you in the room.</t>
         </is>
       </c>
       <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>EventExpirationDialogThis prevents events to be deleted by the above 2 settings if they are the latest X messages from you in the room.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이렇게 하면 위의 두 가지 설정으로 대화방에서 내가 보낸 최근 X 메시지인 경우 이벤트가 삭제되지 않습니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9813</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9814</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Include state events</t>
         </is>
       </c>
       <c r="C229" t="inlineStr"/>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>EventExpirationDialogInclude state events</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 상태 이벤트 포함</t>
         </is>
       </c>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9814</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9815</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>If this is turned on, old state events also get redacted. The latest state event of any type+key combination is excluded from redaction to not remove the room name and similar state by accident.</t>
         </is>
       </c>
       <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>EventExpirationDialogIf this is turned on, old state events also get redacted. The latest state event of any type+key combination is excluded from redaction to not remove the room name and similar state by accident.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 옵션을 켜면 이전 상태 이벤트도 삭제됩니다. 모든 유형+키 조합의 최근 상태 이벤트는 삭제에서 제외되어 실수로 대화방 이름과 유사한 상태가 제거되지 않도록 합니다.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>../../src/ui/EventExpiry.cpp:9874</t>
+          <t>../../src/ui/EventExpiry.cpp:9875</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Failed to set hidden events: %1</t>
         </is>
       </c>
       <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>EventExpiryFailed to set hidden events: %1</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 숨겨진 이벤트 설정 실패: %1</t>
         </is>
       </c>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9885</t>
+          <t>../qml/device-verification/Failed.qml:9886</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Verification failed</t>
         </is>
       </c>
       <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>FailedVerification failed</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 인증 실패</t>
         </is>
       </c>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9897</t>
+          <t>../qml/device-verification/Failed.qml:9898</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Other client does not support our verification protocol.</t>
         </is>
       </c>
       <c r="C233" t="inlineStr"/>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>FailedOther client does not support our verification protocol.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다른 클라이언트는 당사의 인증 프로토콜을 지원하지 않습니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9901</t>
+          <t>../qml/device-verification/Failed.qml:9902</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Key mismatch detected!</t>
         </is>
       </c>
       <c r="C234" t="inlineStr"/>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>FailedKey mismatch detected!</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 키 불일치가 감지되었습니다!</t>
         </is>
       </c>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9903</t>
+          <t>../qml/device-verification/Failed.qml:9904</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Device verification timed out.</t>
         </is>
       </c>
       <c r="C235" t="inlineStr"/>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>FailedDevice verification timed out.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 기기 인증 시간이 만료됨.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9905</t>
+          <t>../qml/device-verification/Failed.qml:9906</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Other party canceled the verification.</t>
         </is>
       </c>
       <c r="C236" t="inlineStr"/>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>FailedOther party canceled the verification.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 상대방이 인증을 취소했습니다.</t>
         </is>
       </c>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9907</t>
+          <t>../qml/device-verification/Failed.qml:9908</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>The verification was accepted by a different device.</t>
         </is>
       </c>
       <c r="C237" t="inlineStr"/>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>FailedThe verification was accepted by a different device.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다른 기기에서 인증이 수락되었습니다.</t>
         </is>
       </c>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9909</t>
+          <t>../qml/device-verification/Failed.qml:9910</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Verification messages received out of order!</t>
         </is>
       </c>
       <c r="C238" t="inlineStr"/>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>FailedVerification messages received out of order!</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 인증 메시지 수신이 잘못되었습니다!</t>
         </is>
       </c>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9911</t>
+          <t>../qml/device-verification/Failed.qml:9912</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Unknown verification error.</t>
         </is>
       </c>
       <c r="C239" t="inlineStr"/>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>FailedUnknown verification error.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 알 수 없는 인증 오류.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9927</t>
+          <t>../qml/device-verification/Failed.qml:9928</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Close</t>
         </is>
       </c>
       <c r="C240" t="inlineStr"/>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>FailedClose</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 닫기</t>
         </is>
       </c>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9952</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9953</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Fallback authentication</t>
         </is>
       </c>
       <c r="C241" t="inlineStr"/>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>FallbackAuthDialogFallback authentication</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대체 인증</t>
         </is>
       </c>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9967</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9968</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Open the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
       <c r="C242" t="inlineStr"/>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>FallbackAuthDialogOpen the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대체 인증을 열고 절차에 따라 진행하며 완료 후 확인을 진행합니다.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9975</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9976</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Open Fallback in Browser</t>
         </is>
       </c>
       <c r="C243" t="inlineStr"/>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>FallbackAuthDialogOpen Fallback in Browser</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 브라우저에서 대체 인증 열기</t>
         </is>
       </c>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9980</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9981</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Cancel</t>
         </is>
       </c>
       <c r="C244" t="inlineStr"/>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>FallbackAuthDialogCancel</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 취소</t>
         </is>
       </c>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9985</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9986</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Confirm</t>
         </is>
       </c>
       <c r="C245" t="inlineStr"/>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>FallbackAuthDialogConfirm</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 확인</t>
         </is>
       </c>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>../qml/ForwardCompleter.qml:10037</t>
+          <t>../qml/ForwardCompleter.qml:10038</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Forward Message</t>
         </is>
       </c>
       <c r="C246" t="inlineStr"/>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>ForwardCompleterForward Message</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 메시지 전달</t>
         </is>
       </c>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>../../src/GridImagePackModel.cpp:10322</t>
+          <t>../../src/GridImagePackModel.cpp:10323</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Account Pack</t>
         </is>
       </c>
       <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>GridImagePackModelAccount Pack</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 계정과 연결된 이모티콘</t>
         </is>
       </c>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>../../src/ui/HiddenEvents.cpp:10424</t>
+          <t>../../src/ui/HiddenEvents.cpp:10425</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Failed to set hidden events: %1</t>
         </is>
       </c>
       <c r="C248" t="inlineStr"/>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>HiddenEventsFailed to set hidden events: %1</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 숨겨진 이벤트 설정 실패: %1</t>
         </is>
       </c>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10457</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10458</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Hidden events for %1</t>
         </is>
       </c>
       <c r="C249" t="inlineStr"/>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>HiddenEventsDialogHidden events for %1</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1의 숨겨진 이벤트</t>
         </is>
       </c>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10460</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10461</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Hidden events</t>
         </is>
       </c>
       <c r="C250" t="inlineStr"/>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>HiddenEventsDialogHidden events</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 숨겨진 이벤트</t>
         </is>
       </c>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10478</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10479</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>These events will be &lt;b&gt;shown&lt;/b&gt; in %1:</t>
         </is>
       </c>
       <c r="C251" t="inlineStr"/>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>HiddenEventsDialogThese events will be &lt;b&gt;shown&lt;/b&gt; in %1:</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 이벤트는 %1에 &lt;b&gt;표시&lt;/b&gt; 됩니다:</t>
         </is>
       </c>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10481</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10482</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>These events will be &lt;b&gt;shown&lt;/b&gt; in all rooms:</t>
         </is>
       </c>
       <c r="C252" t="inlineStr"/>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>HiddenEventsDialogThese events will be &lt;b&gt;shown&lt;/b&gt; in all rooms:</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 이벤트는 모든 대화방에 &lt;b&gt;표시&lt;/b&gt; 됩니다:</t>
         </is>
       </c>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10496</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10497</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>User events</t>
         </is>
       </c>
       <c r="C253" t="inlineStr"/>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>HiddenEventsDialogUser events</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자 이벤트</t>
         </is>
       </c>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10497</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10498</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Joins, leaves, avatar and name changes, bans, …</t>
         </is>
       </c>
       <c r="C254" t="inlineStr"/>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>HiddenEventsDialogJoins, leaves, avatar and name changes, bans, …</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 입장, 퇴장, 아바타 및 이름 변경, 차단, …</t>
         </is>
       </c>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10513</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10514</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Power level changes</t>
         </is>
       </c>
       <c r="C255" t="inlineStr"/>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>HiddenEventsDialogPower level changes</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 권한 변경</t>
         </is>
       </c>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10514</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10515</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Sent when a moderator is added/removed or the permissions of a room are changed.</t>
         </is>
       </c>
       <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>HiddenEventsDialogSent when a moderator is added/removed or the permissions of a room are changed.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 관리자가 추가/제거되거나 대화방의 권한이 변경될 때 전송됩니다.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10530</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10531</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Stickers</t>
         </is>
       </c>
       <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>HiddenEventsDialogStickers</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 스티커</t>
         </is>
       </c>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10546</t>
-[...6 lines deleted...]
-      </c>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10542</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr"/>
       <c r="C258" t="inlineStr"/>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>IgnoredUsersIgnored users</t>
-[...6 lines deleted...]
-      </c>
+          <t>HiddenEventsDialogAllowed server changes</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10566</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10558</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Ignoring a user hides their messages (they can still see yours!).</t>
+          <t>Ignored users</t>
         </is>
       </c>
       <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>IgnoredUsersIgnoring a user hides their messages (they can still see yours!).</t>
+          <t>IgnoredUsersIgnored users</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자를 숨기면 해당 사용자의 메시지가 보이지 않습니다 (사용자는 여전히 내 메시지를 볼 수 있습니다!).</t>
+          <t>Suggested in Weblate: 숨긴 사용자</t>
         </is>
       </c>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10597</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10578</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Stop Ignoring.</t>
+          <t>Ignoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>IgnoredUsersStop Ignoring.</t>
+          <t>IgnoredUsersIgnoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 숨기기 중지.</t>
+          <t>Suggested in Weblate: 사용자를 숨기면 해당 사용자의 메시지가 보이지 않습니다 (사용자는 여전히 내 메시지를 볼 수 있습니다!).</t>
         </is>
       </c>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>../qml/delegates/ImageMessage.qml:10788</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10609</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Show</t>
+          <t>Stop Ignoring.</t>
         </is>
       </c>
       <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>ImageMessageShow</t>
-[...2 lines deleted...]
-      <c r="G261" t="inlineStr"/>
+          <t>IgnoredUsersStop Ignoring.</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 숨기기 중지.</t>
+        </is>
+      </c>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackDeleteDialog.qml:10802</t>
+          <t>../qml/delegates/ImageMessage.qml:10800</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Are you sure you wish to delete the sticker pack '%1'?</t>
+          <t>Show</t>
         </is>
       </c>
       <c r="C262" t="inlineStr"/>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>ImagePackDeleteDialogAre you sure you wish to delete the sticker pack '%1'?</t>
-[...6 lines deleted...]
-      </c>
+          <t>ImageMessageShow</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10824</t>
+          <t>../qml/dialogs/ImagePackDeleteDialog.qml:10814</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Editing image pack</t>
+          <t>Are you sure you wish to delete the sticker pack '%1'?</t>
         </is>
       </c>
       <c r="C263" t="inlineStr"/>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogEditing image pack</t>
+          <t>ImagePackDeleteDialogAre you sure you wish to delete the sticker pack '%1'?</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지팩 편집하기</t>
+          <t>Suggested in Weblate: 스티커 팩 '%1' 을( 를) 삭제하시겠습니까?</t>
         </is>
       </c>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10880</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10836</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Add images</t>
+          <t>Editing image pack</t>
         </is>
       </c>
       <c r="C264" t="inlineStr"/>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogAdd images</t>
+          <t>ImagePackEditorDialogEditing image pack</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지 추가</t>
+          <t>Suggested in Weblate: 이미지팩 편집하기</t>
         </is>
       </c>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10887</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10892</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Images (*.png *.webp *.gif *.jpg *.jpeg)</t>
+          <t>Add images</t>
         </is>
       </c>
       <c r="C265" t="inlineStr"/>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogImages (*.png *.webp *.gif *.jpg *.jpeg)</t>
+          <t>ImagePackEditorDialogAdd images</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지 (*.png *.webp *.gif *.jpg *.jpeg)</t>
+          <t>Suggested in Weblate: 이미지 추가</t>
         </is>
       </c>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10888</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10899</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Select images for pack</t>
+          <t>Images (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="C266" t="inlineStr"/>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogSelect images for pack</t>
+          <t>ImagePackEditorDialogImages (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 팩 이미지 선택</t>
+          <t>Suggested in Weblate: 이미지 (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10889</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10900</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Add to pack</t>
+          <t>Select images for pack</t>
         </is>
       </c>
       <c r="C267" t="inlineStr"/>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogAdd to pack</t>
+          <t>ImagePackEditorDialogSelect images for pack</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 팩에 추가</t>
+          <t>Suggested in Weblate: 팩 이미지 선택</t>
         </is>
       </c>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10950</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10901</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Change the overview image for this pack</t>
+          <t>Add to pack</t>
         </is>
       </c>
       <c r="C268" t="inlineStr"/>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogChange the overview image for this pack</t>
+          <t>ImagePackEditorDialogAdd to pack</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 팩의 미리보기 이미지 변경</t>
+          <t>Suggested in Weblate: 팩에 추가</t>
         </is>
       </c>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10963</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10962</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Overview Image (*.png *.webp *.jpg *.jpeg)</t>
+          <t>Change the overview image for this pack</t>
         </is>
       </c>
       <c r="C269" t="inlineStr"/>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogOverview Image (*.png *.webp *.jpg *.jpeg)</t>
+          <t>ImagePackEditorDialogChange the overview image for this pack</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 미리보기 이미지 (*.png *.webp *.jpg *.jpeg)</t>
+          <t>Suggested in Weblate: 이 팩의 미리보기 이미지 변경</t>
         </is>
       </c>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10964</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10975</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Select overview image for pack</t>
+          <t>Overview Image (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogSelect overview image for pack</t>
+          <t>ImagePackEditorDialogOverview Image (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 팩 미리보기 이미지 선택</t>
+          <t>Suggested in Weblate: 미리보기 이미지 (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10976</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>State key</t>
+          <t>Select overview image for pack</t>
         </is>
       </c>
       <c r="C271" t="inlineStr"/>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogState key</t>
+          <t>ImagePackEditorDialogSelect overview image for pack</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상태 키</t>
+          <t>Suggested in Weblate: 팩 미리보기 이미지 선택</t>
         </is>
       </c>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10984</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10988</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Packname</t>
+          <t>State key</t>
         </is>
       </c>
       <c r="C272" t="inlineStr"/>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogPackname</t>
+          <t>ImagePackEditorDialogState key</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 팩이름</t>
+          <t>Suggested in Weblate: 상태 키</t>
         </is>
       </c>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10992</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10996</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Attribution</t>
+          <t>Packname</t>
         </is>
       </c>
       <c r="C273" t="inlineStr"/>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogAttribution</t>
+          <t>ImagePackEditorDialogPackname</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 출처</t>
+          <t>Suggested in Weblate: 팩이름</t>
         </is>
       </c>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11076</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11004</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Use as Emoji</t>
+          <t>Attribution</t>
         </is>
       </c>
       <c r="C274" t="inlineStr"/>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogUse as Emoji</t>
+          <t>ImagePackEditorDialogAttribution</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이모티콘으로 사용</t>
+          <t>Suggested in Weblate: 출처</t>
         </is>
       </c>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11089</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11088</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Use as Sticker</t>
+          <t>Use as Emoji</t>
         </is>
       </c>
       <c r="C275" t="inlineStr"/>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogUse as Sticker</t>
+          <t>ImagePackEditorDialogUse as Emoji</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스티커로 사용</t>
+          <t>Suggested in Weblate: 이모티콘으로 사용</t>
         </is>
       </c>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11052</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11101</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Shortcode</t>
+          <t>Use as Sticker</t>
         </is>
       </c>
       <c r="C276" t="inlineStr"/>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogShortcode</t>
+          <t>ImagePackEditorDialogUse as Sticker</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Shortcode</t>
+          <t>Suggested in Weblate: 스티커로 사용</t>
         </is>
       </c>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11067</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11064</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Body</t>
+          <t>Shortcode</t>
         </is>
       </c>
       <c r="C277" t="inlineStr"/>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogBody</t>
+          <t>ImagePackEditorDialogShortcode</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 바디</t>
+          <t>Suggested in Weblate: Shortcode</t>
         </is>
       </c>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11102</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11079</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Remove from pack</t>
+          <t>Body</t>
         </is>
       </c>
       <c r="C278" t="inlineStr"/>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogRemove from pack</t>
+          <t>ImagePackEditorDialogBody</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 팩에서 제거</t>
+          <t>Suggested in Weblate: 바디</t>
         </is>
       </c>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11106</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11114</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Remove</t>
+          <t>Remove from pack</t>
         </is>
       </c>
       <c r="C279" t="inlineStr"/>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogRemove</t>
+          <t>ImagePackEditorDialogRemove from pack</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 제거</t>
+          <t>Suggested in Weblate: 팩에서 제거</t>
         </is>
       </c>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11129</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11118</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Image pack settings</t>
+          <t>Remove</t>
         </is>
       </c>
       <c r="C280" t="inlineStr"/>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogImage pack settings</t>
+          <t>ImagePackEditorDialogRemove</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지 팩 설정</t>
+          <t>Suggested in Weblate: 제거</t>
         </is>
       </c>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11181</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11141</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Create account pack</t>
+          <t>Image pack settings</t>
         </is>
       </c>
       <c r="C281" t="inlineStr"/>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogCreate account pack</t>
+          <t>ImagePackSettingsDialogImage pack settings</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 계정 팩 만들기</t>
+          <t>Suggested in Weblate: 이미지 팩 설정</t>
         </is>
       </c>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11194</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11193</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>New room pack</t>
+          <t>Create account pack</t>
         </is>
       </c>
       <c r="C282" t="inlineStr"/>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogNew room pack</t>
+          <t>ImagePackSettingsDialogCreate account pack</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 새로운 대화방 팩</t>
+          <t>Suggested in Weblate: 계정 팩 만들기</t>
         </is>
       </c>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11216</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11206</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Private pack</t>
+          <t>New room pack</t>
         </is>
       </c>
       <c r="C283" t="inlineStr"/>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogPrivate pack</t>
+          <t>ImagePackSettingsDialogNew room pack</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비공개 팩</t>
+          <t>Suggested in Weblate: 새로운 대화방 팩</t>
         </is>
       </c>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11218</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11228</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Pack from this room</t>
+          <t>Private pack</t>
         </is>
       </c>
       <c r="C284" t="inlineStr"/>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogPack from this room</t>
+          <t>ImagePackSettingsDialogPrivate pack</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 대화방의 팩</t>
+          <t>Suggested in Weblate: 비공개 팩</t>
         </is>
       </c>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11220</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11230</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Pack from parent community</t>
+          <t>Pack from this room</t>
         </is>
       </c>
       <c r="C285" t="inlineStr"/>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogPack from parent community</t>
+          <t>ImagePackSettingsDialogPack from this room</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상위 커뮤니티의 팩</t>
+          <t>Suggested in Weblate: 이 대화방의 팩</t>
         </is>
       </c>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11222</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11232</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Globally enabled pack</t>
+          <t>Pack from parent community</t>
         </is>
       </c>
       <c r="C286" t="inlineStr"/>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogGlobally enabled pack</t>
+          <t>ImagePackSettingsDialogPack from parent community</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전체 지원 팩</t>
+          <t>Suggested in Weblate: 상위 커뮤니티의 팩</t>
         </is>
       </c>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11290</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11234</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Enable globally</t>
+          <t>Globally enabled pack</t>
         </is>
       </c>
       <c r="C287" t="inlineStr"/>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogEnable globally</t>
+          <t>ImagePackSettingsDialogGlobally enabled pack</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전체 허용</t>
+          <t>Suggested in Weblate: 전체 지원 팩</t>
         </is>
       </c>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11294</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11302</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Enables this pack to be used in all rooms</t>
+          <t>Enable globally</t>
         </is>
       </c>
       <c r="C288" t="inlineStr"/>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogEnables this pack to be used in all rooms</t>
+          <t>ImagePackSettingsDialogEnable globally</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 모든 대화방에서 이 팩을 사용 가능하도록 허용</t>
+          <t>Suggested in Weblate: 전체 허용</t>
         </is>
       </c>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11306</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Enables this pack to be used in all rooms</t>
         </is>
       </c>
       <c r="C289" t="inlineStr"/>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogEdit</t>
+          <t>ImagePackSettingsDialogEnables this pack to be used in all rooms</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 편집</t>
+          <t>Suggested in Weblate: 모든 대화방에서 이 팩을 사용 가능하도록 허용</t>
         </is>
       </c>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11317</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11318</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Remove</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C290" t="inlineStr"/>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogRemove</t>
+          <t>ImagePackSettingsDialogEdit</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 제거</t>
+          <t>Suggested in Weblate: 편집</t>
         </is>
       </c>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11378</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11329</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Remove</t>
         </is>
       </c>
       <c r="C291" t="inlineStr"/>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogClose</t>
+          <t>ImagePackSettingsDialogRemove</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 닫기</t>
+          <t>Suggested in Weblate: 제거</t>
         </is>
       </c>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:11801</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11390</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Select file(s)</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C292" t="inlineStr"/>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>InputBarSelect file(s)</t>
+          <t>ImagePackSettingsDialogClose</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 파일 선택</t>
+          <t>Suggested in Weblate: 닫기</t>
         </is>
       </c>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:11801</t>
+          <t>../../src/timeline/InputBar.cpp:11813</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
+          <t>Select file(s)</t>
         </is>
       </c>
       <c r="C293" t="inlineStr"/>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>InputBarAll Files (*)</t>
+          <t>InputBarSelect file(s)</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 모든 파일 (*)</t>
+          <t>Suggested in Weblate: 파일 선택</t>
         </is>
       </c>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12424</t>
+          <t>../../src/timeline/InputBar.cpp:11813</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>You need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
+          <t>All Files (*)</t>
         </is>
       </c>
       <c r="C294" t="inlineStr"/>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>InputBarYou need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
-[...2 lines deleted...]
-      <c r="G294" t="inlineStr"/>
+          <t>InputBarAll Files (*)</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 모든 파일 (*)</t>
+        </is>
+      </c>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12431</t>
+          <t>../../src/timeline/InputBar.cpp:12436</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Failed to fetch user %1</t>
+          <t>You need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
         </is>
       </c>
       <c r="C295" t="inlineStr"/>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>InputBarFailed to fetch user %1</t>
-[...6 lines deleted...]
-      </c>
+          <t>InputBarYou need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12843</t>
+          <t>../../src/timeline/InputBar.cpp:12443</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Upload of '%1' failed</t>
+          <t>Failed to fetch user %1</t>
         </is>
       </c>
       <c r="C296" t="inlineStr"/>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>InputBarUpload of '%1' failed</t>
+          <t>InputBarFailed to fetch user %1</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: '%1' 업로드 실패</t>
+          <t>Suggested in Weblate: %1 사용자 불러오기에 실패했습니다</t>
         </is>
       </c>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12883</t>
+          <t>../../src/timeline/InputBar.cpp:12855</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Invite users to %1</t>
+          <t>Upload of '%1' failed</t>
         </is>
       </c>
       <c r="C297" t="inlineStr"/>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>InviteDialogInvite users to %1</t>
+          <t>InputBarUpload of '%1' failed</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1에 사용자 초대</t>
+          <t>Suggested in Weblate: '%1' 업로드 실패</t>
         </is>
       </c>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12933</t>
+          <t>../qml/dialogs/InviteDialog.qml:12895</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Search user</t>
+          <t>Invite users to %1</t>
         </is>
       </c>
       <c r="C298" t="inlineStr"/>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>InviteDialogSearch user</t>
+          <t>InviteDialogInvite users to %1</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 검색</t>
+          <t>Suggested in Weblate: %1에 사용자 초대</t>
         </is>
       </c>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12946</t>
+          <t>../qml/dialogs/InviteDialog.qml:12945</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>@user:yourserver.example.com</t>
+          <t>Search user</t>
         </is>
       </c>
       <c r="C299" t="inlineStr"/>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>InviteDialog
-Example user id. The name 'user' can be localized however you want.@user:yourserver.example.com</t>
+          <t>InviteDialogSearch user</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: @사용자:사용자서버.example.com</t>
+          <t>Suggested in Weblate: 사용자 검색</t>
         </is>
       </c>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12988</t>
+          <t>../qml/dialogs/InviteDialog.qml:12958</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Search on Server</t>
+          <t>@user:yourserver.example.com</t>
         </is>
       </c>
       <c r="C300" t="inlineStr"/>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>InviteDialogSearch on Server</t>
+          <t>InviteDialog
+Example user id. The name 'user' can be localized however you want.@user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 서버에서 검색</t>
+          <t>Suggested in Weblate: @사용자:사용자서버.example.com</t>
         </is>
       </c>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:13074</t>
+          <t>../qml/dialogs/InviteDialog.qml:13000</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Invite</t>
+          <t>Search on Server</t>
         </is>
       </c>
       <c r="C301" t="inlineStr"/>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>InviteDialogInvite</t>
+          <t>InviteDialogSearch on Server</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 초대</t>
+          <t>Suggested in Weblate: 서버에서 검색</t>
         </is>
       </c>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:13081</t>
+          <t>../qml/dialogs/InviteDialog.qml:13086</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Invite</t>
         </is>
       </c>
       <c r="C302" t="inlineStr"/>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>InviteDialogCancel</t>
+          <t>InviteDialogInvite</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 취소</t>
+          <t>Suggested in Weblate: 초대</t>
         </is>
       </c>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13095</t>
+          <t>../qml/dialogs/InviteDialog.qml:13093</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Join room</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C303" t="inlineStr"/>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>JoinRoomDialogJoin room</t>
+          <t>InviteDialogCancel</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 참여</t>
+          <t>Suggested in Weblate: 취소</t>
         </is>
       </c>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13115</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13107</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Room ID or alias</t>
+          <t>Join room</t>
         </is>
       </c>
       <c r="C304" t="inlineStr"/>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>JoinRoomDialogRoom ID or alias</t>
+          <t>JoinRoomDialogJoin room</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 ID 또는 별명</t>
+          <t>Suggested in Weblate: 대화방 참여</t>
         </is>
       </c>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13146</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13127</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Join</t>
+          <t>Room ID or alias</t>
         </is>
       </c>
       <c r="C305" t="inlineStr"/>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>JoinRoomDialogJoin</t>
+          <t>JoinRoomDialogRoom ID or alias</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 참여</t>
+          <t>Suggested in Weblate: 대화방 ID 또는 별명</t>
         </is>
       </c>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LeaveRoomDialog.qml:13161</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13158</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Leave room</t>
+          <t>Join</t>
         </is>
       </c>
       <c r="C306" t="inlineStr"/>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>LeaveRoomDialogLeave room</t>
+          <t>JoinRoomDialogJoin</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 나가기</t>
+          <t>Suggested in Weblate: 참여</t>
         </is>
       </c>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LeaveRoomDialog.qml:13162</t>
+          <t>../qml/dialogs/LeaveRoomDialog.qml:13173</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Are you sure you want to leave?</t>
+          <t>Leave room</t>
         </is>
       </c>
       <c r="C307" t="inlineStr"/>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>LeaveRoomDialogAre you sure you want to leave?</t>
+          <t>LeaveRoomDialogLeave room</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 정말로 나가겠습니까?</t>
+          <t>Suggested in Weblate: 대화방 나가기</t>
         </is>
       </c>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13443</t>
+          <t>../qml/dialogs/LeaveRoomDialog.qml:13174</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>You have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
+          <t>Are you sure you want to leave?</t>
         </is>
       </c>
       <c r="C308" t="inlineStr"/>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>LoginPageYou have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
+          <t>LeaveRoomDialogAre you sure you want to leave?</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 잘못된 매트릭스 ID를 입력했습니다 (예: @사용자:사용자서버.example.com).</t>
+          <t>Suggested in Weblate: 정말로 나가겠습니까?</t>
         </is>
       </c>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13280</t>
+          <t>../../src/LoginPage.cpp:13455</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Autodiscovery failed. Received malformed response.</t>
+          <t>You have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="C309" t="inlineStr"/>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>LoginPageAutodiscovery failed. Received malformed response.</t>
+          <t>LoginPageYou have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 자동 검색에 실패했습니다. 잘못된 응답을 받았습니다.</t>
+          <t>Suggested in Weblate: 잘못된 매트릭스 ID를 입력했습니다 (예: @사용자:사용자서버.example.com).</t>
         </is>
       </c>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13286</t>
+          <t>../../src/LoginPage.cpp:13292</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
+          <t>Autodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="C310" t="inlineStr"/>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>LoginPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
+          <t>LoginPageAutodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 자동 검색에 실패했습니다. .well-known 을 요청하는 동안 알 수 없는 오류가 발생했습니다.</t>
+          <t>Suggested in Weblate: 자동 검색에 실패했습니다. 잘못된 응답을 받았습니다.</t>
         </is>
       </c>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13319</t>
+          <t>../../src/LoginPage.cpp:13298</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>The required endpoints were not found. Possibly not a Matrix server.</t>
+          <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
         </is>
       </c>
       <c r="C311" t="inlineStr"/>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>LoginPageThe required endpoints were not found. Possibly not a Matrix server.</t>
+          <t>LoginPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 필요한 엔드포인트를 찾을 수 없습니다. 매트릭스 서버가 아닐 수 있습니다.</t>
+          <t>Suggested in Weblate: 자동 검색에 실패했습니다. .well-known 을 요청하는 동안 알 수 없는 오류가 발생했습니다.</t>
         </is>
       </c>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13325</t>
+          <t>../../src/LoginPage.cpp:13331</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Received malformed response. Make sure the homeserver domain is valid.</t>
+          <t>The required endpoints were not found. Possibly not a Matrix server.</t>
         </is>
       </c>
       <c r="C312" t="inlineStr"/>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>LoginPageReceived malformed response. Make sure the homeserver domain is valid.</t>
+          <t>LoginPageThe required endpoints were not found. Possibly not a Matrix server.</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 잘못된 응답을 받았습니다. 홈서버 도메인이 유효한지 확인하세요.</t>
+          <t>Suggested in Weblate: 필요한 엔드포인트를 찾을 수 없습니다. 매트릭스 서버가 아닐 수 있습니다.</t>
         </is>
       </c>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13333</t>
+          <t>../../src/LoginPage.cpp:13337</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
+          <t>Received malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C313" t="inlineStr"/>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>LoginPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
+          <t>LoginPageReceived malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알 수 없는 오류가 발생했습니다. 홈서버 도메인이 유효한지 확인하세요.</t>
+          <t>Suggested in Weblate: 잘못된 응답을 받았습니다. 홈서버 도메인이 유효한지 확인하세요.</t>
         </is>
       </c>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13354</t>
+          <t>../../src/LoginPage.cpp:13345</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>The selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
+          <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C314" t="inlineStr"/>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>LoginPageThe selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
+          <t>LoginPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 선택한 서버가 이 클라이언트가 매트릭스 프로토콜 버전 (%1 ~ %2)을 지원하지 않습니다. 로그인할 수 없습니다.</t>
+          <t>Suggested in Weblate: 알 수 없는 오류가 발생했습니다. 홈서버 도메인이 유효한지 확인하세요.</t>
         </is>
       </c>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13375</t>
+          <t>../../src/LoginPage.cpp:13366</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Sign in with Apple</t>
+          <t>The selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
         </is>
       </c>
       <c r="C315" t="inlineStr"/>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>LoginPageSign in with Apple</t>
+          <t>LoginPageThe selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Apple로 로그인</t>
+          <t>Suggested in Weblate: 선택한 서버가 이 클라이언트가 매트릭스 프로토콜 버전 (%1 ~ %2)을 지원하지 않습니다. 로그인할 수 없습니다.</t>
         </is>
       </c>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13377</t>
+          <t>../../src/LoginPage.cpp:13387</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Continue with Facebook</t>
+          <t>Sign in with Apple</t>
         </is>
       </c>
       <c r="C316" t="inlineStr"/>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>LoginPageContinue with Facebook</t>
+          <t>LoginPageSign in with Apple</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Facebook으로 계속하기</t>
+          <t>Suggested in Weblate: Apple로 로그인</t>
         </is>
       </c>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13379</t>
+          <t>../../src/LoginPage.cpp:13389</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Sign in with Google</t>
+          <t>Continue with Facebook</t>
         </is>
       </c>
       <c r="C317" t="inlineStr"/>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>LoginPageSign in with Google</t>
+          <t>LoginPageContinue with Facebook</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Google로 로그인</t>
+          <t>Suggested in Weblate: Facebook으로 계속하기</t>
         </is>
       </c>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13381</t>
+          <t>../../src/LoginPage.cpp:13391</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Sign in with Twitter</t>
+          <t>Sign in with Google</t>
         </is>
       </c>
       <c r="C318" t="inlineStr"/>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>LoginPageSign in with Twitter</t>
+          <t>LoginPageSign in with Google</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Twitter로 로그인</t>
+          <t>Suggested in Weblate: Google로 로그인</t>
         </is>
       </c>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13383</t>
+          <t>../../src/LoginPage.cpp:13393</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Login using %1</t>
+          <t>Sign in with Twitter</t>
         </is>
       </c>
       <c r="C319" t="inlineStr"/>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>LoginPageLogin using %1</t>
+          <t>LoginPageSign in with Twitter</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 으로 로그인</t>
+          <t>Suggested in Weblate: Twitter로 로그인</t>
         </is>
       </c>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13392</t>
+          <t>../../src/LoginPage.cpp:13395</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>SSO LOGIN</t>
+          <t>Login using %1</t>
         </is>
       </c>
       <c r="C320" t="inlineStr"/>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>LoginPageSSO LOGIN</t>
+          <t>LoginPageLogin using %1</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: SSO 로그인</t>
+          <t>Suggested in Weblate: %1 으로 로그인</t>
         </is>
       </c>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13450</t>
+          <t>../../src/LoginPage.cpp:13404</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Empty password</t>
+          <t>SSO LOGIN</t>
         </is>
       </c>
       <c r="C321" t="inlineStr"/>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>LoginPageEmpty password</t>
+          <t>LoginPageSSO LOGIN</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비어있는 비밀번호</t>
+          <t>Suggested in Weblate: SSO 로그인</t>
         </is>
       </c>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13505</t>
+          <t>../../src/LoginPage.cpp:13462</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>SSO login failed</t>
+          <t>Empty password</t>
         </is>
       </c>
       <c r="C322" t="inlineStr"/>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>LoginPageSSO login failed</t>
+          <t>LoginPageEmpty password</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: SSO 로그인 실패</t>
+          <t>Suggested in Weblate: 비어있는 비밀번호</t>
         </is>
       </c>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13563</t>
+          <t>../../src/LoginPage.cpp:13517</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Matrix ID</t>
+          <t>SSO login failed</t>
         </is>
       </c>
       <c r="C323" t="inlineStr"/>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>LoginPageMatrix ID</t>
+          <t>LoginPageSSO login failed</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Matrix 아이디</t>
+          <t>Suggested in Weblate: SSO 로그인 실패</t>
         </is>
       </c>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13564</t>
+          <t>../qml/pages/LoginPage.qml:13575</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>e.g @user:yourserver.example.com</t>
+          <t>Matrix ID</t>
         </is>
       </c>
       <c r="C324" t="inlineStr"/>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>LoginPagee.g @user:yourserver.example.com</t>
+          <t>LoginPageMatrix ID</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 예: @사용자:사용자서버.example.com</t>
+          <t>Suggested in Weblate: Matrix 아이디</t>
         </is>
       </c>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13567</t>
+          <t>../qml/pages/LoginPage.qml:13576</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
+        <is>
+          <t>e.g @user:yourserver.example.com</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr"/>
+      <c r="D325" t="inlineStr"/>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>LoginPagee.g @user:yourserver.example.com</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 예: @사용자:사용자서버.example.com</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr"/>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>../qml/pages/LoginPage.qml:13579</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
         <is>
           <t>Your login name. A mxid should start with @ followed by the user ID. After the user ID you need to include your server name after a :.
 You can also put your homeserver address there if your server doesn't support .well-known lookup.
 Example: @user:yourserver.example.com
 If Nheko fails to discover your homeserver, it will show you a field to enter the server manually.</t>
         </is>
       </c>
-      <c r="C325" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="F325" t="inlineStr">
+      <c r="C326" t="inlineStr"/>
+      <c r="D326" t="inlineStr"/>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
         <is>
           <t>LoginPageYour login name. A mxid should start with @ followed by the user ID. After the user ID you need to include your server name after a :.
 You can also put your homeserver address there if your server doesn't support .well-known lookup.
 Example: @user:yourserver.example.com
 If Nheko fails to discover your homeserver, it will show you a field to enter the server manually.</t>
         </is>
       </c>
-      <c r="G325" t="inlineStr">
+      <c r="G326" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 로그인 이름. mxid는 @로 시작하고 그 뒤에 사용자 ID가 와야 합니다. 사용자 ID 뒤 : 에는 서버 이름을 포함해야 합니다.
 서버가 .well-known 조회를 지원하지 않는 경우 홈서버 주소를 여기에 넣을 수도 있습니다.
 예: 사용자:사용자서버.example.com
 Nheko가 홈서버를 찾지 못하면 서버를 수동으로 입력할 수 있는 필드가 표시됩니다.</t>
         </is>
       </c>
-      <c r="H325" t="inlineStr"/>
-[...28 lines deleted...]
-      </c>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13597</t>
+          <t>../qml/pages/LoginPage.qml:13607</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Your password.</t>
+          <t>Password</t>
         </is>
       </c>
       <c r="C327" t="inlineStr"/>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>LoginPageYour password.</t>
+          <t>LoginPagePassword</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 비밀번호</t>
         </is>
       </c>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13610</t>
+          <t>../qml/pages/LoginPage.qml:13609</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Show/Hide Password</t>
+          <t>Your password.</t>
         </is>
       </c>
       <c r="C328" t="inlineStr"/>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>LoginPageShow/Hide Password</t>
+          <t>LoginPageYour password.</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비밀번호 표시/숨기기</t>
+          <t>Suggested in Weblate: 비밀번호</t>
         </is>
       </c>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13625</t>
+          <t>../qml/pages/LoginPage.qml:13622</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Device name</t>
+          <t>Show/Hide Password</t>
         </is>
       </c>
       <c r="C329" t="inlineStr"/>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>LoginPageDevice name</t>
+          <t>LoginPageShow/Hide Password</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기 이름</t>
+          <t>Suggested in Weblate: 비밀번호 표시/숨기기</t>
         </is>
       </c>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13627</t>
+          <t>../qml/pages/LoginPage.qml:13637</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
+          <t>Device name</t>
         </is>
       </c>
       <c r="C330" t="inlineStr"/>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>LoginPageA name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
+          <t>LoginPageDevice name</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기를 인증할 때 다른 사람에게 표시되는 이 기기의 이름입니다. 아무것도 입력하지 않으면 기본값이 사용됩니다.</t>
+          <t>Suggested in Weblate: 기기 이름</t>
         </is>
       </c>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13637</t>
+          <t>../qml/pages/LoginPage.qml:13639</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Homeserver address</t>
+          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
         </is>
       </c>
       <c r="C331" t="inlineStr"/>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>LoginPageHomeserver address</t>
+          <t>LoginPageA name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 홈서버 주소</t>
+          <t>Suggested in Weblate: 기기를 인증할 때 다른 사람에게 표시되는 이 기기의 이름입니다. 아무것도 입력하지 않으면 기본값이 사용됩니다.</t>
         </is>
       </c>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13638</t>
+          <t>../qml/pages/LoginPage.qml:13649</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>yourserver.example.com:8787</t>
+          <t>Homeserver address</t>
         </is>
       </c>
       <c r="C332" t="inlineStr"/>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>LoginPageyourserver.example.com:8787</t>
+          <t>LoginPageHomeserver address</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자서버.example.com:8787</t>
+          <t>Suggested in Weblate: 홈서버 주소</t>
         </is>
       </c>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13641</t>
+          <t>../qml/pages/LoginPage.qml:13650</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>The address that can be used to contact your homeserver's client API.
-Example: https://yourserver.example.com:8787</t>
+          <t>yourserver.example.com:8787</t>
         </is>
       </c>
       <c r="C333" t="inlineStr"/>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>LoginPageThe address that can be used to contact your homeserver's client API.
-Example: https://yourserver.example.com:8787</t>
+          <t>LoginPageyourserver.example.com:8787</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 홈서버의 클라이언트 API에 연락하는 데 사용할 수 있는 주소입니다.
-예: https://사용자서버.example.com:8787</t>
+          <t>Suggested in Weblate: 사용자서버.example.com:8787</t>
         </is>
       </c>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13673</t>
+          <t>../qml/pages/LoginPage.qml:13653</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>LOGIN</t>
+          <t>The address that can be used to contact your homeserver's client API.
+Example: https://yourserver.example.com:8787</t>
         </is>
       </c>
       <c r="C334" t="inlineStr"/>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>LoginPageLOGIN</t>
+          <t>LoginPageThe address that can be used to contact your homeserver's client API.
+Example: https://yourserver.example.com:8787</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 로그인</t>
+          <t>Suggested in Weblate: 홈서버의 클라이언트 API에 연락하는 데 사용할 수 있는 주소입니다.
+예: https://사용자서버.example.com:8787</t>
         </is>
       </c>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13715</t>
+          <t>../qml/pages/LoginPage.qml:13685</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>LOGIN</t>
         </is>
       </c>
       <c r="C335" t="inlineStr"/>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>LoginPageBack</t>
+          <t>LoginPageLOGIN</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 뒤로가기</t>
+          <t>Suggested in Weblate: 로그인</t>
         </is>
       </c>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13727</t>
+          <t>../qml/pages/LoginPage.qml:13727</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Log out</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="C336" t="inlineStr"/>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>LogoutDialogLog out</t>
+          <t>LoginPageBack</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 로그아웃</t>
+          <t>Suggested in Weblate: 뒤로가기</t>
         </is>
       </c>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13728</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13739</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>A call is in progress. Log out?</t>
+          <t>Log out</t>
         </is>
       </c>
       <c r="C337" t="inlineStr"/>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>LogoutDialogA call is in progress. Log out?</t>
+          <t>LogoutDialogLog out</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 현재 통화중입니다. 로그아웃하시겠습니까?</t>
+          <t>Suggested in Weblate: 로그아웃</t>
         </is>
       </c>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13728</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13740</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Are you sure you want to log out?</t>
+          <t>A call is in progress. Log out?</t>
         </is>
       </c>
       <c r="C338" t="inlineStr"/>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>LogoutDialogAre you sure you want to log out?</t>
+          <t>LogoutDialogA call is in progress. Log out?</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 정말로 로그아웃 하시겠습니까?</t>
+          <t>Suggested in Weblate: 현재 통화중입니다. 로그아웃하시겠습니까?</t>
         </is>
       </c>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:13609</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13740</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Failed to upload media. Please try again.</t>
+          <t>Are you sure you want to log out?</t>
         </is>
       </c>
       <c r="C339" t="inlineStr"/>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>MediaUploadFailed to upload media. Please try again.</t>
+          <t>LogoutDialogAre you sure you want to log out?</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 미디어를 업로드 하는데 실패했습니다. 다시 시도하여 주십시오.</t>
+          <t>Suggested in Weblate: 정말로 로그아웃 하시겠습니까?</t>
         </is>
       </c>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13656</t>
+          <t>../../src/timeline/InputBar.cpp:13621</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Hang up</t>
+          <t>Failed to upload media. Please try again.</t>
         </is>
       </c>
       <c r="C340" t="inlineStr"/>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>MessageInputHang up</t>
+          <t>MediaUploadFailed to upload media. Please try again.</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 끊기</t>
+          <t>Suggested in Weblate: 미디어를 업로드 하는데 실패했습니다. 다시 시도하여 주십시오.</t>
         </is>
       </c>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13656</t>
+          <t>../qml/MessageInput.qml:13668</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Already on a call</t>
+          <t>Hang up</t>
         </is>
       </c>
       <c r="C341" t="inlineStr"/>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>MessageInputAlready on a call</t>
+          <t>MessageInputHang up</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 통화 중입니다</t>
+          <t>Suggested in Weblate: 끊기</t>
         </is>
       </c>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13656</t>
+          <t>../qml/MessageInput.qml:13668</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Place a call</t>
+          <t>Already on a call</t>
         </is>
       </c>
       <c r="C342" t="inlineStr"/>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>MessageInputPlace a call</t>
+          <t>MessageInputAlready on a call</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전화하기</t>
+          <t>Suggested in Weblate: 통화 중입니다</t>
         </is>
       </c>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13684</t>
+          <t>../qml/MessageInput.qml:13668</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Send a file</t>
+          <t>Place a call</t>
         </is>
       </c>
       <c r="C343" t="inlineStr"/>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>MessageInputSend a file</t>
+          <t>MessageInputPlace a call</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 파일 보내기</t>
+          <t>Suggested in Weblate: 전화하기</t>
         </is>
       </c>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13752</t>
+          <t>../qml/MessageInput.qml:13696</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Write a message…</t>
+          <t>Send a file</t>
         </is>
       </c>
       <c r="C344" t="inlineStr"/>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>MessageInputWrite a message...</t>
+          <t>MessageInputSend a file</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 입력중…</t>
+          <t>Suggested in Weblate: 파일 보내기</t>
         </is>
       </c>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:14015</t>
+          <t>../qml/MessageInput.qml:13764</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Stickers</t>
+          <t>Write a message…</t>
         </is>
       </c>
       <c r="C345" t="inlineStr"/>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>MessageInputStickers</t>
+          <t>MessageInputWrite a message...</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스티커</t>
+          <t>Suggested in Weblate: 메시지 입력중…</t>
         </is>
       </c>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:14039</t>
+          <t>../qml/MessageInput.qml:14037</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Emoji</t>
+          <t>Stickers</t>
         </is>
       </c>
       <c r="C346" t="inlineStr"/>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>MessageInputEmoji</t>
+          <t>MessageInputStickers</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이모티콘</t>
+          <t>Suggested in Weblate: 스티커</t>
         </is>
       </c>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>../qml/MessageInput.qml:14061</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Send</t>
+          <t>Emoji</t>
         </is>
       </c>
       <c r="C347" t="inlineStr"/>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>MessageInputSend</t>
+          <t>MessageInputEmoji</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 보내기</t>
+          <t>Suggested in Weblate: 이모티콘</t>
         </is>
       </c>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:14076</t>
+          <t>../qml/MessageInput.qml:14083</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>You don't have permission to send messages in this room</t>
+          <t>Send</t>
         </is>
       </c>
       <c r="C348" t="inlineStr"/>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>MessageInputYou don't have permission to send messages in this room</t>
+          <t>MessageInputSend</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 대화방에서 메시지를 보낼 권한이 없습니다</t>
+          <t>Suggested in Weblate: 보내기</t>
         </is>
       </c>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>../qml/MessageInputWarning.qml:14137</t>
+          <t>../qml/MessageInput.qml:14098</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Don't mention them in this message</t>
+          <t>You don't have permission to send messages in this room</t>
         </is>
       </c>
       <c r="C349" t="inlineStr"/>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>MessageInputWarningDon't mention them in this message</t>
+          <t>MessageInputYou don't have permission to send messages in this room</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 메시지에서 언급하지 마세요</t>
+          <t>Suggested in Weblate: 이 대화방에서 메시지를 보낼 권한이 없습니다</t>
         </is>
       </c>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14372</t>
+          <t>../qml/MessageInputWarning.qml:14159</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Don't mention them in this message</t>
         </is>
       </c>
       <c r="C350" t="inlineStr"/>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>MessageViewEdit</t>
+          <t>MessageInputWarningDon't mention them in this message</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 편집</t>
+          <t>Suggested in Weblate: 이 메시지에서 언급하지 마세요</t>
         </is>
       </c>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14389</t>
+          <t>../qml/MessageView.qml:14396</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>React</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C351" t="inlineStr"/>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>MessageViewReact</t>
+          <t>MessageViewEdit</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 반응</t>
+          <t>Suggested in Weblate: 편집</t>
         </is>
       </c>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14404</t>
+          <t>../qml/MessageView.qml:14413</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Reply in thread</t>
+          <t>React</t>
         </is>
       </c>
       <c r="C352" t="inlineStr"/>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>MessageViewReply in thread</t>
+          <t>MessageViewReact</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 쓰레드에서 답장</t>
+          <t>Suggested in Weblate: 반응</t>
         </is>
       </c>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14404</t>
+          <t>../qml/MessageView.qml:14428</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>New thread</t>
+          <t>Reply in thread</t>
         </is>
       </c>
       <c r="C353" t="inlineStr"/>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>MessageViewNew thread</t>
+          <t>MessageViewReply in thread</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 새로운 쓰레드</t>
+          <t>Suggested in Weblate: 쓰레드에서 답장</t>
         </is>
       </c>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14415</t>
+          <t>../qml/MessageView.qml:14428</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Reply</t>
+          <t>New thread</t>
         </is>
       </c>
       <c r="C354" t="inlineStr"/>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>MessageViewReply</t>
+          <t>MessageViewNew thread</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 답장</t>
+          <t>Suggested in Weblate: 새로운 쓰레드</t>
         </is>
       </c>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14426</t>
+          <t>../qml/MessageView.qml:14439</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Go to message</t>
+          <t>Reply</t>
         </is>
       </c>
       <c r="C355" t="inlineStr"/>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>MessageViewGo to message</t>
+          <t>MessageViewReply</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지로 이동</t>
+          <t>Suggested in Weblate: 답장</t>
         </is>
       </c>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14443</t>
+          <t>../qml/MessageView.qml:14450</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Options</t>
+          <t>Go to message</t>
         </is>
       </c>
       <c r="C356" t="inlineStr"/>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>MessageViewOptions</t>
+          <t>MessageViewGo to message</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 옵션</t>
+          <t>Suggested in Weblate: 메시지로 이동</t>
         </is>
       </c>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14576</t>
+          <t>../qml/MessageView.qml:14467</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Enter reason for removal or hit enter for no reason:</t>
+          <t>Options</t>
         </is>
       </c>
       <c r="C357" t="inlineStr"/>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>MessageViewEnter reason for removal or hit enter for no reason:</t>
+          <t>MessageViewOptions</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 삭제 사유를 입력하거나 없다면 Enter 키를 누릅니다:</t>
+          <t>Suggested in Weblate: 옵션</t>
         </is>
       </c>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14577</t>
+          <t>../qml/MessageView.qml:14600</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Reason for removal</t>
+          <t>Enter reason for removal or hit enter for no reason:</t>
         </is>
       </c>
       <c r="C358" t="inlineStr"/>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>MessageViewReason for removal</t>
+          <t>MessageViewEnter reason for removal or hit enter for no reason:</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 삭제 이유</t>
+          <t>Suggested in Weblate: 삭제 사유를 입력하거나 없다면 Enter 키를 누릅니다:</t>
         </is>
       </c>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>../qml/MessageView.qml:14601</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Go to &amp;message</t>
+          <t>Reason for removal</t>
         </is>
       </c>
       <c r="C359" t="inlineStr"/>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>MessageViewGo to &amp;message</t>
+          <t>MessageViewReason for removal</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: &amp;메시지 로 이동</t>
+          <t>Suggested in Weblate: 삭제 이유</t>
         </is>
       </c>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14797</t>
+          <t>../qml/MessageView.qml:14625</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>&amp;Copy</t>
+          <t>Go to &amp;message</t>
         </is>
       </c>
       <c r="C360" t="inlineStr"/>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>MessageView&amp;Copy</t>
+          <t>MessageViewGo to &amp;message</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: &amp;복사</t>
+          <t>Suggested in Weblate: &amp;메시지 로 이동</t>
         </is>
       </c>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14805</t>
+          <t>../qml/MessageView.qml:14823</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Copy &amp;link location</t>
+          <t>&amp;Copy</t>
         </is>
       </c>
       <c r="C361" t="inlineStr"/>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>MessageViewCopy &amp;link location</t>
+          <t>MessageView&amp;Copy</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: &amp;링크 주소 복사</t>
+          <t>Suggested in Weblate: &amp;복사</t>
         </is>
       </c>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14630</t>
+          <t>../qml/MessageView.qml:14831</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Re&amp;act</t>
+          <t>Copy &amp;link location</t>
         </is>
       </c>
       <c r="C362" t="inlineStr"/>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>MessageViewRe&amp;act</t>
+          <t>MessageViewCopy &amp;link location</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 반응(&amp;a)</t>
+          <t>Suggested in Weblate: &amp;링크 주소 복사</t>
         </is>
       </c>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14641</t>
+          <t>../qml/MessageView.qml:14654</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Repl&amp;y</t>
+          <t>Re&amp;act</t>
         </is>
       </c>
       <c r="C363" t="inlineStr"/>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>MessageViewRepl&amp;y</t>
+          <t>MessageViewRe&amp;act</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 답변(&amp;y)</t>
+          <t>Suggested in Weblate: 반응(&amp;a)</t>
         </is>
       </c>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14649</t>
+          <t>../qml/MessageView.qml:14665</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>&amp;Edit</t>
+          <t>Repl&amp;y</t>
         </is>
       </c>
       <c r="C364" t="inlineStr"/>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>MessageView&amp;Edit</t>
+          <t>MessageViewRepl&amp;y</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 편집(&amp;E)</t>
+          <t>Suggested in Weblate: 답변(&amp;y)</t>
         </is>
       </c>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14657</t>
+          <t>../qml/MessageView.qml:14673</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>&amp;Thread</t>
+          <t>&amp;Edit</t>
         </is>
       </c>
       <c r="C365" t="inlineStr"/>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>MessageView&amp;Thread</t>
+          <t>MessageView&amp;Edit</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: &amp;쓰레드</t>
+          <t>Suggested in Weblate: 편집(&amp;E)</t>
         </is>
       </c>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14665</t>
+          <t>../qml/MessageView.qml:14681</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Un&amp;pin</t>
+          <t>&amp;Thread</t>
         </is>
       </c>
       <c r="C366" t="inlineStr"/>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>MessageViewUn&amp;pin</t>
+          <t>MessageView&amp;Thread</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 핀 해제(%p)</t>
+          <t>Suggested in Weblate: &amp;쓰레드</t>
         </is>
       </c>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14665</t>
+          <t>../qml/MessageView.qml:14689</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>&amp;Pin</t>
+          <t>Un&amp;pin</t>
         </is>
       </c>
       <c r="C367" t="inlineStr"/>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>MessageView&amp;Pin</t>
+          <t>MessageViewUn&amp;pin</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 핀(&amp;P)</t>
+          <t>Suggested in Weblate: 핀 해제(%p)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14673</t>
+          <t>../qml/MessageView.qml:14689</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>&amp;Read receipts</t>
+          <t>&amp;Pin</t>
         </is>
       </c>
       <c r="C368" t="inlineStr"/>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>MessageView&amp;Read receipts</t>
+          <t>MessageView&amp;Pin</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: &amp;수신 확인</t>
+          <t>Suggested in Weblate: 핀(&amp;P)</t>
         </is>
       </c>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14680</t>
+          <t>../qml/MessageView.qml:14697</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>&amp;Forward</t>
+          <t>&amp;Read receipts</t>
         </is>
       </c>
       <c r="C369" t="inlineStr"/>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>MessageView&amp;Forward</t>
+          <t>MessageView&amp;Read receipts</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: &amp;전달</t>
+          <t>Suggested in Weblate: &amp;수신 확인</t>
         </is>
       </c>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14693</t>
+          <t>../qml/MessageView.qml:14704</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>&amp;Mark as read</t>
+          <t>&amp;Forward</t>
         </is>
       </c>
       <c r="C370" t="inlineStr"/>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>MessageView&amp;Mark as read</t>
+          <t>MessageView&amp;Forward</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 읽음으로 표시(&amp;M)</t>
+          <t>Suggested in Weblate: &amp;전달</t>
         </is>
       </c>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14698</t>
+          <t>../qml/MessageView.qml:14717</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>View raw message</t>
+          <t>&amp;Mark as read</t>
         </is>
       </c>
       <c r="C371" t="inlineStr"/>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>MessageViewView raw message</t>
+          <t>MessageView&amp;Mark as read</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 원본 메시지 보기</t>
+          <t>Suggested in Weblate: 읽음으로 표시(&amp;M)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14705</t>
+          <t>../qml/MessageView.qml:14724</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>View decrypted raw message</t>
+          <t>View raw message</t>
         </is>
       </c>
       <c r="C372" t="inlineStr"/>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>MessageViewView decrypted raw message</t>
+          <t>MessageViewView raw message</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 복호화된 원본 메시지 보기</t>
+          <t>Suggested in Weblate: 원본 메시지 보기</t>
         </is>
       </c>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14714</t>
+          <t>../qml/MessageView.qml:14731</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Remo&amp;ve message</t>
+          <t>View decrypted raw message</t>
         </is>
       </c>
       <c r="C373" t="inlineStr"/>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>MessageViewRemo&amp;ve message</t>
+          <t>MessageViewView decrypted raw message</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 삭제(&amp;v)</t>
+          <t>Suggested in Weblate: 복호화된 원본 메시지 보기</t>
         </is>
       </c>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14728</t>
+          <t>../qml/MessageView.qml:14740</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Report message</t>
+          <t>Remo&amp;ve message</t>
         </is>
       </c>
       <c r="C374" t="inlineStr"/>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>MessageViewReport message</t>
+          <t>MessageViewRemo&amp;ve message</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 신고</t>
+          <t>Suggested in Weblate: 메시지 삭제(&amp;v)</t>
         </is>
       </c>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14739</t>
+          <t>../qml/MessageView.qml:14754</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>&amp;Save as</t>
+          <t>Report message</t>
         </is>
       </c>
       <c r="C375" t="inlineStr"/>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>MessageView&amp;Save as</t>
+          <t>MessageViewReport message</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 이름으로 저장(&amp;S)</t>
+          <t>Suggested in Weblate: 메시지 신고</t>
         </is>
       </c>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14747</t>
+          <t>../qml/MessageView.qml:14765</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>&amp;Open in external program</t>
+          <t>&amp;Save as</t>
         </is>
       </c>
       <c r="C376" t="inlineStr"/>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>MessageView&amp;Open in external program</t>
+          <t>MessageView&amp;Save as</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 외부 프로그램으로 열기(&amp;O)</t>
+          <t>Suggested in Weblate: 다른 이름으로 저장(&amp;S)</t>
         </is>
       </c>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14755</t>
+          <t>../qml/MessageView.qml:14773</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Copy link to eve&amp;nt</t>
+          <t>&amp;Open in external program</t>
         </is>
       </c>
       <c r="C377" t="inlineStr"/>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>MessageViewCopy link to eve&amp;nt</t>
+          <t>MessageView&amp;Open in external program</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이벤트 링크 복사(&amp;n)</t>
+          <t>Suggested in Weblate: 외부 프로그램으로 열기(&amp;O)</t>
         </is>
       </c>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14813</t>
+          <t>../qml/MessageView.qml:14781</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>&amp;Go to quoted message</t>
+          <t>Copy link to eve&amp;nt</t>
         </is>
       </c>
       <c r="C378" t="inlineStr"/>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>MessageView&amp;Go to quoted message</t>
+          <t>MessageViewCopy link to eve&amp;nt</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인용된 메시지로 이동(&amp;G)</t>
+          <t>Suggested in Weblate: 이벤트 링크 복사(&amp;n)</t>
         </is>
       </c>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14823</t>
+          <t>../qml/MessageView.qml:14839</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Send Verification Request</t>
+          <t>&amp;Go to quoted message</t>
         </is>
       </c>
       <c r="C379" t="inlineStr"/>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>NewVerificationRequestSend Verification Request</t>
+          <t>MessageView&amp;Go to quoted message</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증 요청 보내기</t>
+          <t>Suggested in Weblate: 인용된 메시지로 이동(&amp;G)</t>
         </is>
       </c>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14823</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14849</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Received Verification Request</t>
+          <t>Send Verification Request</t>
         </is>
       </c>
       <c r="C380" t="inlineStr"/>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>NewVerificationRequestReceived Verification Request</t>
+          <t>NewVerificationRequestSend Verification Request</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증 요청 수신</t>
+          <t>Suggested in Weblate: 인증 요청 보내기</t>
         </is>
       </c>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14837</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14849</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
+          <t>Received Verification Request</t>
         </is>
       </c>
       <c r="C381" t="inlineStr"/>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
+          <t>NewVerificationRequestReceived Verification Request</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사용자가 어떤 기기가 실제로 내 소유인지 확인할 수 있도록 장치를 인증할 수 있습니다. 이렇게 하면 키 백업이 자동으로 작동할 수도 있습니다. 지금 미인증 기기를 인증하시겠습니까? (해당 기기 중 하나를 사용할 수 있는지 확인하세요.)</t>
+          <t>Suggested in Weblate: 인증 요청 수신</t>
         </is>
       </c>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14839</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14863</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
+          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
         </is>
       </c>
       <c r="C382" t="inlineStr"/>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
+          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사용자가 어떤 장치가 실제로 내 소유인지 확인할 수 있도록 장치를 인증할 수 있습니다. 또한 키 백업이 자동으로 작동하도록 할 수 있습니다. 지금 %1을 인증하시겠습니까?</t>
+          <t>Suggested in Weblate: 다른 사용자가 어떤 기기가 실제로 내 소유인지 확인할 수 있도록 장치를 인증할 수 있습니다. 이렇게 하면 키 백업이 자동으로 작동할 수도 있습니다. 지금 미인증 기기를 인증하시겠습니까? (해당 기기 중 하나를 사용할 수 있는지 확인하세요.)</t>
         </is>
       </c>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14841</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14865</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>To ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
+          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
         </is>
       </c>
       <c r="C383" t="inlineStr"/>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>NewVerificationRequestTo ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
+          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 악의적인 사용자가 암호화된 통신을 도청할 수 없도록 상대방을 확인할 수 있습니다.</t>
+          <t>Suggested in Weblate: 다른 사용자가 어떤 장치가 실제로 내 소유인지 확인할 수 있도록 장치를 인증할 수 있습니다. 또한 키 백업이 자동으로 작동하도록 할 수 있습니다. 지금 %1을 인증하시겠습니까?</t>
         </is>
       </c>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14844</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14867</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>%1 has requested to verify their device %2.</t>
+          <t>To ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
         </is>
       </c>
       <c r="C384" t="inlineStr"/>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>NewVerificationRequest%1 has requested to verify their device %2.</t>
+          <t>NewVerificationRequestTo ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 1이(가) %2 기기를 확인하도록 요청했습니다.</t>
+          <t>Suggested in Weblate: 악의적인 사용자가 암호화된 통신을 도청할 수 없도록 상대방을 확인할 수 있습니다.</t>
         </is>
       </c>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14846</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14870</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>%1 using the device %2 has requested to be verified.</t>
+          <t>%1 has requested to verify their device %2.</t>
         </is>
       </c>
       <c r="C385" t="inlineStr"/>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>NewVerificationRequest%1 using the device %2 has requested to be verified.</t>
+          <t>NewVerificationRequest%1 has requested to verify their device %2.</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %2 기기를 사용하는 %1이(가) 확인을 요청했습니다.</t>
+          <t>Suggested in Weblate: 1이(가) %2 기기를 확인하도록 요청했습니다.</t>
         </is>
       </c>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14848</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14872</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Your device (%1) has requested to be verified.</t>
+          <t>%1 using the device %2 has requested to be verified.</t>
         </is>
       </c>
       <c r="C386" t="inlineStr"/>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>NewVerificationRequestYour device (%1) has requested to be verified.</t>
+          <t>NewVerificationRequest%1 using the device %2 has requested to be verified.</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기 (%1)에서 확인을 요청했습니다.</t>
+          <t>Suggested in Weblate: %2 기기를 사용하는 %1이(가) 확인을 요청했습니다.</t>
         </is>
       </c>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14860</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14874</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Your device (%1) has requested to be verified.</t>
         </is>
       </c>
       <c r="C387" t="inlineStr"/>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>NewVerificationRequestCancel</t>
+          <t>NewVerificationRequestYour device (%1) has requested to be verified.</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 취소</t>
+          <t>Suggested in Weblate: 기기 (%1)에서 확인을 요청했습니다.</t>
         </is>
       </c>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14860</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14886</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Deny</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C388" t="inlineStr"/>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>NewVerificationRequestDeny</t>
+          <t>NewVerificationRequestCancel</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 거절</t>
+          <t>Suggested in Weblate: 취소</t>
         </is>
       </c>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14873</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14886</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Start verification</t>
+          <t>Deny</t>
         </is>
       </c>
       <c r="C389" t="inlineStr"/>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>NewVerificationRequestStart verification</t>
+          <t>NewVerificationRequestDeny</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증 시작</t>
+          <t>Suggested in Weblate: 거절</t>
         </is>
       </c>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14873</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14899</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Accept</t>
+          <t>Start verification</t>
         </is>
       </c>
       <c r="C390" t="inlineStr"/>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>NewVerificationRequestAccept</t>
+          <t>NewVerificationRequestStart verification</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 수락</t>
+          <t>Suggested in Weblate: 인증 시작</t>
         </is>
       </c>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15009</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14899</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>%1 sent an encrypted message</t>
+          <t>Accept</t>
         </is>
       </c>
       <c r="C391" t="inlineStr"/>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>NotificationsManager%1 sent an encrypted message</t>
+          <t>NewVerificationRequestAccept</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 암호화된 메시지를 보냈습니다.</t>
+          <t>Suggested in Weblate: 수락</t>
         </is>
       </c>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15021</t>
+          <t>../../src/notifications/ManagerMac.cpp:15035</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>%1 replied with a spoiler.</t>
+          <t>%1 sent an encrypted message</t>
         </is>
       </c>
       <c r="C392" t="inlineStr"/>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>NotificationsManager
-Format a reply in a notification. %1 is the sender.%1 replied with a spoiler.</t>
+          <t>NotificationsManager%1 sent an encrypted message</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 스포일러로 답장했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 암호화된 메시지를 보냈습니다.</t>
         </is>
       </c>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15031</t>
+          <t>../../src/notifications/ManagerMac.cpp:15047</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>%1 replied: %2</t>
+          <t>%1 replied with a spoiler.</t>
         </is>
       </c>
       <c r="C393" t="inlineStr"/>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>NotificationsManager
-Format a reply in a notification. %1 is the sender, %2 the message%1 replied: %2</t>
+Format a reply in a notification. %1 is the sender.%1 replied with a spoiler.</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1의 답장: %2</t>
+          <t>Suggested in Weblate: %1이(가) 스포일러로 답장했습니다.</t>
         </is>
       </c>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15030</t>
+          <t>../../src/notifications/ManagerMac.cpp:15057</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>%1 replied with an encrypted message</t>
+          <t>%1 replied: %2</t>
         </is>
       </c>
       <c r="C394" t="inlineStr"/>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>NotificationsManager%1 replied with an encrypted message</t>
+          <t>NotificationsManager
+Format a reply in a notification. %1 is the sender, %2 the message%1 replied: %2</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 암호호된 메시지로 답장했습니다</t>
+          <t>Suggested in Weblate: %1의 답장: %2</t>
         </is>
       </c>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15036</t>
+          <t>../../src/notifications/ManagerMac.cpp:15056</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>%1 replied to a message</t>
+          <t>%1 replied with an encrypted message</t>
         </is>
       </c>
       <c r="C395" t="inlineStr"/>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>NotificationsManager%1 replied to a message</t>
+          <t>NotificationsManager%1 replied with an encrypted message</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 메시지에 답장했습니다</t>
+          <t>Suggested in Weblate: %1 이(가) 암호호된 메시지로 답장했습니다</t>
         </is>
       </c>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15036</t>
+          <t>../../src/notifications/ManagerMac.cpp:15062</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>%1 sent a message</t>
+          <t>%1 replied to a message</t>
         </is>
       </c>
       <c r="C396" t="inlineStr"/>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>NotificationsManager%1 sent a message</t>
+          <t>NotificationsManager%1 replied to a message</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 메시지를 보냈습니다</t>
+          <t>Suggested in Weblate: %1 이(가) 메시지에 답장했습니다</t>
         </is>
       </c>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15075</t>
+          <t>../../src/notifications/ManagerMac.cpp:15062</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Place a call to %1?</t>
+          <t>%1 sent a message</t>
         </is>
       </c>
       <c r="C397" t="inlineStr"/>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>PlaceCallPlace a call to %1?</t>
+          <t>NotificationsManager%1 sent a message</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 에게 전화를 걸겠습니까?</t>
+          <t>Suggested in Weblate: %1 이(가) 메시지를 보냈습니다</t>
         </is>
       </c>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15091</t>
+          <t>../qml/voip/PlaceCall.qml:15101</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>No microphone found.</t>
+          <t>Place a call to %1?</t>
         </is>
       </c>
       <c r="C398" t="inlineStr"/>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>PlaceCallNo microphone found.</t>
+          <t>PlaceCallPlace a call to %1?</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 마이크를 찾을 수 없음.</t>
+          <t>Suggested in Weblate: %1 에게 전화를 걸겠습니까?</t>
         </is>
       </c>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15115</t>
+          <t>../qml/voip/PlaceCall.qml:15117</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Voice</t>
+          <t>No microphone found.</t>
         </is>
       </c>
       <c r="C399" t="inlineStr"/>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>PlaceCallVoice</t>
+          <t>PlaceCallNo microphone found.</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 음성</t>
+          <t>Suggested in Weblate: 마이크를 찾을 수 없음.</t>
         </is>
       </c>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15128</t>
+          <t>../qml/voip/PlaceCall.qml:15141</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Video</t>
+          <t>Voice</t>
         </is>
       </c>
       <c r="C400" t="inlineStr"/>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>PlaceCallVideo</t>
+          <t>PlaceCallVoice</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 영상</t>
+          <t>Suggested in Weblate: 음성</t>
         </is>
       </c>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15141</t>
+          <t>../qml/voip/PlaceCall.qml:15154</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Screen</t>
+          <t>Video</t>
         </is>
       </c>
       <c r="C401" t="inlineStr"/>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>PlaceCallScreen</t>
+          <t>PlaceCallVideo</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 화면</t>
+          <t>Suggested in Weblate: 영상</t>
         </is>
       </c>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15157</t>
+          <t>../qml/voip/PlaceCall.qml:15167</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Screen</t>
         </is>
       </c>
       <c r="C402" t="inlineStr"/>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>PlaceCallCancel</t>
+          <t>PlaceCallScreen</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 취소</t>
+          <t>Suggested in Weblate: 화면</t>
         </is>
       </c>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>../qml/delegates/Placeholder.qml:15168</t>
+          <t>../qml/voip/PlaceCall.qml:15183</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t xml:space="preserve">unimplemented event: </t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C403" t="inlineStr"/>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t xml:space="preserve">Placeholderunimplemented event: </t>
+          <t>PlaceCallCancel</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t xml:space="preserve">Suggested in Weblate: 구현되지 않은 이벤트: </t>
+          <t>Suggested in Weblate: 취소</t>
         </is>
       </c>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15194</t>
+          <t>../qml/delegates/Placeholder.qml:15194</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Permissions in %1</t>
+          <t xml:space="preserve">unimplemented event: </t>
         </is>
       </c>
       <c r="C404" t="inlineStr"/>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>PowerLevelEditorPermissions in %1</t>
+          <t xml:space="preserve">Placeholderunimplemented event: </t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 에서 권한</t>
+          <t xml:space="preserve">Suggested in Weblate: 구현되지 않은 이벤트: </t>
         </is>
       </c>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15208</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15220</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Be careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
+          <t>Permissions in %1</t>
         </is>
       </c>
       <c r="C405" t="inlineStr"/>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>PowerLevelEditorBe careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
+          <t>PowerLevelEditorPermissions in %1</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 권한을 수정할 때는 주의하세요. 자신과 권한이 같거나 높은 사람의 권한은 낮출 수 없습니다. 다른 사람을 승격할 때는 주의하세요.</t>
+          <t>Suggested in Weblate: %1 에서 권한</t>
         </is>
       </c>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15221</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15234</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Roles</t>
+          <t>Be careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
         </is>
       </c>
       <c r="C406" t="inlineStr"/>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>PowerLevelEditorRoles</t>
+          <t>PowerLevelEditorBe careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 역할</t>
+          <t>Suggested in Weblate: 권한을 수정할 때는 주의하세요. 자신과 권한이 같거나 높은 사람의 권한은 낮출 수 없습니다. 다른 사람을 승격할 때는 주의하세요.</t>
         </is>
       </c>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15224</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15247</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Users</t>
+          <t>Roles</t>
         </is>
       </c>
       <c r="C407" t="inlineStr"/>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>PowerLevelEditorUsers</t>
+          <t>PowerLevelEditorRoles</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자</t>
+          <t>Suggested in Weblate: 역할</t>
         </is>
       </c>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15244</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15250</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Move permissions between roles to change them</t>
+          <t>Users</t>
         </is>
       </c>
       <c r="C408" t="inlineStr"/>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>PowerLevelEditorMove permissions between roles to change them</t>
+          <t>PowerLevelEditorUsers</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 역할 간에 권한을 이동하여 변경</t>
+          <t>Suggested in Weblate: 사용자</t>
         </is>
       </c>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15506</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15270</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Administrator (%1)</t>
+          <t>Move permissions between roles to change them</t>
         </is>
       </c>
       <c r="C409" t="inlineStr"/>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdministrator (%1)</t>
+          <t>PowerLevelEditorMove permissions between roles to change them</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 운영자 (%1)</t>
+          <t>Suggested in Weblate: 역할 간에 권한을 이동하여 변경</t>
         </is>
       </c>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15508</t>
-[...6 lines deleted...]
-      </c>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15536</t>
+        </is>
+      </c>
+      <c r="B410" t="inlineStr"/>
       <c r="C410" t="inlineStr"/>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>PowerLevelEditorModerator (%1)</t>
-[...6 lines deleted...]
-      </c>
+          <t>PowerLevelEditorCreator</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15270</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15538</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>User (%1)</t>
+          <t>Administrator (%1)</t>
         </is>
       </c>
       <c r="C411" t="inlineStr"/>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>PowerLevelEditorUser (%1)</t>
+          <t>PowerLevelEditorAdministrator (%1)</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 (%1)</t>
+          <t>Suggested in Weblate: 운영자 (%1)</t>
         </is>
       </c>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15510</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15540</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Custom (%1)</t>
+          <t>Moderator (%1)</t>
         </is>
       </c>
       <c r="C412" t="inlineStr"/>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>PowerLevelEditorCustom (%1)</t>
+          <t>PowerLevelEditorModerator (%1)</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 커스텀 (%1)</t>
+          <t>Suggested in Weblate: 관리자 (%1)</t>
         </is>
       </c>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15285</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15542</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Remove event type</t>
+          <t>User (%1)</t>
         </is>
       </c>
       <c r="C413" t="inlineStr"/>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>PowerLevelEditorRemove event type</t>
+          <t>PowerLevelEditorUser (%1)</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이벤트 타입 제거</t>
+          <t>Suggested in Weblate: 사용자 (%1)</t>
         </is>
       </c>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15285</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15544</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Add event type</t>
+          <t>Custom (%1)</t>
         </is>
       </c>
       <c r="C414" t="inlineStr"/>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd event type</t>
+          <t>PowerLevelEditorCustom (%1)</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이벤트 타입 추가</t>
+          <t>Suggested in Weblate: 커스텀 (%1)</t>
         </is>
       </c>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15327</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15314</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Add new role</t>
+          <t>Remove event type</t>
         </is>
       </c>
       <c r="C415" t="inlineStr"/>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd new role</t>
+          <t>PowerLevelEditorRemove event type</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 새로운 역할 추가</t>
+          <t>Suggested in Weblate: 이벤트 타입 제거</t>
         </is>
       </c>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15365</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15314</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>Add event type</t>
         </is>
       </c>
       <c r="C416" t="inlineStr"/>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd</t>
+          <t>PowerLevelEditorAdd event type</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 추가</t>
+          <t>Suggested in Weblate: 이벤트 타입 추가</t>
         </is>
       </c>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15381</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15356</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Move users up or down to change their permissions</t>
+          <t>Add new role</t>
         </is>
       </c>
       <c r="C417" t="inlineStr"/>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>PowerLevelEditorMove users up or down to change their permissions</t>
+          <t>PowerLevelEditorAdd new role</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자를 위 또는 아래로 이동하여 권한 변경</t>
+          <t>Suggested in Weblate: 새로운 역할 추가</t>
         </is>
       </c>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15523</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15394</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Remove user</t>
+          <t>Add</t>
         </is>
       </c>
       <c r="C418" t="inlineStr"/>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>PowerLevelEditorRemove user</t>
+          <t>PowerLevelEditorAdd</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 제거</t>
+          <t>Suggested in Weblate: 추가</t>
         </is>
       </c>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15523</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15410</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Add user</t>
+          <t>Move users up or down to change their permissions</t>
         </is>
       </c>
       <c r="C419" t="inlineStr"/>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd user</t>
+          <t>PowerLevelEditorMove users up or down to change their permissions</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 추가</t>
+          <t>Suggested in Weblate: 사용자를 위 또는 아래로 이동하여 권한 변경</t>
         </is>
       </c>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15548</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15557</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Apply permission changes</t>
+          <t>Remove user</t>
         </is>
       </c>
       <c r="C420" t="inlineStr"/>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogApply permission changes</t>
+          <t>PowerLevelEditorRemove user</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 권한 변경사항 적용</t>
+          <t>Suggested in Weblate: 사용자 제거</t>
         </is>
       </c>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15562</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15557</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Which of the subcommunities and rooms should these permissions be applied to?</t>
+          <t>Add user</t>
         </is>
       </c>
       <c r="C421" t="inlineStr"/>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogWhich of the subcommunities and rooms should these permissions be applied to?</t>
+          <t>PowerLevelEditorAdd user</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이러한 권한은 어떤 하위 커뮤니티와 대화방에 적용해야 하나요?</t>
+          <t>Suggested in Weblate: 사용자 추가</t>
         </is>
       </c>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15576</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15582</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Apply permissions recursively</t>
+          <t>Apply permission changes</t>
         </is>
       </c>
       <c r="C422" t="inlineStr"/>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogApply permissions recursively</t>
+          <t>PowerLevelSpacesApplyDialogApply permission changes</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 재귀적으로 권한 적용</t>
+          <t>Suggested in Weblate: 권한 변경사항 적용</t>
         </is>
       </c>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15588</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15596</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Overwrite exisiting modifications in rooms</t>
+          <t>Which of the subcommunities and rooms should these permissions be applied to?</t>
         </is>
       </c>
       <c r="C423" t="inlineStr"/>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogOverwrite exisiting modifications in rooms</t>
+          <t>PowerLevelSpacesApplyDialogWhich of the subcommunities and rooms should these permissions be applied to?</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방의 기존 수정 내용을 덮어쓰기</t>
+          <t>Suggested in Weblate: 이러한 권한은 어떤 하위 커뮤니티와 대화방에 적용해야 하나요?</t>
         </is>
       </c>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15629</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15610</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>No permissions to apply the new permissions here</t>
+          <t>Apply permissions recursively</t>
         </is>
       </c>
       <c r="C424" t="inlineStr"/>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogNo permissions to apply the new permissions here</t>
+          <t>PowerLevelSpacesApplyDialogApply permissions recursively</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 여기에 새 권한을 적용할 수 있는 권한이 없습니다</t>
+          <t>Suggested in Weblate: 재귀적으로 권한 적용</t>
         </is>
       </c>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15630</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15622</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>No changes needed</t>
+          <t>Overwrite exisiting modifications in rooms</t>
         </is>
       </c>
       <c r="C425" t="inlineStr"/>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogNo changes needed</t>
+          <t>PowerLevelSpacesApplyDialogOverwrite exisiting modifications in rooms</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 변경할 필요 없음</t>
+          <t>Suggested in Weblate: 대화방의 기존 수정 내용을 덮어쓰기</t>
         </is>
       </c>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15631</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15663</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Existing modifications to the permissions in this room will be overwritten</t>
+          <t>No permissions to apply the new permissions here</t>
         </is>
       </c>
       <c r="C426" t="inlineStr"/>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogExisting modifications to the permissions in this room will be overwritten</t>
+          <t>PowerLevelSpacesApplyDialogNo permissions to apply the new permissions here</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 대화방의 권한에 대한 기존 수정 사항은 덮어쓰기됩니다</t>
+          <t>Suggested in Weblate: 여기에 새 권한을 적용할 수 있는 권한이 없습니다</t>
         </is>
       </c>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15632</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15664</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Permissions synchronized with community</t>
+          <t>No changes needed</t>
         </is>
       </c>
       <c r="C427" t="inlineStr"/>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogPermissions synchronized with community</t>
+          <t>PowerLevelSpacesApplyDialogNo changes needed</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 커뮤니티와 동기화된 권한</t>
+          <t>Suggested in Weblate: 변경할 필요 없음</t>
         </is>
       </c>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:16382</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15665</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Failed to update powerlevel: %1</t>
+          <t>Existing modifications to the permissions in this room will be overwritten</t>
         </is>
       </c>
       <c r="C428" t="inlineStr"/>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>PowerLevelsFailed to update powerlevel: %1</t>
+          <t>PowerLevelSpacesApplyDialogExisting modifications to the permissions in this room will be overwritten</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 권한 수준을 업데이트하지 못했습니다: %1</t>
+          <t>Suggested in Weblate: 이 대화방의 권한에 대한 기존 수정 사항은 덮어쓰기됩니다</t>
         </is>
       </c>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:16263</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15666</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Failed to update powerlevel: %1</t>
+          <t>Permissions synchronized with community</t>
         </is>
       </c>
       <c r="C429" t="inlineStr"/>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>PowerlevelEditingModelsFailed to update powerlevel: %1</t>
+          <t>PowerLevelSpacesApplyDialogPermissions synchronized with community</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 권한 수준을 업데이트하지 못했습니다: %1</t>
+          <t>Suggested in Weblate: 커뮤니티와 동기화된 권한</t>
         </is>
       </c>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>../qml/components/PowerlevelIndicator.qml:16293</t>
+          <t>../../src/PowerlevelsEditModels.cpp:16454</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Administrator: %1</t>
+          <t>Failed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="C430" t="inlineStr"/>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>PowerlevelIndicatorAdministrator: %1</t>
+          <t>PowerLevelsFailed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 운영자: %1</t>
+          <t>Suggested in Weblate: 권한 수준을 업데이트하지 못했습니다: %1</t>
         </is>
       </c>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>../qml/components/PowerlevelIndicator.qml:16295</t>
+          <t>../../src/PowerlevelsEditModels.cpp:16327</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Moderator: %1</t>
+          <t>Failed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="C431" t="inlineStr"/>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>PowerlevelIndicatorModerator: %1</t>
+          <t>PowerlevelEditingModelsFailed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 관리자: %1</t>
+          <t>Suggested in Weblate: 권한 수준을 업데이트하지 못했습니다: %1</t>
         </is>
       </c>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>../qml/components/PowerlevelIndicator.qml:16297</t>
-[...6 lines deleted...]
-      </c>
+          <t>../qml/components/PowerlevelIndicator.qml:16359</t>
+        </is>
+      </c>
+      <c r="B432" t="inlineStr"/>
       <c r="C432" t="inlineStr"/>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>PowerlevelIndicatorUser: %1</t>
-[...6 lines deleted...]
-      </c>
+          <t>PowerlevelIndicatorCreator</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15829</t>
+          <t>../qml/components/PowerlevelIndicator.qml:16361</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Other events</t>
+          <t>Administrator (%1)</t>
         </is>
       </c>
       <c r="C433" t="inlineStr"/>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelOther events</t>
-[...6 lines deleted...]
-      </c>
+          <t>PowerlevelIndicatorAdministrator (%1)</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15831</t>
+          <t>../qml/components/PowerlevelIndicator.qml:16363</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Other state events</t>
+          <t>Moderator: %1</t>
         </is>
       </c>
       <c r="C434" t="inlineStr"/>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelOther state events</t>
+          <t>PowerlevelIndicatorModerator: %1</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기타 상태 이벤트</t>
+          <t>Suggested in Weblate: 관리자: %1</t>
         </is>
       </c>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15833</t>
+          <t>../qml/components/PowerlevelIndicator.qml:16365</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Remove other users</t>
+          <t>User: %1</t>
         </is>
       </c>
       <c r="C435" t="inlineStr"/>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelRemove other users</t>
+          <t>PowerlevelIndicatorUser: %1</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사용자 제거</t>
+          <t>Suggested in Weblate: 사용자: %1</t>
         </is>
       </c>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15835</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15873</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Ban other users</t>
+          <t>Other events</t>
         </is>
       </c>
       <c r="C436" t="inlineStr"/>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan other users</t>
+          <t>PowerlevelsTypeListModelOther events</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사용자 차단</t>
+          <t>Suggested in Weblate: 기타 이벤트</t>
         </is>
       </c>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15837</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15875</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Invite other users</t>
+          <t>Other state events</t>
         </is>
       </c>
       <c r="C437" t="inlineStr"/>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelInvite other users</t>
+          <t>PowerlevelsTypeListModelOther state events</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사용자 초대</t>
+          <t>Suggested in Weblate: 기타 상태 이벤트</t>
         </is>
       </c>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15839</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15877</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Redact events sent by others</t>
+          <t>Remove other users</t>
         </is>
       </c>
       <c r="C438" t="inlineStr"/>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelRedact events sent by others</t>
+          <t>PowerlevelsTypeListModelRemove other users</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사람이 보낸 이벤트 삭제</t>
+          <t>Suggested in Weblate: 다른 사용자 제거</t>
         </is>
       </c>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15841</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15879</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Reactions</t>
+          <t>Ban other users</t>
         </is>
       </c>
       <c r="C439" t="inlineStr"/>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelReactions</t>
+          <t>PowerlevelsTypeListModelBan other users</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 반응</t>
+          <t>Suggested in Weblate: 다른 사용자 차단</t>
         </is>
       </c>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15843</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15881</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Deprecated aliases events</t>
+          <t>Invite other users</t>
         </is>
       </c>
       <c r="C440" t="inlineStr"/>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelDeprecated aliases events</t>
+          <t>PowerlevelsTypeListModelInvite other users</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용되지 않는 별명 이벤트</t>
+          <t>Suggested in Weblate: 다른 사용자 초대</t>
         </is>
       </c>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15845</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15883</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Change the room avatar</t>
+          <t>Redact events sent by others</t>
         </is>
       </c>
       <c r="C441" t="inlineStr"/>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room avatar</t>
+          <t>PowerlevelsTypeListModelRedact events sent by others</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 아바타 변경</t>
+          <t>Suggested in Weblate: 다른 사람이 보낸 이벤트 삭제</t>
         </is>
       </c>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15847</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15885</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Change the room addresses</t>
+          <t>Reactions</t>
         </is>
       </c>
       <c r="C442" t="inlineStr"/>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room addresses</t>
+          <t>PowerlevelsTypeListModelReactions</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 주소 변경</t>
+          <t>Suggested in Weblate: 반응</t>
         </is>
       </c>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15849</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15887</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Send encrypted messages</t>
+          <t>Deprecated aliases events</t>
         </is>
       </c>
       <c r="C443" t="inlineStr"/>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelSend encrypted messages</t>
+          <t>PowerlevelsTypeListModelDeprecated aliases events</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화된 메시지 보내기</t>
+          <t>Suggested in Weblate: 사용되지 않는 별명 이벤트</t>
         </is>
       </c>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15851</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15889</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Enable encryption</t>
+          <t>Change the room avatar</t>
         </is>
       </c>
       <c r="C444" t="inlineStr"/>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelEnable encryption</t>
+          <t>PowerlevelsTypeListModelChange the room avatar</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화 활성화</t>
+          <t>Suggested in Weblate: 대화방 아바타 변경</t>
         </is>
       </c>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15853</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15891</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Change guest access</t>
+          <t>Change the room addresses</t>
         </is>
       </c>
       <c r="C445" t="inlineStr"/>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange guest access</t>
+          <t>PowerlevelsTypeListModelChange the room addresses</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 게스트 접근 권한 변경</t>
+          <t>Suggested in Weblate: 대화방 주소 변경</t>
         </is>
       </c>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15855</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15893</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Change history visibility</t>
+          <t>Send encrypted messages</t>
         </is>
       </c>
       <c r="C446" t="inlineStr"/>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange history visibility</t>
+          <t>PowerlevelsTypeListModelSend encrypted messages</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기록 보기 변경</t>
+          <t>Suggested in Weblate: 암호화된 메시지 보내기</t>
         </is>
       </c>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15857</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15895</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Change who can join</t>
+          <t>Enable encryption</t>
         </is>
       </c>
       <c r="C447" t="inlineStr"/>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange who can join</t>
+          <t>PowerlevelsTypeListModelEnable encryption</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 참여할 수 있는 사람 변경</t>
+          <t>Suggested in Weblate: 암호화 활성화</t>
         </is>
       </c>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15859</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15897</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Send messages</t>
+          <t>Change guest access</t>
         </is>
       </c>
       <c r="C448" t="inlineStr"/>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelSend messages</t>
+          <t>PowerlevelsTypeListModelChange guest access</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 보내기</t>
+          <t>Suggested in Weblate: 게스트 접근 권한 변경</t>
         </is>
       </c>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15861</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15899</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Change the room name</t>
+          <t>Change history visibility</t>
         </is>
       </c>
       <c r="C449" t="inlineStr"/>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room name</t>
+          <t>PowerlevelsTypeListModelChange history visibility</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 이름 변경</t>
+          <t>Suggested in Weblate: 기록 보기 변경</t>
         </is>
       </c>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15863</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15901</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Change the room permissions</t>
+          <t>Change who can join</t>
         </is>
       </c>
       <c r="C450" t="inlineStr"/>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room permissions</t>
+          <t>PowerlevelsTypeListModelChange who can join</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 권한 변경</t>
+          <t>Suggested in Weblate: 참여할 수 있는 사람 변경</t>
         </is>
       </c>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15865</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15903</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Change the rooms topic</t>
+          <t>Send messages</t>
         </is>
       </c>
       <c r="C451" t="inlineStr"/>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the rooms topic</t>
+          <t>PowerlevelsTypeListModelSend messages</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 주제 변경</t>
+          <t>Suggested in Weblate: 메시지 보내기</t>
         </is>
       </c>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15867</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15905</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Change the widgets</t>
+          <t>Change the room name</t>
         </is>
       </c>
       <c r="C452" t="inlineStr"/>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the widgets</t>
+          <t>PowerlevelsTypeListModelChange the room name</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 위젯 변경</t>
+          <t>Suggested in Weblate: 대화방 이름 변경</t>
         </is>
       </c>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15869</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15907</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Change the widgets (experimental)</t>
+          <t>Change the room permissions</t>
         </is>
       </c>
       <c r="C453" t="inlineStr"/>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the widgets (experimental)</t>
+          <t>PowerlevelsTypeListModelChange the room permissions</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 위젯 변경 (실험적인 기능)</t>
+          <t>Suggested in Weblate: 대화방 권한 변경</t>
         </is>
       </c>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15871</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15909</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Redact own events</t>
+          <t>Change the rooms topic</t>
         </is>
       </c>
       <c r="C454" t="inlineStr"/>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelRedact own events</t>
+          <t>PowerlevelsTypeListModelChange the rooms topic</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 자체 이벤트 삭제</t>
+          <t>Suggested in Weblate: 대화방 주제 변경</t>
         </is>
       </c>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15873</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15911</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Change the pinned events</t>
+          <t>Change the widgets</t>
         </is>
       </c>
       <c r="C455" t="inlineStr"/>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the pinned events</t>
+          <t>PowerlevelsTypeListModelChange the widgets</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 고정된 이벤트 변경</t>
+          <t>Suggested in Weblate: 위젯 변경</t>
         </is>
       </c>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15875</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15913</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Upgrade the room</t>
+          <t>Change the widgets (experimental)</t>
         </is>
       </c>
       <c r="C456" t="inlineStr"/>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelUpgrade the room</t>
+          <t>PowerlevelsTypeListModelChange the widgets (experimental)</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 버전 업그레이드</t>
-[...6 lines deleted...]
-      </c>
+          <t>Suggested in Weblate: 위젯 변경 (실험적인 기능)</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15877</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15915</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Send stickers</t>
+          <t>Redact own events</t>
         </is>
       </c>
       <c r="C457" t="inlineStr"/>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelSend stickers</t>
+          <t>PowerlevelsTypeListModelRedact own events</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스티커 보내기</t>
+          <t>Suggested in Weblate: 자체 이벤트 삭제</t>
         </is>
       </c>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15880</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15917</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Ban users using policy rules</t>
+          <t>Change the pinned events</t>
         </is>
       </c>
       <c r="C458" t="inlineStr"/>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan users using policy rules</t>
+          <t>PowerlevelsTypeListModelChange the pinned events</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 정책 규칙을 사용하여 사용자 차단</t>
+          <t>Suggested in Weblate: 고정된 이벤트 변경</t>
         </is>
       </c>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15882</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15919</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Ban rooms using policy rules</t>
+          <t>Upgrade the room</t>
         </is>
       </c>
       <c r="C459" t="inlineStr"/>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan rooms using policy rules</t>
+          <t>PowerlevelsTypeListModelUpgrade the room</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 정책 규칙을 사용하여 대화방 차단</t>
-[...2 lines deleted...]
-      <c r="H459" t="inlineStr"/>
+          <t>Suggested in Weblate: 대화방 버전 업그레이드</t>
+        </is>
+      </c>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t>Means upgrading to a new room version</t>
+        </is>
+      </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15884</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15921</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Ban servers using policy rules</t>
+          <t>Send stickers</t>
         </is>
       </c>
       <c r="C460" t="inlineStr"/>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan servers using policy rules</t>
+          <t>PowerlevelsTypeListModelSend stickers</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 정책 규칙을 사용하여 서버 차단</t>
+          <t>Suggested in Weblate: 스티커 보내기</t>
         </is>
       </c>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15887</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15924</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Edit child communities and rooms</t>
+          <t>Ban users using policy rules</t>
         </is>
       </c>
       <c r="C461" t="inlineStr"/>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelEdit child communities and rooms</t>
+          <t>PowerlevelsTypeListModelBan users using policy rules</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 하위 커뮤니티 및 대화방 수정</t>
+          <t>Suggested in Weblate: 정책 규칙을 사용하여 사용자 차단</t>
         </is>
       </c>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15889</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15926</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Change parent communities</t>
+          <t>Ban rooms using policy rules</t>
         </is>
       </c>
       <c r="C462" t="inlineStr"/>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange parent communities</t>
+          <t>PowerlevelsTypeListModelBan rooms using policy rules</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상위 커뮤니티 변경</t>
+          <t>Suggested in Weblate: 정책 규칙을 사용하여 대화방 차단</t>
         </is>
       </c>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15892</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15928</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Start a call</t>
+          <t>Ban servers using policy rules</t>
         </is>
       </c>
       <c r="C463" t="inlineStr"/>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelStart a call</t>
+          <t>PowerlevelsTypeListModelBan servers using policy rules</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전화하기</t>
+          <t>Suggested in Weblate: 정책 규칙을 사용하여 서버 차단</t>
         </is>
       </c>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15894</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15931</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Negotiate a call</t>
+          <t>Edit child communities and rooms</t>
         </is>
       </c>
       <c r="C464" t="inlineStr"/>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelNegotiate a call</t>
+          <t>PowerlevelsTypeListModelEdit child communities and rooms</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전화 예약</t>
+          <t>Suggested in Weblate: 하위 커뮤니티 및 대화방 수정</t>
         </is>
       </c>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15896</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15933</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Answer a call</t>
+          <t>Change parent communities</t>
         </is>
       </c>
       <c r="C465" t="inlineStr"/>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelAnswer a call</t>
+          <t>PowerlevelsTypeListModelChange parent communities</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전화 수신</t>
+          <t>Suggested in Weblate: 상위 커뮤니티 변경</t>
         </is>
       </c>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15898</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15936</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Hang up a call</t>
+          <t>Start a call</t>
         </is>
       </c>
       <c r="C466" t="inlineStr"/>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelHang up a call</t>
+          <t>PowerlevelsTypeListModelStart a call</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 통화 종료</t>
+          <t>Suggested in Weblate: 전화하기</t>
         </is>
       </c>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15900</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15938</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Reject a call</t>
+          <t>Negotiate a call</t>
         </is>
       </c>
       <c r="C467" t="inlineStr"/>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelReject a call</t>
+          <t>PowerlevelsTypeListModelNegotiate a call</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 통화 거절</t>
+          <t>Suggested in Weblate: 전화 예약</t>
         </is>
       </c>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15902</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15940</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Change the room emotes</t>
+          <t>Answer a call</t>
         </is>
       </c>
       <c r="C468" t="inlineStr"/>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room emotes</t>
+          <t>PowerlevelsTypeListModelAnswer a call</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 이모티콘 변경</t>
+          <t>Suggested in Weblate: 전화 수신</t>
         </is>
       </c>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:16119</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15942</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Other users</t>
+          <t>Hang up a call</t>
         </is>
       </c>
       <c r="C469" t="inlineStr"/>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>PowerlevelsUserListModelOther users</t>
+          <t>PowerlevelsTypeListModelHang up a call</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사용자</t>
+          <t>Suggested in Weblate: 통화 종료</t>
         </is>
       </c>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16340</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15944</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Create a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
+          <t>Reject a call</t>
         </is>
       </c>
       <c r="C470" t="inlineStr"/>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>QCoreApplicationCreate a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
+          <t>PowerlevelsTypeListModelReject a call</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 여러 계정에 동시에 로그인할 수 있는 고유 프로필을 만들어 여러 개의 nheko 인스턴스를 시작할 수 있습니다.</t>
+          <t>Suggested in Weblate: 통화 거절</t>
         </is>
       </c>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16342</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15946</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>profile</t>
+          <t>Change the room emotes</t>
         </is>
       </c>
       <c r="C471" t="inlineStr"/>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>QCoreApplicationprofile</t>
+          <t>PowerlevelsTypeListModelChange the room emotes</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 프로필</t>
+          <t>Suggested in Weblate: 방 이모티콘 변경</t>
         </is>
       </c>
       <c r="H471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16343</t>
+          <t>../../src/PowerlevelsEditModels.cpp:16176</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>profile name</t>
+          <t>Other users</t>
         </is>
       </c>
       <c r="C472" t="inlineStr"/>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>QCoreApplicationprofile name</t>
+          <t>PowerlevelsUserListModelOther users</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 프로필 이름</t>
+          <t>Suggested in Weblate: 다른 사용자</t>
         </is>
       </c>
       <c r="H472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16313</t>
+          <t>../../src/main.cpp:16396</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Alias for '--log-level trace'.</t>
+          <t>Create a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
         </is>
       </c>
       <c r="C473" t="inlineStr"/>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>QObjectAlias for '--log-level trace'.</t>
+          <t>QCoreApplicationCreate a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: '--log-level trace' 의 별명.</t>
+          <t>Suggested in Weblate: 여러 계정에 동시에 로그인할 수 있는 고유 프로필을 만들어 여러 개의 nheko 인스턴스를 시작할 수 있습니다.</t>
         </is>
       </c>
       <c r="H473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16317</t>
+          <t>../../src/main.cpp:16398</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Set the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
+          <t>profile</t>
         </is>
       </c>
       <c r="C474" t="inlineStr"/>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>QObjectSet the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
+          <t>QCoreApplicationprofile</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전역 로그 수준 또는 쉼표로 구분된 &lt;컴포넌트&gt;=&lt;레벨&gt; 쌍의 목록 또는 둘 다를 설정합니다. 예를 들어 기본 로그 수준을 '경고'로 설정하되 'ui' 구성 요소에 대한 로깅을 비활성화하려면 'warn,ui=off' 를 전달합니다. 레벨:{trace,debug,info,warning,error,critical,off} 컴포넌트:{crypto,db,mtx,net,qml,ui}</t>
+          <t>Suggested in Weblate: 프로필</t>
         </is>
       </c>
       <c r="H474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16322</t>
+          <t>../../src/main.cpp:16399</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>level</t>
+          <t>profile name</t>
         </is>
       </c>
       <c r="C475" t="inlineStr"/>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>QObjectlevel</t>
+          <t>QCoreApplicationprofile name</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 레벨</t>
+          <t>Suggested in Weblate: 프로필 이름</t>
         </is>
       </c>
       <c r="H475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16326</t>
+          <t>../../src/main.cpp:16369</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Set the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
+          <t>Alias for '--log-level trace'.</t>
         </is>
       </c>
       <c r="C476" t="inlineStr"/>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>QObjectSet the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
+          <t>QObjectAlias for '--log-level trace'.</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 로그 출력 유형을 설정합니다. 쉼표로 구분된 목록이 허용됩니다. 기본값은 'file,stderr' 입니다. 타입:{file,stderr,none}</t>
+          <t>Suggested in Weblate: '--log-level trace' 의 별명.</t>
         </is>
       </c>
       <c r="H476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16328</t>
+          <t>../../src/main.cpp:16373</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>type</t>
+          <t>Set the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="C477" t="inlineStr"/>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>QObjecttype</t>
+          <t>QObjectSet the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 타입</t>
+          <t>Suggested in Weblate: 전역 로그 수준 또는 쉼표로 구분된 &lt;컴포넌트&gt;=&lt;레벨&gt; 쌍의 목록 또는 둘 다를 설정합니다. 예를 들어 기본 로그 수준을 '경고'로 설정하되 'ui' 구성 요소에 대한 로깅을 비활성화하려면 'warn,ui=off' 를 전달합니다. 레벨:{trace,debug,info,warning,error,critical,off} 컴포넌트:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16332</t>
+          <t>../../src/main.cpp:16378</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Recompacts the database which might improve performance.</t>
+          <t>level</t>
         </is>
       </c>
       <c r="C478" t="inlineStr"/>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>QObjectRecompacts the database which might improve performance.</t>
+          <t>QObjectlevel</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 데이터베이스를 다시 압축하여 성능을 향상시킬 수 있습니다.</t>
+          <t>Suggested in Weblate: 레벨</t>
         </is>
       </c>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16274</t>
+          <t>../../src/main.cpp:16382</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Respond</t>
+          <t>Set the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
         </is>
       </c>
       <c r="C479" t="inlineStr"/>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>QObjectRespond</t>
+          <t>QObjectSet the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 응답</t>
+          <t>Suggested in Weblate: 로그 출력 유형을 설정합니다. 쉼표로 구분된 목록이 허용됩니다. 기본값은 'file,stderr' 입니다. 타입:{file,stderr,none}</t>
         </is>
       </c>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16275</t>
+          <t>../../src/main.cpp:16384</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Send</t>
+          <t>type</t>
         </is>
       </c>
       <c r="C480" t="inlineStr"/>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>QObjectSend</t>
+          <t>QObjecttype</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 보내기</t>
+          <t>Suggested in Weblate: 타입</t>
         </is>
       </c>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16276</t>
+          <t>../../src/main.cpp:16388</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Write a message…</t>
+          <t>Recompacts the database which might improve performance.</t>
         </is>
       </c>
       <c r="C481" t="inlineStr"/>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>QObjectWrite a message...</t>
+          <t>QObjectRecompacts the database which might improve performance.</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 입력…</t>
+          <t>Suggested in Weblate: 데이터베이스를 다시 압축하여 성능을 향상시킬 수 있습니다.</t>
         </is>
       </c>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16316</t>
+          <t>../../src/notifications/ManagerMac.cpp:16330</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Solve the reCAPTCHA and press the confirm button</t>
+          <t>Respond</t>
         </is>
       </c>
       <c r="C482" t="inlineStr"/>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogSolve the reCAPTCHA and press the confirm button</t>
+          <t>QObjectRespond</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: reCAPTCHA 를 풀고 확인 버튼을 누릅니다</t>
+          <t>Suggested in Weblate: 응답</t>
         </is>
       </c>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16324</t>
+          <t>../../src/notifications/ManagerMac.cpp:16331</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Open reCAPTCHA</t>
+          <t>Send</t>
         </is>
       </c>
       <c r="C483" t="inlineStr"/>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogOpen reCAPTCHA</t>
+          <t>QObjectSend</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: reCAPTCHA 열기</t>
+          <t>Suggested in Weblate: 보내기</t>
         </is>
       </c>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16329</t>
+          <t>../../src/notifications/ManagerMac.cpp:16332</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Write a message…</t>
         </is>
       </c>
       <c r="C484" t="inlineStr"/>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogCancel</t>
+          <t>QObjectWrite a message...</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 취소</t>
+          <t>Suggested in Weblate: 메시지 입력…</t>
         </is>
       </c>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16334</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16372</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Confirm</t>
+          <t>Solve the reCAPTCHA and press the confirm button</t>
         </is>
       </c>
       <c r="C485" t="inlineStr"/>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogConfirm</t>
+          <t>ReCaptchaDialogSolve the reCAPTCHA and press the confirm button</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 확인</t>
+          <t>Suggested in Weblate: reCAPTCHA 를 풀고 확인 버튼을 누릅니다</t>
         </is>
       </c>
       <c r="H485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReadReceipts.qml:16373</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16380</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Read receipts</t>
+          <t>Open reCAPTCHA</t>
         </is>
       </c>
       <c r="C486" t="inlineStr"/>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>ReadReceiptsRead receipts</t>
+          <t>ReCaptchaDialogOpen reCAPTCHA</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 수신 확인</t>
+          <t>Suggested in Weblate: reCAPTCHA 열기</t>
         </is>
       </c>
       <c r="H486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>../../src/ReadReceiptsModel.cpp:16484</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16385</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Yesterday, %1</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C487" t="inlineStr"/>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>ReadReceiptsModelYesterday, %1</t>
+          <t>ReCaptchaDialogCancel</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 어제, %1</t>
+          <t>Suggested in Weblate: 취소</t>
         </is>
       </c>
       <c r="H487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16567</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16390</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Autodiscovery failed. Received malformed response.</t>
+          <t>Confirm</t>
         </is>
       </c>
       <c r="C488" t="inlineStr"/>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>RegisterPageAutodiscovery failed. Received malformed response.</t>
+          <t>ReCaptchaDialogConfirm</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 자동 검색에 실패했습니다. 잘못된 응답을 받았습니다.</t>
+          <t>Suggested in Weblate: 확인</t>
         </is>
       </c>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16574</t>
+          <t>../qml/dialogs/ReadReceipts.qml:16429</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
+          <t>Read receipts</t>
         </is>
       </c>
       <c r="C489" t="inlineStr"/>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>RegisterPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
+          <t>ReadReceiptsRead receipts</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 자동 검출에 실패했습니다. .well-known을 요청하는 동안 알 수 없는 오류가 발생했습니다.</t>
+          <t>Suggested in Weblate: 수신 확인</t>
         </is>
       </c>
       <c r="H489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16599</t>
+          <t>../../src/ReadReceiptsModel.cpp:16540</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>The required endpoints were not found. Possibly not a Matrix server.</t>
+          <t>Yesterday, %1</t>
         </is>
       </c>
       <c r="C490" t="inlineStr"/>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>RegisterPageThe required endpoints were not found. Possibly not a Matrix server.</t>
+          <t>ReadReceiptsModelYesterday, %1</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 필요한 엔드포인트를 찾을 수 없습니다. 매트릭스 서버가 아닐 수 있습니다.</t>
+          <t>Suggested in Weblate: 어제, %1</t>
         </is>
       </c>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16606</t>
+          <t>../../src/RegisterPage.cpp:16623</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Received malformed response. Make sure the homeserver domain is valid.</t>
+          <t>Autodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="C491" t="inlineStr"/>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>RegisterPageReceived malformed response. Make sure the homeserver domain is valid.</t>
+          <t>RegisterPageAutodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 잘못된 응답을 받았습니다. 홈서버 도메인이 유효한지 확인하세요.</t>
+          <t>Suggested in Weblate: 자동 검색에 실패했습니다. 잘못된 응답을 받았습니다.</t>
         </is>
       </c>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16611</t>
+          <t>../../src/RegisterPage.cpp:16630</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
+          <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
         </is>
       </c>
       <c r="C492" t="inlineStr"/>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>RegisterPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
+          <t>RegisterPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알 수 없는 오류가 발생했습니다. 홈서버 도메인이 유효한지 확인하세요.</t>
+          <t>Suggested in Weblate: 자동 검출에 실패했습니다. .well-known을 요청하는 동안 알 수 없는 오류가 발생했습니다.</t>
         </is>
       </c>
       <c r="H492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16633</t>
+          <t>../../src/RegisterPage.cpp:16655</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>The selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
+          <t>The required endpoints were not found. Possibly not a Matrix server.</t>
         </is>
       </c>
       <c r="C493" t="inlineStr"/>
       <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>RegisterPageThe selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
+          <t>RegisterPageThe required endpoints were not found. Possibly not a Matrix server.</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 선택한 서버가 이 클라이언트가 매트릭스 프로토콜 버전(%1 ~ %2)을 지원하지 않습니다. 등록할 수 없습니다.</t>
+          <t>Suggested in Weblate: 필요한 엔드포인트를 찾을 수 없습니다. 매트릭스 서버가 아닐 수 있습니다.</t>
         </is>
       </c>
       <c r="H493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16645</t>
+          <t>../../src/RegisterPage.cpp:16662</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Server does not support querying registration flows!</t>
+          <t>Received malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C494" t="inlineStr"/>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>RegisterPageServer does not support querying registration flows!</t>
+          <t>RegisterPageReceived malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 서버가 등록 플로우 쿼리를 지원하지 않습니다!</t>
+          <t>Suggested in Weblate: 잘못된 응답을 받았습니다. 홈서버 도메인이 유효한지 확인하세요.</t>
         </is>
       </c>
       <c r="H494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16650</t>
+          <t>../../src/RegisterPage.cpp:16667</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Server does not support registration.</t>
+          <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C495" t="inlineStr"/>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>RegisterPageServer does not support registration.</t>
+          <t>RegisterPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 서버가 등록을 지원하지 않습니다.</t>
+          <t>Suggested in Weblate: 알 수 없는 오류가 발생했습니다. 홈서버 도메인이 유효한지 확인하세요.</t>
         </is>
       </c>
       <c r="H495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16678</t>
+          <t>../../src/RegisterPage.cpp:16689</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Invalid username.</t>
+          <t>The selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
         </is>
       </c>
       <c r="C496" t="inlineStr"/>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>RegisterPageInvalid username.</t>
+          <t>RegisterPageThe selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 유호하지 않은 사용자명.</t>
+          <t>Suggested in Weblate: 선택한 서버가 이 클라이언트가 매트릭스 프로토콜 버전(%1 ~ %2)을 지원하지 않습니다. 등록할 수 없습니다.</t>
         </is>
       </c>
       <c r="H496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16680</t>
+          <t>../../src/RegisterPage.cpp:16701</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Name already in use.</t>
+          <t>Server does not support querying registration flows!</t>
         </is>
       </c>
       <c r="C497" t="inlineStr"/>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>RegisterPageName already in use.</t>
+          <t>RegisterPageServer does not support querying registration flows!</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미 사용 중인 이름입니다.</t>
+          <t>Suggested in Weblate: 서버가 등록 플로우 쿼리를 지원하지 않습니다!</t>
         </is>
       </c>
       <c r="H497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16682</t>
+          <t>../../src/RegisterPage.cpp:16706</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Part of the reserved namespace.</t>
+          <t>Server does not support registration.</t>
         </is>
       </c>
       <c r="C498" t="inlineStr"/>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>RegisterPagePart of the reserved namespace.</t>
+          <t>RegisterPageServer does not support registration.</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 지정된 네임스페이스의 일부입니다.</t>
+          <t>Suggested in Weblate: 서버가 등록을 지원하지 않습니다.</t>
         </is>
       </c>
       <c r="H498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16740</t>
+          <t>../../src/RegisterPage.cpp:16734</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Homeserver</t>
+          <t>Invalid username.</t>
         </is>
       </c>
       <c r="C499" t="inlineStr"/>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>RegisterPageHomeserver</t>
+          <t>RegisterPageInvalid username.</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 홈서버</t>
+          <t>Suggested in Weblate: 유호하지 않은 사용자명.</t>
         </is>
       </c>
       <c r="H499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16741</t>
+          <t>../../src/RegisterPage.cpp:16736</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>your.server</t>
+          <t>Name already in use.</t>
         </is>
       </c>
       <c r="C500" t="inlineStr"/>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>RegisterPageyour.server</t>
+          <t>RegisterPageName already in use.</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: your.server</t>
+          <t>Suggested in Weblate: 이미 사용 중인 이름입니다.</t>
         </is>
       </c>
       <c r="H500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16744</t>
+          <t>../../src/RegisterPage.cpp:16738</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>A server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
+          <t>Part of the reserved namespace.</t>
         </is>
       </c>
       <c r="C501" t="inlineStr"/>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>RegisterPageA server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
+          <t>RegisterPagePart of the reserved namespace.</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 등록을 허용하는 서버. 매트릭스는 탈중앙화되어 있으므로 먼저 등록할 수 있는 서버를 찾거나 직접 호스팅해야 합니다.</t>
+          <t>Suggested in Weblate: 지정된 네임스페이스의 일부입니다.</t>
         </is>
       </c>
       <c r="H501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16776</t>
+          <t>../qml/pages/RegisterPage.qml:16796</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Username</t>
+          <t>Homeserver</t>
         </is>
       </c>
       <c r="C502" t="inlineStr"/>
       <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>RegisterPageUsername</t>
+          <t>RegisterPageHomeserver</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자명</t>
+          <t>Suggested in Weblate: 홈서버</t>
         </is>
       </c>
       <c r="H502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16777</t>
+          <t>../qml/pages/RegisterPage.qml:16797</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>The username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
+          <t>your.server</t>
         </is>
       </c>
       <c r="C503" t="inlineStr"/>
       <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>RegisterPageThe username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
+          <t>RegisterPageyour.server</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 아이디는 비어 있으면 안 되며, a-z, 0-9, ., _, =, -, / 문자만 포함해야 합니다.</t>
+          <t>Suggested in Weblate: your.server</t>
         </is>
       </c>
       <c r="H503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16898</t>
+          <t>../qml/pages/RegisterPage.qml:16800</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>A server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
         </is>
       </c>
       <c r="C504" t="inlineStr"/>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>RegisterPageBack</t>
+          <t>RegisterPageA server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 뒤로가기</t>
+          <t>Suggested in Weblate: 등록을 허용하는 서버. 매트릭스는 탈중앙화되어 있으므로 먼저 등록할 수 있는 서버를 찾거나 직접 호스팅해야 합니다.</t>
         </is>
       </c>
       <c r="H504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16819</t>
+          <t>../qml/pages/RegisterPage.qml:16832</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Password</t>
+          <t>Username</t>
         </is>
       </c>
       <c r="C505" t="inlineStr"/>
       <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>RegisterPagePassword</t>
+          <t>RegisterPageUsername</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비밀번호</t>
+          <t>Suggested in Weblate: 사용자명</t>
         </is>
       </c>
       <c r="H505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16821</t>
+          <t>../qml/pages/RegisterPage.qml:16833</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Please choose a secure password. The exact requirements for password strength may depend on your server.</t>
+          <t>The username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
         </is>
       </c>
       <c r="C506" t="inlineStr"/>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>RegisterPagePlease choose a secure password. The exact requirements for password strength may depend on your server.</t>
+          <t>RegisterPageThe username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
         </is>
       </c>
       <c r="G506" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 안전한 비밀번호를 선택하세요. 비밀번호 강도에 대한 정확한 요구 사항은 서버에 따라 다를 수 있습니다.</t>
+          <t>Suggested in Weblate: 사용자 아이디는 비어 있으면 안 되며, a-z, 0-9, ., _, =, -, / 문자만 포함해야 합니다.</t>
         </is>
       </c>
       <c r="H506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16828</t>
+          <t>../qml/pages/RegisterPage.qml:16954</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Password confirmation</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="C507" t="inlineStr"/>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>RegisterPagePassword confirmation</t>
+          <t>RegisterPageBack</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비밀번호 확인</t>
+          <t>Suggested in Weblate: 뒤로가기</t>
         </is>
       </c>
       <c r="H507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16837</t>
+          <t>../qml/pages/RegisterPage.qml:16875</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Your passwords do not match!</t>
+          <t>Password</t>
         </is>
       </c>
       <c r="C508" t="inlineStr"/>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>RegisterPageYour passwords do not match!</t>
+          <t>RegisterPagePassword</t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비밀번호가 일치하지 않습니다!</t>
+          <t>Suggested in Weblate: 비밀번호</t>
         </is>
       </c>
       <c r="H508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16845</t>
+          <t>../qml/pages/RegisterPage.qml:16877</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Device name</t>
+          <t>Please choose a secure password. The exact requirements for password strength may depend on your server.</t>
         </is>
       </c>
       <c r="C509" t="inlineStr"/>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>RegisterPageDevice name</t>
+          <t>RegisterPagePlease choose a secure password. The exact requirements for password strength may depend on your server.</t>
         </is>
       </c>
       <c r="G509" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기 이름</t>
+          <t>Suggested in Weblate: 안전한 비밀번호를 선택하세요. 비밀번호 강도에 대한 정확한 요구 사항은 서버에 따라 다를 수 있습니다.</t>
         </is>
       </c>
       <c r="H509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16847</t>
+          <t>../qml/pages/RegisterPage.qml:16884</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
+          <t>Password confirmation</t>
         </is>
       </c>
       <c r="C510" t="inlineStr"/>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>RegisterPageA name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
+          <t>RegisterPagePassword confirmation</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기를 인증할 때 다른 사람에게 표시되는 이 기기의 이름입니다. 아무것도 입력하지 않으면 기본값이 사용됩니다.</t>
+          <t>Suggested in Weblate: 비밀번호 확인</t>
         </is>
       </c>
       <c r="H510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16878</t>
+          <t>../qml/pages/RegisterPage.qml:16893</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>REGISTER</t>
+          <t>Your passwords do not match!</t>
         </is>
       </c>
       <c r="C511" t="inlineStr"/>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>RegisterPageREGISTER</t>
+          <t>RegisterPageYour passwords do not match!</t>
         </is>
       </c>
       <c r="G511" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 등록</t>
+          <t>Suggested in Weblate: 비밀번호가 일치하지 않습니다!</t>
         </is>
       </c>
       <c r="H511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>../qml/ReplyPopup.qml:16919</t>
+          <t>../qml/pages/RegisterPage.qml:16901</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Device name</t>
         </is>
       </c>
       <c r="C512" t="inlineStr"/>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>ReplyPopupClose</t>
+          <t>RegisterPageDevice name</t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 닫기</t>
+          <t>Suggested in Weblate: 기기 이름</t>
         </is>
       </c>
       <c r="H512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>../qml/ReplyPopup.qml:16935</t>
+          <t>../qml/pages/RegisterPage.qml:16903</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Cancel Edit</t>
+          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
         </is>
       </c>
       <c r="C513" t="inlineStr"/>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>ReplyPopupCancel Edit</t>
+          <t>RegisterPageA name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
         </is>
       </c>
       <c r="G513" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 수정 취소</t>
+          <t>Suggested in Weblate: 기기를 인증할 때 다른 사람에게 표시되는 이 기기의 이름입니다. 아무것도 입력하지 않으면 기본값이 사용됩니다.</t>
         </is>
       </c>
       <c r="H513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>../qml/ReplyPopup.qml:16951</t>
+          <t>../qml/pages/RegisterPage.qml:16934</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Cancel Thread</t>
+          <t>REGISTER</t>
         </is>
       </c>
       <c r="C514" t="inlineStr"/>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>ReplyPopupCancel Thread</t>
+          <t>RegisterPageREGISTER</t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스레드 취소</t>
+          <t>Suggested in Weblate: 등록</t>
         </is>
       </c>
       <c r="H514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16966</t>
+          <t>../qml/ReplyPopup.qml:16975</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>Report message</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C515" t="inlineStr"/>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>ReportMessageReport message</t>
+          <t>ReplyPopupClose</t>
         </is>
       </c>
       <c r="G515" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 신고</t>
+          <t>Suggested in Weblate: 닫기</t>
         </is>
       </c>
       <c r="H515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16981</t>
+          <t>../qml/ReplyPopup.qml:16991</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>This message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
+          <t>Cancel Edit</t>
         </is>
       </c>
       <c r="C516" t="inlineStr"/>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>ReportMessageThis message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
+          <t>ReplyPopupCancel Edit</t>
         </is>
       </c>
       <c r="G516" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 신고한 이 메시지는 검토를 위해 서버 관리자에게 전송됩니다. 모든 서버 관리자가 신고된 콘텐츠를 검토하는 것은 아니라는 점에 유의하세요. 또한 필요한 경우 방 관리자에게 콘텐츠 삭제를 요청해야 합니다.</t>
+          <t>Suggested in Weblate: 수정 취소</t>
         </is>
       </c>
       <c r="H516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16985</t>
+          <t>../qml/ReplyPopup.qml:17007</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Enter your reason for reporting:</t>
+          <t>Cancel Thread</t>
         </is>
       </c>
       <c r="C517" t="inlineStr"/>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>ReportMessageEnter your reason for reporting:</t>
+          <t>ReplyPopupCancel Thread</t>
         </is>
       </c>
       <c r="G517" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 신고 사유를 입력하세요:</t>
+          <t>Suggested in Weblate: 스레드 취소</t>
         </is>
       </c>
       <c r="H517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16995</t>
+          <t>../qml/dialogs/ReportMessage.qml:17022</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>How bad is the message?</t>
+          <t>Report message</t>
         </is>
       </c>
       <c r="C518" t="inlineStr"/>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>ReportMessageHow bad is the message?</t>
+          <t>ReportMessageReport message</t>
         </is>
       </c>
       <c r="G518" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지가 얼마나 나쁜가요?</t>
+          <t>Suggested in Weblate: 메시지 신고</t>
         </is>
       </c>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17013</t>
+          <t>../qml/dialogs/ReportMessage.qml:17037</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Not bad</t>
+          <t>This message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
         </is>
       </c>
       <c r="C519" t="inlineStr"/>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>ReportMessageNot bad</t>
+          <t>ReportMessageThis message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
         </is>
       </c>
       <c r="G519" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 나쁘지 않다</t>
+          <t>Suggested in Weblate: 신고한 이 메시지는 검토를 위해 서버 관리자에게 전송됩니다. 모든 서버 관리자가 신고된 콘텐츠를 검토하는 것은 아니라는 점에 유의하세요. 또한 필요한 경우 방 관리자에게 콘텐츠 삭제를 요청해야 합니다.</t>
         </is>
       </c>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17015</t>
+          <t>../qml/dialogs/ReportMessage.qml:17041</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Mild</t>
+          <t>Enter your reason for reporting:</t>
         </is>
       </c>
       <c r="C520" t="inlineStr"/>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>ReportMessageMild</t>
+          <t>ReportMessageEnter your reason for reporting:</t>
         </is>
       </c>
       <c r="G520" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 그저 그렇다</t>
+          <t>Suggested in Weblate: 신고 사유를 입력하세요:</t>
         </is>
       </c>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17017</t>
+          <t>../qml/dialogs/ReportMessage.qml:17051</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Bad</t>
+          <t>How bad is the message?</t>
         </is>
       </c>
       <c r="C521" t="inlineStr"/>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>ReportMessageBad</t>
+          <t>ReportMessageHow bad is the message?</t>
         </is>
       </c>
       <c r="G521" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 나쁘다</t>
+          <t>Suggested in Weblate: 메시지가 얼마나 나쁜가요?</t>
         </is>
       </c>
       <c r="H521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17019</t>
+          <t>../qml/dialogs/ReportMessage.qml:17069</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Serious</t>
+          <t>Not bad</t>
         </is>
       </c>
       <c r="C522" t="inlineStr"/>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>ReportMessageSerious</t>
+          <t>ReportMessageNot bad</t>
         </is>
       </c>
       <c r="G522" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 매우 나쁘다</t>
+          <t>Suggested in Weblate: 나쁘지 않다</t>
         </is>
       </c>
       <c r="H522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17021</t>
+          <t>../qml/dialogs/ReportMessage.qml:17071</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Extremely serious</t>
+          <t>Mild</t>
         </is>
       </c>
       <c r="C523" t="inlineStr"/>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>ReportMessageExtremely serious</t>
+          <t>ReportMessageMild</t>
         </is>
       </c>
       <c r="G523" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 최고로 나쁘다</t>
+          <t>Suggested in Weblate: 그저 그렇다</t>
         </is>
       </c>
       <c r="H523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17045</t>
+          <t>../qml/dialogs/ReportMessage.qml:17073</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Explore Public Rooms</t>
+          <t>Bad</t>
         </is>
       </c>
       <c r="C524" t="inlineStr"/>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>RoomDirectoryExplore Public Rooms</t>
+          <t>ReportMessageBad</t>
         </is>
       </c>
       <c r="G524" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 공개 대화방 탐색</t>
+          <t>Suggested in Weblate: 나쁘다</t>
         </is>
       </c>
       <c r="H524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17137</t>
+          <t>../qml/dialogs/ReportMessage.qml:17075</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Join</t>
+          <t>Serious</t>
         </is>
       </c>
       <c r="C525" t="inlineStr"/>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>RoomDirectoryJoin</t>
+          <t>ReportMessageSerious</t>
         </is>
       </c>
       <c r="G525" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 참가</t>
+          <t>Suggested in Weblate: 매우 나쁘다</t>
         </is>
       </c>
       <c r="H525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17137</t>
+          <t>../qml/dialogs/ReportMessage.qml:17077</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Open</t>
+          <t>Extremely serious</t>
         </is>
       </c>
       <c r="C526" t="inlineStr"/>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>RoomDirectoryOpen</t>
+          <t>ReportMessageExtremely serious</t>
         </is>
       </c>
       <c r="G526" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 열기</t>
+          <t>Suggested in Weblate: 최고로 나쁘다</t>
         </is>
       </c>
       <c r="H526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17191</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17101</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Search for public rooms</t>
+          <t>Explore Public Rooms</t>
         </is>
       </c>
       <c r="C527" t="inlineStr"/>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>RoomDirectorySearch for public rooms</t>
+          <t>RoomDirectoryExplore Public Rooms</t>
         </is>
       </c>
       <c r="G527" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 공개 대화방 검색</t>
+          <t>Suggested in Weblate: 공개 대화방 탐색</t>
         </is>
       </c>
       <c r="H527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17203</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17193</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Choose custom homeserver</t>
+          <t>Join</t>
         </is>
       </c>
       <c r="C528" t="inlineStr"/>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>RoomDirectoryChoose custom homeserver</t>
+          <t>RoomDirectoryJoin</t>
         </is>
       </c>
       <c r="G528" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 커스텀 홈서버 선택</t>
+          <t>Suggested in Weblate: 참가</t>
         </is>
       </c>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17221</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17193</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Open</t>
         </is>
       </c>
       <c r="C529" t="inlineStr"/>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>RoomDirectoryClose</t>
+          <t>RoomDirectoryOpen</t>
         </is>
       </c>
       <c r="G529" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 닫기</t>
+          <t>Suggested in Weblate: 열기</t>
         </is>
       </c>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:19301</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17247</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>no version stored</t>
+          <t>Search for public rooms</t>
         </is>
       </c>
       <c r="C530" t="inlineStr"/>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>RoomInfono version stored</t>
+          <t>RoomDirectorySearch for public rooms</t>
         </is>
       </c>
       <c r="G530" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 저장된 버전 없음</t>
+          <t>Suggested in Weblate: 공개 대화방 검색</t>
         </is>
       </c>
       <c r="H530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19350</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17259</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Start a new chat</t>
+          <t>Choose custom homeserver</t>
         </is>
       </c>
       <c r="C531" t="inlineStr"/>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>RoomListStart a new chat</t>
+          <t>RoomDirectoryChoose custom homeserver</t>
         </is>
       </c>
       <c r="G531" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 새로운 채팅 시작</t>
+          <t>Suggested in Weblate: 커스텀 홈서버 선택</t>
         </is>
       </c>
       <c r="H531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19363</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17277</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Join a room</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C532" t="inlineStr"/>
       <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>RoomListJoin a room</t>
+          <t>RoomDirectoryClose</t>
         </is>
       </c>
       <c r="G532" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 참여</t>
+          <t>Suggested in Weblate: 닫기</t>
         </is>
       </c>
       <c r="H532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19368</t>
+          <t>../../src/Cache.cpp:19355</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Create a new room</t>
+          <t>no version stored</t>
         </is>
       </c>
       <c r="C533" t="inlineStr"/>
       <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>RoomListCreate a new room</t>
+          <t>RoomInfono version stored</t>
         </is>
       </c>
       <c r="G533" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 새로운 대화방 생성</t>
+          <t>Suggested in Weblate: 저장된 버전 없음</t>
         </is>
       </c>
       <c r="H533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19377</t>
+          <t>../qml/RoomList.qml:19404</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Start a direct chat</t>
+          <t>Start a new chat</t>
         </is>
       </c>
       <c r="C534" t="inlineStr"/>
       <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>RoomListStart a direct chat</t>
+          <t>RoomListStart a new chat</t>
         </is>
       </c>
       <c r="G534" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다이렉트 대화 시작</t>
+          <t>Suggested in Weblate: 새로운 채팅 시작</t>
         </is>
       </c>
       <c r="H534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19386</t>
+          <t>../qml/RoomList.qml:19417</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Create a new community</t>
+          <t>Join a room</t>
         </is>
       </c>
       <c r="C535" t="inlineStr"/>
       <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>RoomListCreate a new community</t>
+          <t>RoomListJoin a room</t>
         </is>
       </c>
       <c r="G535" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 새로운 커뮤니티 생성</t>
+          <t>Suggested in Weblate: 대화방 참여</t>
         </is>
       </c>
       <c r="H535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19402</t>
+          <t>../qml/RoomList.qml:19422</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Room directory</t>
+          <t>Create a new room</t>
         </is>
       </c>
       <c r="C536" t="inlineStr"/>
       <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>RoomListRoom directory</t>
+          <t>RoomListCreate a new room</t>
         </is>
       </c>
       <c r="G536" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 디렉토리</t>
+          <t>Suggested in Weblate: 새로운 대화방 생성</t>
         </is>
       </c>
       <c r="H536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19420</t>
+          <t>../qml/RoomList.qml:19431</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Search rooms (Ctrl+K)</t>
+          <t>Start a direct chat</t>
         </is>
       </c>
       <c r="C537" t="inlineStr"/>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>RoomListSearch rooms (Ctrl+K)</t>
+          <t>RoomListStart a direct chat</t>
         </is>
       </c>
       <c r="G537" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 검색 (Ctrl+K)</t>
+          <t>Suggested in Weblate: 다이렉트 대화 시작</t>
         </is>
       </c>
       <c r="H537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19444</t>
+          <t>../qml/RoomList.qml:19440</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>User settings</t>
+          <t>Create a new community</t>
         </is>
       </c>
       <c r="C538" t="inlineStr"/>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>RoomListUser settings</t>
+          <t>RoomListCreate a new community</t>
         </is>
       </c>
       <c r="G538" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 설정</t>
+          <t>Suggested in Weblate: 새로운 커뮤니티 생성</t>
         </is>
       </c>
       <c r="H538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19538</t>
+          <t>../qml/RoomList.qml:19456</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Logout</t>
+          <t>Room directory</t>
         </is>
       </c>
       <c r="C539" t="inlineStr"/>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>RoomListLogout</t>
+          <t>RoomListRoom directory</t>
         </is>
       </c>
       <c r="G539" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 로그아웃</t>
+          <t>Suggested in Weblate: 대화방 디렉토리</t>
         </is>
       </c>
       <c r="H539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19550</t>
+          <t>../qml/RoomList.qml:19474</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>Enter your status message:</t>
+          <t>Search rooms (Ctrl+K)</t>
         </is>
       </c>
       <c r="C540" t="inlineStr"/>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>RoomListEnter your status message:</t>
+          <t>RoomListSearch rooms (Ctrl+K)</t>
         </is>
       </c>
       <c r="G540" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상태 메시지를 입력하세요:</t>
+          <t>Suggested in Weblate: 대화방 검색 (Ctrl+K)</t>
         </is>
       </c>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19551</t>
+          <t>../qml/RoomList.qml:19498</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Status Message</t>
+          <t>User settings</t>
         </is>
       </c>
       <c r="C541" t="inlineStr"/>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>RoomListStatus Message</t>
+          <t>RoomListUser settings</t>
         </is>
       </c>
       <c r="G541" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상태 메시지</t>
+          <t>Suggested in Weblate: 사용자 설정</t>
         </is>
       </c>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19563</t>
+          <t>../qml/RoomList.qml:19592</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Profile settings</t>
+          <t>Logout</t>
         </is>
       </c>
       <c r="C542" t="inlineStr"/>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>RoomListProfile settings</t>
+          <t>RoomListLogout</t>
         </is>
       </c>
       <c r="G542" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 프로필 설정</t>
+          <t>Suggested in Weblate: 로그아웃</t>
         </is>
       </c>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19568</t>
+          <t>../qml/RoomList.qml:19604</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Set status message</t>
+          <t>Enter your status message:</t>
         </is>
       </c>
       <c r="C543" t="inlineStr"/>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>RoomListSet status message</t>
+          <t>RoomListEnter your status message:</t>
         </is>
       </c>
       <c r="G543" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상태 메시지 설정</t>
+          <t>Suggested in Weblate: 상태 메시지를 입력하세요:</t>
         </is>
       </c>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19579</t>
+          <t>../qml/RoomList.qml:19605</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Automatic online status</t>
+          <t>Status Message</t>
         </is>
       </c>
       <c r="C544" t="inlineStr"/>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>RoomListAutomatic online status</t>
+          <t>RoomListStatus Message</t>
         </is>
       </c>
       <c r="G544" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 자동 온라인 상태</t>
+          <t>Suggested in Weblate: 상태 메시지</t>
         </is>
       </c>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19586</t>
+          <t>../qml/RoomList.qml:19617</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Online</t>
+          <t>Profile settings</t>
         </is>
       </c>
       <c r="C545" t="inlineStr"/>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>RoomListOnline</t>
+          <t>RoomListProfile settings</t>
         </is>
       </c>
       <c r="G545" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 온라인</t>
+          <t>Suggested in Weblate: 프로필 설정</t>
         </is>
       </c>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19593</t>
+          <t>../qml/RoomList.qml:19622</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>Unavailable</t>
+          <t>Set status message</t>
         </is>
       </c>
       <c r="C546" t="inlineStr"/>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>RoomListUnavailable</t>
+          <t>RoomListSet status message</t>
         </is>
       </c>
       <c r="G546" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 부재중</t>
+          <t>Suggested in Weblate: 상태 메시지 설정</t>
         </is>
       </c>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19600</t>
+          <t>../qml/RoomList.qml:19633</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>Offline</t>
+          <t>Automatic online status</t>
         </is>
       </c>
       <c r="C547" t="inlineStr"/>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>RoomListOffline</t>
+          <t>RoomListAutomatic online status</t>
         </is>
       </c>
       <c r="G547" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 오프라인</t>
+          <t>Suggested in Weblate: 자동 온라인 상태</t>
         </is>
       </c>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19654</t>
+          <t>../qml/RoomList.qml:19640</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Encryption not set up</t>
+          <t>Online</t>
         </is>
       </c>
       <c r="C548" t="inlineStr"/>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>RoomListEncryption not set up</t>
+          <t>RoomListOnline</t>
         </is>
       </c>
       <c r="G548" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화가 설정되지 않았습니다</t>
-[...6 lines deleted...]
-      </c>
+          <t>Suggested in Weblate: 온라인</t>
+        </is>
+      </c>
+      <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19657</t>
+          <t>../qml/RoomList.qml:19647</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>Unverified login</t>
+          <t>Unavailable</t>
         </is>
       </c>
       <c r="C549" t="inlineStr"/>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>RoomListUnverified login</t>
+          <t>RoomListUnavailable</t>
         </is>
       </c>
       <c r="G549" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증되지 않은 로그인</t>
-[...6 lines deleted...]
-      </c>
+          <t>Suggested in Weblate: 부재중</t>
+        </is>
+      </c>
+      <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19660</t>
+          <t>../qml/RoomList.qml:19654</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Please verify your other devices</t>
+          <t>Offline</t>
         </is>
       </c>
       <c r="C550" t="inlineStr"/>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>RoomListPlease verify your other devices</t>
+          <t>RoomListOffline</t>
         </is>
       </c>
       <c r="G550" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 기기를 인증해 주세요</t>
-[...6 lines deleted...]
-      </c>
+          <t>Suggested in Weblate: 오프라인</t>
+        </is>
+      </c>
+      <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19674</t>
+          <t>../qml/RoomList.qml:19708</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Encryption not set up</t>
         </is>
       </c>
       <c r="C551" t="inlineStr"/>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>RoomListClose</t>
+          <t>RoomListEncryption not set up</t>
         </is>
       </c>
       <c r="G551" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 닫기</t>
-[...2 lines deleted...]
-      <c r="H551" t="inlineStr"/>
+          <t>Suggested in Weblate: 암호화가 설정되지 않았습니다</t>
+        </is>
+      </c>
+      <c r="H551" t="inlineStr">
+        <is>
+          <t>Cross-signing setup has not run yet.</t>
+        </is>
+      </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20053</t>
+          <t>../qml/RoomList.qml:19711</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Enter the tag you want to use:</t>
+          <t>Unverified login</t>
         </is>
       </c>
       <c r="C552" t="inlineStr"/>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>RoomListEnter the tag you want to use:</t>
+          <t>RoomListUnverified login</t>
         </is>
       </c>
       <c r="G552" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용하고자 하는 태그를 입력하세요:</t>
-[...2 lines deleted...]
-      <c r="H552" t="inlineStr"/>
+          <t>Suggested in Weblate: 인증되지 않은 로그인</t>
+        </is>
+      </c>
+      <c r="H552" t="inlineStr">
+        <is>
+          <t>The user just signed in with this device and hasn't verified their master key.</t>
+        </is>
+      </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20054</t>
+          <t>../qml/RoomList.qml:19714</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>New tag</t>
+          <t>Please verify your other devices</t>
         </is>
       </c>
       <c r="C553" t="inlineStr"/>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>RoomListNew tag</t>
+          <t>RoomListPlease verify your other devices</t>
         </is>
       </c>
       <c r="G553" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 새로운 태그</t>
-[...2 lines deleted...]
-      <c r="H553" t="inlineStr"/>
+          <t>Suggested in Weblate: 다른 기기를 인증해 주세요</t>
+        </is>
+      </c>
+      <c r="H553" t="inlineStr">
+        <is>
+          <t>There are unverified devices signed in to this account.</t>
+        </is>
+      </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20061</t>
+          <t>../qml/RoomList.qml:19728</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Open separately</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C554" t="inlineStr"/>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>RoomListOpen separately</t>
+          <t>RoomListClose</t>
         </is>
       </c>
       <c r="G554" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 따로 열기</t>
+          <t>Suggested in Weblate: 닫기</t>
         </is>
       </c>
       <c r="H554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20073</t>
+          <t>../qml/RoomList.qml:20107</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Mark as read</t>
+          <t>Enter the tag you want to use:</t>
         </is>
       </c>
       <c r="C555" t="inlineStr"/>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>RoomListMark as read</t>
+          <t>RoomListEnter the tag you want to use:</t>
         </is>
       </c>
       <c r="G555" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 읽음으로 표시</t>
+          <t>Suggested in Weblate: 사용하고자 하는 태그를 입력하세요:</t>
         </is>
       </c>
       <c r="H555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20078</t>
+          <t>../qml/RoomList.qml:20108</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Room settings</t>
+          <t>New tag</t>
         </is>
       </c>
       <c r="C556" t="inlineStr"/>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>RoomListRoom settings</t>
+          <t>RoomListNew tag</t>
         </is>
       </c>
       <c r="G556" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 설정</t>
+          <t>Suggested in Weblate: 새로운 태그</t>
         </is>
       </c>
       <c r="H556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20083</t>
+          <t>../qml/RoomList.qml:20115</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Leave room</t>
+          <t>Open separately</t>
         </is>
       </c>
       <c r="C557" t="inlineStr"/>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>RoomListLeave room</t>
+          <t>RoomListOpen separately</t>
         </is>
       </c>
       <c r="G557" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 나가기</t>
+          <t>Suggested in Weblate: 따로 열기</t>
         </is>
       </c>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20088</t>
+          <t>../qml/RoomList.qml:20127</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Copy room link</t>
+          <t>Mark as read</t>
         </is>
       </c>
       <c r="C558" t="inlineStr"/>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>RoomListCopy room link</t>
+          <t>RoomListMark as read</t>
         </is>
       </c>
       <c r="G558" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 링크 복사</t>
+          <t>Suggested in Weblate: 읽음으로 표시</t>
         </is>
       </c>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20095</t>
+          <t>../qml/RoomList.qml:20132</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Tag room as:</t>
+          <t>Room settings</t>
         </is>
       </c>
       <c r="C559" t="inlineStr"/>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>RoomListTag room as:</t>
+          <t>RoomListRoom settings</t>
         </is>
       </c>
       <c r="G559" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방을 다른 이름으로 태그:</t>
+          <t>Suggested in Weblate: 대화방 설정</t>
         </is>
       </c>
       <c r="H559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20108</t>
+          <t>../qml/RoomList.qml:20137</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Favourite</t>
+          <t>Leave room</t>
         </is>
       </c>
       <c r="C560" t="inlineStr"/>
       <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>RoomListFavourite</t>
+          <t>RoomListLeave room</t>
         </is>
       </c>
       <c r="G560" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 즐겨찾기</t>
+          <t>Suggested in Weblate: 대화방 나가기</t>
         </is>
       </c>
       <c r="H560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20110</t>
+          <t>../qml/RoomList.qml:20142</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>Low priority</t>
+          <t>Copy room link</t>
         </is>
       </c>
       <c r="C561" t="inlineStr"/>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>RoomListLow priority</t>
+          <t>RoomListCopy room link</t>
         </is>
       </c>
       <c r="G561" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 낮은 우선순위</t>
+          <t>Suggested in Weblate: 대화방 링크 복사</t>
         </is>
       </c>
       <c r="H561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20112</t>
+          <t>../qml/RoomList.qml:20149</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Server notice</t>
+          <t>Tag room as:</t>
         </is>
       </c>
       <c r="C562" t="inlineStr"/>
       <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>RoomListServer notice</t>
+          <t>RoomListTag room as:</t>
         </is>
       </c>
       <c r="G562" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 서버 알림</t>
+          <t>Suggested in Weblate: 대화방을 다른 이름으로 태그:</t>
         </is>
       </c>
       <c r="H562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20125</t>
+          <t>../qml/RoomList.qml:20162</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>Create new tag…</t>
+          <t>Favourite</t>
         </is>
       </c>
       <c r="C563" t="inlineStr"/>
       <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>RoomListCreate new tag...</t>
+          <t>RoomListFavourite</t>
         </is>
       </c>
       <c r="G563" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 새로운 태그 생성…</t>
+          <t>Suggested in Weblate: 즐겨찾기</t>
         </is>
       </c>
       <c r="H563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20145</t>
+          <t>../qml/RoomList.qml:20164</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>Members of %1</t>
+          <t>Low priority</t>
         </is>
       </c>
       <c r="C564" t="inlineStr"/>
       <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>RoomMembersMembers of %1</t>
+          <t>RoomListLow priority</t>
         </is>
       </c>
       <c r="G564" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1의 구성원</t>
+          <t>Suggested in Weblate: 낮은 우선순위</t>
         </is>
       </c>
       <c r="H564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20177</t>
+          <t>../qml/RoomList.qml:20166</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>%n person in %1</t>
+          <t>Server notice</t>
         </is>
       </c>
       <c r="C565" t="inlineStr"/>
       <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>RoomMembers
-Summary above list of members%n people in %1</t>
+          <t>RoomListServer notice</t>
         </is>
       </c>
       <c r="G565" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1에 %n명</t>
+          <t>Suggested in Weblate: 서버 알림</t>
         </is>
       </c>
       <c r="H565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20187</t>
+          <t>../qml/RoomList.qml:20179</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Invite more people</t>
+          <t>Create new tag…</t>
         </is>
       </c>
       <c r="C566" t="inlineStr"/>
       <c r="D566" t="inlineStr"/>
       <c r="E566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>RoomMembersInvite more people</t>
+          <t>RoomListCreate new tag...</t>
         </is>
       </c>
       <c r="G566" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 더 많은 사람 초대</t>
+          <t>Suggested in Weblate: 새로운 태그 생성…</t>
         </is>
       </c>
       <c r="H566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20195</t>
+          <t>../qml/dialogs/RoomMembers.qml:20199</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Search...</t>
+          <t>Members of %1</t>
         </is>
       </c>
       <c r="C567" t="inlineStr"/>
       <c r="D567" t="inlineStr"/>
       <c r="E567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>RoomMembersSearch...</t>
+          <t>RoomMembersMembers of %1</t>
         </is>
       </c>
       <c r="G567" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 검색...</t>
+          <t>Suggested in Weblate: %1의 구성원</t>
         </is>
       </c>
       <c r="H567" t="inlineStr"/>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20205</t>
+          <t>../qml/dialogs/RoomMembers.qml:20231</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sort by: </t>
+          <t>%n person in %1</t>
         </is>
       </c>
       <c r="C568" t="inlineStr"/>
       <c r="D568" t="inlineStr"/>
       <c r="E568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t xml:space="preserve">RoomMembersSort by: </t>
+          <t>RoomMembers
+Summary above list of members%n people in %1</t>
         </is>
       </c>
       <c r="G568" t="inlineStr">
         <is>
-          <t xml:space="preserve">Suggested in Weblate: 정렬 기준: </t>
+          <t>Suggested in Weblate: %1에 %n명</t>
         </is>
       </c>
       <c r="H568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20211</t>
+          <t>../qml/dialogs/RoomMembers.qml:20241</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>User ID</t>
+          <t>Invite more people</t>
         </is>
       </c>
       <c r="C569" t="inlineStr"/>
       <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>RoomMembersUser ID</t>
+          <t>RoomMembersInvite more people</t>
         </is>
       </c>
       <c r="G569" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 아이디</t>
+          <t>Suggested in Weblate: 더 많은 사람 초대</t>
         </is>
       </c>
       <c r="H569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20212</t>
+          <t>../qml/dialogs/RoomMembers.qml:20249</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>Display name</t>
+          <t>Search...</t>
         </is>
       </c>
       <c r="C570" t="inlineStr"/>
       <c r="D570" t="inlineStr"/>
       <c r="E570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>RoomMembersDisplay name</t>
+          <t>RoomMembersSearch...</t>
         </is>
       </c>
       <c r="G570" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 표시명</t>
+          <t>Suggested in Weblate: 검색...</t>
         </is>
       </c>
       <c r="H570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20213</t>
+          <t>../qml/dialogs/RoomMembers.qml:20259</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Power level</t>
+          <t xml:space="preserve">Sort by: </t>
         </is>
       </c>
       <c r="C571" t="inlineStr"/>
       <c r="D571" t="inlineStr"/>
       <c r="E571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>RoomMembersPower level</t>
+          <t xml:space="preserve">RoomMembersSort by: </t>
         </is>
       </c>
       <c r="G571" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 권한</t>
+          <t xml:space="preserve">Suggested in Weblate: 정렬 기준: </t>
         </is>
       </c>
       <c r="H571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20311</t>
+          <t>../qml/dialogs/RoomMembers.qml:20265</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>This room is not encrypted!</t>
+          <t>User ID</t>
         </is>
       </c>
       <c r="C572" t="inlineStr"/>
       <c r="D572" t="inlineStr"/>
       <c r="E572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>RoomMembersThis room is not encrypted!</t>
+          <t>RoomMembersUser ID</t>
         </is>
       </c>
       <c r="G572" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 현재 대화방은 암호화 되지 않았습니다!</t>
+          <t>Suggested in Weblate: 사용자 아이디</t>
         </is>
       </c>
       <c r="H572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20315</t>
+          <t>../qml/dialogs/RoomMembers.qml:20266</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>This user is verified.</t>
+          <t>Display name</t>
         </is>
       </c>
       <c r="C573" t="inlineStr"/>
       <c r="D573" t="inlineStr"/>
       <c r="E573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>RoomMembersThis user is verified.</t>
+          <t>RoomMembersDisplay name</t>
         </is>
       </c>
       <c r="G573" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 사용자는 인증되었습니다.</t>
+          <t>Suggested in Weblate: 표시명</t>
         </is>
       </c>
       <c r="H573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20317</t>
+          <t>../qml/dialogs/RoomMembers.qml:20267</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>This user isn't verified, but is still using the same master key from the first time you met.</t>
+          <t>Power level</t>
         </is>
       </c>
       <c r="C574" t="inlineStr"/>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>RoomMembersThis user isn't verified, but is still using the same master key from the first time you met.</t>
+          <t>RoomMembersPower level</t>
         </is>
       </c>
       <c r="G574" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 사용자는 인증되지 않았습니다만, 처음 만났을 때와 동일한 마스터 키를 사용하고 있습니다.</t>
+          <t>Suggested in Weblate: 권한</t>
         </is>
       </c>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20319</t>
+          <t>../qml/dialogs/RoomMembers.qml:20365</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>This user has unverified devices!</t>
+          <t>This room is not encrypted!</t>
         </is>
       </c>
       <c r="C575" t="inlineStr"/>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>RoomMembersThis user has unverified devices!</t>
+          <t>RoomMembersThis room is not encrypted!</t>
         </is>
       </c>
       <c r="G575" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 사용자는 인증되지 않은 기기를 가지고 있습니다!</t>
+          <t>Suggested in Weblate: 현재 대화방은 암호화 되지 않았습니다!</t>
         </is>
       </c>
       <c r="H575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20563</t>
+          <t>../qml/dialogs/RoomMembers.qml:20369</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Failed to enable encryption: %1</t>
+          <t>This user is verified.</t>
         </is>
       </c>
       <c r="C576" t="inlineStr"/>
       <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>RoomSettingsFailed to enable encryption: %1</t>
+          <t>RoomMembersThis user is verified.</t>
         </is>
       </c>
       <c r="G576" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화 활성화 실패: %1</t>
+          <t>Suggested in Weblate: 이 사용자는 인증되었습니다.</t>
         </is>
       </c>
       <c r="H576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20967</t>
+          <t>../qml/dialogs/RoomMembers.qml:20371</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Select an avatar</t>
+          <t>This user isn't verified, but is still using the same master key from the first time you met.</t>
         </is>
       </c>
       <c r="C577" t="inlineStr"/>
       <c r="D577" t="inlineStr"/>
       <c r="E577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>RoomSettingsSelect an avatar</t>
+          <t>RoomMembersThis user isn't verified, but is still using the same master key from the first time you met.</t>
         </is>
       </c>
       <c r="G577" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 아바타 선택</t>
+          <t>Suggested in Weblate: 이 사용자는 인증되지 않았습니다만, 처음 만났을 때와 동일한 마스터 키를 사용하고 있습니다.</t>
         </is>
       </c>
       <c r="H577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20967</t>
+          <t>../qml/dialogs/RoomMembers.qml:20373</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
+          <t>This user has unverified devices!</t>
         </is>
       </c>
       <c r="C578" t="inlineStr"/>
       <c r="D578" t="inlineStr"/>
       <c r="E578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>RoomSettingsAll Files (*)</t>
+          <t>RoomMembersThis user has unverified devices!</t>
         </is>
       </c>
       <c r="G578" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 모든 파일 (*)</t>
+          <t>Suggested in Weblate: 이 사용자는 인증되지 않은 기기를 가지고 있습니다!</t>
         </is>
       </c>
       <c r="H578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20979</t>
+          <t>../../src/ui/RoomSettings.cpp:20617</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>The selected file is not an image</t>
+          <t>Failed to enable encryption: %1</t>
         </is>
       </c>
       <c r="C579" t="inlineStr"/>
       <c r="D579" t="inlineStr"/>
       <c r="E579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>RoomSettingsThe selected file is not an image</t>
+          <t>RoomSettingsFailed to enable encryption: %1</t>
         </is>
       </c>
       <c r="G579" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 선택하신 파일은 이미지가 아닙니다</t>
+          <t>Suggested in Weblate: 암호화 활성화 실패: %1</t>
         </is>
       </c>
       <c r="H579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20984</t>
+          <t>../../src/ui/RoomSettings.cpp:21021</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>Error while reading file: %1</t>
+          <t>Select an avatar</t>
         </is>
       </c>
       <c r="C580" t="inlineStr"/>
       <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>RoomSettingsError while reading file: %1</t>
+          <t>RoomSettingsSelect an avatar</t>
         </is>
       </c>
       <c r="G580" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 파일을 읽는 도중 에러가 발생</t>
+          <t>Suggested in Weblate: 아바타 선택</t>
         </is>
       </c>
       <c r="H580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:21035</t>
+          <t>../../src/ui/RoomSettings.cpp:21021</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Failed to upload image: %s</t>
+          <t>All Files (*)</t>
         </is>
       </c>
       <c r="C581" t="inlineStr"/>
       <c r="D581" t="inlineStr"/>
       <c r="E581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>RoomSettingsFailed to upload image: %s</t>
+          <t>RoomSettingsAll Files (*)</t>
         </is>
       </c>
       <c r="G581" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지 업로드 실패: %s</t>
+          <t>Suggested in Weblate: 모든 파일 (*)</t>
         </is>
       </c>
       <c r="H581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21062</t>
+          <t>../../src/ui/RoomSettings.cpp:21033</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>Room Settings</t>
+          <t>The selected file is not an image</t>
         </is>
       </c>
       <c r="C582" t="inlineStr"/>
       <c r="D582" t="inlineStr"/>
       <c r="E582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRoom Settings</t>
+          <t>RoomSettingsThe selected file is not an image</t>
         </is>
       </c>
       <c r="G582" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 설정</t>
+          <t>Suggested in Weblate: 선택하신 파일은 이미지가 아닙니다</t>
         </is>
       </c>
       <c r="H582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21097</t>
+          <t>../../src/ui/RoomSettings.cpp:21038</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Change room avatar.</t>
+          <t>Error while reading file: %1</t>
         </is>
       </c>
       <c r="C583" t="inlineStr"/>
       <c r="D583" t="inlineStr"/>
       <c r="E583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange room avatar.</t>
+          <t>RoomSettingsError while reading file: %1</t>
         </is>
       </c>
       <c r="G583" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 아바타 변경</t>
+          <t>Suggested in Weblate: %1 파일을 읽는 도중 에러가 발생</t>
         </is>
       </c>
       <c r="H583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21194</t>
+          <t>../../src/ui/RoomSettings.cpp:21089</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Change name of this room</t>
+          <t>Failed to upload image: %s</t>
         </is>
       </c>
       <c r="C584" t="inlineStr"/>
       <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange name of this room</t>
+          <t>RoomSettingsFailed to upload image: %s</t>
         </is>
       </c>
       <c r="G584" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 대화방 이름 변경하기</t>
+          <t>Suggested in Weblate: 이미지 업로드 실패: %s</t>
         </is>
       </c>
       <c r="H584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21217</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21116</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
+          <t>Room Settings</t>
         </is>
       </c>
       <c r="C585" t="inlineStr"/>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
-[...2 lines deleted...]
-      <c r="G585" t="inlineStr"/>
+          <t>RoomSettingsDialogRoom Settings</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 대화방 설정</t>
+        </is>
+      </c>
       <c r="H585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21228</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21151</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>%n member</t>
+          <t>Change room avatar.</t>
         </is>
       </c>
       <c r="C586" t="inlineStr"/>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>RoomSettingsDialog%n member(s)</t>
+          <t>RoomSettingsDialogChange room avatar.</t>
         </is>
       </c>
       <c r="G586" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %n 구성원</t>
+          <t>Suggested in Weblate: 대화방 아바타 변경</t>
         </is>
       </c>
       <c r="H586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21236</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21248</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>View members of %1</t>
+          <t>Change name of this room</t>
         </is>
       </c>
       <c r="C587" t="inlineStr"/>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogView members of %1</t>
+          <t>RoomSettingsDialogChange name of this room</t>
         </is>
       </c>
       <c r="G587" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1에 구성원 보기</t>
+          <t>Suggested in Weblate: 이 대화방 이름 변경하기</t>
         </is>
       </c>
       <c r="H587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21260</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21271</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>No topic set</t>
+          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
         </is>
       </c>
       <c r="C588" t="inlineStr"/>
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNo topic set</t>
-[...6 lines deleted...]
-      </c>
+          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr"/>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21284</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21282</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Change topic of this room</t>
+          <t>%n member</t>
         </is>
       </c>
       <c r="C589" t="inlineStr"/>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange topic of this room</t>
+          <t>RoomSettingsDialog%n member(s)</t>
         </is>
       </c>
       <c r="G589" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 대화방의 주제 변경하기</t>
+          <t>Suggested in Weblate: %n 구성원</t>
         </is>
       </c>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21308</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21290</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
+          <t>View members of %1</t>
         </is>
       </c>
       <c r="C590" t="inlineStr"/>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
-[...2 lines deleted...]
-      <c r="G590" t="inlineStr"/>
+          <t>RoomSettingsDialogView members of %1</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %1에 구성원 보기</t>
+        </is>
+      </c>
       <c r="H590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21327</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21314</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>NOTIFICATIONS</t>
+          <t>No topic set</t>
         </is>
       </c>
       <c r="C591" t="inlineStr"/>
       <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNOTIFICATIONS</t>
+          <t>RoomSettingsDialogNo topic set</t>
         </is>
       </c>
       <c r="G591" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알림</t>
+          <t>Suggested in Weblate: 주제 설정 안 함</t>
         </is>
       </c>
       <c r="H591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21336</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21338</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Change topic of this room</t>
         </is>
       </c>
       <c r="C592" t="inlineStr"/>
       <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNotifications</t>
+          <t>RoomSettingsDialogChange topic of this room</t>
         </is>
       </c>
       <c r="G592" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알림</t>
+          <t>Suggested in Weblate: 이 대화방의 주제 변경하기</t>
         </is>
       </c>
       <c r="H592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21342</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21362</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Muted</t>
+          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
         </is>
       </c>
       <c r="C593" t="inlineStr"/>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMuted</t>
-[...6 lines deleted...]
-      </c>
+          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr"/>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21342</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21381</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Mentions only</t>
+          <t>NOTIFICATIONS</t>
         </is>
       </c>
       <c r="C594" t="inlineStr"/>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMentions only</t>
+          <t>RoomSettingsDialogNOTIFICATIONS</t>
         </is>
       </c>
       <c r="G594" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 멘션 전용</t>
+          <t>Suggested in Weblate: 알림</t>
         </is>
       </c>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21342</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21390</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>All messages</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="C595" t="inlineStr"/>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAll messages</t>
+          <t>RoomSettingsDialogNotifications</t>
         </is>
       </c>
       <c r="G595" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전체 메시지</t>
+          <t>Suggested in Weblate: 알림</t>
         </is>
       </c>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21352</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>ENTRY PERMISSIONS</t>
+          <t>Muted</t>
         </is>
       </c>
       <c r="C596" t="inlineStr"/>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogENTRY PERMISSIONS</t>
+          <t>RoomSettingsDialogMuted</t>
         </is>
       </c>
       <c r="G596" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 입력 권한</t>
+          <t>Suggested in Weblate: 음소거</t>
         </is>
       </c>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21361</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Anyone can join</t>
+          <t>Mentions only</t>
         </is>
       </c>
       <c r="C597" t="inlineStr"/>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAnyone can join</t>
+          <t>RoomSettingsDialogMentions only</t>
         </is>
       </c>
       <c r="G597" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 누구나 참여 가능</t>
+          <t>Suggested in Weblate: 멘션 전용</t>
         </is>
       </c>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21375</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Allow knocking</t>
+          <t>All messages</t>
         </is>
       </c>
       <c r="C598" t="inlineStr"/>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow knocking</t>
+          <t>RoomSettingsDialogAll messages</t>
         </is>
       </c>
       <c r="G598" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 가입 요청 허용</t>
+          <t>Suggested in Weblate: 전체 메시지</t>
         </is>
       </c>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21394</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21409</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Allow joining via other rooms</t>
+          <t>ENTRY PERMISSIONS</t>
         </is>
       </c>
       <c r="C599" t="inlineStr"/>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow joining via other rooms</t>
+          <t>RoomSettingsDialogENTRY PERMISSIONS</t>
         </is>
       </c>
       <c r="G599" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 방을 통한 참여 허용</t>
+          <t>Suggested in Weblate: 입력 권한</t>
         </is>
       </c>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21413</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21418</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Rooms to join via</t>
+          <t>Anyone can join</t>
         </is>
       </c>
       <c r="C600" t="inlineStr"/>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRooms to join via</t>
+          <t>RoomSettingsDialogAnyone can join</t>
         </is>
       </c>
       <c r="G600" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다음을 통해 참여할 수 있는 대화방</t>
+          <t>Suggested in Weblate: 누구나 참여 가능</t>
         </is>
       </c>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21667</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21432</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Change</t>
+          <t>Allow knocking</t>
         </is>
       </c>
       <c r="C601" t="inlineStr"/>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange</t>
+          <t>RoomSettingsDialogAllow knocking</t>
         </is>
       </c>
       <c r="G601" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 변경</t>
+          <t>Suggested in Weblate: 가입 요청 허용</t>
         </is>
       </c>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21426</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21451</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Change the list of rooms users can join this room via. Usually this is the official community of this room.</t>
+          <t>Allow joining via other rooms</t>
         </is>
       </c>
       <c r="C602" t="inlineStr"/>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange the list of rooms users can join this room via. Usually this is the official community of this room.</t>
+          <t>RoomSettingsDialogAllow joining via other rooms</t>
         </is>
       </c>
       <c r="G602" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자가 이 대화방에 참여할 수 있는 방 목록을 변경합니다. 일반적으로 이 방의 공식 커뮤니티입니다.</t>
+          <t>Suggested in Weblate: 다른 방을 통한 참여 허용</t>
         </is>
       </c>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21432</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21470</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Allow guests to join</t>
+          <t>Rooms to join via</t>
         </is>
       </c>
       <c r="C603" t="inlineStr"/>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow guests to join</t>
+          <t>RoomSettingsDialogRooms to join via</t>
         </is>
       </c>
       <c r="G603" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 게스트 가입 허용</t>
+          <t>Suggested in Weblate: 다음을 통해 참여할 수 있는 대화방</t>
         </is>
       </c>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21449</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21724</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Apply access rules</t>
+          <t>Change</t>
         </is>
       </c>
       <c r="C604" t="inlineStr"/>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogApply access rules</t>
+          <t>RoomSettingsDialogChange</t>
         </is>
       </c>
       <c r="G604" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 액세스 규칙 적용</t>
+          <t>Suggested in Weblate: 변경</t>
         </is>
       </c>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21456</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21483</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>MESSAGE VISIBILITY</t>
+          <t>Change the list of rooms users can join this room via. Usually this is the official community of this room.</t>
         </is>
       </c>
       <c r="C605" t="inlineStr"/>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMESSAGE VISIBILITY</t>
+          <t>RoomSettingsDialogChange the list of rooms users can join this room via. Usually this is the official community of this room.</t>
         </is>
       </c>
       <c r="G605" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 가시성</t>
+          <t>Suggested in Weblate: 사용자가 이 대화방에 참여할 수 있는 방 목록을 변경합니다. 일반적으로 이 방의 공식 커뮤니티입니다.</t>
         </is>
       </c>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21465</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21489</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Allow viewing history without joining</t>
+          <t>Allow guests to join</t>
         </is>
       </c>
       <c r="C606" t="inlineStr"/>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow viewing history without joining</t>
+          <t>RoomSettingsDialogAllow guests to join</t>
         </is>
       </c>
       <c r="G606" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 가입하지 않고 기록 열람 허용</t>
+          <t>Suggested in Weblate: 게스트 가입 허용</t>
         </is>
       </c>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21468</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21506</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>This is useful to see previews of the room or view it on public websites.</t>
+          <t>Apply access rules</t>
         </is>
       </c>
       <c r="C607" t="inlineStr"/>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThis is useful to see previews of the room or view it on public websites.</t>
+          <t>RoomSettingsDialogApply access rules</t>
         </is>
       </c>
       <c r="G607" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 기능은 방의 미리 보기를 보거나 공개 웹사이트에서 볼 때 유용합니다.</t>
+          <t>Suggested in Weblate: 액세스 규칙 적용</t>
         </is>
       </c>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21488</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21513</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Members can see messages since</t>
+          <t>MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="C608" t="inlineStr"/>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can see messages since</t>
+          <t>RoomSettingsDialogMESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="G608" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 구성원은 다음부터 메시지를 볼 수 있습니다</t>
+          <t>Suggested in Weblate: 메시지 가시성</t>
         </is>
       </c>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21492</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21522</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>How much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
+          <t>Allow viewing history without joining</t>
         </is>
       </c>
       <c r="C609" t="inlineStr"/>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogHow much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
+          <t>RoomSettingsDialogAllow viewing history without joining</t>
         </is>
       </c>
       <c r="G609" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 가입한 회원에게 공개되는 기록의 양입니다. 이 값을 변경해도 이미 보낸 메시지의 공개 여부에는 영향을 미치지 않습니다. 새 메시지에만 적용됩니다.</t>
+          <t>Suggested in Weblate: 가입하지 않고 기록 열람 허용</t>
         </is>
       </c>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21511</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21525</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Everything</t>
+          <t>This is useful to see previews of the room or view it on public websites.</t>
         </is>
       </c>
       <c r="C610" t="inlineStr"/>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEverything</t>
+          <t>RoomSettingsDialogThis is useful to see previews of the room or view it on public websites.</t>
         </is>
       </c>
       <c r="G610" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전체</t>
+          <t>Suggested in Weblate: 이 기능은 방의 미리 보기를 보거나 공개 웹사이트에서 볼 때 유용합니다.</t>
         </is>
       </c>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21512</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21545</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>As long as the user joined, they can see all previous messages.</t>
+          <t>Members can see messages since</t>
         </is>
       </c>
       <c r="C611" t="inlineStr"/>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAs long as the user joined, they can see all previous messages.</t>
+          <t>RoomSettingsDialogMembers can see messages since</t>
         </is>
       </c>
       <c r="G611" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 가입한 사용자는 이전 메시지를 모두 볼 수 있습니다.</t>
+          <t>Suggested in Weblate: 구성원은 다음부터 메시지를 볼 수 있습니다</t>
         </is>
       </c>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21519</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21549</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>They got invited</t>
+          <t>How much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
         </is>
       </c>
       <c r="C612" t="inlineStr"/>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThey got invited</t>
+          <t>RoomSettingsDialogHow much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
         </is>
       </c>
       <c r="G612" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 그들은 초대를 받았습니다</t>
+          <t>Suggested in Weblate: 가입한 회원에게 공개되는 기록의 양입니다. 이 값을 변경해도 이미 보낸 메시지의 공개 여부에는 영향을 미치지 않습니다. 새 메시지에만 적용됩니다.</t>
         </is>
       </c>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21520</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21568</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Members can only see messages from when they got invited going forward.</t>
+          <t>Everything</t>
         </is>
       </c>
       <c r="C613" t="inlineStr"/>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can only see messages from when they got invited going forward.</t>
+          <t>RoomSettingsDialogEverything</t>
         </is>
       </c>
       <c r="G613" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 구성원은 초대를 받은 시점부터의 메시지만 볼 수 있습니다.</t>
+          <t>Suggested in Weblate: 전체</t>
         </is>
       </c>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21527</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21569</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>They joined</t>
+          <t>As long as the user joined, they can see all previous messages.</t>
         </is>
       </c>
       <c r="C614" t="inlineStr"/>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThey joined</t>
+          <t>RoomSettingsDialogAs long as the user joined, they can see all previous messages.</t>
         </is>
       </c>
       <c r="G614" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 그들은 가입했습니다</t>
+          <t>Suggested in Weblate: 가입한 사용자는 이전 메시지를 모두 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21528</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21576</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Members can only see messages since after they joined.</t>
+          <t>They got invited</t>
         </is>
       </c>
       <c r="C615" t="inlineStr"/>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can only see messages since after they joined.</t>
+          <t>RoomSettingsDialogThey got invited</t>
         </is>
       </c>
       <c r="G615" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 구성원은 가입한 이후부터 메시지를 볼 수 있습니다.</t>
+          <t>Suggested in Weblate: 그들은 초대를 받았습니다</t>
         </is>
       </c>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21538</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21577</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Apply visibility changes</t>
+          <t>Members can only see messages from when they got invited going forward.</t>
         </is>
       </c>
       <c r="C616" t="inlineStr"/>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogApply visibility changes</t>
+          <t>RoomSettingsDialogMembers can only see messages from when they got invited going forward.</t>
         </is>
       </c>
       <c r="G616" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 표시 범위 변경사항 적용</t>
+          <t>Suggested in Weblate: 구성원은 초대를 받은 시점부터의 메시지만 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21554</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21584</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Locally hidden events</t>
+          <t>They joined</t>
         </is>
       </c>
       <c r="C617" t="inlineStr"/>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogLocally hidden events</t>
+          <t>RoomSettingsDialogThey joined</t>
         </is>
       </c>
       <c r="G617" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 로컬에 숨겨진 이벤트</t>
+          <t>Suggested in Weblate: 그들은 가입했습니다</t>
         </is>
       </c>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21655</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21585</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Configure</t>
+          <t>Members can only see messages since after they joined.</t>
         </is>
       </c>
       <c r="C618" t="inlineStr"/>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogConfigure</t>
+          <t>RoomSettingsDialogMembers can only see messages since after they joined.</t>
         </is>
       </c>
       <c r="G618" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 설정</t>
+          <t>Suggested in Weblate: 구성원은 가입한 이후부터 메시지를 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21566</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21595</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Select events to hide in this room</t>
+          <t>Apply visibility changes</t>
         </is>
       </c>
       <c r="C619" t="inlineStr"/>
       <c r="D619" t="inlineStr"/>
       <c r="E619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSelect events to hide in this room</t>
+          <t>RoomSettingsDialogApply visibility changes</t>
         </is>
       </c>
       <c r="G619" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방에서 숨길 이벤트 선택</t>
+          <t>Suggested in Weblate: 표시 범위 변경사항 적용</t>
         </is>
       </c>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21572</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21611</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Automatic event deletion</t>
+          <t>Locally hidden events</t>
         </is>
       </c>
       <c r="C620" t="inlineStr"/>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAutomatic event deletion</t>
+          <t>RoomSettingsDialogLocally hidden events</t>
         </is>
       </c>
       <c r="G620" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이벤트 자동 삭제</t>
+          <t>Suggested in Weblate: 로컬에 숨겨진 이벤트</t>
         </is>
       </c>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21584</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21712</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>Select if your events get automatically deleted in this room.</t>
+          <t>Configure</t>
         </is>
       </c>
       <c r="C621" t="inlineStr"/>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSelect if your events get automatically deleted in this room.</t>
+          <t>RoomSettingsDialogConfigure</t>
         </is>
       </c>
       <c r="G621" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방에서 이벤트를 자동으로 삭제할지 여부를 선택합니다.</t>
+          <t>Suggested in Weblate: 설정</t>
         </is>
       </c>
       <c r="H621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21590</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21623</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>GENERAL SETTINGS</t>
+          <t>Select events to hide in this room</t>
         </is>
       </c>
       <c r="C622" t="inlineStr"/>
       <c r="D622" t="inlineStr"/>
       <c r="E622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogGENERAL SETTINGS</t>
+          <t>RoomSettingsDialogSelect events to hide in this room</t>
         </is>
       </c>
       <c r="G622" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 일반 설정</t>
+          <t>Suggested in Weblate: 이 방에서 숨길 이벤트 선택</t>
         </is>
       </c>
       <c r="H622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21599</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21629</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>Encryption</t>
+          <t>Automatic event deletion</t>
         </is>
       </c>
       <c r="C623" t="inlineStr"/>
       <c r="D623" t="inlineStr"/>
       <c r="E623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEncryption</t>
+          <t>RoomSettingsDialogAutomatic event deletion</t>
         </is>
       </c>
       <c r="G623" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화</t>
+          <t>Suggested in Weblate: 이벤트 자동 삭제</t>
         </is>
       </c>
       <c r="H623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21621</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21641</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>End-to-End Encryption</t>
+          <t>Select if your events get automatically deleted in this room.</t>
         </is>
       </c>
       <c r="C624" t="inlineStr"/>
       <c r="D624" t="inlineStr"/>
       <c r="E624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEnd-to-End Encryption</t>
+          <t>RoomSettingsDialogSelect if your events get automatically deleted in this room.</t>
         </is>
       </c>
       <c r="G624" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 종단간 암호화</t>
+          <t>Suggested in Weblate: 이 방에서 이벤트를 자동으로 삭제할지 여부를 선택합니다.</t>
         </is>
       </c>
       <c r="H624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21622</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21647</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>Encryption is currently experimental and things might break unexpectedly. &lt;br&gt;
-                                Please take note that it can't be disabled afterwards.</t>
+          <t>GENERAL SETTINGS</t>
         </is>
       </c>
       <c r="C625" t="inlineStr"/>
       <c r="D625" t="inlineStr"/>
       <c r="E625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEncryption is currently experimental and things might break unexpectedly. &lt;br&gt;
-                                Please take note that it can't be disabled afterwards.</t>
+          <t>RoomSettingsDialogGENERAL SETTINGS</t>
         </is>
       </c>
       <c r="G625" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화는 현재 아직 실험 단계이며 예기치 않게 중단될 수 있습니다. &lt;br&gt;
-                                이후에는 비활성화할 수 없다는 점에 유의하세요.</t>
+          <t>Suggested in Weblate: 일반 설정</t>
         </is>
       </c>
       <c r="H625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21638</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21656</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>Permissions</t>
+          <t>Encryption</t>
         </is>
       </c>
       <c r="C626" t="inlineStr"/>
       <c r="D626" t="inlineStr"/>
       <c r="E626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F626" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogPermission</t>
+          <t>RoomSettingsDialogEncryption</t>
         </is>
       </c>
       <c r="G626" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 권한</t>
+          <t>Suggested in Weblate: 암호화</t>
         </is>
       </c>
       <c r="H626" t="inlineStr"/>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21644</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21678</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>View and change the permissions in this room</t>
+          <t>End-to-End Encryption</t>
         </is>
       </c>
       <c r="C627" t="inlineStr"/>
       <c r="D627" t="inlineStr"/>
       <c r="E627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogView and change the permissions in this room</t>
+          <t>RoomSettingsDialogEnd-to-End Encryption</t>
         </is>
       </c>
       <c r="G627" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방의 권한 보기 및 변경</t>
+          <t>Suggested in Weblate: 종단간 암호화</t>
         </is>
       </c>
       <c r="H627" t="inlineStr"/>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21650</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21679</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>Aliases</t>
+          <t>Encryption is currently experimental and things might break unexpectedly. &lt;br&gt;
+                                Please take note that it can't be disabled afterwards.</t>
         </is>
       </c>
       <c r="C628" t="inlineStr"/>
       <c r="D628" t="inlineStr"/>
       <c r="E628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAliases</t>
+          <t>RoomSettingsDialogEncryption is currently experimental and things might break unexpectedly. &lt;br&gt;
+                                Please take note that it can't be disabled afterwards.</t>
         </is>
       </c>
       <c r="G628" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 별명</t>
+          <t>Suggested in Weblate: 암호화는 현재 아직 실험 단계이며 예기치 않게 중단될 수 있습니다. &lt;br&gt;
+                                이후에는 비활성화할 수 없다는 점에 유의하세요.</t>
         </is>
       </c>
       <c r="H628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21656</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21695</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>View and change the addresses/aliases of this room</t>
+          <t>Permissions</t>
         </is>
       </c>
       <c r="C629" t="inlineStr"/>
       <c r="D629" t="inlineStr"/>
       <c r="E629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogView and change the addresses/aliases of this room</t>
+          <t>RoomSettingsDialogPermission</t>
         </is>
       </c>
       <c r="G629" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방의 주소/별명 보기 및 변경하기</t>
+          <t>Suggested in Weblate: 권한</t>
         </is>
       </c>
       <c r="H629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21662</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21701</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>Sticker &amp; Emote Settings</t>
+          <t>View and change the permissions in this room</t>
         </is>
       </c>
       <c r="C630" t="inlineStr"/>
       <c r="D630" t="inlineStr"/>
       <c r="E630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSticker &amp; Emote Settings</t>
+          <t>RoomSettingsDialogView and change the permissions in this room</t>
         </is>
       </c>
       <c r="G630" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스티커 및 이모티콘 설정</t>
+          <t>Suggested in Weblate: 이 방의 권한 보기 및 변경</t>
         </is>
       </c>
       <c r="H630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21668</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21707</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Change what packs are enabled, remove packs, or create new ones</t>
+          <t>Aliases</t>
         </is>
       </c>
       <c r="C631" t="inlineStr"/>
       <c r="D631" t="inlineStr"/>
       <c r="E631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange what packs are enabled, remove packs, or create new ones</t>
+          <t>RoomSettingsDialogAliases</t>
         </is>
       </c>
       <c r="G631" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 활성화된 팩을 변경, 제거 또는 새로운 팩 만들기</t>
+          <t>Suggested in Weblate: 별명</t>
         </is>
       </c>
       <c r="H631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21674</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21713</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>INFO</t>
+          <t>View and change the addresses/aliases of this room</t>
         </is>
       </c>
       <c r="C632" t="inlineStr"/>
       <c r="D632" t="inlineStr"/>
       <c r="E632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogINFO</t>
+          <t>RoomSettingsDialogView and change the addresses/aliases of this room</t>
         </is>
       </c>
       <c r="G632" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 정보</t>
+          <t>Suggested in Weblate: 이 방의 주소/별명 보기 및 변경하기</t>
         </is>
       </c>
       <c r="H632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21683</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21719</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>Internal ID</t>
+          <t>Sticker &amp; Emote Settings</t>
         </is>
       </c>
       <c r="C633" t="inlineStr"/>
       <c r="D633" t="inlineStr"/>
       <c r="E633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogInternal ID</t>
+          <t>RoomSettingsDialogSticker &amp; Emote Settings</t>
         </is>
       </c>
       <c r="G633" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 내부 아이디</t>
+          <t>Suggested in Weblate: 스티커 및 이모티콘 설정</t>
         </is>
       </c>
       <c r="H633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21699</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21725</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>Copied to clipboard</t>
+          <t>Change what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="C634" t="inlineStr"/>
       <c r="D634" t="inlineStr"/>
       <c r="E634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogCopied to clipboard</t>
+          <t>RoomSettingsDialogChange what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="G634" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 클립보드에 복사됨</t>
+          <t>Suggested in Weblate: 활성화된 팩을 변경, 제거 또는 새로운 팩 만들기</t>
         </is>
       </c>
       <c r="H634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21718</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21731</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>Room Version</t>
+          <t>INFO</t>
         </is>
       </c>
       <c r="C635" t="inlineStr"/>
       <c r="D635" t="inlineStr"/>
       <c r="E635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRoom Version</t>
+          <t>RoomSettingsDialogINFO</t>
         </is>
       </c>
       <c r="G635" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 버전</t>
+          <t>Suggested in Weblate: 정보</t>
         </is>
       </c>
       <c r="H635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21737</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21740</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>show less</t>
+          <t>Internal ID</t>
         </is>
       </c>
       <c r="C636" t="inlineStr"/>
       <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogshow less</t>
+          <t>RoomSettingsDialogInternal ID</t>
         </is>
       </c>
       <c r="G636" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 간단히</t>
+          <t>Suggested in Weblate: 내부 아이디</t>
         </is>
       </c>
       <c r="H636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21737</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21757</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>show more</t>
+          <t>Copied to clipboard</t>
         </is>
       </c>
       <c r="C637" t="inlineStr"/>
       <c r="D637" t="inlineStr"/>
       <c r="E637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogshow more</t>
+          <t>RoomSettingsDialogCopied to clipboard</t>
         </is>
       </c>
       <c r="G637" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 더보기</t>
+          <t>Suggested in Weblate: 클립보드에 복사됨</t>
         </is>
       </c>
       <c r="H637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21896</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21777</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>Pending invite.</t>
+          <t>Room Version</t>
         </is>
       </c>
       <c r="C638" t="inlineStr"/>
       <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>RoomlistModelPending invite.</t>
+          <t>RoomSettingsDialogRoom Version</t>
         </is>
       </c>
       <c r="G638" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 초대 대기 중.</t>
+          <t>Suggested in Weblate: 방 버전</t>
         </is>
       </c>
       <c r="H638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21925</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21796</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>Previewing this room</t>
+          <t>show less</t>
         </is>
       </c>
       <c r="C639" t="inlineStr"/>
       <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>RoomlistModelPreviewing this room</t>
+          <t>RoomSettingsDialogshow less</t>
         </is>
       </c>
       <c r="G639" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방 미리보기</t>
+          <t>Suggested in Weblate: 간단히</t>
         </is>
       </c>
       <c r="H639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21958</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21796</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>No preview available</t>
+          <t>show more</t>
         </is>
       </c>
       <c r="C640" t="inlineStr"/>
       <c r="D640" t="inlineStr"/>
       <c r="E640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>RoomlistModelNo preview available</t>
+          <t>RoomSettingsDialogshow more</t>
         </is>
       </c>
       <c r="G640" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 미리보기 없음</t>
+          <t>Suggested in Weblate: 더보기</t>
         </is>
       </c>
       <c r="H640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21960</t>
+          <t>../../src/timeline/RoomlistModel.cpp:21955</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>This room is possibly inaccessible</t>
+          <t>Pending invite.</t>
         </is>
       </c>
       <c r="C641" t="inlineStr"/>
       <c r="D641" t="inlineStr"/>
       <c r="E641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>RoomlistModelThis room is possibly inaccessible</t>
+          <t>RoomlistModelPending invite.</t>
         </is>
       </c>
       <c r="G641" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방에 액세스하지 못할 수 있습니다</t>
+          <t>Suggested in Weblate: 초대 대기 중.</t>
         </is>
       </c>
       <c r="H641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22268</t>
+          <t>../../src/timeline/RoomlistModel.cpp:21984</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>Please enter your login password to continue:</t>
+          <t>Previewing this room</t>
         </is>
       </c>
       <c r="C642" t="inlineStr"/>
       <c r="D642" t="inlineStr"/>
       <c r="E642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>RootPlease enter your login password to continue:</t>
+          <t>RoomlistModelPreviewing this room</t>
         </is>
       </c>
       <c r="G642" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 계속하려면 로그인 비밀번호를 입력하세요:</t>
+          <t>Suggested in Weblate: 이 방 미리보기</t>
         </is>
       </c>
       <c r="H642" t="inlineStr"/>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22278</t>
+          <t>../../src/timeline/RoomlistModel.cpp:22017</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>Please enter a valid email address to continue:</t>
+          <t>No preview available</t>
         </is>
       </c>
       <c r="C643" t="inlineStr"/>
       <c r="D643" t="inlineStr"/>
       <c r="E643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>RootPlease enter a valid email address to continue:</t>
+          <t>RoomlistModelNo preview available</t>
         </is>
       </c>
       <c r="G643" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 계속하려면 유효한 이메일 주소를 입력하세요:</t>
+          <t>Suggested in Weblate: 미리보기 없음</t>
         </is>
       </c>
       <c r="H643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22288</t>
+          <t>../../src/timeline/RoomlistModel.cpp:22019</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>Please enter a valid phone number to continue:</t>
+          <t>This room is possibly inaccessible</t>
         </is>
       </c>
       <c r="C644" t="inlineStr"/>
       <c r="D644" t="inlineStr"/>
       <c r="E644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
-          <t>RootPlease enter a valid phone number to continue:</t>
+          <t>RoomlistModelThis room is possibly inaccessible</t>
         </is>
       </c>
       <c r="G644" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 계속하려면 유효한 전화번호를 입력하세요:</t>
+          <t>Suggested in Weblate: 이 방에 액세스하지 못할 수 있습니다</t>
         </is>
       </c>
       <c r="H644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22298</t>
+          <t>../qml/Root.qml:22327</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>Please enter the token which has been sent to you:</t>
+          <t>Please enter your login password to continue:</t>
         </is>
       </c>
       <c r="C645" t="inlineStr"/>
       <c r="D645" t="inlineStr"/>
       <c r="E645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
-          <t>RootPlease enter the token which has been sent to you:</t>
+          <t>RootPlease enter your login password to continue:</t>
         </is>
       </c>
       <c r="G645" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전송받은 토큰을 입력하세요:</t>
+          <t>Suggested in Weblate: 계속하려면 로그인 비밀번호를 입력하세요:</t>
         </is>
       </c>
       <c r="H645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22309</t>
+          <t>../qml/Root.qml:22337</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Wait for the confirmation link to arrive, then continue.</t>
+          <t>Please enter a valid email address to continue:</t>
         </is>
       </c>
       <c r="C646" t="inlineStr"/>
       <c r="D646" t="inlineStr"/>
       <c r="E646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
-          <t>RootWait for the confirmation link to arrive, then continue.</t>
+          <t>RootPlease enter a valid email address to continue:</t>
         </is>
       </c>
       <c r="G646" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 확인 링크가 도착할 때까지 기다렸다가 계속 진행하세요.</t>
+          <t>Suggested in Weblate: 계속하려면 유효한 이메일 주소를 입력하세요:</t>
         </is>
       </c>
       <c r="H646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22339</t>
+          <t>../qml/Root.qml:22347</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>Share desktop with %1?</t>
+          <t>Please enter a valid phone number to continue:</t>
         </is>
       </c>
       <c r="C647" t="inlineStr"/>
       <c r="D647" t="inlineStr"/>
       <c r="E647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>ScreenShareShare desktop with %1?</t>
+          <t>RootPlease enter a valid phone number to continue:</t>
         </is>
       </c>
       <c r="G647" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 과 데스크톱을 공유하시겠습니까?</t>
+          <t>Suggested in Weblate: 계속하려면 유효한 전화번호를 입력하세요:</t>
         </is>
       </c>
       <c r="H647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22350</t>
+          <t>../qml/Root.qml:22357</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>Method:</t>
+          <t>Please enter the token which has been sent to you:</t>
         </is>
       </c>
       <c r="C648" t="inlineStr"/>
       <c r="D648" t="inlineStr"/>
       <c r="E648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>ScreenShareMethod:</t>
+          <t>RootPlease enter the token which has been sent to you:</t>
         </is>
       </c>
       <c r="G648" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방법:</t>
+          <t>Suggested in Weblate: 전송받은 토큰을 입력하세요:</t>
         </is>
       </c>
       <c r="H648" t="inlineStr"/>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22370</t>
+          <t>../qml/Root.qml:22368</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Window:</t>
+          <t>Wait for the confirmation link to arrive, then continue.</t>
         </is>
       </c>
       <c r="C649" t="inlineStr"/>
       <c r="D649" t="inlineStr"/>
       <c r="E649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
-          <t>ScreenShareWindow:</t>
+          <t>RootWait for the confirmation link to arrive, then continue.</t>
         </is>
       </c>
       <c r="G649" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 윈도우:</t>
+          <t>Suggested in Weblate: 확인 링크가 도착할 때까지 기다렸다가 계속 진행하세요.</t>
         </is>
       </c>
       <c r="H649" t="inlineStr"/>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22385</t>
+          <t>../qml/voip/ScreenShare.qml:22398</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>Request screencast</t>
+          <t>Share desktop with %1?</t>
         </is>
       </c>
       <c r="C650" t="inlineStr"/>
       <c r="D650" t="inlineStr"/>
       <c r="E650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
-          <t>ScreenShareRequest screencast</t>
+          <t>ScreenShareShare desktop with %1?</t>
         </is>
       </c>
       <c r="G650" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 화면 공유 요청</t>
+          <t>Suggested in Weblate: %1 과 데스크톱을 공유하시겠습니까?</t>
         </is>
       </c>
       <c r="H650" t="inlineStr"/>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22401</t>
+          <t>../qml/voip/ScreenShare.qml:22409</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>Frame rate:</t>
+          <t>Method:</t>
         </is>
       </c>
       <c r="C651" t="inlineStr"/>
       <c r="D651" t="inlineStr"/>
       <c r="E651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
-          <t>ScreenShareFrame rate:</t>
+          <t>ScreenShareMethod:</t>
         </is>
       </c>
       <c r="G651" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 프레임:</t>
+          <t>Suggested in Weblate: 방법:</t>
         </is>
       </c>
       <c r="H651" t="inlineStr"/>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22420</t>
+          <t>../qml/voip/ScreenShare.qml:22429</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>Include your camera picture-in-picture</t>
+          <t>Window:</t>
         </is>
       </c>
       <c r="C652" t="inlineStr"/>
       <c r="D652" t="inlineStr"/>
       <c r="E652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
-          <t>ScreenShareInclude your camera picture-in-picture</t>
+          <t>ScreenShareWindow:</t>
         </is>
       </c>
       <c r="G652" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 카메라 화면 속 화면 포함</t>
+          <t>Suggested in Weblate: 윈도우:</t>
         </is>
       </c>
       <c r="H652" t="inlineStr"/>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22432</t>
+          <t>../qml/voip/ScreenShare.qml:22444</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Request remote camera</t>
+          <t>Request screencast</t>
         </is>
       </c>
       <c r="C653" t="inlineStr"/>
       <c r="D653" t="inlineStr"/>
       <c r="E653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
-          <t>ScreenShareRequest remote camera</t>
+          <t>ScreenShareRequest screencast</t>
         </is>
       </c>
       <c r="G653" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 원격 카메라 요청</t>
+          <t>Suggested in Weblate: 화면 공유 요청</t>
         </is>
       </c>
       <c r="H653" t="inlineStr"/>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22442</t>
+          <t>../qml/voip/ScreenShare.qml:22460</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>View your callee's camera like a regular video call</t>
+          <t>Frame rate:</t>
         </is>
       </c>
       <c r="C654" t="inlineStr"/>
       <c r="D654" t="inlineStr"/>
       <c r="E654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
-          <t>ScreenShareView your callee's camera like a regular video call</t>
+          <t>ScreenShareFrame rate:</t>
         </is>
       </c>
       <c r="G654" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 일반 영상통화처럼 상대방의 카메라 보기</t>
+          <t>Suggested in Weblate: 프레임:</t>
         </is>
       </c>
       <c r="H654" t="inlineStr"/>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22447</t>
+          <t>../qml/voip/ScreenShare.qml:22479</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>Hide mouse cursor</t>
+          <t>Include your camera picture-in-picture</t>
         </is>
       </c>
       <c r="C655" t="inlineStr"/>
       <c r="D655" t="inlineStr"/>
       <c r="E655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
-          <t>ScreenShareHide mouse cursor</t>
+          <t>ScreenShareInclude your camera picture-in-picture</t>
         </is>
       </c>
       <c r="G655" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 마우스 커서 숨기기</t>
+          <t>Suggested in Weblate: 카메라 화면 속 화면 포함</t>
         </is>
       </c>
       <c r="H655" t="inlineStr"/>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22468</t>
+          <t>../qml/voip/ScreenShare.qml:22491</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Share</t>
+          <t>Request remote camera</t>
         </is>
       </c>
       <c r="C656" t="inlineStr"/>
       <c r="D656" t="inlineStr"/>
       <c r="E656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
-          <t>ScreenShareShare</t>
+          <t>ScreenShareRequest remote camera</t>
         </is>
       </c>
       <c r="G656" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 공유</t>
+          <t>Suggested in Weblate: 원격 카메라 요청</t>
         </is>
       </c>
       <c r="H656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22484</t>
+          <t>../qml/voip/ScreenShare.qml:22501</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>View your callee's camera like a regular video call</t>
         </is>
       </c>
       <c r="C657" t="inlineStr"/>
       <c r="D657" t="inlineStr"/>
       <c r="E657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
-          <t>ScreenSharePreview</t>
+          <t>ScreenShareView your callee's camera like a regular video call</t>
         </is>
       </c>
       <c r="G657" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 미리보기</t>
+          <t>Suggested in Weblate: 일반 영상통화처럼 상대방의 카메라 보기</t>
         </is>
       </c>
       <c r="H657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22491</t>
+          <t>../qml/voip/ScreenShare.qml:22506</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Hide mouse cursor</t>
         </is>
       </c>
       <c r="C658" t="inlineStr"/>
       <c r="D658" t="inlineStr"/>
       <c r="E658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
-          <t>ScreenShareCancel</t>
+          <t>ScreenShareHide mouse cursor</t>
         </is>
       </c>
       <c r="G658" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 취소</t>
+          <t>Suggested in Weblate: 마우스 커서 숨기기</t>
         </is>
       </c>
       <c r="H658" t="inlineStr"/>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:17370</t>
+          <t>../qml/voip/ScreenShare.qml:22527</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>Failed to connect to secret storage</t>
+          <t>Share</t>
         </is>
       </c>
       <c r="C659" t="inlineStr"/>
       <c r="D659" t="inlineStr"/>
       <c r="E659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
-          <t>SecretStorageFailed to connect to secret storage</t>
+          <t>ScreenShareShare</t>
         </is>
       </c>
       <c r="G659" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비밀 저장소에 연결하지 못했습니다</t>
+          <t>Suggested in Weblate: 공유</t>
         </is>
       </c>
       <c r="H659" t="inlineStr"/>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:17371</t>
+          <t>../qml/voip/ScreenShare.qml:22543</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>Nheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C660" t="inlineStr"/>
       <c r="D660" t="inlineStr"/>
       <c r="E660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
-          <t>SecretStorageNheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
+          <t>ScreenSharePreview</t>
         </is>
       </c>
       <c r="G660" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Nheko가 암호화 비밀을 저장할 보안 저장소에 연결할 수 없습니다. 여러 가지 이유가 있을 수 있습니다. D-Bus 서비스가 실행 중이고 플랫폼에 맞게 KWallet, Gnome Keyring, KeePassXC 또는 이와 동등한 서비스를 구성했는지 확인하세요. 문제가 있는 경우 여기에서 문의하세요(https://github.com/Nheko-Reborn/nheko/issues).</t>
+          <t>Suggested in Weblate: 미리보기</t>
         </is>
       </c>
       <c r="H660" t="inlineStr"/>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17421</t>
+          <t>../qml/voip/ScreenShare.qml:22550</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>This is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C661" t="inlineStr"/>
       <c r="D661" t="inlineStr"/>
       <c r="E661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckThis is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
+          <t>ScreenShareCancel</t>
         </is>
       </c>
       <c r="G661" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 복구 키입니다. 암호화된 메시지 및 인증 키에 대한 액세스를 복원하려면 이 키가 필요합니다. 안전하게 보관하세요. 누구와도 공유하지 마시고 분실하지 마세요! 명심하세요!</t>
+          <t>Suggested in Weblate: 취소</t>
         </is>
       </c>
       <c r="H661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17442</t>
+          <t>../../src/Cache.cpp:17430</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>Encryption setup successfully</t>
+          <t>Failed to connect to secret storage</t>
         </is>
       </c>
       <c r="C662" t="inlineStr"/>
       <c r="D662" t="inlineStr"/>
       <c r="E662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckEncryption setup successfully</t>
+          <t>SecretStorageFailed to connect to secret storage</t>
         </is>
       </c>
       <c r="G662" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화 설정 성공</t>
+          <t>Suggested in Weblate: 비밀 저장소에 연결하지 못했습니다</t>
         </is>
       </c>
       <c r="H662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17450</t>
+          <t>../../src/Cache.cpp:17431</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>Failed to setup encryption: %1</t>
+          <t>Nheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
         </is>
       </c>
       <c r="C663" t="inlineStr"/>
       <c r="D663" t="inlineStr"/>
       <c r="E663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckFailed to setup encryption: %1</t>
+          <t>SecretStorageNheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
         </is>
       </c>
       <c r="G663" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화 설정 실패: %1</t>
+          <t>Suggested in Weblate: Nheko가 암호화 비밀을 저장할 보안 저장소에 연결할 수 없습니다. 여러 가지 이유가 있을 수 있습니다. D-Bus 서비스가 실행 중이고 플랫폼에 맞게 KWallet, Gnome Keyring, KeePassXC 또는 이와 동등한 서비스를 구성했는지 확인하세요. 문제가 있는 경우 여기에서 문의하세요(https://github.com/Nheko-Reborn/nheko/issues).</t>
         </is>
       </c>
       <c r="H663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17482</t>
+          <t>../qml/SelfVerificationCheck.qml:17481</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>Setup Encryption</t>
+          <t>This is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
         </is>
       </c>
       <c r="C664" t="inlineStr"/>
       <c r="D664" t="inlineStr"/>
       <c r="E664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckSetup Encryption</t>
+          <t>SelfVerificationCheckThis is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
         </is>
       </c>
       <c r="G664" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화 설정</t>
+          <t>Suggested in Weblate: 복구 키입니다. 암호화된 메시지 및 인증 키에 대한 액세스를 복원하려면 이 키가 필요합니다. 안전하게 보관하세요. 누구와도 공유하지 마시고 분실하지 마세요! 명심하세요!</t>
         </is>
       </c>
       <c r="H664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17491</t>
+          <t>../qml/SelfVerificationCheck.qml:17502</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>Hello and welcome to Matrix!
-It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
+          <t>Encryption setup successfully</t>
         </is>
       </c>
       <c r="C665" t="inlineStr"/>
       <c r="D665" t="inlineStr"/>
       <c r="E665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckHello and welcome to Matrix!
-It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
+          <t>SelfVerificationCheckEncryption setup successfully</t>
         </is>
       </c>
       <c r="G665" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 매트릭스에 오신 것을 환영합니다!
-메시지를 안전하게 암호화하기 전에 몇 가지 간단한 설정을 해야 합니다. 바로 수락을 누르거나 몇 가지 기본 옵션을 조정할 수 있습니다. 또한 몇 가지 기본 사항을 설명해드리려고 합니다. 이 부분은 건너뛰어도 되지만 도움이 될 수 있습니다!</t>
+          <t>Suggested in Weblate: 암호화 설정 성공</t>
         </is>
       </c>
       <c r="H665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17599</t>
+          <t>../qml/SelfVerificationCheck.qml:17510</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>Activate Encryption</t>
+          <t>Failed to setup encryption: %1</t>
         </is>
       </c>
       <c r="C666" t="inlineStr"/>
       <c r="D666" t="inlineStr"/>
       <c r="E666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckActivate Encryption</t>
+          <t>SelfVerificationCheckFailed to setup encryption: %1</t>
         </is>
       </c>
       <c r="G666" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화 활성화</t>
+          <t>Suggested in Weblate: 암호화 설정 실패: %1</t>
         </is>
       </c>
       <c r="H666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17608</t>
+          <t>../qml/SelfVerificationCheck.qml:17542</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>It seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
-If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
+          <t>Setup Encryption</t>
         </is>
       </c>
       <c r="C667" t="inlineStr"/>
       <c r="D667" t="inlineStr"/>
       <c r="E667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckIt seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
-If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
+          <t>SelfVerificationCheckSetup Encryption</t>
         </is>
       </c>
       <c r="G667" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 계정에 이미 암호화가 설정되어 있는 것 같습니다. 암호화된 메시지에 액세스하고 이 장치를 신뢰할 수 있는 장치로 표시하려면 기존 장치를 인증하거나(있는 경우) 복구 암호를 입력하면 됩니다. 아래 옵션 중 하나를 선택하세요.
-인증을 선택하는 경우 다른 장치를 사용할 수 있어야 합니다. '비밀번호 입력'을 선택하면 복구 키 또는 비밀번호가 필요합니다. 취소를 클릭하면 나중에 본인 인증을 선택할 수 있습니다.</t>
+          <t>Suggested in Weblate: 암호화 설정</t>
         </is>
       </c>
       <c r="H667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17613</t>
+          <t>../qml/SelfVerificationCheck.qml:17551</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>verify</t>
+          <t>Hello and welcome to Matrix!
+It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
         </is>
       </c>
       <c r="C668" t="inlineStr"/>
       <c r="D668" t="inlineStr"/>
       <c r="E668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckverify</t>
+          <t>SelfVerificationCheckHello and welcome to Matrix!
+It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
         </is>
       </c>
       <c r="G668" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증</t>
+          <t>Suggested in Weblate: 매트릭스에 오신 것을 환영합니다!
+메시지를 안전하게 암호화하기 전에 몇 가지 간단한 설정을 해야 합니다. 바로 수락을 누르거나 몇 가지 기본 옵션을 조정할 수 있습니다. 또한 몇 가지 기본 사항을 설명해드리려고 합니다. 이 부분은 건너뛰어도 되지만 도움이 될 수 있습니다!</t>
         </is>
       </c>
       <c r="H668" t="inlineStr"/>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17622</t>
+          <t>../qml/SelfVerificationCheck.qml:17659</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>enter passphrase</t>
+          <t>Activate Encryption</t>
         </is>
       </c>
       <c r="C669" t="inlineStr"/>
       <c r="D669" t="inlineStr"/>
       <c r="E669" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckenter passphrase</t>
+          <t>SelfVerificationCheckActivate Encryption</t>
         </is>
       </c>
       <c r="G669" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호 구문 입력</t>
+          <t>Suggested in Weblate: 암호화 활성화</t>
         </is>
       </c>
       <c r="H669" t="inlineStr"/>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17675</t>
+          <t>../qml/SelfVerificationCheck.qml:17668</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>Failed to create keys for cross-signing!</t>
+          <t>It seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
+If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
         </is>
       </c>
       <c r="C670" t="inlineStr"/>
       <c r="D670" t="inlineStr"/>
       <c r="E670" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusFailed to create keys for cross-signing!</t>
+          <t>SelfVerificationCheckIt seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
+If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
         </is>
       </c>
       <c r="G670" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 교차 서명을 위한 키를 만들지 못했습니다!</t>
+          <t>Suggested in Weblate: 이 계정에 이미 암호화가 설정되어 있는 것 같습니다. 암호화된 메시지에 액세스하고 이 장치를 신뢰할 수 있는 장치로 표시하려면 기존 장치를 인증하거나(있는 경우) 복구 암호를 입력하면 됩니다. 아래 옵션 중 하나를 선택하세요.
+인증을 선택하는 경우 다른 장치를 사용할 수 있어야 합니다. '비밀번호 입력'을 선택하면 복구 키 또는 비밀번호가 필요합니다. 취소를 클릭하면 나중에 본인 인증을 선택할 수 있습니다.</t>
         </is>
       </c>
       <c r="H670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17691</t>
+          <t>../qml/SelfVerificationCheck.qml:17673</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>Failed to create keys for online key backup!</t>
+          <t>verify</t>
         </is>
       </c>
       <c r="C671" t="inlineStr"/>
       <c r="D671" t="inlineStr"/>
       <c r="E671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusFailed to create keys for online key backup!</t>
+          <t>SelfVerificationCheckverify</t>
         </is>
       </c>
       <c r="G671" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 온라인 키 백업을 위한 키를 만들지 못했습니다!</t>
+          <t>Suggested in Weblate: 인증</t>
         </is>
       </c>
       <c r="H671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17720</t>
+          <t>../qml/SelfVerificationCheck.qml:17682</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>Failed to create keys for secure server side secret storage!</t>
+          <t>enter passphrase</t>
         </is>
       </c>
       <c r="C672" t="inlineStr"/>
       <c r="D672" t="inlineStr"/>
       <c r="E672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusFailed to create keys for secure server side secret storage!</t>
+          <t>SelfVerificationCheckenter passphrase</t>
         </is>
       </c>
       <c r="G672" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 보안 서버 측 비밀 저장소용 키를 만들지 못했습니다!</t>
+          <t>Suggested in Weblate: 암호 구문 입력</t>
         </is>
       </c>
       <c r="H672" t="inlineStr"/>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17764</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17735</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>Encryption Setup</t>
+          <t>Failed to create keys for cross-signing!</t>
         </is>
       </c>
       <c r="C673" t="inlineStr"/>
       <c r="D673" t="inlineStr"/>
       <c r="E673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusEncryption Setup</t>
+          <t>SelfVerificationStatusFailed to create keys for cross-signing!</t>
         </is>
       </c>
       <c r="G673" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화</t>
+          <t>Suggested in Weblate: 교차 서명을 위한 키를 만들지 못했습니다!</t>
         </is>
       </c>
       <c r="H673" t="inlineStr"/>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17770</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17751</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>Encryption setup failed: %1</t>
+          <t>Failed to create keys for online key backup!</t>
         </is>
       </c>
       <c r="C674" t="inlineStr"/>
       <c r="D674" t="inlineStr"/>
       <c r="E674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusEncryption setup failed: %1</t>
+          <t>SelfVerificationStatusFailed to create keys for online key backup!</t>
         </is>
       </c>
       <c r="G674" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화 설정 실패: %1</t>
+          <t>Suggested in Weblate: 온라인 키 백업을 위한 키를 만들지 못했습니다!</t>
         </is>
       </c>
       <c r="H674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17928</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17780</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Identity key changed. This breaks E2EE, so logging out.</t>
+          <t>Failed to create keys for secure server side secret storage!</t>
         </is>
       </c>
       <c r="C675" t="inlineStr"/>
       <c r="D675" t="inlineStr"/>
       <c r="E675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusIdentity key changed. This breaks E2EE, so logging out.</t>
+          <t>SelfVerificationStatusFailed to create keys for secure server side secret storage!</t>
         </is>
       </c>
       <c r="G675" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 신원 인증키가 변경되었습니다. 이로 인해 E2EE가 중단되므로 로그아웃합니다.</t>
+          <t>Suggested in Weblate: 보안 서버 측 비밀 저장소용 키를 만들지 못했습니다!</t>
         </is>
       </c>
       <c r="H675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18246</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17824</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>Failed to update image pack: %1</t>
+          <t>Encryption Setup</t>
         </is>
       </c>
       <c r="C676" t="inlineStr"/>
       <c r="D676" t="inlineStr"/>
       <c r="E676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to update image pack: %1</t>
+          <t>SelfVerificationStatusEncryption Setup</t>
         </is>
       </c>
       <c r="G676" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지 팩 업데이트에 실패하였습니다: %1</t>
+          <t>Suggested in Weblate: 암호화</t>
         </is>
       </c>
       <c r="H676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18260</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17830</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Failed to delete old image pack: %1</t>
+          <t>Encryption setup failed: %1</t>
         </is>
       </c>
       <c r="C677" t="inlineStr"/>
       <c r="D677" t="inlineStr"/>
       <c r="E677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to delete old image pack: %1</t>
+          <t>SelfVerificationStatusEncryption setup failed: %1</t>
         </is>
       </c>
       <c r="G677" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이전 이미지 팩을 삭제하지 못했습니다: %1</t>
+          <t>Suggested in Weblate: 암호화 설정 실패: %1</t>
         </is>
       </c>
       <c r="H677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18318</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17988</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Failed to open image: %1</t>
+          <t>Identity key changed. This breaks E2EE, so logging out.</t>
         </is>
       </c>
       <c r="C678" t="inlineStr"/>
       <c r="D678" t="inlineStr"/>
       <c r="E678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to open image: %1</t>
+          <t>SelfVerificationStatusIdentity key changed. This breaks E2EE, so logging out.</t>
         </is>
       </c>
       <c r="G678" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지를 열지 못했습니다: %1</t>
+          <t>Suggested in Weblate: 신원 인증키가 변경되었습니다. 이로 인해 E2EE가 중단되므로 로그아웃합니다.</t>
         </is>
       </c>
       <c r="H678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18332</t>
+          <t>../../src/SingleImagePackModel.cpp:18306</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Failed to upload image: %1</t>
+          <t>Failed to update image pack: %1</t>
         </is>
       </c>
       <c r="C679" t="inlineStr"/>
       <c r="D679" t="inlineStr"/>
       <c r="E679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to upload image: %1</t>
+          <t>SingleImagePackModelFailed to update image pack: %1</t>
         </is>
       </c>
       <c r="G679" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지를 업로드하는데 실패하였습니다: %1</t>
+          <t>Suggested in Weblate: 이미지 팩 업데이트에 실패하였습니다: %1</t>
         </is>
       </c>
       <c r="H679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenu.qml:18348</t>
+          <t>../../src/SingleImagePackModel.cpp:18320</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Add or remove from community...</t>
+          <t>Failed to delete old image pack: %1</t>
         </is>
       </c>
       <c r="C680" t="inlineStr"/>
       <c r="D680" t="inlineStr"/>
       <c r="E680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>SpaceMenuAdd or remove from community...</t>
-[...2 lines deleted...]
-      <c r="G680" t="inlineStr"/>
+          <t>SingleImagePackModelFailed to delete old image pack: %1</t>
+        </is>
+      </c>
+      <c r="G680" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 이전 이미지 팩을 삭제하지 못했습니다: %1</t>
+        </is>
+      </c>
       <c r="H680" t="inlineStr"/>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18376</t>
+          <t>../../src/SingleImagePackModel.cpp:18378</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>Official community for this room</t>
+          <t>Failed to open image: %1</t>
         </is>
       </c>
       <c r="C681" t="inlineStr"/>
       <c r="D681" t="inlineStr"/>
       <c r="E681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelOfficial community for this room</t>
+          <t>SingleImagePackModelFailed to open image: %1</t>
         </is>
       </c>
       <c r="G681" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방의 공식 커뮤니티</t>
+          <t>Suggested in Weblate: 이미지를 열지 못했습니다: %1</t>
         </is>
       </c>
       <c r="H681" t="inlineStr"/>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18384</t>
+          <t>../../src/SingleImagePackModel.cpp:18392</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>Affiliated community for this room</t>
+          <t>Failed to upload image: %1</t>
         </is>
       </c>
       <c r="C682" t="inlineStr"/>
       <c r="D682" t="inlineStr"/>
       <c r="E682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelAffiliated community for this room</t>
+          <t>SingleImagePackModelFailed to upload image: %1</t>
         </is>
       </c>
       <c r="G682" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방과 연관된 커뮤니티</t>
+          <t>Suggested in Weblate: 이미지를 업로드하는데 실패하였습니다: %1</t>
         </is>
       </c>
       <c r="H682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18392</t>
+          <t>../qml/components/SpaceMenu.qml:18408</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>Listed only for community members</t>
+          <t>Add or remove from community...</t>
         </is>
       </c>
       <c r="C683" t="inlineStr"/>
       <c r="D683" t="inlineStr"/>
       <c r="E683" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelListed only for community members</t>
-[...6 lines deleted...]
-      </c>
+          <t>SpaceMenuAdd or remove from community...</t>
+        </is>
+      </c>
+      <c r="G683" t="inlineStr"/>
       <c r="H683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18400</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18436</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Listed only for room members</t>
+          <t>Official community for this room</t>
         </is>
       </c>
       <c r="C684" t="inlineStr"/>
       <c r="D684" t="inlineStr"/>
       <c r="E684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelListed only for room members</t>
+          <t>SpaceMenuLevelOfficial community for this room</t>
         </is>
       </c>
       <c r="G684" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 구성원에게만 표시</t>
+          <t>Suggested in Weblate: 이 방의 공식 커뮤니티</t>
         </is>
       </c>
       <c r="H684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18408</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18444</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>Not related</t>
+          <t>Affiliated community for this room</t>
         </is>
       </c>
       <c r="C685" t="inlineStr"/>
       <c r="D685" t="inlineStr"/>
       <c r="E685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelNot related</t>
+          <t>SpaceMenuLevelAffiliated community for this room</t>
         </is>
       </c>
       <c r="G685" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 관련 없음</t>
+          <t>Suggested in Weblate: 이 방과 연관된 커뮤니티</t>
         </is>
       </c>
       <c r="H685" t="inlineStr"/>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18426</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18452</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Listed only for community members</t>
         </is>
       </c>
       <c r="C686" t="inlineStr"/>
       <c r="D686" t="inlineStr"/>
       <c r="E686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
-          <t>StatusIndicatorFailed</t>
+          <t>SpaceMenuLevelListed only for community members</t>
         </is>
       </c>
       <c r="G686" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 실패</t>
+          <t>Suggested in Weblate: 커뮤니티 구성원 전용 목록</t>
         </is>
       </c>
       <c r="H686" t="inlineStr"/>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18428</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18460</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>Sent</t>
+          <t>Listed only for room members</t>
         </is>
       </c>
       <c r="C687" t="inlineStr"/>
       <c r="D687" t="inlineStr"/>
       <c r="E687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
-          <t>StatusIndicatorSent</t>
+          <t>SpaceMenuLevelListed only for room members</t>
         </is>
       </c>
       <c r="G687" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 보냄</t>
+          <t>Suggested in Weblate: 방 구성원에게만 표시</t>
         </is>
       </c>
       <c r="H687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18430</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18468</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>Received</t>
+          <t>Not related</t>
         </is>
       </c>
       <c r="C688" t="inlineStr"/>
       <c r="D688" t="inlineStr"/>
       <c r="E688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
-          <t>StatusIndicatorReceived</t>
+          <t>SpaceMenuLevelNot related</t>
         </is>
       </c>
       <c r="G688" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 받음</t>
+          <t>Suggested in Weblate: 관련 없음</t>
         </is>
       </c>
       <c r="H688" t="inlineStr"/>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18432</t>
+          <t>../qml/StatusIndicator.qml:18486</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>Read</t>
+          <t>Failed</t>
         </is>
       </c>
       <c r="C689" t="inlineStr"/>
       <c r="D689" t="inlineStr"/>
       <c r="E689" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
-          <t>StatusIndicatorRead</t>
+          <t>StatusIndicatorFailed</t>
         </is>
       </c>
       <c r="G689" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 읽음</t>
+          <t>Suggested in Weblate: 실패</t>
         </is>
       </c>
       <c r="H689" t="inlineStr"/>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>../qml/emoji/StickerPicker.qml:18501</t>
+          <t>../qml/StatusIndicator.qml:18488</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Sent</t>
         </is>
       </c>
       <c r="C690" t="inlineStr"/>
       <c r="D690" t="inlineStr"/>
       <c r="E690" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
-          <t>StickerPickerSearch</t>
+          <t>StatusIndicatorSent</t>
         </is>
       </c>
       <c r="G690" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 검색</t>
+          <t>Suggested in Weblate: 보냄</t>
         </is>
       </c>
       <c r="H690" t="inlineStr"/>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>../qml/emoji/StickerPicker.qml:18690</t>
+          <t>../qml/StatusIndicator.qml:18490</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>Change what packs are enabled, remove packs, or create new ones</t>
+          <t>Received</t>
         </is>
       </c>
       <c r="C691" t="inlineStr"/>
       <c r="D691" t="inlineStr"/>
       <c r="E691" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>StickerPickerChange what packs are enabled, remove packs, or create new ones</t>
+          <t>StatusIndicatorReceived</t>
         </is>
       </c>
       <c r="G691" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용할 이모티콘 팩 변경, 삭제 또는 새 이모티콘 팩 만들기</t>
+          <t>Suggested in Weblate: 받음</t>
         </is>
       </c>
       <c r="H691" t="inlineStr"/>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Success.qml:18700</t>
+          <t>../qml/StatusIndicator.qml:18492</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>Successful Verification</t>
+          <t>Read</t>
         </is>
       </c>
       <c r="C692" t="inlineStr"/>
       <c r="D692" t="inlineStr"/>
       <c r="E692" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F692" t="inlineStr">
         <is>
-          <t>SuccessSuccessful Verification</t>
+          <t>StatusIndicatorRead</t>
         </is>
       </c>
       <c r="G692" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증 성공</t>
+          <t>Suggested in Weblate: 읽음</t>
         </is>
       </c>
       <c r="H692" t="inlineStr"/>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Success.qml:18710</t>
+          <t>../qml/emoji/StickerPicker.qml:18561</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>Verification successful!  Both sides verified their devices!</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C693" t="inlineStr"/>
       <c r="D693" t="inlineStr"/>
       <c r="E693" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F693" t="inlineStr">
         <is>
-          <t>SuccessVerification successful! Both sides verified their devices!</t>
+          <t>StickerPickerSearch</t>
         </is>
       </c>
       <c r="G693" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증 성공!  양쪽 모두기기를 인증했습니다!</t>
+          <t>Suggested in Weblate: 검색</t>
         </is>
       </c>
       <c r="H693" t="inlineStr"/>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Success.qml:18724</t>
+          <t>../qml/emoji/StickerPicker.qml:18750</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Change what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="C694" t="inlineStr"/>
       <c r="D694" t="inlineStr"/>
       <c r="E694" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
-          <t>SuccessClose</t>
+          <t>StickerPickerChange what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="G694" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 닫기</t>
+          <t>Suggested in Weblate: 사용할 이모티콘 팩 변경, 삭제 또는 새 이모티콘 팩 만들기</t>
         </is>
       </c>
       <c r="H694" t="inlineStr"/>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>../qml/TimelineDefaultMessageStyle.qml:18891</t>
+          <t>../qml/device-verification/Success.qml:18760</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>Part of a thread</t>
+          <t>Successful Verification</t>
         </is>
       </c>
       <c r="C695" t="inlineStr"/>
       <c r="D695" t="inlineStr"/>
       <c r="E695" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>TimelineDefaultMessageStylePart of a thread</t>
+          <t>SuccessSuccessful Verification</t>
         </is>
       </c>
       <c r="G695" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스레드의 일부</t>
+          <t>Suggested in Weblate: 인증 성공</t>
         </is>
       </c>
       <c r="H695" t="inlineStr"/>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:18979</t>
+          <t>../qml/device-verification/Success.qml:18770</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>%1 placed a voice call.</t>
+          <t>Verification successful!  Both sides verified their devices!</t>
         </is>
       </c>
       <c r="C696" t="inlineStr"/>
       <c r="D696" t="inlineStr"/>
       <c r="E696" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F696" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a voice call.</t>
+          <t>SuccessVerification successful! Both sides verified their devices!</t>
         </is>
       </c>
       <c r="G696" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 음성 통화를 걸었습니다.</t>
+          <t>Suggested in Weblate: 인증 성공!  양쪽 모두기기를 인증했습니다!</t>
         </is>
       </c>
       <c r="H696" t="inlineStr"/>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:18981</t>
+          <t>../qml/device-verification/Success.qml:18784</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>%1 placed a video call.</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C697" t="inlineStr"/>
       <c r="D697" t="inlineStr"/>
       <c r="E697" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a video call.</t>
+          <t>SuccessClose</t>
         </is>
       </c>
       <c r="G697" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이(가) 영상 통화를 걸었습니다.</t>
+          <t>Suggested in Weblate: 닫기</t>
         </is>
       </c>
       <c r="H697" t="inlineStr"/>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:18983</t>
+          <t>../qml/TimelineDefaultMessageStyle.qml:18951</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>%1 placed a call.</t>
+          <t>Part of a thread</t>
         </is>
       </c>
       <c r="C698" t="inlineStr"/>
       <c r="D698" t="inlineStr"/>
       <c r="E698" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F698" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a call.</t>
+          <t>TimelineDefaultMessageStylePart of a thread</t>
         </is>
       </c>
       <c r="G698" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 통화를 걸었습니다.</t>
+          <t>Suggested in Weblate: 스레드의 일부</t>
         </is>
       </c>
       <c r="H698" t="inlineStr"/>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19005</t>
+          <t>../qml/TimelineEvent.qml:19039</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>%1 answered the call.</t>
+          <t>%1 placed a voice call.</t>
         </is>
       </c>
       <c r="C699" t="inlineStr"/>
       <c r="D699" t="inlineStr"/>
       <c r="E699" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 answered the call.</t>
+          <t>TimelineEvent%1 placed a voice call.</t>
         </is>
       </c>
       <c r="G699" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 통화를 받았습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 음성 통화를 걸었습니다.</t>
         </is>
       </c>
       <c r="H699" t="inlineStr"/>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19007</t>
+          <t>../qml/TimelineEvent.qml:19041</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>%1 rejected the call.</t>
+          <t>%1 placed a video call.</t>
         </is>
       </c>
       <c r="C700" t="inlineStr"/>
       <c r="D700" t="inlineStr"/>
       <c r="E700" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F700" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 rejected the call.</t>
+          <t>TimelineEvent%1 placed a video call.</t>
         </is>
       </c>
       <c r="G700" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 통화를 거절했습니다.</t>
+          <t>Suggested in Weblate: 이(가) 영상 통화를 걸었습니다.</t>
         </is>
       </c>
       <c r="H700" t="inlineStr"/>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19009</t>
+          <t>../qml/TimelineEvent.qml:19043</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>%1 selected answer.</t>
+          <t>%1 placed a call.</t>
         </is>
       </c>
       <c r="C701" t="inlineStr"/>
       <c r="D701" t="inlineStr"/>
       <c r="E701" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F701" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 selected answer.</t>
+          <t>TimelineEvent%1 placed a call.</t>
         </is>
       </c>
       <c r="G701" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 답을 선택했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 통화를 걸었습니다.</t>
         </is>
       </c>
       <c r="H701" t="inlineStr"/>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19011</t>
+          <t>../qml/TimelineEvent.qml:19065</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>%1 ended the call.</t>
+          <t>%1 answered the call.</t>
         </is>
       </c>
       <c r="C702" t="inlineStr"/>
       <c r="D702" t="inlineStr"/>
       <c r="E702" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 ended the call.</t>
+          <t>TimelineEvent%1 answered the call.</t>
         </is>
       </c>
       <c r="G702" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 통화를 종료했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 통화를 받았습니다.</t>
         </is>
       </c>
       <c r="H702" t="inlineStr"/>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19015</t>
+          <t>../qml/TimelineEvent.qml:19067</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>%1 is negotiating the call...</t>
+          <t>%1 rejected the call.</t>
         </is>
       </c>
       <c r="C703" t="inlineStr"/>
       <c r="D703" t="inlineStr"/>
       <c r="E703" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 is negotiating the call...</t>
+          <t>TimelineEvent%1 rejected the call.</t>
         </is>
       </c>
       <c r="G703" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 통화를 요청하는 중입니다...</t>
+          <t>Suggested in Weblate: %1 이(가) 통화를 거절했습니다.</t>
         </is>
       </c>
       <c r="H703" t="inlineStr"/>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19106</t>
+          <t>../qml/TimelineEvent.qml:19069</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>Allow them in</t>
+          <t>%1 selected answer.</t>
         </is>
       </c>
       <c r="C704" t="inlineStr"/>
       <c r="D704" t="inlineStr"/>
       <c r="E704" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
-          <t>TimelineEventAllow them in</t>
+          <t>TimelineEvent%1 selected answer.</t>
         </is>
       </c>
       <c r="G704" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 입장 허용</t>
+          <t>Suggested in Weblate: %1 이(가) 답을 선택했습니다.</t>
         </is>
       </c>
       <c r="H704" t="inlineStr"/>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19128</t>
+          <t>../qml/TimelineEvent.qml:19071</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>This room was replaced for the following reason: %1</t>
+          <t>%1 ended the call.</t>
         </is>
       </c>
       <c r="C705" t="inlineStr"/>
       <c r="D705" t="inlineStr"/>
       <c r="E705" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
-          <t>TimelineEventThis room was replaced for the following reason: %1</t>
+          <t>TimelineEvent%1 ended the call.</t>
         </is>
       </c>
       <c r="G705" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방은 다음과 같은 이유로 교체되었습니다: %1</t>
+          <t>Suggested in Weblate: %1 이(가) 통화를 종료했습니다.</t>
         </is>
       </c>
       <c r="H705" t="inlineStr"/>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19136</t>
+          <t>../qml/TimelineEvent.qml:19075</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>Go to replacement room</t>
+          <t>%1 is negotiating the call...</t>
         </is>
       </c>
       <c r="C706" t="inlineStr"/>
       <c r="D706" t="inlineStr"/>
       <c r="E706" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
-          <t>TimelineEventGo to replacement room</t>
+          <t>TimelineEvent%1 is negotiating the call...</t>
         </is>
       </c>
       <c r="G706" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 교체된 방으로 이동</t>
+          <t>Suggested in Weblate: %1 이(가) 통화를 요청하는 중입니다...</t>
         </is>
       </c>
       <c r="H706" t="inlineStr"/>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>../qml/TimelineMetadata.qml:19176</t>
+          <t>../qml/TimelineEvent.qml:19166</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>Edited</t>
+          <t>Allow them in</t>
         </is>
       </c>
       <c r="C707" t="inlineStr"/>
       <c r="D707" t="inlineStr"/>
       <c r="E707" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
-          <t>TimelineMetadataEdited</t>
+          <t>TimelineEventAllow them in</t>
         </is>
       </c>
       <c r="G707" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 수정됨</t>
+          <t>Suggested in Weblate: 입장 허용</t>
         </is>
       </c>
       <c r="H707" t="inlineStr"/>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>../qml/TimelineMetadata.qml:19192</t>
+          <t>../qml/TimelineEvent.qml:19188</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>Part of a thread</t>
+          <t>This room was replaced for the following reason: %1</t>
         </is>
       </c>
       <c r="C708" t="inlineStr"/>
       <c r="D708" t="inlineStr"/>
       <c r="E708" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F708" t="inlineStr">
         <is>
-          <t>TimelineMetadataPart of a thread</t>
+          <t>TimelineEventThis room was replaced for the following reason: %1</t>
         </is>
       </c>
       <c r="G708" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스레드의 일부</t>
+          <t>Suggested in Weblate: 이 방은 다음과 같은 이유로 교체되었습니다: %1</t>
         </is>
       </c>
       <c r="H708" t="inlineStr"/>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20814</t>
+          <t>../qml/TimelineEvent.qml:19196</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>Message redaction failed: %1</t>
+          <t>Go to replacement room</t>
         </is>
       </c>
       <c r="C709" t="inlineStr"/>
       <c r="D709" t="inlineStr"/>
       <c r="E709" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F709" t="inlineStr">
         <is>
-          <t>TimelineModelMessage redaction failed: %1</t>
+          <t>TimelineEventGo to replacement room</t>
         </is>
       </c>
       <c r="G709" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지를 삭제하는데 실패하였습니다: %1</t>
+          <t>Suggested in Weblate: 교체된 방으로 이동</t>
         </is>
       </c>
       <c r="H709" t="inlineStr"/>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20941</t>
+          <t>../qml/TimelineMetadata.qml:19236</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>Failed to encrypt event, sending aborted!</t>
+          <t>Edited</t>
         </is>
       </c>
       <c r="C710" t="inlineStr"/>
       <c r="D710" t="inlineStr"/>
       <c r="E710" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
-          <t>TimelineModelFailed to encrypt event, sending aborted!</t>
+          <t>TimelineMetadataEdited</t>
         </is>
       </c>
       <c r="G710" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이벤트 암호화에 실패하여 전송이 중단되었습니다!</t>
+          <t>Suggested in Weblate: 수정됨</t>
         </is>
       </c>
       <c r="H710" t="inlineStr"/>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21137</t>
+          <t>../qml/TimelineMetadata.qml:19252</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>Save image</t>
+          <t>Part of a thread</t>
         </is>
       </c>
       <c r="C711" t="inlineStr"/>
       <c r="D711" t="inlineStr"/>
       <c r="E711" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F711" t="inlineStr">
         <is>
-          <t>TimelineModelSave image</t>
+          <t>TimelineMetadataPart of a thread</t>
         </is>
       </c>
       <c r="G711" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지 저장</t>
+          <t>Suggested in Weblate: 스레드의 일부</t>
         </is>
       </c>
       <c r="H711" t="inlineStr"/>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21139</t>
+          <t>../../src/timeline/TimelineModel.cpp:20873</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>Save video</t>
+          <t>Message redaction failed: %1</t>
         </is>
       </c>
       <c r="C712" t="inlineStr"/>
       <c r="D712" t="inlineStr"/>
       <c r="E712" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F712" t="inlineStr">
         <is>
-          <t>TimelineModelSave video</t>
+          <t>TimelineModelMessage redaction failed: %1</t>
         </is>
       </c>
       <c r="G712" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비디오 저장</t>
+          <t>Suggested in Weblate: 메시지를 삭제하는데 실패하였습니다: %1</t>
         </is>
       </c>
       <c r="H712" t="inlineStr"/>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21141</t>
+          <t>../../src/timeline/TimelineModel.cpp:21000</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>Save audio</t>
+          <t>Failed to encrypt event, sending aborted!</t>
         </is>
       </c>
       <c r="C713" t="inlineStr"/>
       <c r="D713" t="inlineStr"/>
       <c r="E713" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
-          <t>TimelineModelSave audio</t>
+          <t>TimelineModelFailed to encrypt event, sending aborted!</t>
         </is>
       </c>
       <c r="G713" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 오디오 저장</t>
+          <t>Suggested in Weblate: 이벤트 암호화에 실패하여 전송이 중단되었습니다!</t>
         </is>
       </c>
       <c r="H713" t="inlineStr"/>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21143</t>
+          <t>../../src/timeline/TimelineModel.cpp:21196</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>Save file</t>
+          <t>Save image</t>
         </is>
       </c>
       <c r="C714" t="inlineStr"/>
       <c r="D714" t="inlineStr"/>
       <c r="E714" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F714" t="inlineStr">
         <is>
-          <t>TimelineModelSave file</t>
+          <t>TimelineModelSave image</t>
         </is>
       </c>
       <c r="G714" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 파일 저장</t>
+          <t>Suggested in Weblate: 이미지 저장</t>
         </is>
       </c>
       <c r="H714" t="inlineStr"/>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21490</t>
+          <t>../../src/timeline/TimelineModel.cpp:21198</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>%1%2 is typing.</t>
+          <t>Save video</t>
         </is>
       </c>
       <c r="C715" t="inlineStr"/>
       <c r="D715" t="inlineStr"/>
       <c r="E715" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F715" t="inlineStr">
         <is>
-          <t>TimelineModel
-Multiple users are typing. First argument is a comma separated list of potentially multiple users. Second argument is the last user of that list. (If only one user is typing, %1 is empty. You should still use it in your string though to silence Qt warnings.)%1 and %2 are typing.</t>
+          <t>TimelineModelSave video</t>
         </is>
       </c>
       <c r="G715" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1%2가 입력하고 있습니다.</t>
+          <t>Suggested in Weblate: 비디오 저장</t>
         </is>
       </c>
       <c r="H715" t="inlineStr"/>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21550</t>
+          <t>../../src/timeline/TimelineModel.cpp:21200</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>%1 opened the room to the public.</t>
+          <t>Save audio</t>
         </is>
       </c>
       <c r="C716" t="inlineStr"/>
       <c r="D716" t="inlineStr"/>
       <c r="E716" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F716" t="inlineStr">
         <is>
-          <t>TimelineModel%1 opened the room to the public.</t>
+          <t>TimelineModelSave audio</t>
         </is>
       </c>
       <c r="G716" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 대화방을 공개적으로 변경했습니다.</t>
+          <t>Suggested in Weblate: 오디오 저장</t>
         </is>
       </c>
       <c r="H716" t="inlineStr"/>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21554</t>
+          <t>../../src/timeline/TimelineModel.cpp:21202</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>%1 allowed to join this room by knocking.</t>
+          <t>Save file</t>
         </is>
       </c>
       <c r="C717" t="inlineStr"/>
       <c r="D717" t="inlineStr"/>
       <c r="E717" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F717" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed to join this room by knocking.</t>
+          <t>TimelineModelSave file</t>
         </is>
       </c>
       <c r="G717" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 이 방에 가입 요청을 할 수 있도록 허용했습니다.</t>
+          <t>Suggested in Weblate: 파일 저장</t>
         </is>
       </c>
       <c r="H717" t="inlineStr"/>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21561</t>
+          <t>../../src/timeline/TimelineModel.cpp:21550</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>%1 allowed members of the following rooms to automatically join this room: %2</t>
+          <t>%1%2 is typing.</t>
         </is>
       </c>
       <c r="C718" t="inlineStr"/>
       <c r="D718" t="inlineStr"/>
       <c r="E718" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F718" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed members of the following rooms to automatically join this room: %2</t>
+          <t>TimelineModel
+Multiple users are typing. First argument is a comma separated list of potentially multiple users. Second argument is the last user of that list. (If only one user is typing, %1 is empty. You should still use it in your string though to silence Qt warnings.)%1 and %2 are typing.</t>
         </is>
       </c>
       <c r="G718" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 다음 방의 구성원이 이 방에 자동으로 참여하도록 허용했습니다: %2</t>
+          <t>Suggested in Weblate: %1%2가 입력하고 있습니다.</t>
         </is>
       </c>
       <c r="H718" t="inlineStr"/>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21580</t>
+          <t>../../src/timeline/TimelineModel.cpp:21610</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>%1 made the room open to guests.</t>
+          <t>%1 opened the room to the public.</t>
         </is>
       </c>
       <c r="C719" t="inlineStr"/>
       <c r="D719" t="inlineStr"/>
       <c r="E719" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F719" t="inlineStr">
         <is>
-          <t>TimelineModel%1 made the room open to guests.</t>
+          <t>TimelineModel%1 opened the room to the public.</t>
         </is>
       </c>
       <c r="G719" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 게스트를 허용했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 대화방을 공개적으로 변경했습니다.</t>
         </is>
       </c>
       <c r="H719" t="inlineStr"/>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21582</t>
+          <t>../../src/timeline/TimelineModel.cpp:21614</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>%1 has closed the room to guest access.</t>
+          <t>%1 allowed to join this room by knocking.</t>
         </is>
       </c>
       <c r="C720" t="inlineStr"/>
       <c r="D720" t="inlineStr"/>
       <c r="E720" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F720" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has closed the room to guest access.</t>
+          <t>TimelineModel%1 allowed to join this room by knocking.</t>
         </is>
       </c>
       <c r="G720" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 게스트 접근을 차단했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 이 방에 가입 요청을 할 수 있도록 허용했습니다.</t>
         </is>
       </c>
       <c r="H720" t="inlineStr"/>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21597</t>
+          <t>../../src/timeline/TimelineModel.cpp:21621</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>%1 made the room history world readable. Events may be now read by non-joined people.</t>
+          <t>%1 allowed members of the following rooms to automatically join this room: %2</t>
         </is>
       </c>
       <c r="C721" t="inlineStr"/>
       <c r="D721" t="inlineStr"/>
       <c r="E721" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F721" t="inlineStr">
         <is>
-          <t>TimelineModel%1 made the room history world readable. Events may be now read by non-joined people.</t>
+          <t>TimelineModel%1 allowed members of the following rooms to automatically join this room: %2</t>
         </is>
       </c>
       <c r="G721" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 방 기록을 읽을 수 있게 허용했습니다. 이제 방에 참여하지 않은 사람들도 이벤트를 읽을 수 있습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 다음 방의 구성원이 이 방에 자동으로 참여하도록 허용했습니다: %2</t>
         </is>
       </c>
       <c r="H721" t="inlineStr"/>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21601</t>
+          <t>../../src/timeline/TimelineModel.cpp:21640</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>%1 set the room history visible to members from this point on.</t>
+          <t>%1 made the room open to guests.</t>
         </is>
       </c>
       <c r="C722" t="inlineStr"/>
       <c r="D722" t="inlineStr"/>
       <c r="E722" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>TimelineModel%1 set the room history visible to members from this point on.</t>
+          <t>TimelineModel%1 made the room open to guests.</t>
         </is>
       </c>
       <c r="G722" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 현재 시점부터 구성원에게 표시되는 방 기록을 설정했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 게스트를 허용했습니다.</t>
         </is>
       </c>
       <c r="H722" t="inlineStr"/>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21603</t>
+          <t>../../src/timeline/TimelineModel.cpp:21642</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>%1 set the room history visible to members since they were invited.</t>
+          <t>%1 has closed the room to guest access.</t>
         </is>
       </c>
       <c r="C723" t="inlineStr"/>
       <c r="D723" t="inlineStr"/>
       <c r="E723" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
-          <t>TimelineModel%1 set the room history visible to members since they were invited.</t>
+          <t>TimelineModel%1 has closed the room to guest access.</t>
         </is>
       </c>
       <c r="G723" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 구성원이 초대를 받은 이후에 기록을 확인할 수 있게 설정했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 게스트 접근을 차단했습니다.</t>
         </is>
       </c>
       <c r="H723" t="inlineStr"/>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21605</t>
+          <t>../../src/timeline/TimelineModel.cpp:21657</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>%1 set the room history visible to members since they joined the room.</t>
+          <t>%1 made the room history world readable. Events may be now read by non-joined people.</t>
         </is>
       </c>
       <c r="C724" t="inlineStr"/>
       <c r="D724" t="inlineStr"/>
       <c r="E724" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
-          <t>TimelineModel%1 set the room history visible to members since they joined the room.</t>
+          <t>TimelineModel%1 made the room history world readable. Events may be now read by non-joined people.</t>
         </is>
       </c>
       <c r="G724" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 구성원이 방에 참가한 이후에 기록을 확인할 수 있게 설정했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 방 기록을 읽을 수 있게 허용했습니다. 이제 방에 참여하지 않은 사람들도 이벤트를 읽을 수 있습니다.</t>
         </is>
       </c>
       <c r="H724" t="inlineStr"/>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21877</t>
+          <t>../../src/timeline/TimelineModel.cpp:21661</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>%1 has changed the room's permissions.</t>
+          <t>%1 set the room history visible to members from this point on.</t>
         </is>
       </c>
       <c r="C725" t="inlineStr"/>
       <c r="D725" t="inlineStr"/>
       <c r="E725" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's permissions.</t>
+          <t>TimelineModel%1 set the room history visible to members from this point on.</t>
         </is>
       </c>
       <c r="G725" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 방의 권한을 변경했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 현재 시점부터 구성원에게 표시되는 방 기록을 설정했습니다.</t>
         </is>
       </c>
       <c r="H725" t="inlineStr"/>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21656</t>
+          <t>../../src/timeline/TimelineModel.cpp:21663</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>%1 has changed the room's kick powerlevel from %2 to %3.</t>
+          <t>%1 set the room history visible to members since they were invited.</t>
         </is>
       </c>
       <c r="C726" t="inlineStr"/>
       <c r="D726" t="inlineStr"/>
       <c r="E726" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's kick powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 set the room history visible to members since they were invited.</t>
         </is>
       </c>
       <c r="G726" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 방의 차단 권한을 %2에서 %3으로 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 구성원이 초대를 받은 이후에 기록을 확인할 수 있게 설정했습니다.</t>
         </is>
       </c>
       <c r="H726" t="inlineStr"/>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21671</t>
+          <t>../../src/timeline/TimelineModel.cpp:21665</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>%n member can now kick room members.</t>
+          <t>%1 set the room history visible to members since they joined the room.</t>
         </is>
       </c>
       <c r="C727" t="inlineStr"/>
       <c r="D727" t="inlineStr"/>
       <c r="E727" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now kick room members.</t>
+          <t>TimelineModel%1 set the room history visible to members since they joined the room.</t>
         </is>
       </c>
       <c r="G727" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %n명의 구성원이 다른 구성원을 차단할 수 있습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 구성원이 방에 참가한 이후에 기록을 확인할 수 있게 설정했습니다.</t>
         </is>
       </c>
       <c r="H727" t="inlineStr"/>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21675</t>
+          <t>../../src/timeline/TimelineModel.cpp:21939</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>%1 can now kick room members.</t>
+          <t>%1 has changed the room's permissions.</t>
         </is>
       </c>
       <c r="C728" t="inlineStr"/>
       <c r="D728" t="inlineStr"/>
       <c r="E728" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F728" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now kick room members.</t>
+          <t>TimelineModel%1 has changed the room's permissions.</t>
         </is>
       </c>
       <c r="G728" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %1 이(가) 다른 구성원을 차단할 수 있습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 방의 권한을 변경했습니다.</t>
         </is>
       </c>
       <c r="H728" t="inlineStr"/>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21687</t>
+          <t>../../src/timeline/TimelineModel.cpp:21717</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>%1 has changed the room's redact powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's kick powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C729" t="inlineStr"/>
       <c r="D729" t="inlineStr"/>
       <c r="E729" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F729" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's redact powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's kick powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G729" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 방의 삭제 권한을 %2에서 %3으로 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 방의 차단 권한을 %2에서 %3으로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H729" t="inlineStr"/>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21701</t>
+          <t>../../src/timeline/TimelineModel.cpp:21732</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>%n member can now redact room messages.</t>
+          <t>%n member can now kick room members.</t>
         </is>
       </c>
       <c r="C730" t="inlineStr"/>
       <c r="D730" t="inlineStr"/>
       <c r="E730" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F730" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now redact room messages.</t>
+          <t>TimelineModel%n member(s) can now kick room members.</t>
         </is>
       </c>
       <c r="G730" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %n명의 구성원이 메시지를 삭제할 수 있습니다.</t>
+          <t>Suggested in Weblate: 이제 %n명의 구성원이 다른 구성원을 차단할 수 있습니다.</t>
         </is>
       </c>
       <c r="H730" t="inlineStr"/>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21707</t>
+          <t>../../src/timeline/TimelineModel.cpp:21736</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>%1 can now redact room messages.</t>
+          <t>%1 can now kick room members.</t>
         </is>
       </c>
       <c r="C731" t="inlineStr"/>
       <c r="D731" t="inlineStr"/>
       <c r="E731" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F731" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now redact room messages.</t>
+          <t>TimelineModel%1 can now kick room members.</t>
         </is>
       </c>
       <c r="G731" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %1 이(가) 방 메시지를 삭제할 수 있습니다.</t>
+          <t>Suggested in Weblate: 이제 %1 이(가) 다른 구성원을 차단할 수 있습니다.</t>
         </is>
       </c>
       <c r="H731" t="inlineStr"/>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21719</t>
+          <t>../../src/timeline/TimelineModel.cpp:21748</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>%1 has changed the room's ban powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's redact powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C732" t="inlineStr"/>
       <c r="D732" t="inlineStr"/>
       <c r="E732" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F732" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's ban powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's redact powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G732" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방의 차단 권한을 %2에서 %3으로 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 방의 삭제 권한을 %2에서 %3으로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H732" t="inlineStr"/>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21734</t>
+          <t>../../src/timeline/TimelineModel.cpp:21762</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>%n member can now ban room members.</t>
+          <t>%n member can now redact room messages.</t>
         </is>
       </c>
       <c r="C733" t="inlineStr"/>
       <c r="D733" t="inlineStr"/>
       <c r="E733" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now ban room members.</t>
+          <t>TimelineModel%n member(s) can now redact room messages.</t>
         </is>
       </c>
       <c r="G733" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %n명의 구성원이 다른 구성원을 차단할 수 있습니다.</t>
+          <t>Suggested in Weblate: 이제 %n명의 구성원이 메시지를 삭제할 수 있습니다.</t>
         </is>
       </c>
       <c r="H733" t="inlineStr"/>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21738</t>
+          <t>../../src/timeline/TimelineModel.cpp:21768</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>%1 can now ban room members.</t>
+          <t>%1 can now redact room messages.</t>
         </is>
       </c>
       <c r="C734" t="inlineStr"/>
       <c r="D734" t="inlineStr"/>
       <c r="E734" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now ban room members.</t>
+          <t>TimelineModel%1 can now redact room messages.</t>
         </is>
       </c>
       <c r="G734" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %1이(가) 다른 구성원을 차단할 수 있습니다.</t>
+          <t>Suggested in Weblate: 이제 %1 이(가) 방 메시지를 삭제할 수 있습니다.</t>
         </is>
       </c>
       <c r="H734" t="inlineStr"/>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21751</t>
+          <t>../../src/timeline/TimelineModel.cpp:21780</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>%1 has changed the room's state_default powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's ban powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C735" t="inlineStr"/>
       <c r="D735" t="inlineStr"/>
       <c r="E735" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's state_default powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's ban powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G735" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방의 state_default 권한을 %2에서 %3으로 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방의 차단 권한을 %2에서 %3으로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H735" t="inlineStr"/>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21766</t>
+          <t>../../src/timeline/TimelineModel.cpp:21795</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>%n member can now send state events.</t>
+          <t>%n member can now ban room members.</t>
         </is>
       </c>
       <c r="C736" t="inlineStr"/>
       <c r="D736" t="inlineStr"/>
       <c r="E736" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now send state events.</t>
+          <t>TimelineModel%n member(s) can now ban room members.</t>
         </is>
       </c>
       <c r="G736" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %n명의 구성원이 상태 이벤트를 보낼 수 있습니다.</t>
+          <t>Suggested in Weblate: 이제 %n명의 구성원이 다른 구성원을 차단할 수 있습니다.</t>
         </is>
       </c>
       <c r="H736" t="inlineStr"/>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21770</t>
+          <t>../../src/timeline/TimelineModel.cpp:21799</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>%1 can now send state events.</t>
+          <t>%1 can now ban room members.</t>
         </is>
       </c>
       <c r="C737" t="inlineStr"/>
       <c r="D737" t="inlineStr"/>
       <c r="E737" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now send state events.</t>
+          <t>TimelineModel%1 can now ban room members.</t>
         </is>
       </c>
       <c r="G737" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %1이(가) 상태 이벤트를 보낼 수 있습니다.</t>
+          <t>Suggested in Weblate: 이제 %1이(가) 다른 구성원을 차단할 수 있습니다.</t>
         </is>
       </c>
       <c r="H737" t="inlineStr"/>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21784</t>
+          <t>../../src/timeline/TimelineModel.cpp:21812</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>%1 has changed the room's invite powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's state_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C738" t="inlineStr"/>
       <c r="D738" t="inlineStr"/>
       <c r="E738" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's invite powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's state_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G738" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방의 초대 권한을 %2에서 %3으로 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방의 state_default 권한을 %2에서 %3으로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21794</t>
+          <t>../../src/timeline/TimelineModel.cpp:21827</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
+          <t>%n member can now send state events.</t>
         </is>
       </c>
       <c r="C739" t="inlineStr"/>
       <c r="D739" t="inlineStr"/>
       <c r="E739" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
+          <t>TimelineModel%n member(s) can now send state events.</t>
         </is>
       </c>
       <c r="G739" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방의 events_default 권한을 %2에서 %3으로 변경하였습니다.  이제 새 사용자는 이벤트를 보낼 수 없습니다.</t>
+          <t>Suggested in Weblate: 이제 %n명의 구성원이 상태 이벤트를 보낼 수 있습니다.</t>
         </is>
       </c>
       <c r="H739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21803</t>
+          <t>../../src/timeline/TimelineModel.cpp:21831</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
+          <t>%1 can now send state events.</t>
         </is>
       </c>
       <c r="C740" t="inlineStr"/>
       <c r="D740" t="inlineStr"/>
       <c r="E740" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
+          <t>TimelineModel%1 can now send state events.</t>
         </is>
       </c>
       <c r="G740" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방의 events_default 권한을 %2에서 %3으로 변경하였습니다.  이제 새 사용자는 이벤트를 보낼 수 있습니다.</t>
+          <t>Suggested in Weblate: 이제 %1이(가) 상태 이벤트를 보낼 수 있습니다.</t>
         </is>
       </c>
       <c r="H740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21810</t>
+          <t>../../src/timeline/TimelineModel.cpp:21845</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's invite powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C741" t="inlineStr"/>
       <c r="D741" t="inlineStr"/>
       <c r="E741" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's invite powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G741" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방의 events_default 권한을 %2에서 %3으로 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방의 초대 권한을 %2에서 %3으로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H741" t="inlineStr"/>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21822</t>
+          <t>../../src/timeline/TimelineModel.cpp:21855</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>%1 has made %2 an administrator of this room.</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
         </is>
       </c>
       <c r="C742" t="inlineStr"/>
       <c r="D742" t="inlineStr"/>
       <c r="E742" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has made %2 an administrator of this room.</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
         </is>
       </c>
       <c r="G742" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2을(를) 이 방의 운영자로 설정했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방의 events_default 권한을 %2에서 %3으로 변경하였습니다.  이제 새 사용자는 이벤트를 보낼 수 없습니다.</t>
         </is>
       </c>
       <c r="H742" t="inlineStr"/>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21826</t>
+          <t>../../src/timeline/TimelineModel.cpp:21864</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>%1 has made %2 a moderator of this room.</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
         </is>
       </c>
       <c r="C743" t="inlineStr"/>
       <c r="D743" t="inlineStr"/>
       <c r="E743" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has made %2 a moderator of this room.</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
         </is>
       </c>
       <c r="G743" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2을(를) 이 방의 관리자로 설정했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방의 events_default 권한을 %2에서 %3으로 변경하였습니다.  이제 새 사용자는 이벤트를 보낼 수 있습니다.</t>
         </is>
       </c>
       <c r="H743" t="inlineStr"/>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21830</t>
+          <t>../../src/timeline/TimelineModel.cpp:21871</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>%1 has downgraded %2 to moderator of this room.</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C744" t="inlineStr"/>
       <c r="D744" t="inlineStr"/>
       <c r="E744" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has downgraded %2 to moderator of this room.</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G744" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2을(를) 관리자로 강등하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방의 events_default 권한을 %2에서 %3으로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H744" t="inlineStr"/>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21833</t>
+          <t>../../src/timeline/TimelineModel.cpp:21883</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>%1 has changed the powerlevel of %2 from %3 to %4.</t>
+          <t>%1 has made %2 an administrator of this room.</t>
         </is>
       </c>
       <c r="C745" t="inlineStr"/>
       <c r="D745" t="inlineStr"/>
       <c r="E745" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F745" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the powerlevel of %2 from %3 to %4.</t>
+          <t>TimelineModel%1 has made %2 an administrator of this room.</t>
         </is>
       </c>
       <c r="G745" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2의 권한을 %3에서 %4로 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2을(를) 이 방의 운영자로 설정했습니다.</t>
         </is>
       </c>
       <c r="H745" t="inlineStr"/>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21849</t>
+          <t>../../src/timeline/TimelineModel.cpp:21887</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>%1 allowed only administrators to send "%2".</t>
+          <t>%1 has made %2 a moderator of this room.</t>
         </is>
       </c>
       <c r="C746" t="inlineStr"/>
       <c r="D746" t="inlineStr"/>
       <c r="E746" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F746" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed only administrators to send "%2".</t>
+          <t>TimelineModel%1 has made %2 a moderator of this room.</t>
         </is>
       </c>
       <c r="G746" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 운영자만 "%2"를 보낼수 있도록 설정했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2을(를) 이 방의 관리자로 설정했습니다.</t>
         </is>
       </c>
       <c r="H746" t="inlineStr"/>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21852</t>
+          <t>../../src/timeline/TimelineModel.cpp:21891</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>%1 allowed only moderators to send "%2".</t>
+          <t>%1 has downgraded %2 to moderator of this room.</t>
         </is>
       </c>
       <c r="C747" t="inlineStr"/>
       <c r="D747" t="inlineStr"/>
       <c r="E747" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed only moderators to send "%2".</t>
+          <t>TimelineModel%1 has downgraded %2 to moderator of this room.</t>
         </is>
       </c>
       <c r="G747" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 관리자만 "%2"를 보낼수 있도록 설정했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2을(를) 관리자로 강등하였습니다.</t>
         </is>
       </c>
       <c r="H747" t="inlineStr"/>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21855</t>
+          <t>../../src/timeline/TimelineModel.cpp:21895</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>%1 allowed everyone to send "%2".</t>
+          <t>%1 has changed the powerlevel of %2 from %3 to %4.</t>
         </is>
       </c>
       <c r="C748" t="inlineStr"/>
       <c r="D748" t="inlineStr"/>
       <c r="E748" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed everyone to send "%2".</t>
+          <t>TimelineModel%1 has changed the powerlevel of %2 from %3 to %4.</t>
         </is>
       </c>
       <c r="G748" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 모두에게 "%2"를 보낼수 있도록 설정했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2의 권한을 %3에서 %4로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H748" t="inlineStr"/>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21859</t>
+          <t>../../src/timeline/TimelineModel.cpp:21911</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
+          <t>%1 allowed only administrators to send "%2".</t>
         </is>
       </c>
       <c r="C749" t="inlineStr"/>
       <c r="D749" t="inlineStr"/>
       <c r="E749" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F749" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
+          <t>TimelineModel%1 allowed only administrators to send "%2".</t>
         </is>
       </c>
       <c r="G749" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) "%2" 이벤트 타입 권한을 기본값에서 %3으로 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 운영자만 "%2"를 보낼수 있도록 설정했습니다.</t>
         </is>
       </c>
       <c r="H749" t="inlineStr"/>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21865</t>
+          <t>../../src/timeline/TimelineModel.cpp:21914</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
+          <t>%1 allowed only moderators to send "%2".</t>
         </is>
       </c>
       <c r="C750" t="inlineStr"/>
       <c r="D750" t="inlineStr"/>
       <c r="E750" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F750" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
+          <t>TimelineModel%1 allowed only moderators to send "%2".</t>
         </is>
       </c>
       <c r="G750" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) "%2" 이벤트 타입 권한을 %3에서 %4로 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 관리자만 "%2"를 보낼수 있도록 설정했습니다.</t>
         </is>
       </c>
       <c r="H750" t="inlineStr"/>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21924</t>
+          <t>../../src/timeline/TimelineModel.cpp:21917</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>(empty)</t>
+          <t>%1 allowed everyone to send "%2".</t>
         </is>
       </c>
       <c r="C751" t="inlineStr"/>
       <c r="D751" t="inlineStr"/>
       <c r="E751" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
-          <t>TimelineModel(empty)</t>
+          <t>TimelineModel%1 allowed everyone to send "%2".</t>
         </is>
       </c>
       <c r="G751" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: (없음)</t>
+          <t>Suggested in Weblate: %1이(가) 모두에게 "%2"를 보낼수 있도록 설정했습니다.</t>
         </is>
       </c>
       <c r="H751" t="inlineStr"/>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21930</t>
+          <t>../../src/timeline/TimelineModel.cpp:21921</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
+          <t>%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
         </is>
       </c>
       <c r="C752" t="inlineStr"/>
       <c r="D752" t="inlineStr"/>
       <c r="E752" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F752" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
+          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
         </is>
       </c>
       <c r="G752" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 다음의 이미지를 %2 이모티콘 팩에서 제거하였습니다:&lt;br&gt;%3</t>
+          <t>Suggested in Weblate: %1이(가) "%2" 이벤트 타입 권한을 기본값에서 %3으로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H752" t="inlineStr"/>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21936</t>
+          <t>../../src/timeline/TimelineModel.cpp:21927</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>%1 added the following images to the pack %2:&lt;br&gt;%3</t>
+          <t>%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
         </is>
       </c>
       <c r="C753" t="inlineStr"/>
       <c r="D753" t="inlineStr"/>
       <c r="E753" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F753" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added the following images to the pack %2:&lt;br&gt;%3</t>
+          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
         </is>
       </c>
       <c r="G753" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 다음의 이미지를 %2 이모티콘 팩에 추가하였습니다:&lt;br&gt;%3</t>
+          <t>Suggested in Weblate: %1이(가) "%2" 이벤트 타입 권한을 %3에서 %4로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H753" t="inlineStr"/>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21941</t>
+          <t>../../src/timeline/TimelineModel.cpp:21986</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>%1 changed the sticker and emotes in this room.</t>
+          <t>(empty)</t>
         </is>
       </c>
       <c r="C754" t="inlineStr"/>
       <c r="D754" t="inlineStr"/>
       <c r="E754" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F754" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the sticker and emotes in this room.</t>
+          <t>TimelineModel(empty)</t>
         </is>
       </c>
       <c r="G754" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 이 방의 스티커와 이모티콘을 변경하였습니다.</t>
+          <t>Suggested in Weblate: (없음)</t>
         </is>
       </c>
       <c r="H754" t="inlineStr"/>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21976</t>
+          <t>../../src/timeline/TimelineModel.cpp:21992</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>%1 disabled the rule to ban users matching %2.</t>
+          <t>%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="C755" t="inlineStr"/>
       <c r="D755" t="inlineStr"/>
       <c r="E755" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
-          <t>TimelineModel%1 disabled the rule to ban users matching %2.</t>
+          <t>TimelineModel%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="G755" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2과(와) 일치하는 사용자를 차단하는 규칙을 사용하지 않도록 설정했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 다음의 이미지를 %2 이모티콘 팩에서 제거하였습니다:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="H755" t="inlineStr"/>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21979</t>
+          <t>../../src/timeline/TimelineModel.cpp:21998</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>%1 added a rule to ban users matching %2 for '%3'.</t>
+          <t>%1 added the following images to the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="C756" t="inlineStr"/>
       <c r="D756" t="inlineStr"/>
       <c r="E756" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added a rule to ban users matching %2 for '%3'.</t>
+          <t>TimelineModel%1 added the following images to the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="G756" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) '%3'에 대해 %2과(와) 일치하는 사용자를 차단하는 규칙을 설정했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 다음의 이미지를 %2 이모티콘 팩에 추가하였습니다:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="H756" t="inlineStr"/>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22001</t>
+          <t>../../src/timeline/TimelineModel.cpp:22003</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>%1 disabled the rule to ban rooms matching %2.</t>
+          <t>%1 changed the sticker and emotes in this room.</t>
         </is>
       </c>
       <c r="C757" t="inlineStr"/>
       <c r="D757" t="inlineStr"/>
       <c r="E757" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F757" t="inlineStr">
         <is>
-          <t>TimelineModel%1 disabled the rule to ban rooms matching %2.</t>
+          <t>TimelineModel%1 changed the sticker and emotes in this room.</t>
         </is>
       </c>
       <c r="G757" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2와 일치하는 방을 차단하는 규칙을 비활성화 했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 이 방의 스티커와 이모티콘을 변경하였습니다.</t>
         </is>
       </c>
       <c r="H757" t="inlineStr"/>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22004</t>
+          <t>../../src/timeline/TimelineModel.cpp:22038</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>%1 added a rule to ban rooms matching %2 for '%3'.</t>
+          <t>%1 disabled the rule to ban users matching %2.</t>
         </is>
       </c>
       <c r="C758" t="inlineStr"/>
       <c r="D758" t="inlineStr"/>
       <c r="E758" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F758" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added a rule to ban rooms matching %2 for '%3'.</t>
+          <t>TimelineModel%1 disabled the rule to ban users matching %2.</t>
         </is>
       </c>
       <c r="G758" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) '%3'에 대해 %2와 일치하는 방을 차단하는 규칙을 추가했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2과(와) 일치하는 사용자를 차단하는 규칙을 사용하지 않도록 설정했습니다.</t>
         </is>
       </c>
       <c r="H758" t="inlineStr"/>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22026</t>
+          <t>../../src/timeline/TimelineModel.cpp:22041</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>%1 disabled the rule to ban servers matching %2.</t>
+          <t>%1 added a rule to ban users matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="C759" t="inlineStr"/>
       <c r="D759" t="inlineStr"/>
       <c r="E759" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
-          <t>TimelineModel%1 disabled the rule to ban servers matching %2.</t>
+          <t>TimelineModel%1 added a rule to ban users matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="G759" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2와 일치하는 서버를 차단하는 규칙을 비활성화 했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) '%3'에 대해 %2과(와) 일치하는 사용자를 차단하는 규칙을 설정했습니다.</t>
         </is>
       </c>
       <c r="H759" t="inlineStr"/>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22029</t>
+          <t>../../src/timeline/TimelineModel.cpp:22063</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>%1 added a rule to ban servers matching %2 for '%3'.</t>
+          <t>%1 disabled the rule to ban rooms matching %2.</t>
         </is>
       </c>
       <c r="C760" t="inlineStr"/>
       <c r="D760" t="inlineStr"/>
       <c r="E760" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F760" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added a rule to ban servers matching %2 for '%3'.</t>
+          <t>TimelineModel%1 disabled the rule to ban rooms matching %2.</t>
         </is>
       </c>
       <c r="G760" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) '%3'에 대해 %2와 일치하는 서버를 차단하는 규칙을 추가했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2와 일치하는 방을 차단하는 규칙을 비활성화 했습니다.</t>
         </is>
       </c>
       <c r="H760" t="inlineStr"/>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22063</t>
+          <t>../../src/timeline/TimelineModel.cpp:22066</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>Removed by %1</t>
+          <t>%1 added a rule to ban rooms matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="C761" t="inlineStr"/>
       <c r="D761" t="inlineStr"/>
       <c r="E761" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F761" t="inlineStr">
         <is>
-          <t>TimelineModelRemoved by %1</t>
+          <t>TimelineModel%1 added a rule to ban rooms matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="G761" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1에 의해 삭제됨</t>
+          <t>Suggested in Weblate: %1이(가) '%3'에 대해 %2와 일치하는 방을 차단하는 규칙을 추가했습니다.</t>
         </is>
       </c>
       <c r="H761" t="inlineStr"/>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22065</t>
+          <t>../../src/timeline/TimelineModel.cpp:22088</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>%1 (%2) removed this message at %3</t>
+          <t>%1 disabled the rule to ban servers matching %2.</t>
         </is>
       </c>
       <c r="C762" t="inlineStr"/>
       <c r="D762" t="inlineStr"/>
       <c r="E762" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F762" t="inlineStr">
         <is>
-          <t>TimelineModel%1 (%2) removed this message at %3</t>
+          <t>TimelineModel%1 disabled the rule to ban servers matching %2.</t>
         </is>
       </c>
       <c r="G762" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 (%2)이(가) %3에서 메시지를 삭제했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2와 일치하는 서버를 차단하는 규칙을 비활성화 했습니다.</t>
         </is>
       </c>
       <c r="H762" t="inlineStr"/>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22067</t>
+          <t>../../src/timeline/TimelineModel.cpp:22091</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>Removed by %1 because: %2</t>
+          <t>%1 added a rule to ban servers matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="C763" t="inlineStr"/>
       <c r="D763" t="inlineStr"/>
       <c r="E763" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F763" t="inlineStr">
         <is>
-          <t>TimelineModelRemoved by %1 because: %2</t>
+          <t>TimelineModel%1 added a rule to ban servers matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="G763" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1에 의해 삭제되었습니다: %2</t>
+          <t>Suggested in Weblate: %1이(가) '%3'에 대해 %2와 일치하는 서버를 차단하는 규칙을 추가했습니다.</t>
         </is>
       </c>
       <c r="H763" t="inlineStr"/>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22068</t>
+          <t>../../src/timeline/TimelineModel.cpp:22125</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>%1 (%2) removed this message at %3
-Reason: %4</t>
+          <t>Removed by %1</t>
         </is>
       </c>
       <c r="C764" t="inlineStr"/>
       <c r="D764" t="inlineStr"/>
       <c r="E764" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F764" t="inlineStr">
         <is>
-          <t>TimelineModel%1 (%2) removed this message at %3
-Reason: %4</t>
+          <t>TimelineModelRemoved by %1</t>
         </is>
       </c>
       <c r="G764" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 (%2)이(가) %3에서 이 메시지를 삭제하였습니다
-이유: %4</t>
+          <t>Suggested in Weblate: %1에 의해 삭제됨</t>
         </is>
       </c>
       <c r="H764" t="inlineStr"/>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22212</t>
+          <t>../../src/timeline/TimelineModel.cpp:22127</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>%2 revoked the invite to %1.</t>
+          <t>%1 (%2) removed this message at %3</t>
         </is>
       </c>
       <c r="C765" t="inlineStr"/>
       <c r="D765" t="inlineStr"/>
       <c r="E765" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F765" t="inlineStr">
         <is>
-          <t>TimelineModel%2 revoked the invite to %1.</t>
+          <t>TimelineModel%1 (%2) removed this message at %3</t>
         </is>
       </c>
       <c r="G765" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %2이(가) %1의 초대를 취소했습니다.</t>
+          <t>Suggested in Weblate: %1 (%2)이(가) %3에서 메시지를 삭제했습니다.</t>
         </is>
       </c>
       <c r="H765" t="inlineStr"/>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22207</t>
+          <t>../../src/timeline/TimelineModel.cpp:22129</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>%2 kicked %1.</t>
+          <t>Removed by %1 because: %2</t>
         </is>
       </c>
       <c r="C766" t="inlineStr"/>
       <c r="D766" t="inlineStr"/>
       <c r="E766" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F766" t="inlineStr">
         <is>
-          <t>TimelineModel%2 kicked %1.</t>
+          <t>TimelineModelRemoved by %1 because: %2</t>
         </is>
       </c>
       <c r="G766" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %2이(가) %1을 퇴장시켰습니다.</t>
+          <t>Suggested in Weblate: %1에 의해 삭제되었습니다: %2</t>
         </is>
       </c>
       <c r="H766" t="inlineStr"/>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22214</t>
+          <t>../../src/timeline/TimelineModel.cpp:22130</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>%2 unbanned %1.</t>
+          <t>%1 (%2) removed this message at %3
+Reason: %4</t>
         </is>
       </c>
       <c r="C767" t="inlineStr"/>
       <c r="D767" t="inlineStr"/>
       <c r="E767" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F767" t="inlineStr">
         <is>
-          <t>TimelineModel%2 unbanned %1.</t>
+          <t>TimelineModel%1 (%2) removed this message at %3
+Reason: %4</t>
         </is>
       </c>
       <c r="G767" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %2이(가) %1을 차단해제 하였습니다.</t>
+          <t>Suggested in Weblate: %1 (%2)이(가) %3에서 이 메시지를 삭제하였습니다
+이유: %4</t>
         </is>
       </c>
       <c r="H767" t="inlineStr"/>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22219</t>
+          <t>../../src/timeline/TimelineModel.cpp:22274</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>%2 rejected the knock from %1.</t>
+          <t>%2 revoked the invite to %1.</t>
         </is>
       </c>
       <c r="C768" t="inlineStr"/>
       <c r="D768" t="inlineStr"/>
       <c r="E768" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F768" t="inlineStr">
         <is>
-          <t>TimelineModel%2 rejected the knock from %1.</t>
+          <t>TimelineModel%2 revoked the invite to %1.</t>
         </is>
       </c>
       <c r="G768" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %2이(가) %1의 가입 요청을 거부했습니다.</t>
+          <t>Suggested in Weblate: %2이(가) %1의 초대를 취소했습니다.</t>
         </is>
       </c>
       <c r="H768" t="inlineStr"/>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22187</t>
+          <t>../../src/timeline/TimelineModel.cpp:22269</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>%1 changed their avatar.</t>
+          <t>%2 kicked %1.</t>
         </is>
       </c>
       <c r="C769" t="inlineStr"/>
       <c r="D769" t="inlineStr"/>
       <c r="E769" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F769" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed their avatar.</t>
+          <t>TimelineModel%2 kicked %1.</t>
         </is>
       </c>
       <c r="G769" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 아바타를 변경하였습니다.</t>
+          <t>Suggested in Weblate: %2이(가) %1을 퇴장시켰습니다.</t>
         </is>
       </c>
       <c r="H769" t="inlineStr"/>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22189</t>
+          <t>../../src/timeline/TimelineModel.cpp:22276</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>%1 changed some profile info.</t>
+          <t>%2 unbanned %1.</t>
         </is>
       </c>
       <c r="C770" t="inlineStr"/>
       <c r="D770" t="inlineStr"/>
       <c r="E770" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F770" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed some profile info.</t>
+          <t>TimelineModel%2 unbanned %1.</t>
         </is>
       </c>
       <c r="G770" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 프로필 정보를 수정하였습니다.</t>
+          <t>Suggested in Weblate: %2이(가) %1을 차단해제 하였습니다.</t>
         </is>
       </c>
       <c r="H770" t="inlineStr"/>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22194</t>
+          <t>../../src/timeline/TimelineModel.cpp:22281</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>%1 joined.</t>
+          <t>%2 rejected the knock from %1.</t>
         </is>
       </c>
       <c r="C771" t="inlineStr"/>
       <c r="D771" t="inlineStr"/>
       <c r="E771" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
-          <t>TimelineModel%1 joined.</t>
+          <t>TimelineModel%2 rejected the knock from %1.</t>
         </is>
       </c>
       <c r="G771" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 참가하였습니다.</t>
+          <t>Suggested in Weblate: %2이(가) %1의 가입 요청을 거부했습니다.</t>
         </is>
       </c>
       <c r="H771" t="inlineStr"/>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22197</t>
+          <t>../../src/timeline/TimelineModel.cpp:22249</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>%1 joined via authorisation from %2's server.</t>
+          <t>%1 changed their avatar.</t>
         </is>
       </c>
       <c r="C772" t="inlineStr"/>
       <c r="D772" t="inlineStr"/>
       <c r="E772" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F772" t="inlineStr">
         <is>
-          <t>TimelineModel%1 joined via authorisation from %2's server.</t>
+          <t>TimelineModel%1 changed their avatar.</t>
         </is>
       </c>
       <c r="G772" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 1이(가) %2 서버의 인증을 통해 참여했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 아바타를 변경하였습니다.</t>
         </is>
       </c>
       <c r="H772" t="inlineStr"/>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22210</t>
+          <t>../../src/timeline/TimelineModel.cpp:22251</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>%1 rejected their invite.</t>
+          <t>%1 changed some profile info.</t>
         </is>
       </c>
       <c r="C773" t="inlineStr"/>
       <c r="D773" t="inlineStr"/>
       <c r="E773" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F773" t="inlineStr">
         <is>
-          <t>TimelineModel%1 rejected their invite.</t>
+          <t>TimelineModel%1 changed some profile info.</t>
         </is>
       </c>
       <c r="G773" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 초대를 거절했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 프로필 정보를 수정하였습니다.</t>
         </is>
       </c>
       <c r="H773" t="inlineStr"/>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22205</t>
+          <t>../../src/timeline/TimelineModel.cpp:22256</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>%1 left the room.</t>
+          <t>%1 joined.</t>
         </is>
       </c>
       <c r="C774" t="inlineStr"/>
       <c r="D774" t="inlineStr"/>
       <c r="E774" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F774" t="inlineStr">
         <is>
-          <t>TimelineModel%1 left the room.</t>
+          <t>TimelineModel%1 joined.</t>
         </is>
       </c>
       <c r="G774" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 나갔습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 참가하였습니다.</t>
         </is>
       </c>
       <c r="H774" t="inlineStr"/>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22236</t>
+          <t>../../src/timeline/TimelineModel.cpp:22259</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>Reason: %1</t>
+          <t>%1 joined via authorisation from %2's server.</t>
         </is>
       </c>
       <c r="C775" t="inlineStr"/>
       <c r="D775" t="inlineStr"/>
       <c r="E775" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F775" t="inlineStr">
         <is>
-          <t>TimelineModelReason: %1</t>
+          <t>TimelineModel%1 joined via authorisation from %2's server.</t>
         </is>
       </c>
       <c r="G775" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이유: %1</t>
+          <t>Suggested in Weblate: 1이(가) %2 서버의 인증을 통해 참여했습니다.</t>
         </is>
       </c>
       <c r="H775" t="inlineStr"/>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22217</t>
+          <t>../../src/timeline/TimelineModel.cpp:22272</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>%1 redacted their knock.</t>
+          <t>%1 rejected their invite.</t>
         </is>
       </c>
       <c r="C776" t="inlineStr"/>
       <c r="D776" t="inlineStr"/>
       <c r="E776" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F776" t="inlineStr">
         <is>
-          <t>TimelineModel%1 redacted their knock.</t>
+          <t>TimelineModel%1 rejected their invite.</t>
         </is>
       </c>
       <c r="G776" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 요청을 거부하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 초대를 거절했습니다.</t>
         </is>
       </c>
       <c r="H776" t="inlineStr"/>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19907</t>
+          <t>../../src/timeline/TimelineModel.cpp:22267</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>%1 changed which servers are allowed in this room.</t>
+          <t>%1 left the room.</t>
         </is>
       </c>
       <c r="C777" t="inlineStr"/>
       <c r="D777" t="inlineStr"/>
       <c r="E777" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F777" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed which servers are allowed in this room.</t>
+          <t>TimelineModel%1 left the room.</t>
         </is>
       </c>
       <c r="G777" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 이 방에서 허용되는 서버를 변경했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 나갔습니다.</t>
         </is>
       </c>
       <c r="H777" t="inlineStr"/>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19911</t>
+          <t>../../src/timeline/TimelineModel.cpp:22298</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>%1 removed the room name.</t>
+          <t>Reason: %1</t>
         </is>
       </c>
       <c r="C778" t="inlineStr"/>
       <c r="D778" t="inlineStr"/>
       <c r="E778" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F778" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the room name.</t>
+          <t>TimelineModelReason: %1</t>
         </is>
       </c>
       <c r="G778" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방 이름을 제거하였습니다.</t>
+          <t>Suggested in Weblate: 이유: %1</t>
         </is>
       </c>
       <c r="H778" t="inlineStr"/>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19914</t>
+          <t>../../src/timeline/TimelineModel.cpp:22279</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>%1 changed the room name to: %2</t>
+          <t>%1 redacted their knock.</t>
         </is>
       </c>
       <c r="C779" t="inlineStr"/>
       <c r="D779" t="inlineStr"/>
       <c r="E779" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the room name to: %2</t>
+          <t>TimelineModel%1 redacted their knock.</t>
         </is>
       </c>
       <c r="G779" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방 이름을 변경하였습니다: %2</t>
+          <t>Suggested in Weblate: %1이(가) 요청을 거부하였습니다.</t>
         </is>
       </c>
       <c r="H779" t="inlineStr"/>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19919</t>
+          <t>../../src/timeline/TimelineModel.cpp:19967</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>%1 removed the topic.</t>
+          <t>%1 changed which servers are allowed in this room.</t>
         </is>
       </c>
       <c r="C780" t="inlineStr"/>
       <c r="D780" t="inlineStr"/>
       <c r="E780" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F780" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the topic.</t>
+          <t>TimelineModel%1 changed which servers are allowed in this room.</t>
         </is>
       </c>
       <c r="G780" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 주제를 제거하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 이 방에서 허용되는 서버를 변경했습니다.</t>
         </is>
       </c>
       <c r="H780" t="inlineStr"/>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19922</t>
+          <t>../../src/timeline/TimelineModel.cpp:19971</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>%1 changed the topic to: %2</t>
+          <t>%1 removed the room name.</t>
         </is>
       </c>
       <c r="C781" t="inlineStr"/>
       <c r="D781" t="inlineStr"/>
       <c r="E781" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F781" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the topic to: %2</t>
+          <t>TimelineModel%1 removed the room name.</t>
         </is>
       </c>
       <c r="G781" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 주제를 변경하였습니다: %2</t>
+          <t>Suggested in Weblate: %1이(가) 방 이름을 제거하였습니다.</t>
         </is>
       </c>
       <c r="H781" t="inlineStr"/>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19927</t>
+          <t>../../src/timeline/TimelineModel.cpp:19974</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>%1 changed the room avatar to: %2</t>
+          <t>%1 changed the room name to: %2</t>
         </is>
       </c>
       <c r="C782" t="inlineStr"/>
       <c r="D782" t="inlineStr"/>
       <c r="E782" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F782" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the room avatar to: %2</t>
+          <t>TimelineModel%1 changed the room name to: %2</t>
         </is>
       </c>
       <c r="G782" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방 아바타를 변경하였습니다: %2</t>
+          <t>Suggested in Weblate: %1이(가) 방 이름을 변경하였습니다: %2</t>
         </is>
       </c>
       <c r="H782" t="inlineStr"/>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19935</t>
+          <t>../../src/timeline/TimelineModel.cpp:19979</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>%1 removed the room avatar.</t>
+          <t>%1 removed the topic.</t>
         </is>
       </c>
       <c r="C783" t="inlineStr"/>
       <c r="D783" t="inlineStr"/>
       <c r="E783" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F783" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the room avatar.</t>
+          <t>TimelineModel%1 removed the topic.</t>
         </is>
       </c>
       <c r="G783" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방 아바타를 제거하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 주제를 제거하였습니다.</t>
         </is>
       </c>
       <c r="H783" t="inlineStr"/>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19938</t>
+          <t>../../src/timeline/TimelineModel.cpp:19982</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>%1 changed the pinned messages.</t>
+          <t>%1 changed the topic to: %2</t>
         </is>
       </c>
       <c r="C784" t="inlineStr"/>
       <c r="D784" t="inlineStr"/>
       <c r="E784" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F784" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the pinned messages.</t>
+          <t>TimelineModel%1 changed the topic to: %2</t>
         </is>
       </c>
       <c r="G784" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 고정된 메시지를 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 주제를 변경하였습니다: %2</t>
         </is>
       </c>
       <c r="H784" t="inlineStr"/>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19945</t>
+          <t>../../src/timeline/TimelineModel.cpp:19987</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>%1 changed the addresses for this room.</t>
+          <t>%1 changed the room avatar to: %2</t>
         </is>
       </c>
       <c r="C785" t="inlineStr"/>
       <c r="D785" t="inlineStr"/>
       <c r="E785" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F785" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the addresses for this room.</t>
+          <t>TimelineModel%1 changed the room avatar to: %2</t>
         </is>
       </c>
       <c r="G785" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 이 방의 주소를 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방 아바타를 변경하였습니다: %2</t>
         </is>
       </c>
       <c r="H785" t="inlineStr"/>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19948</t>
+          <t>../../src/timeline/TimelineModel.cpp:19995</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>%1 changed the parent communities for this room.</t>
+          <t>%1 removed the room avatar.</t>
         </is>
       </c>
       <c r="C786" t="inlineStr"/>
       <c r="D786" t="inlineStr"/>
       <c r="E786" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F786" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the parent communities for this room.</t>
+          <t>TimelineModel%1 removed the room avatar.</t>
         </is>
       </c>
       <c r="G786" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 이 방의 상위 커뮤니티를 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방 아바타를 제거하였습니다.</t>
         </is>
       </c>
       <c r="H786" t="inlineStr"/>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19951</t>
+          <t>../../src/timeline/TimelineModel.cpp:19998</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>%1 created and configured room: %2</t>
+          <t>%1 changed the pinned messages.</t>
         </is>
       </c>
       <c r="C787" t="inlineStr"/>
       <c r="D787" t="inlineStr"/>
       <c r="E787" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F787" t="inlineStr">
         <is>
-          <t>TimelineModel%1 created and configured room: %2</t>
+          <t>TimelineModel%1 changed the pinned messages.</t>
         </is>
       </c>
       <c r="G787" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방을 만들고 구성했습니다: %2</t>
+          <t>Suggested in Weblate: %1이(가) 고정된 메시지를 변경하였습니다.</t>
         </is>
       </c>
       <c r="H787" t="inlineStr"/>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19969</t>
+          <t>../../src/timeline/TimelineModel.cpp:20005</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>%1 changed unknown state event %2.</t>
+          <t>%1 changed the addresses for this room.</t>
         </is>
       </c>
       <c r="C788" t="inlineStr"/>
       <c r="D788" t="inlineStr"/>
       <c r="E788" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F788" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed unknown state event %2.</t>
+          <t>TimelineModel%1 changed the addresses for this room.</t>
         </is>
       </c>
       <c r="G788" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 알 수 없는 상태 이벤트 %2(을)를 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 이 방의 주소를 변경하였습니다.</t>
         </is>
       </c>
       <c r="H788" t="inlineStr"/>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20525</t>
+          <t>../../src/timeline/TimelineModel.cpp:20008</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>You joined this room.</t>
+          <t>%1 changed the parent communities for this room.</t>
         </is>
       </c>
       <c r="C789" t="inlineStr"/>
       <c r="D789" t="inlineStr"/>
       <c r="E789" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F789" t="inlineStr">
         <is>
-          <t>TimelineModelYou joined this room.</t>
+          <t>TimelineModel%1 changed the parent communities for this room.</t>
         </is>
       </c>
       <c r="G789" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방에 참여하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 이 방의 상위 커뮤니티를 변경하였습니다.</t>
         </is>
       </c>
       <c r="H789" t="inlineStr"/>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20640</t>
+          <t>../../src/timeline/TimelineModel.cpp:20011</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>%n hour later</t>
+          <t>%1 created and configured room: %2</t>
         </is>
       </c>
       <c r="C790" t="inlineStr"/>
       <c r="D790" t="inlineStr"/>
       <c r="E790" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F790" t="inlineStr">
         <is>
-          <t>TimelineModel%n hour(s) later</t>
-[...2 lines deleted...]
-      <c r="G790" t="inlineStr"/>
+          <t>TimelineModel%1 created and configured room: %2</t>
+        </is>
+      </c>
+      <c r="G790" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %1이(가) 방을 만들고 구성했습니다: %2</t>
+        </is>
+      </c>
       <c r="H790" t="inlineStr"/>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21552</t>
+          <t>../../src/timeline/TimelineModel.cpp:20029</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>%1 made this room require an invitation to join.</t>
+          <t>%1 changed unknown state event %2.</t>
         </is>
       </c>
       <c r="C791" t="inlineStr"/>
       <c r="D791" t="inlineStr"/>
       <c r="E791" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F791" t="inlineStr">
         <is>
-          <t>TimelineModel%1 made this room require an invitation to join.</t>
+          <t>TimelineModel%1 changed unknown state event %2.</t>
         </is>
       </c>
       <c r="G791" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 이 방에 참여하려면 초대가 필요하도록 설정하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 알 수 없는 상태 이벤트 %2(을)를 변경하였습니다.</t>
         </is>
       </c>
       <c r="H791" t="inlineStr"/>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22170</t>
+          <t>../../src/timeline/TimelineModel.cpp:20584</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>%1 invited %2.</t>
+          <t>You joined this room.</t>
         </is>
       </c>
       <c r="C792" t="inlineStr"/>
       <c r="D792" t="inlineStr"/>
       <c r="E792" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F792" t="inlineStr">
         <is>
-          <t>TimelineModel%1 invited %2.</t>
+          <t>TimelineModelYou joined this room.</t>
         </is>
       </c>
       <c r="G792" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2을(를) 초대하였습니다.</t>
+          <t>Suggested in Weblate: 이 방에 참여하였습니다.</t>
         </is>
       </c>
       <c r="H792" t="inlineStr"/>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22181</t>
+          <t>../../src/timeline/TimelineModel.cpp:20699</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>%1 has changed their avatar and changed their display name to %2.</t>
+          <t>%n hour later</t>
         </is>
       </c>
       <c r="C793" t="inlineStr"/>
       <c r="D793" t="inlineStr"/>
       <c r="E793" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F793" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed their avatar and changed their display name to %2.</t>
-[...6 lines deleted...]
-      </c>
+          <t>TimelineModel%n hour(s) later</t>
+        </is>
+      </c>
+      <c r="G793" t="inlineStr"/>
       <c r="H793" t="inlineStr"/>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22185</t>
+          <t>../../src/timeline/TimelineModel.cpp:21612</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>%1 has changed their display name to %2.</t>
+          <t>%1 made this room require an invitation to join.</t>
         </is>
       </c>
       <c r="C794" t="inlineStr"/>
       <c r="D794" t="inlineStr"/>
       <c r="E794" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed their display name to %2.</t>
+          <t>TimelineModel%1 made this room require an invitation to join.</t>
         </is>
       </c>
       <c r="G794" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2로 표시명을 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 이 방에 참여하려면 초대가 필요하도록 설정하였습니다.</t>
         </is>
       </c>
       <c r="H794" t="inlineStr"/>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22221</t>
+          <t>../../src/timeline/TimelineModel.cpp:22232</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>%1 left after having already left!</t>
+          <t>%1 invited %2.</t>
         </is>
       </c>
       <c r="C795" t="inlineStr"/>
       <c r="D795" t="inlineStr"/>
       <c r="E795" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
-          <t>TimelineModel
-This is a leave event after the user already left and shouldn't happen apart from state resets%1 left after having already left!</t>
+          <t>TimelineModel%1 invited %2.</t>
         </is>
       </c>
       <c r="G795" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 이미 떠난 후에 떠났습니다!</t>
+          <t>Suggested in Weblate: %1이(가) %2을(를) 초대하였습니다.</t>
         </is>
       </c>
       <c r="H795" t="inlineStr"/>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22228</t>
+          <t>../../src/timeline/TimelineModel.cpp:22243</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>%1 banned %2</t>
+          <t>%1 has changed their avatar and changed their display name to %2.</t>
         </is>
       </c>
       <c r="C796" t="inlineStr"/>
       <c r="D796" t="inlineStr"/>
       <c r="E796" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F796" t="inlineStr">
         <is>
-          <t>TimelineModel%1 banned %2</t>
+          <t>TimelineModel%1 has changed their avatar and changed their display name to %2.</t>
         </is>
       </c>
       <c r="G796" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2을(를) 차단했습니다</t>
+          <t>Suggested in Weblate: %1이(가) 아타바와 표시명을 %2로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H796" t="inlineStr"/>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22231</t>
+          <t>../../src/timeline/TimelineModel.cpp:22247</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>%1 knocked.</t>
+          <t>%1 has changed their display name to %2.</t>
         </is>
       </c>
       <c r="C797" t="inlineStr"/>
       <c r="D797" t="inlineStr"/>
       <c r="E797" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F797" t="inlineStr">
         <is>
-          <t>TimelineModel%1 knocked.</t>
+          <t>TimelineModel%1 has changed their display name to %2.</t>
         </is>
       </c>
       <c r="G797" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 가입을 요청했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2로 표시명을 변경하였습니다.</t>
         </is>
       </c>
       <c r="H797" t="inlineStr"/>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>../qml/TimelineSectionHeader.qml:22370</t>
+          <t>../../src/timeline/TimelineModel.cpp:22283</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>%1's status message</t>
+          <t>%1 left after having already left!</t>
         </is>
       </c>
       <c r="C798" t="inlineStr"/>
       <c r="D798" t="inlineStr"/>
       <c r="E798" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F798" t="inlineStr">
         <is>
-          <t>TimelineSectionHeader%1's status message</t>
+          <t>TimelineModel
+This is a leave event after the user already left and shouldn't happen apart from state resets%1 left after having already left!</t>
         </is>
       </c>
       <c r="G798" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1의 상태 메시지</t>
+          <t>Suggested in Weblate: %1이(가) 이미 떠난 후에 떠났습니다!</t>
         </is>
       </c>
       <c r="H798" t="inlineStr"/>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22421</t>
+          <t>../../src/timeline/TimelineModel.cpp:22290</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>No room open</t>
+          <t>%1 banned %2</t>
         </is>
       </c>
       <c r="C799" t="inlineStr"/>
       <c r="D799" t="inlineStr"/>
       <c r="E799" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F799" t="inlineStr">
         <is>
-          <t>TimelineViewNo room open</t>
+          <t>TimelineModel%1 banned %2</t>
         </is>
       </c>
       <c r="G799" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 열려 있는 방이 없습니다</t>
+          <t>Suggested in Weblate: %1이(가) %2을(를) 차단했습니다</t>
         </is>
       </c>
       <c r="H799" t="inlineStr"/>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22529</t>
+          <t>../../src/timeline/TimelineModel.cpp:22293</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>You are about to notify the whole room</t>
+          <t>%1 knocked.</t>
         </is>
       </c>
       <c r="C800" t="inlineStr"/>
       <c r="D800" t="inlineStr"/>
       <c r="E800" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F800" t="inlineStr">
         <is>
-          <t>TimelineViewYou are about to notify the whole room</t>
+          <t>TimelineModel%1 knocked.</t>
         </is>
       </c>
       <c r="G800" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전체 방에 알림을 보내려고 합니다</t>
+          <t>Suggested in Weblate: %1이(가) 가입을 요청했습니다.</t>
         </is>
       </c>
       <c r="H800" t="inlineStr"/>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22529</t>
+          <t>../qml/TimelineSectionHeader.qml:22432</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>You will be mentioning %1</t>
+          <t>%1's status message</t>
         </is>
       </c>
       <c r="C801" t="inlineStr"/>
       <c r="D801" t="inlineStr"/>
       <c r="E801" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F801" t="inlineStr">
         <is>
-          <t>TimelineViewYou will be mentioning %1</t>
+          <t>TimelineSectionHeader%1's status message</t>
         </is>
       </c>
       <c r="G801" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1을 언급할 예정입니다</t>
+          <t>Suggested in Weblate: %1의 상태 메시지</t>
         </is>
       </c>
       <c r="H801" t="inlineStr"/>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22535</t>
+          <t>../qml/TimelineView.qml:22483</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>The command /%1 is not recognized and will be sent as part of your message</t>
+          <t>No room open</t>
         </is>
       </c>
       <c r="C802" t="inlineStr"/>
       <c r="D802" t="inlineStr"/>
       <c r="E802" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F802" t="inlineStr">
         <is>
-          <t>TimelineViewThe command /%1 is not recognized and will be sent as part of your message</t>
+          <t>TimelineViewNo room open</t>
         </is>
       </c>
       <c r="G802" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 명령 /%1이(가) 인식되지 않았으며 메시지의 일부로 전송됩니다</t>
+          <t>Suggested in Weblate: 열려 있는 방이 없습니다</t>
         </is>
       </c>
       <c r="H802" t="inlineStr"/>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22540</t>
+          <t>../qml/TimelineView.qml:22592</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
+          <t>You are about to notify the whole room</t>
         </is>
       </c>
       <c r="C803" t="inlineStr"/>
       <c r="D803" t="inlineStr"/>
       <c r="E803" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F803" t="inlineStr">
         <is>
-          <t>TimelineView/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
+          <t>TimelineViewYou are about to notify the whole room</t>
         </is>
       </c>
       <c r="G803" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: /%1은(는) 잘못된 명령으로 보입니다. 메시지를 보내려면 끝에 공백을 추가하세요.</t>
+          <t>Suggested in Weblate: 전체 방에 알림을 보내려고 합니다</t>
         </is>
       </c>
       <c r="H803" t="inlineStr"/>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22581</t>
+          <t>../qml/TimelineView.qml:22592</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>No preview available</t>
+          <t>You will be mentioning %1</t>
         </is>
       </c>
       <c r="C804" t="inlineStr"/>
       <c r="D804" t="inlineStr"/>
       <c r="E804" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
-          <t>TimelineViewNo preview available</t>
+          <t>TimelineViewYou will be mentioning %1</t>
         </is>
       </c>
       <c r="G804" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 미리보기가 없습니다</t>
+          <t>Suggested in Weblate: %1을 언급할 예정입니다</t>
         </is>
       </c>
       <c r="H804" t="inlineStr"/>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22586</t>
+          <t>../qml/TimelineView.qml:22598</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>The command /%1 is not recognized and will be sent as part of your message</t>
         </is>
       </c>
       <c r="C805" t="inlineStr"/>
       <c r="D805" t="inlineStr"/>
       <c r="E805" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F805" t="inlineStr">
         <is>
-          <t>TimelineViewSettings</t>
+          <t>TimelineViewThe command /%1 is not recognized and will be sent as part of your message</t>
         </is>
       </c>
       <c r="G805" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 설정</t>
+          <t>Suggested in Weblate: 명령 /%1이(가) 인식되지 않았으며 메시지의 일부로 전송됩니다</t>
         </is>
       </c>
       <c r="H805" t="inlineStr"/>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22605</t>
+          <t>../qml/TimelineView.qml:22603</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>%n member</t>
+          <t>/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
         </is>
       </c>
       <c r="C806" t="inlineStr"/>
       <c r="D806" t="inlineStr"/>
       <c r="E806" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F806" t="inlineStr">
         <is>
-          <t>TimelineView%n member(s)</t>
+          <t>TimelineView/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
         </is>
       </c>
       <c r="G806" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %n명의 구성원</t>
+          <t>Suggested in Weblate: /%1은(는) 잘못된 명령으로 보입니다. 메시지를 보내려면 끝에 공백을 추가하세요.</t>
         </is>
       </c>
       <c r="H806" t="inlineStr"/>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22608</t>
+          <t>../qml/TimelineView.qml:22644</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>View members of %1</t>
+          <t>No preview available</t>
         </is>
       </c>
       <c r="C807" t="inlineStr"/>
       <c r="D807" t="inlineStr"/>
       <c r="E807" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F807" t="inlineStr">
         <is>
-          <t>TimelineViewView members of %1</t>
+          <t>TimelineViewNo preview available</t>
         </is>
       </c>
       <c r="G807" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1의 구성원 보기</t>
+          <t>Suggested in Weblate: 미리보기가 없습니다</t>
         </is>
       </c>
       <c r="H807" t="inlineStr"/>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22626</t>
+          <t>../qml/TimelineView.qml:22649</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>This room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C808" t="inlineStr"/>
       <c r="D808" t="inlineStr"/>
       <c r="E808" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F808" t="inlineStr">
         <is>
-          <t>TimelineViewThis room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
+          <t>TimelineViewSettings</t>
         </is>
       </c>
       <c r="G808" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방에 액세스할 수 없습니다. 이 방이 비공개인 경우 이 커뮤니티에서 해당 방을 삭제해야 합니다.</t>
+          <t>Suggested in Weblate: 설정</t>
         </is>
       </c>
       <c r="H808" t="inlineStr"/>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22632</t>
+          <t>../qml/TimelineView.qml:22668</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>join the conversation</t>
+          <t>%n member</t>
         </is>
       </c>
       <c r="C809" t="inlineStr"/>
       <c r="D809" t="inlineStr"/>
       <c r="E809" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F809" t="inlineStr">
         <is>
-          <t>TimelineViewjoin the conversation</t>
+          <t>TimelineView%n member(s)</t>
         </is>
       </c>
       <c r="G809" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화에 참여</t>
+          <t>Suggested in Weblate: %n명의 구성원</t>
         </is>
       </c>
       <c r="H809" t="inlineStr"/>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22639</t>
+          <t>../qml/TimelineView.qml:22671</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>accept invite</t>
+          <t>View members of %1</t>
         </is>
       </c>
       <c r="C810" t="inlineStr"/>
       <c r="D810" t="inlineStr"/>
       <c r="E810" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F810" t="inlineStr">
         <is>
-          <t>TimelineViewaccept invite</t>
+          <t>TimelineViewView members of %1</t>
         </is>
       </c>
       <c r="G810" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 초대 승인</t>
+          <t>Suggested in Weblate: %1의 구성원 보기</t>
         </is>
       </c>
       <c r="H810" t="inlineStr"/>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22646</t>
+          <t>../qml/TimelineView.qml:22689</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>decline invite</t>
+          <t>This room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
         </is>
       </c>
       <c r="C811" t="inlineStr"/>
       <c r="D811" t="inlineStr"/>
       <c r="E811" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F811" t="inlineStr">
         <is>
-          <t>TimelineViewdecline invite</t>
+          <t>TimelineViewThis room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
         </is>
       </c>
       <c r="G811" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 초대 거절</t>
+          <t>Suggested in Weblate: 이 방에 액세스할 수 없습니다. 이 방이 비공개인 경우 이 커뮤니티에서 해당 방을 삭제해야 합니다.</t>
         </is>
       </c>
       <c r="H811" t="inlineStr"/>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22653</t>
+          <t>../qml/TimelineView.qml:22695</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>decline invite and ignore user</t>
+          <t>join the conversation</t>
         </is>
       </c>
       <c r="C812" t="inlineStr"/>
       <c r="D812" t="inlineStr"/>
       <c r="E812" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F812" t="inlineStr">
         <is>
-          <t>TimelineViewdecline invite and ignore user</t>
+          <t>TimelineViewjoin the conversation</t>
         </is>
       </c>
       <c r="G812" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 초대 거절 및 숨기기</t>
+          <t>Suggested in Weblate: 대화에 참여</t>
         </is>
       </c>
       <c r="H812" t="inlineStr"/>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22663</t>
+          <t>../qml/TimelineView.qml:22702</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>leave</t>
+          <t>accept invite</t>
         </is>
       </c>
       <c r="C813" t="inlineStr"/>
       <c r="D813" t="inlineStr"/>
       <c r="E813" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F813" t="inlineStr">
         <is>
-          <t>TimelineViewleave</t>
+          <t>TimelineViewaccept invite</t>
         </is>
       </c>
       <c r="G813" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 나감</t>
+          <t>Suggested in Weblate: 초대 승인</t>
         </is>
       </c>
       <c r="H813" t="inlineStr"/>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22678</t>
+          <t>../qml/TimelineView.qml:22709</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>Invited by %1 (%2)</t>
+          <t>decline invite</t>
         </is>
       </c>
       <c r="C814" t="inlineStr"/>
       <c r="D814" t="inlineStr"/>
       <c r="E814" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F814" t="inlineStr">
         <is>
-          <t>TimelineViewInvited by %1 (%2)</t>
+          <t>TimelineViewdecline invite</t>
         </is>
       </c>
       <c r="G814" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 (%2)에 의해 초대됨</t>
+          <t>Suggested in Weblate: 초대 거절</t>
         </is>
       </c>
       <c r="H814" t="inlineStr"/>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22721</t>
+          <t>../qml/TimelineView.qml:22716</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>Hide invite reason</t>
+          <t>decline invite and ignore user</t>
         </is>
       </c>
       <c r="C815" t="inlineStr"/>
       <c r="D815" t="inlineStr"/>
       <c r="E815" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F815" t="inlineStr">
         <is>
-          <t>TimelineViewHide invite reason</t>
+          <t>TimelineViewdecline invite and ignore user</t>
         </is>
       </c>
       <c r="G815" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 초대 이유 숨기기</t>
+          <t>Suggested in Weblate: 사용자 초대 거절 및 숨기기</t>
         </is>
       </c>
       <c r="H815" t="inlineStr"/>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22721</t>
+          <t>../qml/TimelineView.qml:22726</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>Show invite reason</t>
+          <t>leave</t>
         </is>
       </c>
       <c r="C816" t="inlineStr"/>
       <c r="D816" t="inlineStr"/>
       <c r="E816" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F816" t="inlineStr">
         <is>
-          <t>TimelineViewShow invite reason</t>
+          <t>TimelineViewleave</t>
         </is>
       </c>
       <c r="G816" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 초대 이유 보이기</t>
+          <t>Suggested in Weblate: 나감</t>
         </is>
       </c>
       <c r="H816" t="inlineStr"/>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22740</t>
+          <t>../qml/TimelineView.qml:22741</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>Back to room list</t>
+          <t>Invited by %1 (%2)</t>
         </is>
       </c>
       <c r="C817" t="inlineStr"/>
       <c r="D817" t="inlineStr"/>
       <c r="E817" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F817" t="inlineStr">
         <is>
-          <t>TimelineViewBack to room list</t>
+          <t>TimelineViewInvited by %1 (%2)</t>
         </is>
       </c>
       <c r="G817" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 목록으로 돌아가기</t>
+          <t>Suggested in Weblate: %1 (%2)에 의해 초대됨</t>
         </is>
       </c>
       <c r="H817" t="inlineStr"/>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22760</t>
+          <t>../qml/TimelineView.qml:22784</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>No room selected</t>
+          <t>Hide invite reason</t>
         </is>
       </c>
       <c r="C818" t="inlineStr"/>
       <c r="D818" t="inlineStr"/>
       <c r="E818" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F818" t="inlineStr">
         <is>
-          <t>TopBarNo room selected</t>
+          <t>TimelineViewHide invite reason</t>
         </is>
       </c>
       <c r="G818" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 선택된 방이 없습니다</t>
+          <t>Suggested in Weblate: 초대 이유 숨기기</t>
         </is>
       </c>
       <c r="H818" t="inlineStr"/>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22813</t>
+          <t>../qml/TimelineView.qml:22784</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>In %1</t>
+          <t>Show invite reason</t>
         </is>
       </c>
       <c r="C819" t="inlineStr"/>
       <c r="D819" t="inlineStr"/>
       <c r="E819" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F819" t="inlineStr">
         <is>
-          <t>TopBarIn %1</t>
+          <t>TimelineViewShow invite reason</t>
         </is>
       </c>
       <c r="G819" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1에 있는</t>
+          <t>Suggested in Weblate: 초대 이유 보이기</t>
         </is>
       </c>
       <c r="H819" t="inlineStr"/>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22826</t>
+          <t>../qml/TimelineView.qml:22803</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
           <t>Back to room list</t>
         </is>
       </c>
       <c r="C820" t="inlineStr"/>
       <c r="D820" t="inlineStr"/>
       <c r="E820" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F820" t="inlineStr">
         <is>
-          <t>TopBarBack to room list</t>
+          <t>TimelineViewBack to room list</t>
         </is>
       </c>
       <c r="G820" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 방 목록으로 돌아가기</t>
         </is>
       </c>
       <c r="H820" t="inlineStr"/>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22883</t>
+          <t>../qml/TopBar.qml:22823</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>Show or hide pinned messages</t>
+          <t>No room selected</t>
         </is>
       </c>
       <c r="C821" t="inlineStr"/>
       <c r="D821" t="inlineStr"/>
       <c r="E821" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F821" t="inlineStr">
         <is>
-          <t>TopBarShow or hide pinned messages</t>
+          <t>TopBarNo room selected</t>
         </is>
       </c>
       <c r="G821" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 고정된 메시지 보이기 또는 숨기기</t>
+          <t>Suggested in Weblate: 선택된 방이 없습니다</t>
         </is>
       </c>
       <c r="H821" t="inlineStr"/>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22914</t>
+          <t>../qml/TopBar.qml:22877</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>Show room members.</t>
+          <t>In %1</t>
         </is>
       </c>
       <c r="C822" t="inlineStr"/>
       <c r="D822" t="inlineStr"/>
       <c r="E822" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F822" t="inlineStr">
         <is>
-          <t>TopBarShow room members.</t>
+          <t>TopBarIn %1</t>
         </is>
       </c>
       <c r="G822" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 구성원 보이기</t>
+          <t>Suggested in Weblate: %1에 있는</t>
         </is>
       </c>
       <c r="H822" t="inlineStr"/>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22917</t>
+          <t>../qml/TopBar.qml:22890</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>This room contains only verified devices.</t>
+          <t>Back to room list</t>
         </is>
       </c>
       <c r="C823" t="inlineStr"/>
       <c r="D823" t="inlineStr"/>
       <c r="E823" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F823" t="inlineStr">
         <is>
-          <t>TopBarThis room contains only verified devices.</t>
+          <t>TopBarBack to room list</t>
         </is>
       </c>
       <c r="G823" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방은 인증된 기기만 포함되어 있습니다.</t>
+          <t>Suggested in Weblate: 방 목록으로 돌아가기</t>
         </is>
       </c>
       <c r="H823" t="inlineStr"/>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22919</t>
-[...6 lines deleted...]
-      </c>
+          <t>../qml/TopBar.qml:22945</t>
+        </is>
+      </c>
+      <c r="B824" t="inlineStr"/>
       <c r="C824" t="inlineStr"/>
       <c r="D824" t="inlineStr"/>
       <c r="E824" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F824" t="inlineStr">
         <is>
-          <t>TopBarThis room contains verified devices and devices which have never changed their master key.</t>
-[...6 lines deleted...]
-      </c>
+          <t>TopBarShow only notifications</t>
+        </is>
+      </c>
+      <c r="G824" t="inlineStr"/>
       <c r="H824" t="inlineStr"/>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22921</t>
+          <t>../qml/TopBar.qml:22964</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>This room contains unverified devices!</t>
+          <t>Show or hide pinned messages</t>
         </is>
       </c>
       <c r="C825" t="inlineStr"/>
       <c r="D825" t="inlineStr"/>
       <c r="E825" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F825" t="inlineStr">
         <is>
-          <t>TopBarThis room contains unverified devices!</t>
+          <t>TopBarShow or hide pinned messages</t>
         </is>
       </c>
       <c r="G825" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방은 인증되지 않은 기기를 포함하고 있습니다!</t>
+          <t>Suggested in Weblate: 고정된 메시지 보이기 또는 숨기기</t>
         </is>
       </c>
       <c r="H825" t="inlineStr"/>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22948</t>
+          <t>../qml/TopBar.qml:22995</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>Search this room</t>
+          <t>Show room members.</t>
         </is>
       </c>
       <c r="C826" t="inlineStr"/>
       <c r="D826" t="inlineStr"/>
       <c r="E826" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F826" t="inlineStr">
         <is>
-          <t>TopBarSearch this room</t>
+          <t>TopBarShow room members.</t>
         </is>
       </c>
       <c r="G826" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방 검색하기</t>
+          <t>Suggested in Weblate: 방 구성원 보이기</t>
         </is>
       </c>
       <c r="H826" t="inlineStr"/>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22972</t>
+          <t>../qml/TopBar.qml:22998</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>Room options</t>
+          <t>This room contains only verified devices.</t>
         </is>
       </c>
       <c r="C827" t="inlineStr"/>
       <c r="D827" t="inlineStr"/>
       <c r="E827" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F827" t="inlineStr">
         <is>
-          <t>TopBarRoom options</t>
+          <t>TopBarThis room contains only verified devices.</t>
         </is>
       </c>
       <c r="G827" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 옵션</t>
+          <t>Suggested in Weblate: 이 방은 인증된 기기만 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="H827" t="inlineStr"/>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22990</t>
+          <t>../qml/TopBar.qml:23000</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>Invite users</t>
+          <t>This room contains verified devices and devices which have never changed their master key.</t>
         </is>
       </c>
       <c r="C828" t="inlineStr"/>
       <c r="D828" t="inlineStr"/>
       <c r="E828" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F828" t="inlineStr">
         <is>
-          <t>TopBarInvite users</t>
+          <t>TopBarThis room contains verified devices and devices which have never changed their master key.</t>
         </is>
       </c>
       <c r="G828" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 초대</t>
+          <t>Suggested in Weblate: 이 방은 마스터 키를 번경한 적이 없으며 인증된 기기만 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="H828" t="inlineStr"/>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22996</t>
+          <t>../qml/TopBar.qml:23002</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>Members</t>
+          <t>This room contains unverified devices!</t>
         </is>
       </c>
       <c r="C829" t="inlineStr"/>
       <c r="D829" t="inlineStr"/>
       <c r="E829" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F829" t="inlineStr">
         <is>
-          <t>TopBarMembers</t>
+          <t>TopBarThis room contains unverified devices!</t>
         </is>
       </c>
       <c r="G829" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 구성원</t>
+          <t>Suggested in Weblate: 이 방은 인증되지 않은 기기를 포함하고 있습니다!</t>
         </is>
       </c>
       <c r="H829" t="inlineStr"/>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23001</t>
+          <t>../qml/TopBar.qml:23029</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>Leave room</t>
+          <t>Search this room</t>
         </is>
       </c>
       <c r="C830" t="inlineStr"/>
       <c r="D830" t="inlineStr"/>
       <c r="E830" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F830" t="inlineStr">
         <is>
-          <t>TopBarLeave room</t>
+          <t>TopBarSearch this room</t>
         </is>
       </c>
       <c r="G830" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 나가기</t>
+          <t>Suggested in Weblate: 이 방 검색하기</t>
         </is>
       </c>
       <c r="H830" t="inlineStr"/>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23006</t>
+          <t>../qml/TopBar.qml:23053</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Room options</t>
         </is>
       </c>
       <c r="C831" t="inlineStr"/>
       <c r="D831" t="inlineStr"/>
       <c r="E831" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F831" t="inlineStr">
         <is>
-          <t>TopBarSettings</t>
+          <t>TopBarRoom options</t>
         </is>
       </c>
       <c r="G831" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 설정</t>
+          <t>Suggested in Weblate: 방 옵션</t>
         </is>
       </c>
       <c r="H831" t="inlineStr"/>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23058</t>
+          <t>../qml/TopBar.qml:23071</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>Unpin</t>
+          <t>Invite users</t>
         </is>
       </c>
       <c r="C832" t="inlineStr"/>
       <c r="D832" t="inlineStr"/>
       <c r="E832" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F832" t="inlineStr">
         <is>
-          <t>TopBarUnpin</t>
+          <t>TopBarInvite users</t>
         </is>
       </c>
       <c r="G832" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 고정 해제</t>
+          <t>Suggested in Weblate: 사용자 초대</t>
         </is>
       </c>
       <c r="H832" t="inlineStr"/>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23104</t>
+          <t>../qml/TopBar.qml:23077</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>Enter search query</t>
+          <t>Members</t>
         </is>
       </c>
       <c r="C833" t="inlineStr"/>
       <c r="D833" t="inlineStr"/>
       <c r="E833" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F833" t="inlineStr">
         <is>
-          <t>TopBarEnter search query</t>
+          <t>TopBarMembers</t>
         </is>
       </c>
       <c r="G833" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 검색 쿼리 입력</t>
+          <t>Suggested in Weblate: 구성원</t>
         </is>
       </c>
       <c r="H833" t="inlineStr"/>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>../../src/TrayIcon.cpp:23214</t>
+          <t>../qml/TopBar.qml:23082</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>Show</t>
+          <t>Leave room</t>
         </is>
       </c>
       <c r="C834" t="inlineStr"/>
       <c r="D834" t="inlineStr"/>
       <c r="E834" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F834" t="inlineStr">
         <is>
-          <t>TrayIconShow</t>
+          <t>TopBarLeave room</t>
         </is>
       </c>
       <c r="G834" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 보이기</t>
+          <t>Suggested in Weblate: 방 나가기</t>
         </is>
       </c>
       <c r="H834" t="inlineStr"/>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>../../src/TrayIcon.cpp:23215</t>
+          <t>../qml/TopBar.qml:23087</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>Quit</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C835" t="inlineStr"/>
       <c r="D835" t="inlineStr"/>
       <c r="E835" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F835" t="inlineStr">
         <is>
-          <t>TrayIconQuit</t>
+          <t>TopBarSettings</t>
         </is>
       </c>
       <c r="G835" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 중단</t>
+          <t>Suggested in Weblate: 설정</t>
         </is>
       </c>
       <c r="H835" t="inlineStr"/>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>../../src/TrayIcon.cpp:23242</t>
+          <t>../qml/TopBar.qml:23139</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-%n unread message</t>
+          <t>Unpin</t>
         </is>
       </c>
       <c r="C836" t="inlineStr"/>
       <c r="D836" t="inlineStr"/>
       <c r="E836" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F836" t="inlineStr">
         <is>
-          <t>TrayIcon
-[...3 lines deleted...]
-      <c r="G836" t="inlineStr"/>
+          <t>TopBarUnpin</t>
+        </is>
+      </c>
+      <c r="G836" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 고정 해제</t>
+        </is>
+      </c>
       <c r="H836" t="inlineStr"/>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>../../src/ui/UIA.cpp:23300</t>
+          <t>../qml/TopBar.qml:23185</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>No available registration flows!</t>
+          <t>Enter search query</t>
         </is>
       </c>
       <c r="C837" t="inlineStr"/>
       <c r="D837" t="inlineStr"/>
       <c r="E837" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F837" t="inlineStr">
         <is>
-          <t>UIANo available registration flows!</t>
+          <t>TopBarEnter search query</t>
         </is>
       </c>
       <c r="G837" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 등록 가능한 방법이 없습니다!</t>
+          <t>Suggested in Weblate: 검색 쿼리 입력</t>
         </is>
       </c>
       <c r="H837" t="inlineStr"/>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>../../src/ui/UIA.cpp:23385</t>
+          <t>../../src/TrayIcon.cpp:23295</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>Registration aborted</t>
+          <t>Show</t>
         </is>
       </c>
       <c r="C838" t="inlineStr"/>
       <c r="D838" t="inlineStr"/>
       <c r="E838" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F838" t="inlineStr">
         <is>
-          <t>UIARegistration aborted</t>
+          <t>TrayIconShow</t>
         </is>
       </c>
       <c r="G838" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 등록이 중지되었습니다</t>
+          <t>Suggested in Weblate: 보이기</t>
         </is>
       </c>
       <c r="H838" t="inlineStr"/>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>../../src/ui/UIA.cpp:23362</t>
+          <t>../../src/TrayIcon.cpp:23296</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>Please enter a valid registration token.</t>
+          <t>Quit</t>
         </is>
       </c>
       <c r="C839" t="inlineStr"/>
       <c r="D839" t="inlineStr"/>
       <c r="E839" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F839" t="inlineStr">
         <is>
-          <t>UIAPlease enter a valid registration token.</t>
+          <t>TrayIconQuit</t>
         </is>
       </c>
       <c r="G839" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 유요한 등록 코튼을 입력해 주세요.</t>
+          <t>Suggested in Weblate: 중단</t>
         </is>
       </c>
       <c r="H839" t="inlineStr"/>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>../../src/ui/UIA.cpp:23522</t>
+          <t>../../src/TrayIcon.cpp:23328</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>Invalid token</t>
+          <t xml:space="preserve">
+%n unread message</t>
         </is>
       </c>
       <c r="C840" t="inlineStr"/>
       <c r="D840" t="inlineStr"/>
       <c r="E840" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F840" t="inlineStr">
         <is>
-          <t>UIAInvalid token</t>
-[...6 lines deleted...]
-      </c>
+          <t>TrayIcon
+%n unread message(s)</t>
+        </is>
+      </c>
+      <c r="G840" t="inlineStr"/>
       <c r="H840" t="inlineStr"/>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>../qml/UploadBox.qml:23612</t>
+          <t>../../src/ui/UIA.cpp:23386</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>Upload file</t>
+          <t>No available registration flows!</t>
         </is>
       </c>
       <c r="C841" t="inlineStr"/>
       <c r="D841" t="inlineStr"/>
       <c r="E841" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F841" t="inlineStr">
         <is>
-          <t>UploadBoxUpload %n file(s)</t>
+          <t>UIANo available registration flows!</t>
         </is>
       </c>
       <c r="G841" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 파일 업로드</t>
+          <t>Suggested in Weblate: 등록 가능한 방법이 없습니다!</t>
         </is>
       </c>
       <c r="H841" t="inlineStr"/>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:23830</t>
+          <t>../../src/ui/UIA.cpp:23471</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>Sign out device %1</t>
+          <t>Registration aborted</t>
         </is>
       </c>
       <c r="C842" t="inlineStr"/>
       <c r="D842" t="inlineStr"/>
       <c r="E842" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F842" t="inlineStr">
         <is>
-          <t>UserProfileSign out device %1</t>
+          <t>UIARegistration aborted</t>
         </is>
       </c>
       <c r="G842" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 기기에서 로그아웃</t>
+          <t>Suggested in Weblate: 등록이 중지되었습니다</t>
         </is>
       </c>
       <c r="H842" t="inlineStr"/>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:23840</t>
+          <t>../../src/ui/UIA.cpp:23448</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>You signed out this device.</t>
+          <t>Please enter a valid registration token.</t>
         </is>
       </c>
       <c r="C843" t="inlineStr"/>
       <c r="D843" t="inlineStr"/>
       <c r="E843" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F843" t="inlineStr">
         <is>
-          <t>UserProfileYou signed out this device.</t>
+          <t>UIAPlease enter a valid registration token.</t>
         </is>
       </c>
       <c r="G843" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 기기에서 로그아웃 되었습니다.</t>
+          <t>Suggested in Weblate: 유요한 등록 코튼을 입력해 주세요.</t>
         </is>
       </c>
       <c r="H843" t="inlineStr"/>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:23890</t>
+          <t>../../src/ui/UIA.cpp:23608</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>Failed to ignore "%1": %2</t>
+          <t>Invalid token</t>
         </is>
       </c>
       <c r="C844" t="inlineStr"/>
       <c r="D844" t="inlineStr"/>
       <c r="E844" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F844" t="inlineStr">
         <is>
-          <t>UserProfileFailed to ignore "%1": %2</t>
+          <t>UIAInvalid token</t>
         </is>
       </c>
       <c r="G844" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: "%1"을(를) 숨기는데 실패했습니다: %2</t>
+          <t>Suggested in Weblate: 유요하지 않은 토큰</t>
         </is>
       </c>
       <c r="H844" t="inlineStr"/>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24112</t>
+          <t>../qml/UploadBox.qml:23698</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>Select an avatar</t>
+          <t>Upload file</t>
         </is>
       </c>
       <c r="C845" t="inlineStr"/>
       <c r="D845" t="inlineStr"/>
       <c r="E845" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F845" t="inlineStr">
         <is>
-          <t>UserProfileSelect an avatar</t>
+          <t>UploadBoxUpload %n file(s)</t>
         </is>
       </c>
       <c r="G845" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 아바타 선택</t>
+          <t>Suggested in Weblate: 파일 업로드</t>
         </is>
       </c>
       <c r="H845" t="inlineStr"/>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24112</t>
+          <t>../../src/ui/UserProfile.cpp:23916</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
+          <t>Sign out device %1</t>
         </is>
       </c>
       <c r="C846" t="inlineStr"/>
       <c r="D846" t="inlineStr"/>
       <c r="E846" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F846" t="inlineStr">
         <is>
-          <t>UserProfileAll Files (*)</t>
+          <t>UserProfileSign out device %1</t>
         </is>
       </c>
       <c r="G846" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 모든 파일 (*)</t>
+          <t>Suggested in Weblate: %1 기기에서 로그아웃</t>
         </is>
       </c>
       <c r="H846" t="inlineStr"/>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24124</t>
+          <t>../../src/ui/UserProfile.cpp:23926</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>The selected file is not an image</t>
+          <t>You signed out this device.</t>
         </is>
       </c>
       <c r="C847" t="inlineStr"/>
       <c r="D847" t="inlineStr"/>
       <c r="E847" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F847" t="inlineStr">
         <is>
-          <t>UserProfileThe selected file is not an image</t>
+          <t>UserProfileYou signed out this device.</t>
         </is>
       </c>
       <c r="G847" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 선택한 파일은 이미지가 아닙니다</t>
+          <t>Suggested in Weblate: 이 기기에서 로그아웃 되었습니다.</t>
         </is>
       </c>
       <c r="H847" t="inlineStr"/>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24129</t>
+          <t>../../src/ui/UserProfile.cpp:23976</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Error while reading file: %1</t>
+          <t>Failed to ignore "%1": %2</t>
         </is>
       </c>
       <c r="C848" t="inlineStr"/>
       <c r="D848" t="inlineStr"/>
       <c r="E848" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F848" t="inlineStr">
         <is>
-          <t>UserProfileError while reading file: %1</t>
+          <t>UserProfileFailed to ignore "%1": %2</t>
         </is>
       </c>
       <c r="G848" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 파일을 불러오는 중에 오류가 발생했습니다: %1</t>
+          <t>Suggested in Weblate: "%1"을(를) 숨기는데 실패했습니다: %2</t>
         </is>
       </c>
       <c r="H848" t="inlineStr"/>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24154</t>
+          <t>../../src/ui/UserProfile.cpp:24198</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>Global User Profile</t>
+          <t>Select an avatar</t>
         </is>
       </c>
       <c r="C849" t="inlineStr"/>
       <c r="D849" t="inlineStr"/>
       <c r="E849" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F849" t="inlineStr">
         <is>
-          <t>UserProfileGlobal User Profile</t>
+          <t>UserProfileSelect an avatar</t>
         </is>
       </c>
       <c r="G849" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전역 사용자 프로필</t>
+          <t>Suggested in Weblate: 아바타 선택</t>
         </is>
       </c>
       <c r="H849" t="inlineStr"/>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24154</t>
+          <t>../../src/ui/UserProfile.cpp:24198</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>Room User Profile</t>
+          <t>All Files (*)</t>
         </is>
       </c>
       <c r="C850" t="inlineStr"/>
       <c r="D850" t="inlineStr"/>
       <c r="E850" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F850" t="inlineStr">
         <is>
-          <t>UserProfileRoom User Profile</t>
+          <t>UserProfileAll Files (*)</t>
         </is>
       </c>
       <c r="G850" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 사용자 프로필</t>
+          <t>Suggested in Weblate: 모든 파일 (*)</t>
         </is>
       </c>
       <c r="H850" t="inlineStr"/>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24197</t>
+          <t>../../src/ui/UserProfile.cpp:24210</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>Change avatar globally.</t>
+          <t>The selected file is not an image</t>
         </is>
       </c>
       <c r="C851" t="inlineStr"/>
       <c r="D851" t="inlineStr"/>
       <c r="E851" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F851" t="inlineStr">
         <is>
-          <t>UserProfileChange avatar globally.</t>
+          <t>UserProfileThe selected file is not an image</t>
         </is>
       </c>
       <c r="G851" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 아바타를 전체적으로 변경합니다.</t>
+          <t>Suggested in Weblate: 선택한 파일은 이미지가 아닙니다</t>
         </is>
       </c>
       <c r="H851" t="inlineStr"/>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24197</t>
+          <t>../../src/ui/UserProfile.cpp:24215</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>Change avatar. Will only apply to this room.</t>
+          <t>Error while reading file: %1</t>
         </is>
       </c>
       <c r="C852" t="inlineStr"/>
       <c r="D852" t="inlineStr"/>
       <c r="E852" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F852" t="inlineStr">
         <is>
-          <t>UserProfileChange avatar. Will only apply to this room.</t>
+          <t>UserProfileError while reading file: %1</t>
         </is>
       </c>
       <c r="G852" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 아바타 변경하기. 이 방에서만 적용됩니다.</t>
+          <t>Suggested in Weblate: 파일을 불러오는 중에 오류가 발생했습니다: %1</t>
         </is>
       </c>
       <c r="H852" t="inlineStr"/>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24281</t>
+          <t>../qml/dialogs/UserProfile.qml:24240</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>Change display name globally.</t>
+          <t>Global User Profile</t>
         </is>
       </c>
       <c r="C853" t="inlineStr"/>
       <c r="D853" t="inlineStr"/>
       <c r="E853" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F853" t="inlineStr">
         <is>
-          <t>UserProfileChange display name globally.</t>
+          <t>UserProfileGlobal User Profile</t>
         </is>
       </c>
       <c r="G853" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 표시 이름을 전체적으로 변경합니다.</t>
+          <t>Suggested in Weblate: 전역 사용자 프로필</t>
         </is>
       </c>
       <c r="H853" t="inlineStr"/>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24281</t>
+          <t>../qml/dialogs/UserProfile.qml:24240</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>Change display name. Will only apply to this room.</t>
+          <t>Room User Profile</t>
         </is>
       </c>
       <c r="C854" t="inlineStr"/>
       <c r="D854" t="inlineStr"/>
       <c r="E854" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F854" t="inlineStr">
         <is>
-          <t>UserProfileChange display name. Will only apply to this room.</t>
+          <t>UserProfileRoom User Profile</t>
         </is>
       </c>
       <c r="G854" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 표시명 변경하기. 이 방에서만 적용됩니다.</t>
+          <t>Suggested in Weblate: 방 사용자 프로필</t>
         </is>
       </c>
       <c r="H854" t="inlineStr"/>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24304</t>
+          <t>../qml/dialogs/UserProfile.qml:24283</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
+          <t>Change avatar globally.</t>
         </is>
       </c>
       <c r="C855" t="inlineStr"/>
       <c r="D855" t="inlineStr"/>
       <c r="E855" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F855" t="inlineStr">
         <is>
-          <t>UserProfile&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
+          <t>UserProfileChange avatar globally.</t>
         </is>
       </c>
       <c r="G855" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: &lt;i&gt;&lt;b&gt;상태:&lt;/b&gt; %1&lt;/i&gt;</t>
+          <t>Suggested in Weblate: 아바타를 전체적으로 변경합니다.</t>
         </is>
       </c>
       <c r="H855" t="inlineStr"/>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24329</t>
+          <t>../qml/dialogs/UserProfile.qml:24283</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>Room: %1</t>
+          <t>Change avatar. Will only apply to this room.</t>
         </is>
       </c>
       <c r="C856" t="inlineStr"/>
       <c r="D856" t="inlineStr"/>
       <c r="E856" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F856" t="inlineStr">
         <is>
-          <t>UserProfileRoom: %1</t>
+          <t>UserProfileChange avatar. Will only apply to this room.</t>
         </is>
       </c>
       <c r="G856" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방: %1</t>
+          <t>Suggested in Weblate: 아바타 변경하기. 이 방에서만 적용됩니다.</t>
         </is>
       </c>
       <c r="H856" t="inlineStr"/>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24330</t>
+          <t>../qml/dialogs/UserProfile.qml:24367</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>This is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
+          <t>Change display name globally.</t>
         </is>
       </c>
       <c r="C857" t="inlineStr"/>
       <c r="D857" t="inlineStr"/>
       <c r="E857" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F857" t="inlineStr">
         <is>
-          <t>UserProfileThis is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
+          <t>UserProfileChange display name globally.</t>
         </is>
       </c>
       <c r="G857" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방별 프로필입니다. 사용자 이름과 아바타는 전역 버전과 다를 수 있습니다.</t>
+          <t>Suggested in Weblate: 표시 이름을 전체적으로 변경합니다.</t>
         </is>
       </c>
       <c r="H857" t="inlineStr"/>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24345</t>
+          <t>../qml/dialogs/UserProfile.qml:24367</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>Open the global profile for this user.</t>
+          <t>Change display name. Will only apply to this room.</t>
         </is>
       </c>
       <c r="C858" t="inlineStr"/>
       <c r="D858" t="inlineStr"/>
       <c r="E858" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F858" t="inlineStr">
         <is>
-          <t>UserProfileOpen the global profile for this user.</t>
+          <t>UserProfileChange display name. Will only apply to this room.</t>
         </is>
       </c>
       <c r="G858" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 사용자의 전역 프로필 열기.</t>
+          <t>Suggested in Weblate: 표시명 변경하기. 이 방에서만 적용됩니다.</t>
         </is>
       </c>
       <c r="H858" t="inlineStr"/>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24601</t>
+          <t>../qml/dialogs/UserProfile.qml:24390</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>Verify</t>
+          <t>&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
         </is>
       </c>
       <c r="C859" t="inlineStr"/>
       <c r="D859" t="inlineStr"/>
       <c r="E859" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F859" t="inlineStr">
         <is>
-          <t>UserProfileVerify</t>
+          <t>UserProfile&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
         </is>
       </c>
       <c r="G859" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증</t>
+          <t>Suggested in Weblate: &lt;i&gt;&lt;b&gt;상태:&lt;/b&gt; %1&lt;/i&gt;</t>
         </is>
       </c>
       <c r="H859" t="inlineStr"/>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24396</t>
+          <t>../qml/dialogs/UserProfile.qml:24415</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Start a private chat.</t>
+          <t>Room: %1</t>
         </is>
       </c>
       <c r="C860" t="inlineStr"/>
       <c r="D860" t="inlineStr"/>
       <c r="E860" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F860" t="inlineStr">
         <is>
-          <t>UserProfileStart a private chat.</t>
+          <t>UserProfileRoom: %1</t>
         </is>
       </c>
       <c r="G860" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비밀 대화 시작하기.</t>
+          <t>Suggested in Weblate: 방: %1</t>
         </is>
       </c>
       <c r="H860" t="inlineStr"/>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24406</t>
+          <t>../qml/dialogs/UserProfile.qml:24416</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>Kick the user.</t>
+          <t>This is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
         </is>
       </c>
       <c r="C861" t="inlineStr"/>
       <c r="D861" t="inlineStr"/>
       <c r="E861" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F861" t="inlineStr">
         <is>
-          <t>UserProfileKick the user.</t>
+          <t>UserProfileThis is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
         </is>
       </c>
       <c r="G861" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 내보내기.</t>
+          <t>Suggested in Weblate: 대화방별 프로필입니다. 사용자 이름과 아바타는 전역 버전과 다를 수 있습니다.</t>
         </is>
       </c>
       <c r="H861" t="inlineStr"/>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24417</t>
+          <t>../qml/dialogs/UserProfile.qml:24431</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>Ban the user.</t>
+          <t>Open the global profile for this user.</t>
         </is>
       </c>
       <c r="C862" t="inlineStr"/>
       <c r="D862" t="inlineStr"/>
       <c r="E862" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F862" t="inlineStr">
         <is>
-          <t>UserProfileBan the user.</t>
+          <t>UserProfileOpen the global profile for this user.</t>
         </is>
       </c>
       <c r="G862" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 차단하기.</t>
+          <t>Suggested in Weblate: 이 사용자의 전역 프로필 열기.</t>
         </is>
       </c>
       <c r="H862" t="inlineStr"/>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24428</t>
+          <t>../qml/dialogs/UserProfile.qml:24687</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>Unignore the user.</t>
+          <t>Verify</t>
         </is>
       </c>
       <c r="C863" t="inlineStr"/>
       <c r="D863" t="inlineStr"/>
       <c r="E863" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F863" t="inlineStr">
         <is>
-          <t>UserProfileUnignore the user.</t>
+          <t>UserProfileVerify</t>
         </is>
       </c>
       <c r="G863" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 숨기기 해제.</t>
+          <t>Suggested in Weblate: 인증</t>
         </is>
       </c>
       <c r="H863" t="inlineStr"/>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24428</t>
+          <t>../qml/dialogs/UserProfile.qml:24482</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>Ignore the user.</t>
+          <t>Start a private chat.</t>
         </is>
       </c>
       <c r="C864" t="inlineStr"/>
       <c r="D864" t="inlineStr"/>
       <c r="E864" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F864" t="inlineStr">
         <is>
-          <t>UserProfileIgnore the user.</t>
+          <t>UserProfileStart a private chat.</t>
         </is>
       </c>
       <c r="G864" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 숨기기.</t>
+          <t>Suggested in Weblate: 비밀 대화 시작하기.</t>
         </is>
       </c>
       <c r="H864" t="inlineStr"/>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24440</t>
+          <t>../qml/dialogs/UserProfile.qml:24492</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>Refresh device list.</t>
+          <t>Kick the user.</t>
         </is>
       </c>
       <c r="C865" t="inlineStr"/>
       <c r="D865" t="inlineStr"/>
       <c r="E865" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F865" t="inlineStr">
         <is>
-          <t>UserProfileRefresh device list.</t>
+          <t>UserProfileKick the user.</t>
         </is>
       </c>
       <c r="G865" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기 목록 새로고침.</t>
+          <t>Suggested in Weblate: 사용자 내보내기.</t>
         </is>
       </c>
       <c r="H865" t="inlineStr"/>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24454</t>
+          <t>../qml/dialogs/UserProfile.qml:24503</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>Devices</t>
+          <t>Ban the user.</t>
         </is>
       </c>
       <c r="C866" t="inlineStr"/>
       <c r="D866" t="inlineStr"/>
       <c r="E866" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F866" t="inlineStr">
         <is>
-          <t>UserProfileDevices</t>
+          <t>UserProfileBan the user.</t>
         </is>
       </c>
       <c r="G866" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기</t>
+          <t>Suggested in Weblate: 사용자 차단하기.</t>
         </is>
       </c>
       <c r="H866" t="inlineStr"/>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24457</t>
+          <t>../qml/dialogs/UserProfile.qml:24514</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>Shared Rooms</t>
+          <t>Unignore the user.</t>
         </is>
       </c>
       <c r="C867" t="inlineStr"/>
       <c r="D867" t="inlineStr"/>
       <c r="E867" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F867" t="inlineStr">
         <is>
-          <t>UserProfileShared Rooms</t>
+          <t>UserProfileUnignore the user.</t>
         </is>
       </c>
       <c r="G867" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 공유된 방</t>
+          <t>Suggested in Weblate: 사용자 숨기기 해제.</t>
         </is>
       </c>
       <c r="H867" t="inlineStr"/>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24519</t>
+          <t>../qml/dialogs/UserProfile.qml:24514</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>Sign out this device.</t>
+          <t>Ignore the user.</t>
         </is>
       </c>
       <c r="C868" t="inlineStr"/>
       <c r="D868" t="inlineStr"/>
       <c r="E868" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F868" t="inlineStr">
         <is>
-          <t>UserProfileSign out this device.</t>
+          <t>UserProfileIgnore the user.</t>
         </is>
       </c>
       <c r="G868" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 기기에서 로그아웃.</t>
+          <t>Suggested in Weblate: 사용자 숨기기.</t>
         </is>
       </c>
       <c r="H868" t="inlineStr"/>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24550</t>
+          <t>../qml/dialogs/UserProfile.qml:24526</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>Change device name.</t>
+          <t>Refresh device list.</t>
         </is>
       </c>
       <c r="C869" t="inlineStr"/>
       <c r="D869" t="inlineStr"/>
       <c r="E869" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F869" t="inlineStr">
         <is>
-          <t>UserProfileChange device name.</t>
+          <t>UserProfileRefresh device list.</t>
         </is>
       </c>
       <c r="G869" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기 이름 변경.</t>
+          <t>Suggested in Weblate: 기기 목록 새로고침.</t>
         </is>
       </c>
       <c r="H869" t="inlineStr"/>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24572</t>
+          <t>../qml/dialogs/UserProfile.qml:24540</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>Last seen %1 from %2</t>
+          <t>Devices</t>
         </is>
       </c>
       <c r="C870" t="inlineStr"/>
       <c r="D870" t="inlineStr"/>
       <c r="E870" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F870" t="inlineStr">
         <is>
-          <t>UserProfileLast seen %1 from %2</t>
+          <t>UserProfileDevices</t>
         </is>
       </c>
       <c r="G870" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %2에서 %1을(를) 마지막으로 확인됨</t>
+          <t>Suggested in Weblate: 기기</t>
         </is>
       </c>
       <c r="H870" t="inlineStr"/>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24601</t>
+          <t>../qml/dialogs/UserProfile.qml:24543</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>Unverify</t>
+          <t>Shared Rooms</t>
         </is>
       </c>
       <c r="C871" t="inlineStr"/>
       <c r="D871" t="inlineStr"/>
       <c r="E871" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F871" t="inlineStr">
         <is>
-          <t>UserProfileUnverify</t>
+          <t>UserProfileShared Rooms</t>
         </is>
       </c>
       <c r="G871" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 미인증</t>
+          <t>Suggested in Weblate: 공유된 방</t>
         </is>
       </c>
       <c r="H871" t="inlineStr"/>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.h:24881</t>
+          <t>../qml/dialogs/UserProfile.qml:24605</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>Default</t>
+          <t>Sign out this device.</t>
         </is>
       </c>
       <c r="C872" t="inlineStr"/>
       <c r="D872" t="inlineStr"/>
       <c r="E872" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F872" t="inlineStr">
         <is>
-          <t>UserSettingsDefault</t>
+          <t>UserProfileSign out this device.</t>
         </is>
       </c>
       <c r="G872" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기본값</t>
+          <t>Suggested in Weblate: 이 기기에서 로그아웃.</t>
         </is>
       </c>
       <c r="H872" t="inlineStr"/>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25911</t>
+          <t>../qml/dialogs/UserProfile.qml:24636</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>Theme</t>
+          <t>Change device name.</t>
         </is>
       </c>
       <c r="C873" t="inlineStr"/>
       <c r="D873" t="inlineStr"/>
       <c r="E873" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F873" t="inlineStr">
         <is>
-          <t>UserSettingsModelTheme</t>
+          <t>UserProfileChange device name.</t>
         </is>
       </c>
       <c r="G873" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 테마</t>
+          <t>Suggested in Weblate: 기기 이름 변경.</t>
         </is>
       </c>
       <c r="H873" t="inlineStr"/>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25913</t>
+          <t>../qml/dialogs/UserProfile.qml:24658</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>Scale factor</t>
+          <t>Last seen %1 from %2</t>
         </is>
       </c>
       <c r="C874" t="inlineStr"/>
       <c r="D874" t="inlineStr"/>
       <c r="E874" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F874" t="inlineStr">
         <is>
-          <t>UserSettingsModelScale factor</t>
+          <t>UserProfileLast seen %1 from %2</t>
         </is>
       </c>
       <c r="G874" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 배율</t>
+          <t>Suggested in Weblate: %2에서 %1을(를) 마지막으로 확인됨</t>
         </is>
       </c>
       <c r="H874" t="inlineStr"/>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25915</t>
+          <t>../qml/dialogs/UserProfile.qml:24687</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>Highlight message on hover</t>
+          <t>Unverify</t>
         </is>
       </c>
       <c r="C875" t="inlineStr"/>
       <c r="D875" t="inlineStr"/>
       <c r="E875" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F875" t="inlineStr">
         <is>
-          <t>UserSettingsModelHighlight message on hover</t>
+          <t>UserProfileUnverify</t>
         </is>
       </c>
       <c r="G875" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 마우스로 가리키면 메시지 강조</t>
+          <t>Suggested in Weblate: 미인증</t>
         </is>
       </c>
       <c r="H875" t="inlineStr"/>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25917</t>
+          <t>../../src/UserSettingsPage.h:24975</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>Large Emoji in timeline</t>
+          <t>Default</t>
         </is>
       </c>
       <c r="C876" t="inlineStr"/>
       <c r="D876" t="inlineStr"/>
       <c r="E876" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F876" t="inlineStr">
         <is>
-          <t>UserSettingsModelLarge Emoji in timeline</t>
+          <t>UserSettingsDefault</t>
         </is>
       </c>
       <c r="G876" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 타임라인에 큰 이모티콘</t>
+          <t>Suggested in Weblate: 기본값</t>
         </is>
       </c>
       <c r="H876" t="inlineStr"/>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25919</t>
+          <t>../../src/UserSettingsPage.cpp:26023</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>Minimize to tray</t>
+          <t>Theme</t>
         </is>
       </c>
       <c r="C877" t="inlineStr"/>
       <c r="D877" t="inlineStr"/>
       <c r="E877" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F877" t="inlineStr">
         <is>
-          <t>UserSettingsModelMinimize to tray</t>
+          <t>UserSettingsModelTheme</t>
         </is>
       </c>
       <c r="G877" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 트레이로 최소화</t>
+          <t>Suggested in Weblate: 테마</t>
         </is>
       </c>
       <c r="H877" t="inlineStr"/>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25921</t>
+          <t>../../src/UserSettingsPage.cpp:26025</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>Start in tray</t>
+          <t>Scale factor</t>
         </is>
       </c>
       <c r="C878" t="inlineStr"/>
       <c r="D878" t="inlineStr"/>
       <c r="E878" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F878" t="inlineStr">
         <is>
-          <t>UserSettingsModelStart in tray</t>
+          <t>UserSettingsModelScale factor</t>
         </is>
       </c>
       <c r="G878" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 트레이에서 시작</t>
+          <t>Suggested in Weblate: 배율</t>
         </is>
       </c>
       <c r="H878" t="inlineStr"/>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25925</t>
+          <t>../../src/UserSettingsPage.cpp:26027</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>Scrollbars in room list</t>
+          <t>Highlight message on hover</t>
         </is>
       </c>
       <c r="C879" t="inlineStr"/>
       <c r="D879" t="inlineStr"/>
       <c r="E879" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F879" t="inlineStr">
         <is>
-          <t>UserSettingsModelScrollbars in room list</t>
+          <t>UserSettingsModelHighlight message on hover</t>
         </is>
       </c>
       <c r="G879" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 목록에 스크롤바</t>
+          <t>Suggested in Weblate: 마우스로 가리키면 메시지 강조</t>
         </is>
       </c>
       <c r="H879" t="inlineStr"/>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25927</t>
+          <t>../../src/UserSettingsPage.cpp:26029</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>Send messages as Markdown</t>
+          <t>Large Emoji in timeline</t>
         </is>
       </c>
       <c r="C880" t="inlineStr"/>
       <c r="D880" t="inlineStr"/>
       <c r="E880" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F880" t="inlineStr">
         <is>
-          <t>UserSettingsModelSend messages as Markdown</t>
+          <t>UserSettingsModelLarge Emoji in timeline</t>
         </is>
       </c>
       <c r="G880" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Markdown 형식으로 메시지 보내기</t>
+          <t>Suggested in Weblate: 타임라인에 큰 이모티콘</t>
         </is>
       </c>
       <c r="H880" t="inlineStr"/>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25929</t>
+          <t>../../src/UserSettingsPage.cpp:26031</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>Use shift+enter to send and enter to start a new line</t>
+          <t>Minimize to tray</t>
         </is>
       </c>
       <c r="C881" t="inlineStr"/>
       <c r="D881" t="inlineStr"/>
       <c r="E881" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F881" t="inlineStr">
         <is>
-          <t>UserSettingsModelUse shift+enter to send and enter to start a new line</t>
+          <t>UserSettingsModelMinimize to tray</t>
         </is>
       </c>
       <c r="G881" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: shift+enter로 전송하고 enter 키로 줄 바꿈</t>
+          <t>Suggested in Weblate: 트레이로 최소화</t>
         </is>
       </c>
       <c r="H881" t="inlineStr"/>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25931</t>
+          <t>../../src/UserSettingsPage.cpp:26033</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>Enable message bubbles</t>
+          <t>Start in tray</t>
         </is>
       </c>
       <c r="C882" t="inlineStr"/>
       <c r="D882" t="inlineStr"/>
       <c r="E882" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F882" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnable message bubbles</t>
+          <t>UserSettingsModelStart in tray</t>
         </is>
       </c>
       <c r="G882" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 말풍선 허용</t>
+          <t>Suggested in Weblate: 트레이에서 시작</t>
         </is>
       </c>
       <c r="H882" t="inlineStr"/>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25933</t>
+          <t>../../src/UserSettingsPage.cpp:26037</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>Enable small Avatars</t>
+          <t>Scrollbars in room list</t>
         </is>
       </c>
       <c r="C883" t="inlineStr"/>
       <c r="D883" t="inlineStr"/>
       <c r="E883" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F883" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnable small Avatars</t>
+          <t>UserSettingsModelScrollbars in room list</t>
         </is>
       </c>
       <c r="G883" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 작은 아바타 허용</t>
+          <t>Suggested in Weblate: 방 목록에 스크롤바</t>
         </is>
       </c>
       <c r="H883" t="inlineStr"/>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25935</t>
+          <t>../../src/UserSettingsPage.cpp:26039</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>Play animated images only on hover</t>
+          <t>Send messages as Markdown</t>
         </is>
       </c>
       <c r="C884" t="inlineStr"/>
       <c r="D884" t="inlineStr"/>
       <c r="E884" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F884" t="inlineStr">
         <is>
-          <t>UserSettingsModelPlay animated images only on hover</t>
+          <t>UserSettingsModelSend messages as Markdown</t>
         </is>
       </c>
       <c r="G884" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 강조했을 때만 움짤 재생</t>
+          <t>Suggested in Weblate: Markdown 형식으로 메시지 보내기</t>
         </is>
       </c>
       <c r="H884" t="inlineStr"/>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25937</t>
+          <t>../../src/UserSettingsPage.cpp:26043</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>Show images automatically</t>
+          <t>Enable message bubbles</t>
         </is>
       </c>
       <c r="C885" t="inlineStr"/>
       <c r="D885" t="inlineStr"/>
       <c r="E885" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F885" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow images automatically</t>
-[...2 lines deleted...]
-      <c r="G885" t="inlineStr"/>
+          <t>UserSettingsModelEnable message bubbles</t>
+        </is>
+      </c>
+      <c r="G885" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 메시지 말풍선 허용</t>
+        </is>
+      </c>
       <c r="H885" t="inlineStr"/>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25939</t>
+          <t>../../src/UserSettingsPage.cpp:26045</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>Typing notifications</t>
+          <t>Enable small Avatars</t>
         </is>
       </c>
       <c r="C886" t="inlineStr"/>
       <c r="D886" t="inlineStr"/>
       <c r="E886" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F886" t="inlineStr">
         <is>
-          <t>UserSettingsModelTyping notifications</t>
+          <t>UserSettingsModelEnable small Avatars</t>
         </is>
       </c>
       <c r="G886" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 입력 알림</t>
+          <t>Suggested in Weblate: 작은 아바타 허용</t>
         </is>
       </c>
       <c r="H886" t="inlineStr"/>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25941</t>
+          <t>../../src/UserSettingsPage.cpp:26047</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>Sort rooms by unreads</t>
+          <t>Play animated images only on hover</t>
         </is>
       </c>
       <c r="C887" t="inlineStr"/>
       <c r="D887" t="inlineStr"/>
       <c r="E887" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F887" t="inlineStr">
         <is>
-          <t>UserSettingsModelSort rooms by unreads</t>
+          <t>UserSettingsModelPlay animated images only on hover</t>
         </is>
       </c>
       <c r="G887" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 읽지 않은 항목을 기준으로 방 정렬</t>
+          <t>Suggested in Weblate: 강조했을 때만 움짤 재생</t>
         </is>
       </c>
       <c r="H887" t="inlineStr"/>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25943</t>
+          <t>../../src/UserSettingsPage.cpp:26049</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>Sort rooms alphabetically</t>
+          <t>Show images automatically</t>
         </is>
       </c>
       <c r="C888" t="inlineStr"/>
       <c r="D888" t="inlineStr"/>
       <c r="E888" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F888" t="inlineStr">
         <is>
-          <t>UserSettingsModelSort rooms alphabetically</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelShow images automatically</t>
+        </is>
+      </c>
+      <c r="G888" t="inlineStr"/>
       <c r="H888" t="inlineStr"/>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25945</t>
+          <t>../../src/UserSettingsPage.cpp:26051</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>Show buttons in timeline</t>
+          <t>Typing notifications</t>
         </is>
       </c>
       <c r="C889" t="inlineStr"/>
       <c r="D889" t="inlineStr"/>
       <c r="E889" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F889" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow buttons in timeline</t>
+          <t>UserSettingsModelTyping notifications</t>
         </is>
       </c>
       <c r="G889" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 타임라인에 버튼 보이기</t>
+          <t>Suggested in Weblate: 입력 알림</t>
         </is>
       </c>
       <c r="H889" t="inlineStr"/>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25947</t>
+          <t>../../src/UserSettingsPage.cpp:26053</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>Limit width of timeline</t>
+          <t>Sort rooms by unreads</t>
         </is>
       </c>
       <c r="C890" t="inlineStr"/>
       <c r="D890" t="inlineStr"/>
       <c r="E890" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F890" t="inlineStr">
         <is>
-          <t>UserSettingsModelLimit width of timeline</t>
+          <t>UserSettingsModelSort rooms by unreads</t>
         </is>
       </c>
       <c r="G890" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 타임라인 폭 제한</t>
+          <t>Suggested in Weblate: 읽지 않은 항목을 기준으로 방 정렬</t>
         </is>
       </c>
       <c r="H890" t="inlineStr"/>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25949</t>
+          <t>../../src/UserSettingsPage.cpp:26055</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>Read receipts</t>
+          <t>Sort rooms alphabetically</t>
         </is>
       </c>
       <c r="C891" t="inlineStr"/>
       <c r="D891" t="inlineStr"/>
       <c r="E891" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F891" t="inlineStr">
         <is>
-          <t>UserSettingsModelRead receipts</t>
+          <t>UserSettingsModelSort rooms alphabetically</t>
         </is>
       </c>
       <c r="G891" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 수신 확인</t>
+          <t>Suggested in Weblate: 알파벳순으로 방 정렬</t>
         </is>
       </c>
       <c r="H891" t="inlineStr"/>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25951</t>
+          <t>../../src/UserSettingsPage.cpp:26057</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>Hidden events</t>
+          <t>Show buttons in timeline</t>
         </is>
       </c>
       <c r="C892" t="inlineStr"/>
       <c r="D892" t="inlineStr"/>
       <c r="E892" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F892" t="inlineStr">
         <is>
-          <t>UserSettingsModelHidden events</t>
+          <t>UserSettingsModelShow buttons in timeline</t>
         </is>
       </c>
       <c r="G892" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 숨겨진 이벤트</t>
+          <t>Suggested in Weblate: 타임라인에 버튼 보이기</t>
         </is>
       </c>
       <c r="H892" t="inlineStr"/>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25953</t>
+          <t>../../src/UserSettingsPage.cpp:26059</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>Ignored users</t>
+          <t>Limit width of timeline</t>
         </is>
       </c>
       <c r="C893" t="inlineStr"/>
       <c r="D893" t="inlineStr"/>
       <c r="E893" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F893" t="inlineStr">
         <is>
-          <t>UserSettingsModelIgnored users</t>
+          <t>UserSettingsModelLimit width of timeline</t>
         </is>
       </c>
       <c r="G893" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 숨긴 사용자</t>
+          <t>Suggested in Weblate: 타임라인 폭 제한</t>
         </is>
       </c>
       <c r="H893" t="inlineStr"/>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25955</t>
+          <t>../../src/UserSettingsPage.cpp:26061</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>Desktop notifications</t>
+          <t>Read receipts</t>
         </is>
       </c>
       <c r="C894" t="inlineStr"/>
       <c r="D894" t="inlineStr"/>
       <c r="E894" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F894" t="inlineStr">
         <is>
-          <t>UserSettingsModelDesktop notifications</t>
+          <t>UserSettingsModelRead receipts</t>
         </is>
       </c>
       <c r="G894" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 데스크탑 알림</t>
+          <t>Suggested in Weblate: 수신 확인</t>
         </is>
       </c>
       <c r="H894" t="inlineStr"/>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25957</t>
+          <t>../../src/UserSettingsPage.cpp:26063</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>Alert on notification</t>
+          <t>Hidden events</t>
         </is>
       </c>
       <c r="C895" t="inlineStr"/>
       <c r="D895" t="inlineStr"/>
       <c r="E895" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F895" t="inlineStr">
         <is>
-          <t>UserSettingsModelAlert on notification</t>
+          <t>UserSettingsModelHidden events</t>
         </is>
       </c>
       <c r="G895" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알림에 대한 경고</t>
+          <t>Suggested in Weblate: 숨겨진 이벤트</t>
         </is>
       </c>
       <c r="H895" t="inlineStr"/>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25959</t>
+          <t>../../src/UserSettingsPage.cpp:26065</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>Circular Avatars</t>
+          <t>Ignored users</t>
         </is>
       </c>
       <c r="C896" t="inlineStr"/>
       <c r="D896" t="inlineStr"/>
       <c r="E896" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
-          <t>UserSettingsModelCircular Avatars</t>
+          <t>UserSettingsModelIgnored users</t>
         </is>
       </c>
       <c r="G896" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 원형 아바타</t>
+          <t>Suggested in Weblate: 숨긴 사용자</t>
         </is>
       </c>
       <c r="H896" t="inlineStr"/>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25961</t>
+          <t>../../src/UserSettingsPage.cpp:26067</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>Use identicons</t>
+          <t>Desktop notifications</t>
         </is>
       </c>
       <c r="C897" t="inlineStr"/>
       <c r="D897" t="inlineStr"/>
       <c r="E897" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F897" t="inlineStr">
         <is>
-          <t>UserSettingsModelUse identicons</t>
+          <t>UserSettingsModelDesktop notifications</t>
         </is>
       </c>
       <c r="G897" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: identicons 사용</t>
+          <t>Suggested in Weblate: 데스크탑 알림</t>
         </is>
       </c>
       <c r="H897" t="inlineStr"/>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25963</t>
+          <t>../../src/UserSettingsPage.cpp:26069</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>Open images with external program</t>
+          <t>Alert on notification</t>
         </is>
       </c>
       <c r="C898" t="inlineStr"/>
       <c r="D898" t="inlineStr"/>
       <c r="E898" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F898" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpen images with external program</t>
+          <t>UserSettingsModelAlert on notification</t>
         </is>
       </c>
       <c r="G898" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 외부 프로그램으로 이미지 열기</t>
+          <t>Suggested in Weblate: 알림에 대한 경고</t>
         </is>
       </c>
       <c r="H898" t="inlineStr"/>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25965</t>
+          <t>../../src/UserSettingsPage.cpp:26071</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>Open videos with external program</t>
+          <t>Circular Avatars</t>
         </is>
       </c>
       <c r="C899" t="inlineStr"/>
       <c r="D899" t="inlineStr"/>
       <c r="E899" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F899" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpen videos with external program</t>
+          <t>UserSettingsModelCircular Avatars</t>
         </is>
       </c>
       <c r="G899" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 외부 프로그램으로 동영상 열기</t>
+          <t>Suggested in Weblate: 원형 아바타</t>
         </is>
       </c>
       <c r="H899" t="inlineStr"/>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25967</t>
+          <t>../../src/UserSettingsPage.cpp:26073</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>Decrypt messages in sidebar</t>
+          <t>Use identicons</t>
         </is>
       </c>
       <c r="C900" t="inlineStr"/>
       <c r="D900" t="inlineStr"/>
       <c r="E900" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F900" t="inlineStr">
         <is>
-          <t>UserSettingsModelDecrypt messages in sidebar</t>
+          <t>UserSettingsModelUse identicons</t>
         </is>
       </c>
       <c r="G900" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사이드바에서 메시지 복호화</t>
+          <t>Suggested in Weblate: identicons 사용</t>
         </is>
       </c>
       <c r="H900" t="inlineStr"/>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25969</t>
+          <t>../../src/UserSettingsPage.cpp:26075</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>Decrypt notifications</t>
+          <t>Open images with external program</t>
         </is>
       </c>
       <c r="C901" t="inlineStr"/>
       <c r="D901" t="inlineStr"/>
       <c r="E901" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F901" t="inlineStr">
         <is>
-          <t>UserSettingsModelDecrypt notifications</t>
+          <t>UserSettingsModelOpen images with external program</t>
         </is>
       </c>
       <c r="G901" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알림 복호화</t>
+          <t>Suggested in Weblate: 외부 프로그램으로 이미지 열기</t>
         </is>
       </c>
       <c r="H901" t="inlineStr"/>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25973</t>
+          <t>../../src/UserSettingsPage.cpp:26077</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>Display fancy effects such as confetti</t>
+          <t>Open videos with external program</t>
         </is>
       </c>
       <c r="C902" t="inlineStr"/>
       <c r="D902" t="inlineStr"/>
       <c r="E902" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F902" t="inlineStr">
         <is>
-          <t>UserSettingsModelDisplay fancy effects such as confetti</t>
+          <t>UserSettingsModelOpen videos with external program</t>
         </is>
       </c>
       <c r="G902" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 색종이 효과와 같은 화려한 효과 표시</t>
+          <t>Suggested in Weblate: 외부 프로그램으로 동영상 열기</t>
         </is>
       </c>
       <c r="H902" t="inlineStr"/>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25975</t>
+          <t>../../src/UserSettingsPage.cpp:26079</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>Reduce or disable animations</t>
+          <t>Decrypt messages in sidebar</t>
         </is>
       </c>
       <c r="C903" t="inlineStr"/>
       <c r="D903" t="inlineStr"/>
       <c r="E903" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F903" t="inlineStr">
         <is>
-          <t>UserSettingsModelReduce or disable animations</t>
+          <t>UserSettingsModelDecrypt messages in sidebar</t>
         </is>
       </c>
       <c r="G903" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 에니메이션 줄이기 또는 비활성화</t>
+          <t>Suggested in Weblate: 사이드바에서 메시지 복호화</t>
         </is>
       </c>
       <c r="H903" t="inlineStr"/>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25977</t>
+          <t>../../src/UserSettingsPage.cpp:26081</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>Privacy Screen</t>
+          <t>Decrypt notifications</t>
         </is>
       </c>
       <c r="C904" t="inlineStr"/>
       <c r="D904" t="inlineStr"/>
       <c r="E904" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F904" t="inlineStr">
         <is>
-          <t>UserSettingsModelPrivacy Screen</t>
+          <t>UserSettingsModelDecrypt notifications</t>
         </is>
       </c>
       <c r="G904" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 개인정보 보호 화면</t>
+          <t>Suggested in Weblate: 알림 복호화</t>
         </is>
       </c>
       <c r="H904" t="inlineStr"/>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25979</t>
+          <t>../../src/UserSettingsPage.cpp:26085</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>Privacy screen timeout (in seconds [0 - 3600])</t>
+          <t>Display fancy effects such as confetti</t>
         </is>
       </c>
       <c r="C905" t="inlineStr"/>
       <c r="D905" t="inlineStr"/>
       <c r="E905" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F905" t="inlineStr">
         <is>
-          <t>UserSettingsModelPrivacy screen timeout (in seconds [0 - 3600])</t>
+          <t>UserSettingsModelDisplay fancy effects such as confetti</t>
         </is>
       </c>
       <c r="G905" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 개인정보 보호 화면 시간 초과 (초 단위[0 - 3600])</t>
+          <t>Suggested in Weblate: 색종이 효과와 같은 화려한 효과 표시</t>
         </is>
       </c>
       <c r="H905" t="inlineStr"/>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25981</t>
+          <t>../../src/UserSettingsPage.cpp:26087</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>Touchscreen mode</t>
+          <t>Reduce or disable animations</t>
         </is>
       </c>
       <c r="C906" t="inlineStr"/>
       <c r="D906" t="inlineStr"/>
       <c r="E906" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F906" t="inlineStr">
         <is>
-          <t>UserSettingsModelTouchscreen mode</t>
+          <t>UserSettingsModelReduce or disable animations</t>
         </is>
       </c>
       <c r="G906" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 터치스크린 모드</t>
+          <t>Suggested in Weblate: 에니메이션 줄이기 또는 비활성화</t>
         </is>
       </c>
       <c r="H906" t="inlineStr"/>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25983</t>
+          <t>../../src/UserSettingsPage.cpp:26089</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>Disable swipe motions</t>
+          <t>Privacy Screen</t>
         </is>
       </c>
       <c r="C907" t="inlineStr"/>
       <c r="D907" t="inlineStr"/>
       <c r="E907" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F907" t="inlineStr">
         <is>
-          <t>UserSettingsModelDisable swipe motions</t>
+          <t>UserSettingsModelPrivacy Screen</t>
         </is>
       </c>
       <c r="G907" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스와이프 동작 비활성화</t>
+          <t>Suggested in Weblate: 개인정보 보호 화면</t>
         </is>
       </c>
       <c r="H907" t="inlineStr"/>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25985</t>
+          <t>../../src/UserSettingsPage.cpp:26091</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>Font size</t>
+          <t>Privacy screen timeout (in seconds [0 - 3600])</t>
         </is>
       </c>
       <c r="C908" t="inlineStr"/>
       <c r="D908" t="inlineStr"/>
       <c r="E908" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F908" t="inlineStr">
         <is>
-          <t>UserSettingsModelFont size</t>
+          <t>UserSettingsModelPrivacy screen timeout (in seconds [0 - 3600])</t>
         </is>
       </c>
       <c r="G908" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 글꼴 사이즈</t>
+          <t>Suggested in Weblate: 개인정보 보호 화면 시간 초과 (초 단위[0 - 3600])</t>
         </is>
       </c>
       <c r="H908" t="inlineStr"/>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25987</t>
+          <t>../../src/UserSettingsPage.cpp:26093</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>Font Family</t>
+          <t>Touchscreen mode</t>
         </is>
       </c>
       <c r="C909" t="inlineStr"/>
       <c r="D909" t="inlineStr"/>
       <c r="E909" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F909" t="inlineStr">
         <is>
-          <t>UserSettingsModelFont Family</t>
+          <t>UserSettingsModelTouchscreen mode</t>
         </is>
       </c>
       <c r="G909" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 글꼴 모음</t>
+          <t>Suggested in Weblate: 터치스크린 모드</t>
         </is>
       </c>
       <c r="H909" t="inlineStr"/>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25989</t>
+          <t>../../src/UserSettingsPage.cpp:26095</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>Emoji Font Family</t>
+          <t>Disable swipe motions</t>
         </is>
       </c>
       <c r="C910" t="inlineStr"/>
       <c r="D910" t="inlineStr"/>
       <c r="E910" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F910" t="inlineStr">
         <is>
-          <t>UserSettingsModelEmoji Font Family</t>
+          <t>UserSettingsModelDisable swipe motions</t>
         </is>
       </c>
       <c r="G910" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이모티콘 글꼴 모음</t>
+          <t>Suggested in Weblate: 스와이프 동작 비활성화</t>
         </is>
       </c>
       <c r="H910" t="inlineStr"/>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25991</t>
+          <t>../../src/UserSettingsPage.cpp:26097</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>Ringtone</t>
+          <t>Font size</t>
         </is>
       </c>
       <c r="C911" t="inlineStr"/>
       <c r="D911" t="inlineStr"/>
       <c r="E911" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F911" t="inlineStr">
         <is>
-          <t>UserSettingsModelRingtone</t>
+          <t>UserSettingsModelFont size</t>
         </is>
       </c>
       <c r="G911" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 벨소리</t>
+          <t>Suggested in Weblate: 글꼴 사이즈</t>
         </is>
       </c>
       <c r="H911" t="inlineStr"/>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25993</t>
+          <t>../../src/UserSettingsPage.cpp:26099</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>Microphone</t>
+          <t>Font Family</t>
         </is>
       </c>
       <c r="C912" t="inlineStr"/>
       <c r="D912" t="inlineStr"/>
       <c r="E912" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F912" t="inlineStr">
         <is>
-          <t>UserSettingsModelMicrophone</t>
+          <t>UserSettingsModelFont Family</t>
         </is>
       </c>
       <c r="G912" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 마이크</t>
+          <t>Suggested in Weblate: 글꼴 모음</t>
         </is>
       </c>
       <c r="H912" t="inlineStr"/>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25995</t>
+          <t>../../src/UserSettingsPage.cpp:26101</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>Camera</t>
+          <t>Emoji Font Family</t>
         </is>
       </c>
       <c r="C913" t="inlineStr"/>
       <c r="D913" t="inlineStr"/>
       <c r="E913" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F913" t="inlineStr">
         <is>
-          <t>UserSettingsModelCamera</t>
+          <t>UserSettingsModelEmoji Font Family</t>
         </is>
       </c>
       <c r="G913" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 카메라</t>
+          <t>Suggested in Weblate: 이모티콘 글꼴 모음</t>
         </is>
       </c>
       <c r="H913" t="inlineStr"/>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25997</t>
+          <t>../../src/UserSettingsPage.cpp:26103</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>Camera resolution</t>
+          <t>Ringtone</t>
         </is>
       </c>
       <c r="C914" t="inlineStr"/>
       <c r="D914" t="inlineStr"/>
       <c r="E914" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F914" t="inlineStr">
         <is>
-          <t>UserSettingsModelCamera resolution</t>
+          <t>UserSettingsModelRingtone</t>
         </is>
       </c>
       <c r="G914" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 카메라 해상도</t>
+          <t>Suggested in Weblate: 벨소리</t>
         </is>
       </c>
       <c r="H914" t="inlineStr"/>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25999</t>
+          <t>../../src/UserSettingsPage.cpp:26105</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>Camera frame rate</t>
+          <t>Microphone</t>
         </is>
       </c>
       <c r="C915" t="inlineStr"/>
       <c r="D915" t="inlineStr"/>
       <c r="E915" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F915" t="inlineStr">
         <is>
-          <t>UserSettingsModelCamera frame rate</t>
+          <t>UserSettingsModelMicrophone</t>
         </is>
       </c>
       <c r="G915" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 카메라 프레임률</t>
+          <t>Suggested in Weblate: 마이크</t>
         </is>
       </c>
       <c r="H915" t="inlineStr"/>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26001</t>
+          <t>../../src/UserSettingsPage.cpp:26107</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>Allow fallback call assist server</t>
+          <t>Camera</t>
         </is>
       </c>
       <c r="C916" t="inlineStr"/>
       <c r="D916" t="inlineStr"/>
       <c r="E916" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F916" t="inlineStr">
         <is>
-          <t>UserSettingsModelAllow fallback call assist server</t>
+          <t>UserSettingsModelCamera</t>
         </is>
       </c>
       <c r="G916" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대체 통화 지원 서버 허용</t>
+          <t>Suggested in Weblate: 카메라</t>
         </is>
       </c>
       <c r="H916" t="inlineStr"/>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26003</t>
+          <t>../../src/UserSettingsPage.cpp:26109</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>Send encrypted messages to verified users only</t>
+          <t>Camera resolution</t>
         </is>
       </c>
       <c r="C917" t="inlineStr"/>
       <c r="D917" t="inlineStr"/>
       <c r="E917" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F917" t="inlineStr">
         <is>
-          <t>UserSettingsModelSend encrypted messages to verified users only</t>
+          <t>UserSettingsModelCamera resolution</t>
         </is>
       </c>
       <c r="G917" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증된 사용자에게만 암호화된 메시지 전송</t>
+          <t>Suggested in Weblate: 카메라 해상도</t>
         </is>
       </c>
       <c r="H917" t="inlineStr"/>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26005</t>
+          <t>../../src/UserSettingsPage.cpp:26111</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>Share keys with verified users and devices</t>
+          <t>Camera frame rate</t>
         </is>
       </c>
       <c r="C918" t="inlineStr"/>
       <c r="D918" t="inlineStr"/>
       <c r="E918" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F918" t="inlineStr">
         <is>
-          <t>UserSettingsModelShare keys with verified users and devices</t>
+          <t>UserSettingsModelCamera frame rate</t>
         </is>
       </c>
       <c r="G918" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증된 사용자 및 기기에 키 공유</t>
+          <t>Suggested in Weblate: 카메라 프레임률</t>
         </is>
       </c>
       <c r="H918" t="inlineStr"/>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26007</t>
+          <t>../../src/UserSettingsPage.cpp:26113</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>Online Key Backup</t>
+          <t>Allow fallback call assist server</t>
         </is>
       </c>
       <c r="C919" t="inlineStr"/>
       <c r="D919" t="inlineStr"/>
       <c r="E919" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F919" t="inlineStr">
         <is>
-          <t>UserSettingsModelOnline Key Backup</t>
+          <t>UserSettingsModelAllow fallback call assist server</t>
         </is>
       </c>
       <c r="G919" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 온라인 키 백업</t>
+          <t>Suggested in Weblate: 대체 통화 지원 서버 허용</t>
         </is>
       </c>
       <c r="H919" t="inlineStr"/>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26009</t>
+          <t>../../src/UserSettingsPage.cpp:26115</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Send encrypted messages to verified users only</t>
         </is>
       </c>
       <c r="C920" t="inlineStr"/>
       <c r="D920" t="inlineStr"/>
       <c r="E920" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F920" t="inlineStr">
         <is>
-          <t>UserSettingsModelProfile</t>
+          <t>UserSettingsModelSend encrypted messages to verified users only</t>
         </is>
       </c>
       <c r="G920" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 프로필</t>
+          <t>Suggested in Weblate: 인증된 사용자에게만 암호화된 메시지 전송</t>
         </is>
       </c>
       <c r="H920" t="inlineStr"/>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26011</t>
+          <t>../../src/UserSettingsPage.cpp:26117</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>User ID</t>
+          <t>Share keys with verified users and devices</t>
         </is>
       </c>
       <c r="C921" t="inlineStr"/>
       <c r="D921" t="inlineStr"/>
       <c r="E921" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F921" t="inlineStr">
         <is>
-          <t>UserSettingsModelUser ID</t>
+          <t>UserSettingsModelShare keys with verified users and devices</t>
         </is>
       </c>
       <c r="G921" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 아이디</t>
+          <t>Suggested in Weblate: 인증된 사용자 및 기기에 키 공유</t>
         </is>
       </c>
       <c r="H921" t="inlineStr"/>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26013</t>
+          <t>../../src/UserSettingsPage.cpp:26119</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>Accesstoken</t>
+          <t>Online Key Backup</t>
         </is>
       </c>
       <c r="C922" t="inlineStr"/>
       <c r="D922" t="inlineStr"/>
       <c r="E922" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F922" t="inlineStr">
         <is>
-          <t>UserSettingsModelAccesstoken</t>
+          <t>UserSettingsModelOnline Key Backup</t>
         </is>
       </c>
       <c r="G922" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 액세스 토큰</t>
+          <t>Suggested in Weblate: 온라인 키 백업</t>
         </is>
       </c>
       <c r="H922" t="inlineStr"/>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26015</t>
+          <t>../../src/UserSettingsPage.cpp:26121</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>Device ID</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C923" t="inlineStr"/>
       <c r="D923" t="inlineStr"/>
       <c r="E923" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F923" t="inlineStr">
         <is>
-          <t>UserSettingsModelDevice ID</t>
+          <t>UserSettingsModelProfile</t>
         </is>
       </c>
       <c r="G923" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기 아이디</t>
+          <t>Suggested in Weblate: 프로필</t>
         </is>
       </c>
       <c r="H923" t="inlineStr"/>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26017</t>
+          <t>../../src/UserSettingsPage.cpp:26123</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>Device Fingerprint</t>
+          <t>User ID</t>
         </is>
       </c>
       <c r="C924" t="inlineStr"/>
       <c r="D924" t="inlineStr"/>
       <c r="E924" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F924" t="inlineStr">
         <is>
-          <t>UserSettingsModelDevice Fingerprint</t>
+          <t>UserSettingsModelUser ID</t>
         </is>
       </c>
       <c r="G924" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기 지문</t>
+          <t>Suggested in Weblate: 사용자 아이디</t>
         </is>
       </c>
       <c r="H924" t="inlineStr"/>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26019</t>
+          <t>../../src/UserSettingsPage.cpp:26125</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>Homeserver</t>
+          <t>Accesstoken</t>
         </is>
       </c>
       <c r="C925" t="inlineStr"/>
       <c r="D925" t="inlineStr"/>
       <c r="E925" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F925" t="inlineStr">
         <is>
-          <t>UserSettingsModelHomeserver</t>
+          <t>UserSettingsModelAccesstoken</t>
         </is>
       </c>
       <c r="G925" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 홈서버</t>
+          <t>Suggested in Weblate: 액세스 토큰</t>
         </is>
       </c>
       <c r="H925" t="inlineStr"/>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26021</t>
+          <t>../../src/UserSettingsPage.cpp:26127</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Device ID</t>
         </is>
       </c>
       <c r="C926" t="inlineStr"/>
       <c r="D926" t="inlineStr"/>
       <c r="E926" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F926" t="inlineStr">
         <is>
-          <t>UserSettingsModelVersion</t>
+          <t>UserSettingsModelDevice ID</t>
         </is>
       </c>
       <c r="G926" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 버전</t>
+          <t>Suggested in Weblate: 기기 아이디</t>
         </is>
       </c>
       <c r="H926" t="inlineStr"/>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26023</t>
+          <t>../../src/UserSettingsPage.cpp:26129</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>Platform</t>
+          <t>Device Fingerprint</t>
         </is>
       </c>
       <c r="C927" t="inlineStr"/>
       <c r="D927" t="inlineStr"/>
       <c r="E927" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F927" t="inlineStr">
         <is>
-          <t>UserSettingsModelPlatform</t>
+          <t>UserSettingsModelDevice Fingerprint</t>
         </is>
       </c>
       <c r="G927" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 플랫폼</t>
+          <t>Suggested in Weblate: 기기 지문</t>
         </is>
       </c>
       <c r="H927" t="inlineStr"/>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26025</t>
+          <t>../../src/UserSettingsPage.cpp:26131</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>GENERAL</t>
+          <t>Homeserver</t>
         </is>
       </c>
       <c r="C928" t="inlineStr"/>
       <c r="D928" t="inlineStr"/>
       <c r="E928" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F928" t="inlineStr">
         <is>
-          <t>UserSettingsModelGENERAL</t>
+          <t>UserSettingsModelHomeserver</t>
         </is>
       </c>
       <c r="G928" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 일반</t>
+          <t>Suggested in Weblate: 홈서버</t>
         </is>
       </c>
       <c r="H928" t="inlineStr"/>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26027</t>
+          <t>../../src/UserSettingsPage.cpp:26133</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>ACCESSIBILITY</t>
+          <t>Version</t>
         </is>
       </c>
       <c r="C929" t="inlineStr"/>
       <c r="D929" t="inlineStr"/>
       <c r="E929" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F929" t="inlineStr">
         <is>
-          <t>UserSettingsModelACCESSIBILITY</t>
+          <t>UserSettingsModelVersion</t>
         </is>
       </c>
       <c r="G929" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 접근성</t>
+          <t>Suggested in Weblate: 버전</t>
         </is>
       </c>
       <c r="H929" t="inlineStr"/>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26029</t>
+          <t>../../src/UserSettingsPage.cpp:26135</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>TIMELINE</t>
+          <t>Platform</t>
         </is>
       </c>
       <c r="C930" t="inlineStr"/>
       <c r="D930" t="inlineStr"/>
       <c r="E930" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F930" t="inlineStr">
         <is>
-          <t>UserSettingsModelTIMELINE</t>
+          <t>UserSettingsModelPlatform</t>
         </is>
       </c>
       <c r="G930" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 타임라인</t>
+          <t>Suggested in Weblate: 플랫폼</t>
         </is>
       </c>
       <c r="H930" t="inlineStr"/>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26031</t>
+          <t>../../src/UserSettingsPage.cpp:26137</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>SIDEBAR</t>
+          <t>GENERAL</t>
         </is>
       </c>
       <c r="C931" t="inlineStr"/>
       <c r="D931" t="inlineStr"/>
       <c r="E931" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F931" t="inlineStr">
         <is>
-          <t>UserSettingsModelSIDEBAR</t>
+          <t>UserSettingsModelGENERAL</t>
         </is>
       </c>
       <c r="G931" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사이드바</t>
+          <t>Suggested in Weblate: 일반</t>
         </is>
       </c>
       <c r="H931" t="inlineStr"/>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26033</t>
+          <t>../../src/UserSettingsPage.cpp:26139</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>TRAY</t>
+          <t>ACCESSIBILITY</t>
         </is>
       </c>
       <c r="C932" t="inlineStr"/>
       <c r="D932" t="inlineStr"/>
       <c r="E932" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F932" t="inlineStr">
         <is>
-          <t>UserSettingsModelTRAY</t>
+          <t>UserSettingsModelACCESSIBILITY</t>
         </is>
       </c>
       <c r="G932" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 트레이</t>
+          <t>Suggested in Weblate: 접근성</t>
         </is>
       </c>
       <c r="H932" t="inlineStr"/>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26035</t>
+          <t>../../src/UserSettingsPage.cpp:26141</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>GLOBAL MESSAGE VISIBILITY</t>
+          <t>TIMELINE</t>
         </is>
       </c>
       <c r="C933" t="inlineStr"/>
       <c r="D933" t="inlineStr"/>
       <c r="E933" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F933" t="inlineStr">
         <is>
-          <t>UserSettingsModelGLOBAL MESSAGE VISIBILITY</t>
+          <t>UserSettingsModelTIMELINE</t>
         </is>
       </c>
       <c r="G933" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전역 메시지 설정</t>
+          <t>Suggested in Weblate: 타임라인</t>
         </is>
       </c>
       <c r="H933" t="inlineStr"/>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26037</t>
+          <t>../../src/UserSettingsPage.cpp:26143</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>NOTIFICATIONS</t>
+          <t>SIDEBAR</t>
         </is>
       </c>
       <c r="C934" t="inlineStr"/>
       <c r="D934" t="inlineStr"/>
       <c r="E934" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F934" t="inlineStr">
         <is>
-          <t>UserSettingsModelNOTIFICATIONS</t>
+          <t>UserSettingsModelSIDEBAR</t>
         </is>
       </c>
       <c r="G934" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알림</t>
+          <t>Suggested in Weblate: 사이드바</t>
         </is>
       </c>
       <c r="H934" t="inlineStr"/>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26039</t>
+          <t>../../src/UserSettingsPage.cpp:26145</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>CALLS</t>
+          <t>TRAY</t>
         </is>
       </c>
       <c r="C935" t="inlineStr"/>
       <c r="D935" t="inlineStr"/>
       <c r="E935" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F935" t="inlineStr">
         <is>
-          <t>UserSettingsModelCALLS</t>
+          <t>UserSettingsModelTRAY</t>
         </is>
       </c>
       <c r="G935" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 통화</t>
+          <t>Suggested in Weblate: 트레이</t>
         </is>
       </c>
       <c r="H935" t="inlineStr"/>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26041</t>
+          <t>../../src/UserSettingsPage.cpp:26147</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>ENCRYPTION</t>
+          <t>GLOBAL MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="C936" t="inlineStr"/>
       <c r="D936" t="inlineStr"/>
       <c r="E936" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F936" t="inlineStr">
         <is>
-          <t>UserSettingsModelENCRYPTION</t>
+          <t>UserSettingsModelGLOBAL MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="G936" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화</t>
+          <t>Suggested in Weblate: 전역 메시지 설정</t>
         </is>
       </c>
       <c r="H936" t="inlineStr"/>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26043</t>
+          <t>../../src/UserSettingsPage.cpp:26149</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>INFO</t>
+          <t>NOTIFICATIONS</t>
         </is>
       </c>
       <c r="C937" t="inlineStr"/>
       <c r="D937" t="inlineStr"/>
       <c r="E937" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F937" t="inlineStr">
         <is>
-          <t>UserSettingsModelINFO</t>
+          <t>UserSettingsModelNOTIFICATIONS</t>
         </is>
       </c>
       <c r="G937" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 정보</t>
+          <t>Suggested in Weblate: 알림</t>
         </is>
       </c>
       <c r="H937" t="inlineStr"/>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26045</t>
+          <t>../../src/UserSettingsPage.cpp:26151</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>Session Keys</t>
+          <t>CALLS</t>
         </is>
       </c>
       <c r="C938" t="inlineStr"/>
       <c r="D938" t="inlineStr"/>
       <c r="E938" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F938" t="inlineStr">
         <is>
-          <t>UserSettingsModelSession Keys</t>
+          <t>UserSettingsModelCALLS</t>
         </is>
       </c>
       <c r="G938" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 세션 키</t>
+          <t>Suggested in Weblate: 통화</t>
         </is>
       </c>
       <c r="H938" t="inlineStr"/>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26047</t>
+          <t>../../src/UserSettingsPage.cpp:26153</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>Cross Signing Secrets</t>
+          <t>ENCRYPTION</t>
         </is>
       </c>
       <c r="C939" t="inlineStr"/>
       <c r="D939" t="inlineStr"/>
       <c r="E939" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F939" t="inlineStr">
         <is>
-          <t>UserSettingsModelCross Signing Secrets</t>
+          <t>UserSettingsModelENCRYPTION</t>
         </is>
       </c>
       <c r="G939" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 교차 서명 비밀</t>
+          <t>Suggested in Weblate: 암호화</t>
         </is>
       </c>
       <c r="H939" t="inlineStr"/>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26049</t>
+          <t>../../src/UserSettingsPage.cpp:26155</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>Online backup key</t>
+          <t>INFO</t>
         </is>
       </c>
       <c r="C940" t="inlineStr"/>
       <c r="D940" t="inlineStr"/>
       <c r="E940" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F940" t="inlineStr">
         <is>
-          <t>UserSettingsModelOnline backup key</t>
+          <t>UserSettingsModelINFO</t>
         </is>
       </c>
       <c r="G940" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 온라인 백업 키</t>
+          <t>Suggested in Weblate: 정보</t>
         </is>
       </c>
       <c r="H940" t="inlineStr"/>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26051</t>
+          <t>../../src/UserSettingsPage.cpp:26157</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>Self signing key</t>
+          <t>Session Keys</t>
         </is>
       </c>
       <c r="C941" t="inlineStr"/>
       <c r="D941" t="inlineStr"/>
       <c r="E941" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F941" t="inlineStr">
         <is>
-          <t>UserSettingsModelSelf signing key</t>
+          <t>UserSettingsModelSession Keys</t>
         </is>
       </c>
       <c r="G941" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 자체 서명 키</t>
+          <t>Suggested in Weblate: 세션 키</t>
         </is>
       </c>
       <c r="H941" t="inlineStr"/>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26053</t>
+          <t>../../src/UserSettingsPage.cpp:26159</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>User signing key</t>
+          <t>Cross Signing Secrets</t>
         </is>
       </c>
       <c r="C942" t="inlineStr"/>
       <c r="D942" t="inlineStr"/>
       <c r="E942" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F942" t="inlineStr">
         <is>
-          <t>UserSettingsModelUser signing key</t>
+          <t>UserSettingsModelCross Signing Secrets</t>
         </is>
       </c>
       <c r="G942" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 서명 키</t>
+          <t>Suggested in Weblate: 교차 서명 비밀</t>
         </is>
       </c>
       <c r="H942" t="inlineStr"/>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26055</t>
+          <t>../../src/UserSettingsPage.cpp:26161</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>Master signing key</t>
+          <t>Online backup key</t>
         </is>
       </c>
       <c r="C943" t="inlineStr"/>
       <c r="D943" t="inlineStr"/>
       <c r="E943" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F943" t="inlineStr">
         <is>
-          <t>UserSettingsModelMaster signing key</t>
+          <t>UserSettingsModelOnline backup key</t>
         </is>
       </c>
       <c r="G943" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 마스터 서명 키</t>
+          <t>Suggested in Weblate: 온라인 백업 키</t>
         </is>
       </c>
       <c r="H943" t="inlineStr"/>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26057</t>
+          <t>../../src/UserSettingsPage.cpp:26163</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>Expose room information via D-Bus</t>
+          <t>Self signing key</t>
         </is>
       </c>
       <c r="C944" t="inlineStr"/>
       <c r="D944" t="inlineStr"/>
       <c r="E944" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F944" t="inlineStr">
         <is>
-          <t>UserSettingsModelExpose room information via D-Bus</t>
+          <t>UserSettingsModelSelf signing key</t>
         </is>
       </c>
       <c r="G944" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: D-Bus로 방 정보 공개</t>
+          <t>Suggested in Weblate: 자체 서명 키</t>
         </is>
       </c>
       <c r="H944" t="inlineStr"/>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26059</t>
+          <t>../../src/UserSettingsPage.cpp:26165</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>Periodically update community routing information</t>
+          <t>User signing key</t>
         </is>
       </c>
       <c r="C945" t="inlineStr"/>
       <c r="D945" t="inlineStr"/>
       <c r="E945" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F945" t="inlineStr">
         <is>
-          <t>UserSettingsModelPeriodically update community routing information</t>
+          <t>UserSettingsModelUser signing key</t>
         </is>
       </c>
       <c r="G945" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 주기적으로 커뮤니티 경로 정보 업데이트</t>
+          <t>Suggested in Weblate: 사용자 서명 키</t>
         </is>
       </c>
       <c r="H945" t="inlineStr"/>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26061</t>
+          <t>../../src/UserSettingsPage.cpp:26167</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>Periodically delete expired events</t>
+          <t>Master signing key</t>
         </is>
       </c>
       <c r="C946" t="inlineStr"/>
       <c r="D946" t="inlineStr"/>
       <c r="E946" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F946" t="inlineStr">
         <is>
-          <t>UserSettingsModelPeriodically delete expired events</t>
+          <t>UserSettingsModelMaster signing key</t>
         </is>
       </c>
       <c r="G946" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 주기적으로 만료된 이벤트 삭제</t>
+          <t>Suggested in Weblate: 마스터 서명 키</t>
         </is>
       </c>
       <c r="H946" t="inlineStr"/>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26182</t>
+          <t>../../src/UserSettingsPage.cpp:26169</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>Default</t>
+          <t>Expose room information via D-Bus</t>
         </is>
       </c>
       <c r="C947" t="inlineStr"/>
       <c r="D947" t="inlineStr"/>
       <c r="E947" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F947" t="inlineStr">
         <is>
-          <t>UserSettingsModelDefault</t>
+          <t>UserSettingsModelExpose room information via D-Bus</t>
         </is>
       </c>
       <c r="G947" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기본값</t>
+          <t>Suggested in Weblate: D-Bus로 방 정보 공개</t>
         </is>
       </c>
       <c r="H947" t="inlineStr"/>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26221</t>
+          <t>../../src/UserSettingsPage.cpp:26171</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>Set the notification sound to play when a call invite arrives</t>
+          <t>Periodically update community routing information</t>
         </is>
       </c>
       <c r="C948" t="inlineStr"/>
       <c r="D948" t="inlineStr"/>
       <c r="E948" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F948" t="inlineStr">
         <is>
-          <t>UserSettingsModelSet the notification sound to play when a call invite arrives</t>
+          <t>UserSettingsModelPeriodically update community routing information</t>
         </is>
       </c>
       <c r="G948" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전화오면 알림 소리가 재생되도록 설정</t>
+          <t>Suggested in Weblate: 주기적으로 커뮤니티 경로 정보 업데이트</t>
         </is>
       </c>
       <c r="H948" t="inlineStr"/>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26231</t>
+          <t>../../src/UserSettingsPage.cpp:26173</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
+        <is>
+          <t>Periodically delete expired events</t>
+        </is>
+      </c>
+      <c r="C949" t="inlineStr"/>
+      <c r="D949" t="inlineStr"/>
+      <c r="E949" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F949" t="inlineStr">
+        <is>
+          <t>UserSettingsModelPeriodically delete expired events</t>
+        </is>
+      </c>
+      <c r="G949" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 주기적으로 만료된 이벤트 삭제</t>
+        </is>
+      </c>
+      <c r="H949" t="inlineStr"/>
+    </row>
+    <row r="950">
+      <c r="A950" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26289</t>
+        </is>
+      </c>
+      <c r="B950" t="inlineStr">
+        <is>
+          <t>Default</t>
+        </is>
+      </c>
+      <c r="C950" t="inlineStr"/>
+      <c r="D950" t="inlineStr"/>
+      <c r="E950" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F950" t="inlineStr">
+        <is>
+          <t>UserSettingsModelDefault</t>
+        </is>
+      </c>
+      <c r="G950" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 기본값</t>
+        </is>
+      </c>
+      <c r="H950" t="inlineStr"/>
+    </row>
+    <row r="951">
+      <c r="A951" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26328</t>
+        </is>
+      </c>
+      <c r="B951" t="inlineStr">
+        <is>
+          <t>Set the notification sound to play when a call invite arrives</t>
+        </is>
+      </c>
+      <c r="C951" t="inlineStr"/>
+      <c r="D951" t="inlineStr"/>
+      <c r="E951" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F951" t="inlineStr">
+        <is>
+          <t>UserSettingsModelSet the notification sound to play when a call invite arrives</t>
+        </is>
+      </c>
+      <c r="G951" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 전화오면 알림 소리가 재생되도록 설정</t>
+        </is>
+      </c>
+      <c r="H951" t="inlineStr"/>
+    </row>
+    <row r="952">
+      <c r="A952" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26338</t>
+        </is>
+      </c>
+      <c r="B952" t="inlineStr">
         <is>
           <t>Set timeout (in seconds) for how long after window loses
 focus before the screen will be blurred.
 Set to 0 to blur immediately after focus loss. Max value of 1 hour (3600 seconds)</t>
         </is>
       </c>
-      <c r="C949" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="F949" t="inlineStr">
+      <c r="C952" t="inlineStr"/>
+      <c r="D952" t="inlineStr"/>
+      <c r="E952" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F952" t="inlineStr">
         <is>
           <t>UserSettingsModelSet timeout (in seconds) for how long after window loses
 focus before the screen will be blurred.
 Set to 0 to blur immediately after focus loss. Max value of 1 hour (3600 seconds)</t>
         </is>
       </c>
-      <c r="G949" t="inlineStr">
+      <c r="G952" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 창이 초점을 잃은 후 화면이 흐려지기까지
 걸리는 시간(초)을 설정합니다.
 초점을 잃은 후 즉시 흐리게 하려면 0으로 설정합니다. 최대 값은 1시간 (3600초)입니다.</t>
         </is>
       </c>
-      <c r="H949" t="inlineStr"/>
-[...88 lines deleted...]
-      </c>
       <c r="H952" t="inlineStr"/>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26245</t>
+          <t>../../src/UserSettingsPage.cpp:26345</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>Start the application in the background without showing the client window.</t>
+          <t>Change the background color of messages when you hover over them.</t>
         </is>
       </c>
       <c r="C953" t="inlineStr"/>
       <c r="D953" t="inlineStr"/>
       <c r="E953" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F953" t="inlineStr">
         <is>
-          <t>UserSettingsModelStart the application in the background without showing the client window.</t>
+          <t>UserSettingsModelChange the background color of messages when you hover over them.</t>
         </is>
       </c>
       <c r="G953" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 클라이언트 창을 표시하지 않고 백그라운드에서 애플리케이션을 시작.</t>
+          <t>Suggested in Weblate: 메시지 위로 마우스를 가져가면 메시지의 배경색을 변경할 수 있습니다.</t>
         </is>
       </c>
       <c r="H953" t="inlineStr"/>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26249</t>
+          <t>../../src/UserSettingsPage.cpp:26347</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>Shows scrollbars in the room list and communities list.</t>
+          <t>Make font size larger if messages with only a few emojis are displayed.</t>
         </is>
       </c>
       <c r="C954" t="inlineStr"/>
       <c r="D954" t="inlineStr"/>
       <c r="E954" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F954" t="inlineStr">
         <is>
-          <t>UserSettingsModelShows scrollbars in the room list and communities list.</t>
+          <t>UserSettingsModelMake font size larger if messages with only a few emojis are displayed.</t>
         </is>
       </c>
       <c r="G954" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 목록과 커뮤니티 목록에서 스크롤바 보이기.</t>
+          <t>Suggested in Weblate: 이모티콘이 몇 개만 포함된 메시지가 표시되는 경우 글꼴 크기를 더 크게 설정합니다.</t>
         </is>
       </c>
       <c r="H954" t="inlineStr"/>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26251</t>
+          <t>../../src/UserSettingsPage.cpp:26349</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>Allow using markdown in messages.
-When disabled, all messages are sent as a plain text.</t>
+          <t>Keep the application running in the background after closing the client window.</t>
         </is>
       </c>
       <c r="C955" t="inlineStr"/>
       <c r="D955" t="inlineStr"/>
       <c r="E955" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F955" t="inlineStr">
         <is>
-          <t>UserSettingsModelAllow using markdown in messages.
-When disabled, all messages are sent as a plain text.</t>
+          <t>UserSettingsModelKeep the application running in the background after closing the client window.</t>
         </is>
       </c>
       <c r="G955" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지에서 markdown 사용 활성화.
-비활성화 일 때, 모든 메시지는 평문으로 보내집니다.</t>
+          <t>Suggested in Weblate: 클라이언트 창을 닫은 후에도 애플리케이션을 백그라운드에서 계속 실행.</t>
         </is>
       </c>
       <c r="H955" t="inlineStr"/>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26255</t>
+          <t>../../src/UserSettingsPage.cpp:26352</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>Invert the behavior of the enter key in the text input, making it send the message when shift+enter is pressed and starting a new line when enter is pressed.</t>
+          <t>Start the application in the background without showing the client window.</t>
         </is>
       </c>
       <c r="C956" t="inlineStr"/>
       <c r="D956" t="inlineStr"/>
       <c r="E956" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F956" t="inlineStr">
         <is>
-          <t>UserSettingsModelInvert the behavior of the enter key in the text input, making it send the message when shift+enter is pressed and starting a new line when enter is pressed.</t>
+          <t>UserSettingsModelStart the application in the background without showing the client window.</t>
         </is>
       </c>
       <c r="G956" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 텍스트 입력에서 Enter 키의 동작을 반전시켜 Shift+Enter 키를 누르면 메시지를 보내고 Enter 키를 누르면 줄 바꿈이 되도록 설정합니다.</t>
+          <t>Suggested in Weblate: 클라이언트 창을 표시하지 않고 백그라운드에서 애플리케이션을 시작.</t>
         </is>
       </c>
       <c r="H956" t="inlineStr"/>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26259</t>
+          <t>../../src/UserSettingsPage.cpp:26356</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>Messages get a bubble background. This also triggers some layout changes (WIP).</t>
+          <t>Shows scrollbars in the room list and communities list.</t>
         </is>
       </c>
       <c r="C957" t="inlineStr"/>
       <c r="D957" t="inlineStr"/>
       <c r="E957" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F957" t="inlineStr">
         <is>
-          <t>UserSettingsModelMessages get a bubble background. This also triggers some layout changes (WIP).</t>
+          <t>UserSettingsModelShows scrollbars in the room list and communities list.</t>
         </is>
       </c>
       <c r="G957" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지에 말풍선 배경이 표시됩니다. 또한 일부 레이아웃 변경(WIP)이 실행됩니다.</t>
+          <t>Suggested in Weblate: 방 목록과 커뮤니티 목록에서 스크롤바 보이기.</t>
         </is>
       </c>
       <c r="H957" t="inlineStr"/>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26262</t>
+          <t>../../src/UserSettingsPage.cpp:26358</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>Avatars are resized to fit above the message.</t>
+          <t>Allow using markdown in messages.
+When disabled, all messages are sent as a plain text.</t>
         </is>
       </c>
       <c r="C958" t="inlineStr"/>
       <c r="D958" t="inlineStr"/>
       <c r="E958" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F958" t="inlineStr">
         <is>
-          <t>UserSettingsModelAvatars are resized to fit above the message.</t>
+          <t>UserSettingsModelAllow using markdown in messages.
+When disabled, all messages are sent as a plain text.</t>
         </is>
       </c>
       <c r="G958" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 아바타가 위의 메시지에 맞게 조정됩니다.</t>
+          <t>Suggested in Weblate: 메시지에서 markdown 사용 활성화.
+비활성화 일 때, 모든 메시지는 평문으로 보내집니다.</t>
         </is>
       </c>
       <c r="H958" t="inlineStr"/>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26264</t>
+          <t>../../src/UserSettingsPage.cpp:26367</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>Plays media like GIFs or WEBPs only when explicitly hovering over them.</t>
+          <t>Messages get a bubble background. This also triggers some layout changes (WIP).</t>
         </is>
       </c>
       <c r="C959" t="inlineStr"/>
       <c r="D959" t="inlineStr"/>
       <c r="E959" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F959" t="inlineStr">
         <is>
-          <t>UserSettingsModelPlays media like GIFs or WEBPs only when explicitly hovering over them.</t>
+          <t>UserSettingsModelMessages get a bubble background. This also triggers some layout changes (WIP).</t>
         </is>
       </c>
       <c r="G959" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 해당 미디어 위에 직접 마우스를 가져갔을 때만 GIF 또는 WEBP와 같은 미디어를 재생합니다.</t>
+          <t>Suggested in Weblate: 메시지에 말풍선 배경이 표시됩니다. 또한 일부 레이아웃 변경(WIP)이 실행됩니다.</t>
         </is>
       </c>
       <c r="H959" t="inlineStr"/>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26266</t>
+          <t>../../src/UserSettingsPage.cpp:26370</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>If images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+          <t>Avatars are resized to fit above the message.</t>
         </is>
       </c>
       <c r="C960" t="inlineStr"/>
       <c r="D960" t="inlineStr"/>
       <c r="E960" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F960" t="inlineStr">
         <is>
-          <t>UserSettingsModelIf images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
-[...2 lines deleted...]
-      <c r="G960" t="inlineStr"/>
+          <t>UserSettingsModelAvatars are resized to fit above the message.</t>
+        </is>
+      </c>
+      <c r="G960" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 아바타가 위의 메시지에 맞게 조정됩니다.</t>
+        </is>
+      </c>
       <c r="H960" t="inlineStr"/>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26270</t>
+          <t>../../src/UserSettingsPage.cpp:26372</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>Show who is typing in a room.
-This will also enable or disable sending typing notifications to others.</t>
+          <t>Plays media like GIFs or WEBPs only when explicitly hovering over them.</t>
         </is>
       </c>
       <c r="C961" t="inlineStr"/>
       <c r="D961" t="inlineStr"/>
       <c r="E961" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F961" t="inlineStr">
         <is>
+          <t>UserSettingsModelPlays media like GIFs or WEBPs only when explicitly hovering over them.</t>
+        </is>
+      </c>
+      <c r="G961" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 해당 미디어 위에 직접 마우스를 가져갔을 때만 GIF 또는 WEBP와 같은 미디어를 재생합니다.</t>
+        </is>
+      </c>
+      <c r="H961" t="inlineStr"/>
+    </row>
+    <row r="962">
+      <c r="A962" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26374</t>
+        </is>
+      </c>
+      <c r="B962" t="inlineStr">
+        <is>
+          <t>If images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+        </is>
+      </c>
+      <c r="C962" t="inlineStr"/>
+      <c r="D962" t="inlineStr"/>
+      <c r="E962" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F962" t="inlineStr">
+        <is>
+          <t>UserSettingsModelIf images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+        </is>
+      </c>
+      <c r="G962" t="inlineStr"/>
+      <c r="H962" t="inlineStr"/>
+    </row>
+    <row r="963">
+      <c r="A963" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26378</t>
+        </is>
+      </c>
+      <c r="B963" t="inlineStr">
+        <is>
+          <t>Show who is typing in a room.
+This will also enable or disable sending typing notifications to others.</t>
+        </is>
+      </c>
+      <c r="C963" t="inlineStr"/>
+      <c r="D963" t="inlineStr"/>
+      <c r="E963" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F963" t="inlineStr">
+        <is>
           <t>UserSettingsModelShow who is typing in a room.
 This will also enable or disable sending typing notifications to others.</t>
         </is>
       </c>
-      <c r="G961" t="inlineStr">
+      <c r="G963" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 방에서 누가 입력중인지 표시합니다.
 이는 다른 사람에게 타이핑 알림을 보내도록 설정하거나 비활성화할 수도 있습니다.</t>
         </is>
       </c>
-      <c r="H961" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="B962" t="inlineStr">
+      <c r="H963" t="inlineStr"/>
+    </row>
+    <row r="964">
+      <c r="A964" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26382</t>
+        </is>
+      </c>
+      <c r="B964" t="inlineStr">
         <is>
           <t>Display rooms with new messages first.
 If this is off, the list of rooms will only be sorted by the preferred sorting order.
 If this is on, rooms which have active notifications (the small circle with a number in it) will be sorted on top. Rooms that you have muted will still be sorted by the preferred sorting order, since you don't seem to consider them as important as the other rooms.</t>
         </is>
       </c>
-      <c r="C962" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="F962" t="inlineStr">
+      <c r="C964" t="inlineStr"/>
+      <c r="D964" t="inlineStr"/>
+      <c r="E964" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F964" t="inlineStr">
         <is>
           <t>UserSettingsModelDisplay rooms with new messages first.
 If this is off, the list of rooms will only be sorted by the preferred sorting order.
 If this is on, rooms which have active notifications (the small circle with a number in it) will be sorted on top. Rooms that you have muted will still be sorted by the preferred sorting order, since you don't seem to consider them as important as the other rooms.</t>
         </is>
       </c>
-      <c r="G962" t="inlineStr">
+      <c r="G964" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 새 메시지가 있는 방을 먼저 표시합니다.
 이 옵션을 끄면 선호하는 정렬 순서대로만 방 목록이 정렬됩니다.
 이 옵션을 켜면 활성 알림(숫자가 있는 작은 원)이 있는 방이 맨 위에 정렬됩니다. 음소거한 방은 다른 방만큼 중요하지 않기 때문에 여전히 기본 설정 정렬 순서에 따라 정렬됩니다.</t>
         </is>
       </c>
-      <c r="H962" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="B963" t="inlineStr">
+      <c r="H964" t="inlineStr"/>
+    </row>
+    <row r="965">
+      <c r="A965" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26391</t>
+        </is>
+      </c>
+      <c r="B965" t="inlineStr">
         <is>
           <t>Sort rooms alphabetically.
 If this is off, the list of rooms will be sorted by the timestamp of the last message in a room.
 If this is on, rooms that come first alphabetically will be sorted earlier than ones that come later.</t>
         </is>
       </c>
-      <c r="C963" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="F963" t="inlineStr">
+      <c r="C965" t="inlineStr"/>
+      <c r="D965" t="inlineStr"/>
+      <c r="E965" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F965" t="inlineStr">
         <is>
           <t>UserSettingsModelSort rooms alphabetically.
 If this is off, the list of rooms will be sorted by the timestamp of the last message in a room.
 If this is on, rooms that come first alphabetically will be sorted earlier than ones that come later.</t>
         </is>
       </c>
-      <c r="G963" t="inlineStr">
+      <c r="G965" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 방을 알파벳순으로 정렬합니다.
 이 옵션을 끄면 방 목록이 방의 마지막 메시지 타임스탬프를 기준으로 정렬됩니다.
 이 옵션을 켜면 알파벳순으로 먼저 온 방이 나중에 온 방보다 먼저 정렬됩니다.</t>
         </is>
       </c>
-      <c r="H963" t="inlineStr"/>
-[...58 lines deleted...]
-      </c>
       <c r="H965" t="inlineStr"/>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26299</t>
+          <t>../../src/UserSettingsPage.cpp:26397</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>Notify about received messages when the client is not currently focused.</t>
+          <t>Show buttons to quickly reply, react or access additional options next to each message.</t>
         </is>
       </c>
       <c r="C966" t="inlineStr"/>
       <c r="D966" t="inlineStr"/>
       <c r="E966" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F966" t="inlineStr">
         <is>
-          <t>UserSettingsModelNotify about received messages when the client is not currently focused.</t>
+          <t>UserSettingsModelShow buttons to quickly reply, react or access additional options next to each message.</t>
         </is>
       </c>
       <c r="G966" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 클라이언트가 현재 초점이 맞춰져 있지 않을 때 수신된 메시지에 대해 알림을 보냅니다.</t>
+          <t>Suggested in Weblate: 각 메시지 옆에 빠르게 답글을 달거나, 반응하거나, 추가 옵션에 액세스할 수 있는 버튼을 표시합니다.</t>
         </is>
       </c>
       <c r="H966" t="inlineStr"/>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26305</t>
+          <t>../../src/UserSettingsPage.cpp:26405</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>Change the appearance of user avatars in chats.
-OFF - square, ON - circle.</t>
+          <t>Configure whether to show or hide certain events like room joins.</t>
         </is>
       </c>
       <c r="C967" t="inlineStr"/>
       <c r="D967" t="inlineStr"/>
       <c r="E967" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F967" t="inlineStr">
         <is>
-          <t>UserSettingsModelChange the appearance of user avatars in chats.
-OFF - square, ON - circle.</t>
+          <t>UserSettingsModelConfigure whether to show or hide certain events like room joins.</t>
         </is>
       </c>
       <c r="G967" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 채팅에서 사용자 아바타의 모양을 변경합니다.
-끄기 - 사각형, 켜기 - 원형.</t>
+          <t>Suggested in Weblate: 방 참여와 같은 특정 이벤트를 표시할지 숨길지 구성합니다.</t>
         </is>
       </c>
       <c r="H967" t="inlineStr"/>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26321</t>
+          <t>../../src/UserSettingsPage.cpp:26407</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>Decrypt messages shown in notifications for encrypted chats.</t>
+          <t>Notify about received messages when the client is not currently focused.</t>
         </is>
       </c>
       <c r="C968" t="inlineStr"/>
       <c r="D968" t="inlineStr"/>
       <c r="E968" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F968" t="inlineStr">
         <is>
-          <t>UserSettingsModelDecrypt messages shown in notifications for encrypted chats.</t>
+          <t>UserSettingsModelNotify about received messages when the client is not currently focused.</t>
         </is>
       </c>
       <c r="G968" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화된 대화 알림에 복호화된 메시지 보이기.</t>
+          <t>Suggested in Weblate: 클라이언트가 현재 초점이 맞춰져 있지 않을 때 수신된 메시지에 대해 알림을 보냅니다.</t>
         </is>
       </c>
       <c r="H968" t="inlineStr"/>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26323</t>
+          <t>../../src/UserSettingsPage.cpp:26413</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>Choose where to show the total number of notifications contained within a community or tag.</t>
+          <t>Change the appearance of user avatars in chats.
+OFF - square, ON - circle.</t>
         </is>
       </c>
       <c r="C969" t="inlineStr"/>
       <c r="D969" t="inlineStr"/>
       <c r="E969" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F969" t="inlineStr">
         <is>
-          <t>UserSettingsModelChoose where to show the total number of notifications contained within a community or tag.</t>
+          <t>UserSettingsModelChange the appearance of user avatars in chats.
+OFF - square, ON - circle.</t>
         </is>
       </c>
       <c r="G969" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 커뮤니티 또는 태그에 포함된 총 알림 수를 표시할 위치를 선택합니다.</t>
+          <t>Suggested in Weblate: 채팅에서 사용자 아바타의 모양을 변경합니다.
+끄기 - 사각형, 켜기 - 원형.</t>
         </is>
       </c>
       <c r="H969" t="inlineStr"/>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26326</t>
+          <t>../../src/UserSettingsPage.cpp:26429</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>Some messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
+          <t>Decrypt messages shown in notifications for encrypted chats.</t>
         </is>
       </c>
       <c r="C970" t="inlineStr"/>
       <c r="D970" t="inlineStr"/>
       <c r="E970" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F970" t="inlineStr">
         <is>
-          <t>UserSettingsModelSome messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
+          <t>UserSettingsModelDecrypt messages shown in notifications for encrypted chats.</t>
         </is>
       </c>
       <c r="G970" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 일부 메시지는 화려한 효과와 함께 보낼 수 있습니다. 예를 들어, '/confetti'로 보낸 메시지는 화면에 색종이 조각을 표시합니다.</t>
+          <t>Suggested in Weblate: 암호화된 대화 알림에 복호화된 메시지 보이기.</t>
         </is>
       </c>
       <c r="H970" t="inlineStr"/>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26329</t>
+          <t>../../src/UserSettingsPage.cpp:26431</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>Choose where to show the total number of notifications contained within a community or tag.</t>
         </is>
       </c>
       <c r="C971" t="inlineStr"/>
       <c r="D971" t="inlineStr"/>
       <c r="E971" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F971" t="inlineStr">
         <is>
-          <t>UserSettingsModelNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>UserSettingsModelChoose where to show the total number of notifications contained within a community or tag.</t>
         </is>
       </c>
       <c r="G971" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Nheko는 여러 곳에서 애니메이션을 사용하여 콘텐츠를 아기자기하게 만듭니다. 하지만 애니메이션이 마음에 들지 않으면 끌 수 있습니다.</t>
+          <t>Suggested in Weblate: 커뮤니티 또는 태그에 포함된 총 알림 수를 표시할 위치를 선택합니다.</t>
         </is>
       </c>
       <c r="H971" t="inlineStr"/>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26337</t>
+          <t>../../src/UserSettingsPage.cpp:26434</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>Will prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
+          <t>Some messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
         </is>
       </c>
       <c r="C972" t="inlineStr"/>
       <c r="D972" t="inlineStr"/>
       <c r="E972" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F972" t="inlineStr">
         <is>
-          <t>UserSettingsModelWill prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
+          <t>UserSettingsModelSome messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
         </is>
       </c>
       <c r="G972" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방과 타임라인 사이를 왼쪽/오른쪽으로 스와이프하거나 메시지를 스와이프하여 답장하는 등의 스와이프 동작을 방지합니다.</t>
+          <t>Suggested in Weblate: 일부 메시지는 화려한 효과와 함께 보낼 수 있습니다. 예를 들어, '/confetti'로 보낸 메시지는 화면에 색종이 조각을 표시합니다.</t>
         </is>
       </c>
       <c r="H972" t="inlineStr"/>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26340</t>
+          <t>../../src/UserSettingsPage.cpp:26437</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>Change the scale factor of the whole user interface. Requires a restart to take effect.</t>
+          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="C973" t="inlineStr"/>
       <c r="D973" t="inlineStr"/>
       <c r="E973" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F973" t="inlineStr">
         <is>
-          <t>UserSettingsModelChange the scale factor of the whole user interface. Requires a restart to take effect.</t>
-[...2 lines deleted...]
-      <c r="G973" t="inlineStr"/>
+          <t>UserSettingsModelNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+        </is>
+      </c>
+      <c r="G973" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Nheko는 여러 곳에서 애니메이션을 사용하여 콘텐츠를 아기자기하게 만듭니다. 하지만 애니메이션이 마음에 들지 않으면 끌 수 있습니다.</t>
+        </is>
+      </c>
       <c r="H973" t="inlineStr"/>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26349</t>
+          <t>../../src/UserSettingsPage.cpp:26445</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>Automatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+          <t>Will prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
         </is>
       </c>
       <c r="C974" t="inlineStr"/>
       <c r="D974" t="inlineStr"/>
       <c r="E974" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F974" t="inlineStr">
         <is>
-          <t>UserSettingsModelAutomatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+          <t>UserSettingsModelWill prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
         </is>
       </c>
       <c r="G974" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사용자의 키 요청이 확인되면 해당 기기에 액세스 권한이 없어도 자동으로 응답합니다.</t>
+          <t>Suggested in Weblate: 방과 타임라인 사이를 왼쪽/오른쪽으로 스와이프하거나 메시지를 스와이프하여 답장하는 등의 스와이프 동작을 방지합니다.</t>
         </is>
       </c>
       <c r="H974" t="inlineStr"/>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26382</t>
+          <t>../../src/UserSettingsPage.cpp:26448</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>The key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
+          <t>Change the scale factor of the whole user interface. Requires a restart to take effect.</t>
         </is>
       </c>
       <c r="C975" t="inlineStr"/>
       <c r="D975" t="inlineStr"/>
       <c r="E975" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F975" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelChange the scale factor of the whole user interface. Requires a restart to take effect.</t>
+        </is>
+      </c>
+      <c r="G975" t="inlineStr"/>
       <c r="H975" t="inlineStr"/>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26301</t>
+          <t>../../src/UserSettingsPage.cpp:26457</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>Show an alert when a message is received.
-This usually causes the application icon in the task bar to animate in some fashion.</t>
+          <t>Automatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
         </is>
       </c>
       <c r="C976" t="inlineStr"/>
       <c r="D976" t="inlineStr"/>
       <c r="E976" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F976" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow an alert when a message is received.
-This usually causes the application icon in the task bar to animate in some fashion.</t>
+          <t>UserSettingsModelAutomatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
         </is>
       </c>
       <c r="G976" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지를 받으면 알람을 표시합니다.
-이렇게 하면 일반적으로 작업 표시줄의 애플리케이션 아이콘이 어떤 방식으로든 움직이게 됩니다.</t>
+          <t>Suggested in Weblate: 다른 사용자의 키 요청이 확인되면 해당 기기에 액세스 권한이 없어도 자동으로 응답합니다.</t>
         </is>
       </c>
       <c r="H976" t="inlineStr"/>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25923</t>
+          <t>../../src/UserSettingsPage.cpp:26490</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>Communities sidebar</t>
+          <t>The key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
         </is>
       </c>
       <c r="C977" t="inlineStr"/>
       <c r="D977" t="inlineStr"/>
       <c r="E977" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F977" t="inlineStr">
         <is>
-          <t>UserSettingsModelCommunities sidebar</t>
+          <t>UserSettingsModelThe key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
         </is>
       </c>
       <c r="G977" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 커뮤니티 사이드바</t>
+          <t>Suggested in Weblate: 본인 기기를 인증하는 키입니다. 캐시된 경우 장치 중 하나를 인증하면 다른 모든 기기와 나를 인증한 사용자에 대해 인증됨으로 표시됩니다.</t>
         </is>
       </c>
       <c r="H977" t="inlineStr"/>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25971</t>
+          <t>../../src/UserSettingsPage.cpp:26409</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>Show message counts for communities and tags</t>
+          <t>Show an alert when a message is received.
+This usually causes the application icon in the task bar to animate in some fashion.</t>
         </is>
       </c>
       <c r="C978" t="inlineStr"/>
       <c r="D978" t="inlineStr"/>
       <c r="E978" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F978" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow message counts for communities and tags</t>
+          <t>UserSettingsModelShow an alert when a message is received.
+This usually causes the application icon in the task bar to animate in some fashion.</t>
         </is>
       </c>
       <c r="G978" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 커뮤니티 및 태그의 메시지 수 표시</t>
+          <t>Suggested in Weblate: 메시지를 받으면 알람을 표시합니다.
+이렇게 하면 일반적으로 작업 표시줄의 애플리케이션 아이콘이 어떤 방식으로든 움직이게 됩니다.</t>
         </is>
       </c>
       <c r="H978" t="inlineStr"/>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26228</t>
+          <t>../../src/UserSettingsPage.cpp:26035</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>Set the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+          <t>Communities sidebar</t>
         </is>
       </c>
       <c r="C979" t="inlineStr"/>
       <c r="D979" t="inlineStr"/>
       <c r="E979" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F979" t="inlineStr">
         <is>
-          <t>UserSettingsModelSet the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+          <t>UserSettingsModelCommunities sidebar</t>
         </is>
       </c>
       <c r="G979" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 타임라인에서 메시지의 최대 너비(픽셀 단위)를 설정합니다. 이렇게 하면 Nheko를 최대로 설정했을 때 넓은 화면에서 가독성을 높일 수 있습니다.</t>
+          <t>Suggested in Weblate: 커뮤니티 사이드바</t>
         </is>
       </c>
       <c r="H979" t="inlineStr"/>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26247</t>
-[...6 lines deleted...]
-      </c>
+          <t>../../src/UserSettingsPage.cpp:26041</t>
+        </is>
+      </c>
+      <c r="B980" t="inlineStr"/>
       <c r="C980" t="inlineStr"/>
       <c r="D980" t="inlineStr"/>
       <c r="E980" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F980" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow a column containing communities and tags next to the room list.</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelSend messages with a shortcut</t>
+        </is>
+      </c>
+      <c r="G980" t="inlineStr"/>
       <c r="H980" t="inlineStr"/>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26293</t>
+          <t>../../src/UserSettingsPage.cpp:26083</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
+        <is>
+          <t>Show message counts for communities and tags</t>
+        </is>
+      </c>
+      <c r="C981" t="inlineStr"/>
+      <c r="D981" t="inlineStr"/>
+      <c r="E981" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F981" t="inlineStr">
+        <is>
+          <t>UserSettingsModelShow message counts for communities and tags</t>
+        </is>
+      </c>
+      <c r="G981" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 커뮤니티 및 태그의 메시지 수 표시</t>
+        </is>
+      </c>
+      <c r="H981" t="inlineStr"/>
+    </row>
+    <row r="982">
+      <c r="A982" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26335</t>
+        </is>
+      </c>
+      <c r="B982" t="inlineStr">
+        <is>
+          <t>Set the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+        </is>
+      </c>
+      <c r="C982" t="inlineStr"/>
+      <c r="D982" t="inlineStr"/>
+      <c r="E982" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F982" t="inlineStr">
+        <is>
+          <t>UserSettingsModelSet the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+        </is>
+      </c>
+      <c r="G982" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 타임라인에서 메시지의 최대 너비(픽셀 단위)를 설정합니다. 이렇게 하면 Nheko를 최대로 설정했을 때 넓은 화면에서 가독성을 높일 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H982" t="inlineStr"/>
+    </row>
+    <row r="983">
+      <c r="A983" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26354</t>
+        </is>
+      </c>
+      <c r="B983" t="inlineStr">
+        <is>
+          <t>Show a column containing communities and tags next to the room list.</t>
+        </is>
+      </c>
+      <c r="C983" t="inlineStr"/>
+      <c r="D983" t="inlineStr"/>
+      <c r="E983" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F983" t="inlineStr">
+        <is>
+          <t>UserSettingsModelShow a column containing communities and tags next to the room list.</t>
+        </is>
+      </c>
+      <c r="G983" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 방 목록 옆에 커뮤니티 및 태그가 포함된 열을 표시합니다.</t>
+        </is>
+      </c>
+      <c r="H983" t="inlineStr"/>
+    </row>
+    <row r="984">
+      <c r="A984" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26362</t>
+        </is>
+      </c>
+      <c r="B984" t="inlineStr"/>
+      <c r="C984" t="inlineStr"/>
+      <c r="D984" t="inlineStr"/>
+      <c r="E984" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F984" t="inlineStr">
+        <is>
+          <t>UserSettingsModelSelect what Enter key combination sends the message. Shift+Enter adds a new line, unless it has been selected, in which case Enter adds a new line instead.
+If an emoji picker or a mention picker is open, it is always handled first.</t>
+        </is>
+      </c>
+      <c r="G984" t="inlineStr"/>
+      <c r="H984" t="inlineStr"/>
+    </row>
+    <row r="985">
+      <c r="A985" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26401</t>
+        </is>
+      </c>
+      <c r="B985" t="inlineStr">
         <is>
           <t>Show if your message was read.
 Status is displayed next to timestamps.
 Warning: If your homeserver does not support this, your rooms will never be marked as read!</t>
         </is>
       </c>
-      <c r="C981" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="F981" t="inlineStr">
+      <c r="C985" t="inlineStr"/>
+      <c r="D985" t="inlineStr"/>
+      <c r="E985" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F985" t="inlineStr">
         <is>
           <t>UserSettingsModelShow if your message was read.
 Status is displayed next to timestamps.
 Warning: If your homeserver does not support this, your rooms will never be marked as read!</t>
         </is>
       </c>
-      <c r="G981" t="inlineStr">
+      <c r="G985" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 메시지를 읽었는지 여부를 표시합니다.
 상태는 타임스탬프 옆에 표시됩니다.
 경고: 홈 서버가 이 기능을 지원하지 않는 경우에는 읽음으로 표시되지 않습니다!</t>
         </is>
       </c>
-      <c r="H981" t="inlineStr"/>
-[...127 lines deleted...]
-      </c>
       <c r="H985" t="inlineStr"/>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26332</t>
+          <t>../../src/UserSettingsPage.cpp:26416</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>When the window loses focus, the timeline will
-be blurred.</t>
+          <t>Display an identicon instead of a letter when no avatar is set.</t>
         </is>
       </c>
       <c r="C986" t="inlineStr"/>
       <c r="D986" t="inlineStr"/>
       <c r="E986" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F986" t="inlineStr">
         <is>
-          <t>UserSettingsModelWhen the window loses focus, the timeline will
-be blurred.</t>
+          <t>UserSettingsModelDisplay an identicon instead of a letter when no avatar is set.</t>
         </is>
       </c>
       <c r="G986" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 창이 초점을 잃으면 타임라인이
-흐릿해집니다.</t>
+          <t>Suggested in Weblate: 아바타를 설정하지 않은 경우 문자 대신 identicon을 표시합니다.</t>
         </is>
       </c>
       <c r="H986" t="inlineStr"/>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26334</t>
+          <t>../../src/UserSettingsPage.cpp:26418</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>Will prevent text selection in the timeline to make touch scrolling easier.</t>
+          <t>Opens images with an external program when tapping the image.
+Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
       <c r="C987" t="inlineStr"/>
       <c r="D987" t="inlineStr"/>
       <c r="E987" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F987" t="inlineStr">
         <is>
-          <t>UserSettingsModelWill prevent text selection in the timeline to make touch scrolling easier.</t>
+          <t>UserSettingsModelOpens images with an external program when tapping the image.
+Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
       <c r="G987" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 타임라인에서 텍스트 선택을 방지하여 터치 스크롤을 더 쉽게 할 수 있습니다.</t>
+          <t>Suggested in Weblate: 이미지를 탭하면 외부 프로그램으로 이미지를 엽니다.
+이 옵션이 켜져 있으면 열린 파일은 디스크에 암호화되지 않은 상태로 남아 있으므로 수동으로 삭제해야 합니다.</t>
         </is>
       </c>
       <c r="H987" t="inlineStr"/>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26343</t>
+          <t>../../src/UserSettingsPage.cpp:26422</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>Will use turn.matrix.org as assist when your home server does not offer one.</t>
+          <t>Opens videos with an external program when tapping the video.
+Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
       <c r="C988" t="inlineStr"/>
       <c r="D988" t="inlineStr"/>
       <c r="E988" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F988" t="inlineStr">
         <is>
-          <t>UserSettingsModelWill use turn.matrix.org as assist when your home server does not offer one.</t>
+          <t>UserSettingsModelOpens videos with an external program when tapping the video.
+Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
       <c r="G988" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 홈 서버가 제공하지 않는 경우 turn.matrix.org를 보조 서버로 사용합니다.</t>
+          <t>Suggested in Weblate: 동영상을 탭하면 외부 프로그램으로 동영상을 엽니다.
+이 옵션이 켜져 있으면 열린 파일은 디스크에 암호화되지 않은 상태로 남아 있으므로 수동으로 삭제해야 합니다.</t>
         </is>
       </c>
       <c r="H988" t="inlineStr"/>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26346</t>
+          <t>../../src/UserSettingsPage.cpp:26426</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>Requires a user to be verified to send encrypted messages to them. This improves safety but makes E2EE more tedious.</t>
+          <t>Decrypt the messages shown in the sidebar.
+Only affects messages in encrypted chats.</t>
         </is>
       </c>
       <c r="C989" t="inlineStr"/>
       <c r="D989" t="inlineStr"/>
       <c r="E989" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F989" t="inlineStr">
         <is>
-          <t>UserSettingsModelRequires a user to be verified to send encrypted messages to them. This improves safety but makes E2EE more tedious.</t>
+          <t>UserSettingsModelDecrypt the messages shown in the sidebar.
+Only affects messages in encrypted chats.</t>
         </is>
       </c>
       <c r="G989" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자에게 암호화된 메시지를 보내려면 사용자를 인증해야 합니다. 이렇게 하면 안전성이 향상되지만 E2EE가 더 번거로워집니다.</t>
+          <t>Suggested in Weblate: 사이드바에 표시되는 메시지를 복호화합니다.
+암호화된 대화에서만 메시지에 영향을 줍니다.</t>
         </is>
       </c>
       <c r="H989" t="inlineStr"/>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26353</t>
+          <t>../../src/UserSettingsPage.cpp:26440</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>Download message encryption keys from and upload to the encrypted online key backup.</t>
+          <t>When the window loses focus, the timeline will
+be blurred.</t>
         </is>
       </c>
       <c r="C990" t="inlineStr"/>
       <c r="D990" t="inlineStr"/>
       <c r="E990" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F990" t="inlineStr">
         <is>
-          <t>UserSettingsModelDownload message encryption keys from and upload to the encrypted online key backup.</t>
+          <t>UserSettingsModelWhen the window loses focus, the timeline will
+be blurred.</t>
         </is>
       </c>
       <c r="G990" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 암호화 키를 다운로드하여 암호화된 온라인 키 백업에 업로드합니다.</t>
+          <t>Suggested in Weblate: 창이 초점을 잃으면 타임라인이
+흐릿해집니다.</t>
         </is>
       </c>
       <c r="H990" t="inlineStr"/>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26378</t>
+          <t>../../src/UserSettingsPage.cpp:26442</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>The key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
+          <t>Will prevent text selection in the timeline to make touch scrolling easier.</t>
         </is>
       </c>
       <c r="C991" t="inlineStr"/>
       <c r="D991" t="inlineStr"/>
       <c r="E991" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F991" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
+          <t>UserSettingsModelWill prevent text selection in the timeline to make touch scrolling easier.</t>
         </is>
       </c>
       <c r="G991" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 온라인 키 백업을 해독하는 키입니다. 캐시된 경우 온라인 키 백업을 사용 설정하여 암호화 키를 서버에 안전하게 암호화하여 저장할 수 있습니다.</t>
+          <t>Suggested in Weblate: 타임라인에서 텍스트 선택을 방지하여 터치 스크롤을 더 쉽게 할 수 있습니다.</t>
         </is>
       </c>
       <c r="H991" t="inlineStr"/>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26387</t>
+          <t>../../src/UserSettingsPage.cpp:26451</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>The key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
+          <t>Will use turn.matrix.org as assist when your home server does not offer one.</t>
         </is>
       </c>
       <c r="C992" t="inlineStr"/>
       <c r="D992" t="inlineStr"/>
       <c r="E992" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F992" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
+          <t>UserSettingsModelWill use turn.matrix.org as assist when your home server does not offer one.</t>
         </is>
       </c>
       <c r="G992" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사용자를 인증하는 키입니다. 캐시된 경우 사용자를 인증하면 해당 사용자의 모든 기기가 인증됩니다.</t>
+          <t>Suggested in Weblate: 홈 서버가 제공하지 않는 경우 turn.matrix.org를 보조 서버로 사용합니다.</t>
         </is>
       </c>
       <c r="H992" t="inlineStr"/>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26391</t>
+          <t>../../src/UserSettingsPage.cpp:26454</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>Your most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
+          <t>Requires a user to be verified to send encrypted messages to them. This improves safety but makes E2EE more tedious.</t>
         </is>
       </c>
       <c r="C993" t="inlineStr"/>
       <c r="D993" t="inlineStr"/>
       <c r="E993" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F993" t="inlineStr">
         <is>
-          <t>UserSettingsModelYour most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
+          <t>UserSettingsModelRequires a user to be verified to send encrypted messages to them. This improves safety but makes E2EE more tedious.</t>
         </is>
       </c>
       <c r="G993" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 가장 중요한 키입니다. 캐싱하지 않으면 도용될 가능성이 줄어들고 다른 서명 키를 회전하는 데만 필요하므로 캐싱할 필요가 없습니다.</t>
+          <t>Suggested in Weblate: 사용자에게 암호화된 메시지를 보내려면 사용자를 인증해야 합니다. 이렇게 하면 안전성이 향상되지만 E2EE가 더 번거로워집니다.</t>
         </is>
       </c>
       <c r="H993" t="inlineStr"/>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26396</t>
+          <t>../../src/UserSettingsPage.cpp:26461</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>Allow third-party plugins and applications to load information about rooms you are in via D-Bus. This can have useful applications, but it also could be used for nefarious purposes. Enable at your own risk.
-This setting will take effect upon restart.</t>
+          <t>Download message encryption keys from and upload to the encrypted online key backup.</t>
         </is>
       </c>
       <c r="C994" t="inlineStr"/>
       <c r="D994" t="inlineStr"/>
       <c r="E994" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F994" t="inlineStr">
         <is>
-          <t>UserSettingsModelAllow third-party plugins and applications to load information about rooms you are in via D-Bus. This can have useful applications, but it also could be used for nefarious purposes. Enable at your own risk.
-This setting will take effect upon restart.</t>
+          <t>UserSettingsModelDownload message encryption keys from and upload to the encrypted online key backup.</t>
         </is>
       </c>
       <c r="G994" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 서드파티 플러그인 및 애플리케이션이 D-Bus를 통해 사용자가 활동하는 방에 대한 정보를 로드하도록 허용합니다. 이는 유용한 용도로 사용될 수도 있지만, 악의적인 목적으로 사용될 수도 있습니다. 본인 책임 하에 사용 설정하세요.
-이 설정은 재시작 시 적용됩니다.</t>
+          <t>Suggested in Weblate: 메시지 암호화 키를 다운로드하여 암호화된 온라인 키 백업에 업로드합니다.</t>
         </is>
       </c>
       <c r="H994" t="inlineStr"/>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26402</t>
+          <t>../../src/UserSettingsPage.cpp:26486</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>To allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
+          <t>The key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
         </is>
       </c>
       <c r="C995" t="inlineStr"/>
       <c r="D995" t="inlineStr"/>
       <c r="E995" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F995" t="inlineStr">
         <is>
-          <t>UserSettingsModelTo allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
+          <t>UserSettingsModelThe key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
         </is>
       </c>
       <c r="G995" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 신규 사용자가 커뮤니티에 참여할 수 있도록 하려면 커뮤니티에서 방에 참여하는 서버에 대한 몇 가지 정보를 커뮤니티 회원들에게 노출해야 합니다. 방 참가자는 시간이 지남에 따라 변경될 수 있으므로 이 정보를 수시로 업데이트해야 합니다. 이 설정을 사용하면 백그라운드 작업에서 이 작업을 자동으로 수행할 수 있습니다.</t>
+          <t>Suggested in Weblate: 온라인 키 백업을 해독하는 키입니다. 캐시된 경우 온라인 키 백업을 사용 설정하여 암호화 키를 서버에 안전하게 암호화하여 저장할 수 있습니다.</t>
         </is>
       </c>
       <c r="H995" t="inlineStr"/>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26408</t>
+          <t>../../src/UserSettingsPage.cpp:26495</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>Regularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
+          <t>The key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
         </is>
       </c>
       <c r="C996" t="inlineStr"/>
       <c r="D996" t="inlineStr"/>
       <c r="E996" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F996" t="inlineStr">
         <is>
-          <t>UserSettingsModelRegularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
+          <t>UserSettingsModelThe key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
         </is>
       </c>
       <c r="G996" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이벤트 만료 구성에 지정된 대로 만료된 이벤트를 정기적으로 삭제합니다. 이 기능은 현재 서버 측에서 실행되지 않으므로 정기적으로 실행하는 클라이언트가 하나 있어야 합니다.</t>
+          <t>Suggested in Weblate: 다른 사용자를 인증하는 키입니다. 캐시된 경우 사용자를 인증하면 해당 사용자의 모든 기기가 인증됩니다.</t>
         </is>
       </c>
       <c r="H996" t="inlineStr"/>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26412</t>
+          <t>../../src/UserSettingsPage.cpp:26499</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>Manage your ignored users.</t>
+          <t>Your most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
         </is>
       </c>
       <c r="C997" t="inlineStr"/>
       <c r="D997" t="inlineStr"/>
       <c r="E997" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F997" t="inlineStr">
         <is>
-          <t>UserSettingsModelManage your ignored users.</t>
+          <t>UserSettingsModelYour most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
         </is>
       </c>
       <c r="G997" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 숨긴 사용자 관리.</t>
+          <t>Suggested in Weblate: 가장 중요한 키입니다. 캐싱하지 않으면 도용될 가능성이 줄어들고 다른 서명 키를 회전하는 데만 필요하므로 캐싱할 필요가 없습니다.</t>
         </is>
       </c>
       <c r="H997" t="inlineStr"/>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26554</t>
+          <t>../../src/UserSettingsPage.cpp:26504</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>Always</t>
+          <t>Allow third-party plugins and applications to load information about rooms you are in via D-Bus. This can have useful applications, but it also could be used for nefarious purposes. Enable at your own risk.
+This setting will take effect upon restart.</t>
         </is>
       </c>
       <c r="C998" t="inlineStr"/>
       <c r="D998" t="inlineStr"/>
       <c r="E998" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F998" t="inlineStr">
         <is>
-          <t>UserSettingsModelAlways</t>
-[...2 lines deleted...]
-      <c r="G998" t="inlineStr"/>
+          <t>UserSettingsModelAllow third-party plugins and applications to load information about rooms you are in via D-Bus. This can have useful applications, but it also could be used for nefarious purposes. Enable at your own risk.
+This setting will take effect upon restart.</t>
+        </is>
+      </c>
+      <c r="G998" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 서드파티 플러그인 및 애플리케이션이 D-Bus를 통해 사용자가 활동하는 방에 대한 정보를 로드하도록 허용합니다. 이는 유용한 용도로 사용될 수도 있지만, 악의적인 목적으로 사용될 수도 있습니다. 본인 책임 하에 사용 설정하세요.
+이 설정은 재시작 시 적용됩니다.</t>
+        </is>
+      </c>
       <c r="H998" t="inlineStr"/>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26555</t>
+          <t>../../src/UserSettingsPage.cpp:26510</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>Only in private rooms</t>
+          <t>To allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
         </is>
       </c>
       <c r="C999" t="inlineStr"/>
       <c r="D999" t="inlineStr"/>
       <c r="E999" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F999" t="inlineStr">
         <is>
-          <t>UserSettingsModelOnly in private rooms</t>
-[...2 lines deleted...]
-      <c r="G999" t="inlineStr"/>
+          <t>UserSettingsModelTo allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
+        </is>
+      </c>
+      <c r="G999" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 신규 사용자가 커뮤니티에 참여할 수 있도록 하려면 커뮤니티에서 방에 참여하는 서버에 대한 몇 가지 정보를 커뮤니티 회원들에게 노출해야 합니다. 방 참가자는 시간이 지남에 따라 변경될 수 있으므로 이 정보를 수시로 업데이트해야 합니다. 이 설정을 사용하면 백그라운드 작업에서 이 작업을 자동으로 수행할 수 있습니다.</t>
+        </is>
+      </c>
       <c r="H999" t="inlineStr"/>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26556</t>
+          <t>../../src/UserSettingsPage.cpp:26516</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>Never</t>
+          <t>Regularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr"/>
       <c r="D1000" t="inlineStr"/>
       <c r="E1000" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1000" t="inlineStr">
         <is>
-          <t>UserSettingsModelNever</t>
-[...2 lines deleted...]
-      <c r="G1000" t="inlineStr"/>
+          <t>UserSettingsModelRegularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
+        </is>
+      </c>
+      <c r="G1000" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 이벤트 만료 구성에 지정된 대로 만료된 이벤트를 정기적으로 삭제합니다. 이 기능은 현재 서버 측에서 실행되지 않으므로 정기적으로 실행하는 클라이언트가 하나 있어야 합니다.</t>
+        </is>
+      </c>
       <c r="H1000" t="inlineStr"/>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26570</t>
+          <t>../../src/UserSettingsPage.cpp:26520</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>System font</t>
+          <t>Manage your ignored users.</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr"/>
       <c r="D1001" t="inlineStr"/>
       <c r="E1001" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1001" t="inlineStr">
         <is>
-          <t>UserSettingsModelSystem font</t>
+          <t>UserSettingsModelManage your ignored users.</t>
         </is>
       </c>
       <c r="G1001" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 시스템 글꼴</t>
+          <t>Suggested in Weblate: 숨긴 사용자 관리.</t>
         </is>
       </c>
       <c r="H1001" t="inlineStr"/>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26575</t>
+          <t>../../src/UserSettingsPage.cpp:26662</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>System emoji font</t>
+          <t>Always</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr"/>
       <c r="D1002" t="inlineStr"/>
       <c r="E1002" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1002" t="inlineStr">
         <is>
-          <t>UserSettingsModelSystem emoji font</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelAlways</t>
+        </is>
+      </c>
+      <c r="G1002" t="inlineStr"/>
       <c r="H1002" t="inlineStr"/>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26915</t>
+          <t>../../src/UserSettingsPage.cpp:26663</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>Select a file</t>
+          <t>Only in private rooms</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr"/>
       <c r="D1003" t="inlineStr"/>
       <c r="E1003" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1003" t="inlineStr">
         <is>
-          <t>UserSettingsModelSelect a file</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelOnly in private rooms</t>
+        </is>
+      </c>
+      <c r="G1003" t="inlineStr"/>
       <c r="H1003" t="inlineStr"/>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26915</t>
+          <t>../../src/UserSettingsPage.cpp:26664</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
+          <t>Never</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr"/>
       <c r="D1004" t="inlineStr"/>
       <c r="E1004" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1004" t="inlineStr">
         <is>
-          <t>UserSettingsModelAll Files (*)</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelNever</t>
+        </is>
+      </c>
+      <c r="G1004" t="inlineStr"/>
       <c r="H1004" t="inlineStr"/>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27018</t>
-[...6 lines deleted...]
-      </c>
+          <t>../../src/UserSettingsPage.cpp:26668</t>
+        </is>
+      </c>
+      <c r="B1005" t="inlineStr"/>
       <c r="C1005" t="inlineStr"/>
       <c r="D1005" t="inlineStr"/>
       <c r="E1005" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1005" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpen Sessions File</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelEnter</t>
+        </is>
+      </c>
+      <c r="G1005" t="inlineStr"/>
       <c r="H1005" t="inlineStr"/>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27109</t>
-[...6 lines deleted...]
-      </c>
+          <t>../../src/UserSettingsPage.cpp:26669</t>
+        </is>
+      </c>
+      <c r="B1006" t="inlineStr"/>
       <c r="C1006" t="inlineStr"/>
       <c r="D1006" t="inlineStr"/>
       <c r="E1006" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1006" t="inlineStr">
         <is>
-          <t>UserSettingsModelError</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelShift+Enter</t>
+        </is>
+      </c>
+      <c r="G1006" t="inlineStr"/>
       <c r="H1006" t="inlineStr"/>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27057</t>
-[...6 lines deleted...]
-      </c>
+          <t>../../src/UserSettingsPage.cpp:26670</t>
+        </is>
+      </c>
+      <c r="B1007" t="inlineStr"/>
       <c r="C1007" t="inlineStr"/>
       <c r="D1007" t="inlineStr"/>
       <c r="E1007" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1007" t="inlineStr">
         <is>
-          <t>UserSettingsModelFile Password</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelCtrl+Enter</t>
+        </is>
+      </c>
+      <c r="G1007" t="inlineStr"/>
       <c r="H1007" t="inlineStr"/>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27032</t>
+          <t>../../src/UserSettingsPage.cpp:26684</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>Enter the passphrase to decrypt the file:</t>
+          <t>System font</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr"/>
       <c r="D1008" t="inlineStr"/>
       <c r="E1008" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1008" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnter the passphrase to decrypt the file:</t>
+          <t>UserSettingsModelSystem font</t>
         </is>
       </c>
       <c r="G1008" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 파일을 복호화 하기 위해서 암호 구문을 입력하세요:</t>
+          <t>Suggested in Weblate: 시스템 글꼴</t>
         </is>
       </c>
       <c r="H1008" t="inlineStr"/>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27066</t>
+          <t>../../src/UserSettingsPage.cpp:26689</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>The password cannot be empty</t>
+          <t>System emoji font</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr"/>
       <c r="D1009" t="inlineStr"/>
       <c r="E1009" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1009" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe password cannot be empty</t>
+          <t>UserSettingsModelSystem emoji font</t>
         </is>
       </c>
       <c r="G1009" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비밀번호는 비워 둘 수 없습니다</t>
+          <t>Suggested in Weblate: 시스템 이모티콘 글꼴</t>
         </is>
       </c>
       <c r="H1009" t="inlineStr"/>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27058</t>
+          <t>../../src/UserSettingsPage.cpp:27027</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>Enter passphrase to encrypt your session keys:</t>
+          <t>Select a file</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr"/>
       <c r="D1010" t="inlineStr"/>
       <c r="E1010" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1010" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnter passphrase to encrypt your session keys:</t>
+          <t>UserSettingsModelSelect a file</t>
         </is>
       </c>
       <c r="G1010" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 세션 키를 암호화 하기 위해서 암호 구문을 입력하세요:</t>
+          <t>Suggested in Weblate: 파일 선택</t>
         </is>
       </c>
       <c r="H1010" t="inlineStr"/>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27071</t>
+          <t>../../src/UserSettingsPage.cpp:27027</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>Repeat File Password</t>
+          <t>All Files (*)</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr"/>
       <c r="D1011" t="inlineStr"/>
       <c r="E1011" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1011" t="inlineStr">
         <is>
-          <t>UserSettingsModelRepeat File Password</t>
-[...2 lines deleted...]
-      <c r="G1011" t="inlineStr"/>
+          <t>UserSettingsModelAll Files (*)</t>
+        </is>
+      </c>
+      <c r="G1011" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 모든 파일 (*)</t>
+        </is>
+      </c>
       <c r="H1011" t="inlineStr"/>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27072</t>
+          <t>../../src/UserSettingsPage.cpp:27130</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>Repeat the passphrase:</t>
+          <t>Open Sessions File</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr"/>
       <c r="D1012" t="inlineStr"/>
       <c r="E1012" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1012" t="inlineStr">
         <is>
-          <t>UserSettingsModelRepeat the passphrase:</t>
-[...2 lines deleted...]
-      <c r="G1012" t="inlineStr"/>
+          <t>UserSettingsModelOpen Sessions File</t>
+        </is>
+      </c>
+      <c r="G1012" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 세션 파일 열기</t>
+        </is>
+      </c>
       <c r="H1012" t="inlineStr"/>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27080</t>
+          <t>../../src/UserSettingsPage.cpp:27221</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>Passwords don't match</t>
+          <t>Error</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr"/>
       <c r="D1013" t="inlineStr"/>
       <c r="E1013" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1013" t="inlineStr">
         <is>
-          <t>UserSettingsModelPasswords don't match</t>
-[...2 lines deleted...]
-      <c r="G1013" t="inlineStr"/>
+          <t>UserSettingsModelError</t>
+        </is>
+      </c>
+      <c r="G1013" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 오류</t>
+        </is>
+      </c>
       <c r="H1013" t="inlineStr"/>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27087</t>
+          <t>../../src/UserSettingsPage.cpp:27169</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>File to save the exported session keys</t>
+          <t>File Password</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr"/>
       <c r="D1014" t="inlineStr"/>
       <c r="E1014" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1014" t="inlineStr">
         <is>
-          <t>UserSettingsModelFile to save the exported session keys</t>
+          <t>UserSettingsModelFile Password</t>
         </is>
       </c>
       <c r="G1014" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 내보낸 세션 키를 저장할 파일</t>
+          <t>Suggested in Weblate: 파일 비밀번호</t>
         </is>
       </c>
       <c r="H1014" t="inlineStr"/>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27274</t>
+          <t>../../src/UserSettingsPage.cpp:27144</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>CACHED</t>
+          <t>Enter the passphrase to decrypt the file:</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr"/>
       <c r="D1015" t="inlineStr"/>
       <c r="E1015" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1015" t="inlineStr">
         <is>
-          <t>UserSettingsPageCACHED</t>
+          <t>UserSettingsModelEnter the passphrase to decrypt the file:</t>
         </is>
       </c>
       <c r="G1015" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 캐시됨</t>
+          <t>Suggested in Weblate: 파일을 복호화 하기 위해서 암호 구문을 입력하세요:</t>
         </is>
       </c>
       <c r="H1015" t="inlineStr"/>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27274</t>
+          <t>../../src/UserSettingsPage.cpp:27178</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>NOT CACHED</t>
+          <t>The password cannot be empty</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr"/>
       <c r="D1016" t="inlineStr"/>
       <c r="E1016" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1016" t="inlineStr">
         <is>
-          <t>UserSettingsPageNOT CACHED</t>
+          <t>UserSettingsModelThe password cannot be empty</t>
         </is>
       </c>
       <c r="G1016" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 캐시 되지 않음</t>
+          <t>Suggested in Weblate: 비밀번호는 비워 둘 수 없습니다</t>
         </is>
       </c>
       <c r="H1016" t="inlineStr"/>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27281</t>
+          <t>../../src/UserSettingsPage.cpp:27170</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>IMPORT</t>
+          <t>Enter passphrase to encrypt your session keys:</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr"/>
       <c r="D1017" t="inlineStr"/>
       <c r="E1017" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1017" t="inlineStr">
         <is>
-          <t>UserSettingsPageIMPORT</t>
+          <t>UserSettingsModelEnter passphrase to encrypt your session keys:</t>
         </is>
       </c>
       <c r="G1017" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 불러오기</t>
+          <t>Suggested in Weblate: 세션 키를 암호화 하기 위해서 암호 구문을 입력하세요:</t>
         </is>
       </c>
       <c r="H1017" t="inlineStr"/>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27285</t>
+          <t>../../src/UserSettingsPage.cpp:27183</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>EXPORT</t>
+          <t>Repeat File Password</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr"/>
       <c r="D1018" t="inlineStr"/>
       <c r="E1018" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1018" t="inlineStr">
         <is>
-          <t>UserSettingsPageEXPORT</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelRepeat File Password</t>
+        </is>
+      </c>
+      <c r="G1018" t="inlineStr"/>
       <c r="H1018" t="inlineStr"/>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27294</t>
+          <t>../../src/UserSettingsPage.cpp:27184</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>DOWNLOAD</t>
+          <t>Repeat the passphrase:</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr"/>
       <c r="D1019" t="inlineStr"/>
       <c r="E1019" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1019" t="inlineStr">
         <is>
-          <t>UserSettingsPageDOWNLOAD</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelRepeat the passphrase:</t>
+        </is>
+      </c>
+      <c r="G1019" t="inlineStr"/>
       <c r="H1019" t="inlineStr"/>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27298</t>
+          <t>../../src/UserSettingsPage.cpp:27192</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>REQUEST</t>
+          <t>Passwords don't match</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr"/>
       <c r="D1020" t="inlineStr"/>
       <c r="E1020" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1020" t="inlineStr">
         <is>
-          <t>UserSettingsPageREQUEST</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelPasswords don't match</t>
+        </is>
+      </c>
+      <c r="G1020" t="inlineStr"/>
       <c r="H1020" t="inlineStr"/>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27306</t>
+          <t>../../src/UserSettingsPage.cpp:27199</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>CONFIGURE</t>
+          <t>File to save the exported session keys</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr"/>
       <c r="D1021" t="inlineStr"/>
       <c r="E1021" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1021" t="inlineStr">
         <is>
-          <t>UserSettingsPageCONFIGURE</t>
+          <t>UserSettingsModelFile to save the exported session keys</t>
         </is>
       </c>
       <c r="G1021" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 설정</t>
+          <t>Suggested in Weblate: 내보낸 세션 키를 저장할 파일</t>
         </is>
       </c>
       <c r="H1021" t="inlineStr"/>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27324</t>
+          <t>../qml/pages/UserSettingsPage.qml:27389</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>MANAGE</t>
+          <t>CACHED</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr"/>
       <c r="D1022" t="inlineStr"/>
       <c r="E1022" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1022" t="inlineStr">
         <is>
-          <t>UserSettingsPageMANAGE</t>
+          <t>UserSettingsPageCACHED</t>
         </is>
       </c>
       <c r="G1022" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 관리</t>
+          <t>Suggested in Weblate: 캐시됨</t>
         </is>
       </c>
       <c r="H1022" t="inlineStr"/>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27359</t>
+          <t>../qml/pages/UserSettingsPage.qml:27389</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>NOT CACHED</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr"/>
       <c r="D1023" t="inlineStr"/>
       <c r="E1023" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1023" t="inlineStr">
         <is>
-          <t>UserSettingsPageBack</t>
+          <t>UserSettingsPageNOT CACHED</t>
         </is>
       </c>
       <c r="G1023" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 뒤로가기</t>
+          <t>Suggested in Weblate: 캐시 되지 않음</t>
         </is>
       </c>
       <c r="H1023" t="inlineStr"/>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>../../src/encryption/VerificationManager.cpp:27502</t>
+          <t>../qml/pages/UserSettingsPage.qml:27396</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>No encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
+          <t>IMPORT</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr"/>
       <c r="D1024" t="inlineStr"/>
       <c r="E1024" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1024" t="inlineStr">
         <is>
-          <t>VerificationManagerNo encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
+          <t>UserSettingsPageIMPORT</t>
         </is>
       </c>
       <c r="G1024" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 사용자와의 암호화된 비공개 대화를 찾을 수 없습니다. 이 사용자와 암호화된 비공개 대화를 만들고 다시 시도하세요.</t>
+          <t>Suggested in Weblate: 불러오기</t>
         </is>
       </c>
       <c r="H1024" t="inlineStr"/>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27514</t>
+          <t>../qml/pages/UserSettingsPage.qml:27400</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>Waiting for other party…</t>
+          <t>EXPORT</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr"/>
       <c r="D1025" t="inlineStr"/>
       <c r="E1025" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1025" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other party…</t>
+          <t>UserSettingsPageEXPORT</t>
         </is>
       </c>
       <c r="G1025" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상대방을 기다리는 중…</t>
+          <t>Suggested in Weblate: 내보내기</t>
         </is>
       </c>
       <c r="H1025" t="inlineStr"/>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27526</t>
+          <t>../qml/pages/UserSettingsPage.qml:27409</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>Waiting for other side to accept the verification request.</t>
+          <t>DOWNLOAD</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr"/>
       <c r="D1026" t="inlineStr"/>
       <c r="E1026" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1026" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other side to accept the verification request.</t>
+          <t>UserSettingsPageDOWNLOAD</t>
         </is>
       </c>
       <c r="G1026" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상대방이 인증 요청을 수락할 때까지 기다리는 중입니다.</t>
+          <t>Suggested in Weblate: 다운로드</t>
         </is>
       </c>
       <c r="H1026" t="inlineStr"/>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27528</t>
+          <t>../qml/pages/UserSettingsPage.qml:27413</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>Waiting for other side to continue the verification process.</t>
+          <t>REQUEST</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr"/>
       <c r="D1027" t="inlineStr"/>
       <c r="E1027" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1027" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other side to continue the verification process.</t>
+          <t>UserSettingsPageREQUEST</t>
         </is>
       </c>
       <c r="G1027" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상대방이 확인 절차를 진행할 때까지 기다립니다.</t>
+          <t>Suggested in Weblate: 요청하기</t>
         </is>
       </c>
       <c r="H1027" t="inlineStr"/>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27530</t>
+          <t>../qml/pages/UserSettingsPage.qml:27421</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>Waiting for other side to complete the verification process.</t>
+          <t>CONFIGURE</t>
         </is>
       </c>
       <c r="C1028" t="inlineStr"/>
       <c r="D1028" t="inlineStr"/>
       <c r="E1028" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1028" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other side to complete the verification process.</t>
+          <t>UserSettingsPageCONFIGURE</t>
         </is>
       </c>
       <c r="G1028" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상대방이 인증 절차를 완료할 때까지 기다리는 중입니다.</t>
+          <t>Suggested in Weblate: 설정</t>
         </is>
       </c>
       <c r="H1028" t="inlineStr"/>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27549</t>
+          <t>../qml/pages/UserSettingsPage.qml:27439</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>MANAGE</t>
         </is>
       </c>
       <c r="C1029" t="inlineStr"/>
       <c r="D1029" t="inlineStr"/>
       <c r="E1029" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1029" t="inlineStr">
         <is>
-          <t>WaitingCancel</t>
+          <t>UserSettingsPageMANAGE</t>
         </is>
       </c>
       <c r="G1029" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 취소</t>
+          <t>Suggested in Weblate: 관리</t>
         </is>
       </c>
       <c r="H1029" t="inlineStr"/>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27579</t>
+          <t>../qml/pages/UserSettingsPage.qml:27474</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>Welcome to Nheko! The desktop client for the Matrix protocol.</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="C1030" t="inlineStr"/>
       <c r="D1030" t="inlineStr"/>
       <c r="E1030" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1030" t="inlineStr">
         <is>
-          <t>WelcomePageWelcome to nheko! The desktop client for the Matrix protocol.</t>
+          <t>UserSettingsPageBack</t>
         </is>
       </c>
       <c r="G1030" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Nheko에 오신 것을 환영합니다! 매트릭스 프로토콜을 위한 데스크톱 클라이언트입니다.</t>
+          <t>Suggested in Weblate: 뒤로가기</t>
         </is>
       </c>
       <c r="H1030" t="inlineStr"/>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27589</t>
+          <t>../../src/encryption/VerificationManager.cpp:27617</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>Enjoy your stay!</t>
+          <t>No encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr"/>
       <c r="D1031" t="inlineStr"/>
       <c r="E1031" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1031" t="inlineStr">
         <is>
-          <t>WelcomePageEnjoy your stay!</t>
+          <t>VerificationManagerNo encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
         </is>
       </c>
       <c r="G1031" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 즐거운 시간 보내세요!</t>
+          <t>Suggested in Weblate: 이 사용자와의 암호화된 비공개 대화를 찾을 수 없습니다. 이 사용자와 암호화된 비공개 대화를 만들고 다시 시도하세요.</t>
         </is>
       </c>
       <c r="H1031" t="inlineStr"/>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27603</t>
+          <t>../qml/device-verification/Waiting.qml:27629</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>REGISTER</t>
+          <t>Waiting for other party…</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr"/>
       <c r="D1032" t="inlineStr"/>
       <c r="E1032" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1032" t="inlineStr">
         <is>
-          <t>WelcomePageREGISTER</t>
+          <t>WaitingWaiting for other party…</t>
         </is>
       </c>
       <c r="G1032" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 계정 만들기</t>
+          <t>Suggested in Weblate: 상대방을 기다리는 중…</t>
         </is>
       </c>
       <c r="H1032" t="inlineStr"/>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27611</t>
+          <t>../qml/device-verification/Waiting.qml:27641</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>LOGIN</t>
+          <t>Waiting for other side to accept the verification request.</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr"/>
       <c r="D1033" t="inlineStr"/>
       <c r="E1033" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1033" t="inlineStr">
         <is>
-          <t>WelcomePageLOGIN</t>
+          <t>WaitingWaiting for other side to accept the verification request.</t>
         </is>
       </c>
       <c r="G1033" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 로그인</t>
+          <t>Suggested in Weblate: 상대방이 인증 요청을 수락할 때까지 기다리는 중입니다.</t>
         </is>
       </c>
       <c r="H1033" t="inlineStr"/>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27637</t>
+          <t>../qml/device-verification/Waiting.qml:27643</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>Reduce animations</t>
+          <t>Waiting for other side to continue the verification process.</t>
         </is>
       </c>
       <c r="C1034" t="inlineStr"/>
       <c r="D1034" t="inlineStr"/>
       <c r="E1034" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1034" t="inlineStr">
         <is>
-          <t>WelcomePageReduce animations</t>
+          <t>WaitingWaiting for other side to continue the verification process.</t>
         </is>
       </c>
       <c r="G1034" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 애니메이션 줄이기</t>
+          <t>Suggested in Weblate: 상대방이 확인 절차를 진행할 때까지 기다립니다.</t>
         </is>
       </c>
       <c r="H1034" t="inlineStr"/>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27644</t>
+          <t>../qml/device-verification/Waiting.qml:27645</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>Waiting for other side to complete the verification process.</t>
         </is>
       </c>
       <c r="C1035" t="inlineStr"/>
       <c r="D1035" t="inlineStr"/>
       <c r="E1035" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1035" t="inlineStr">
         <is>
-          <t>WelcomePageNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>WaitingWaiting for other side to complete the verification process.</t>
         </is>
       </c>
       <c r="G1035" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Nheko는 여러 곳에서 애니메이션을 사용하여 콘텐츠를 아기자기하게 만듭니다. 하지만 애니메이션이 마음에 들지 않으면 끌 수 있습니다.</t>
+          <t>Suggested in Weblate: 상대방이 인증 절차를 완료할 때까지 기다리는 중입니다.</t>
         </is>
       </c>
       <c r="H1035" t="inlineStr"/>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:28027</t>
+          <t>../qml/device-verification/Waiting.qml:27664</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>Yesterday</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr"/>
       <c r="D1036" t="inlineStr"/>
       <c r="E1036" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1036" t="inlineStr">
         <is>
-          <t>descriptiveTimeYesterday</t>
+          <t>WaitingCancel</t>
         </is>
       </c>
       <c r="G1036" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 어제</t>
+          <t>Suggested in Weblate: 취소</t>
         </is>
       </c>
       <c r="H1036" t="inlineStr"/>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28040</t>
+          <t>../qml/pages/WelcomePage.qml:27694</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>People</t>
+          <t>Welcome to Nheko! The desktop client for the Matrix protocol.</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr"/>
       <c r="D1037" t="inlineStr"/>
       <c r="E1037" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1037" t="inlineStr">
         <is>
-          <t>emoji-catagoryPeople</t>
+          <t>WelcomePageWelcome to nheko! The desktop client for the Matrix protocol.</t>
         </is>
       </c>
       <c r="G1037" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사람들</t>
+          <t>Suggested in Weblate: Nheko에 오신 것을 환영합니다! 매트릭스 프로토콜을 위한 데스크톱 클라이언트입니다.</t>
         </is>
       </c>
       <c r="H1037" t="inlineStr"/>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28042</t>
+          <t>../qml/pages/WelcomePage.qml:27704</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>Nature</t>
+          <t>Enjoy your stay!</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr"/>
       <c r="D1038" t="inlineStr"/>
       <c r="E1038" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1038" t="inlineStr">
         <is>
-          <t>emoji-catagoryNature</t>
+          <t>WelcomePageEnjoy your stay!</t>
         </is>
       </c>
       <c r="G1038" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 자연</t>
+          <t>Suggested in Weblate: 즐거운 시간 보내세요!</t>
         </is>
       </c>
       <c r="H1038" t="inlineStr"/>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28044</t>
+          <t>../qml/pages/WelcomePage.qml:27718</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>REGISTER</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr"/>
       <c r="D1039" t="inlineStr"/>
       <c r="E1039" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1039" t="inlineStr">
         <is>
-          <t>emoji-catagoryFood</t>
+          <t>WelcomePageREGISTER</t>
         </is>
       </c>
       <c r="G1039" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 음식</t>
+          <t>Suggested in Weblate: 계정 만들기</t>
         </is>
       </c>
       <c r="H1039" t="inlineStr"/>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28046</t>
+          <t>../qml/pages/WelcomePage.qml:27726</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>Activity</t>
+          <t>LOGIN</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr"/>
       <c r="D1040" t="inlineStr"/>
       <c r="E1040" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1040" t="inlineStr">
         <is>
-          <t>emoji-catagoryActivity</t>
+          <t>WelcomePageLOGIN</t>
         </is>
       </c>
       <c r="G1040" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 활동</t>
+          <t>Suggested in Weblate: 로그인</t>
         </is>
       </c>
       <c r="H1040" t="inlineStr"/>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28048</t>
+          <t>../qml/pages/WelcomePage.qml:27752</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>Travel</t>
+          <t>Reduce animations</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr"/>
       <c r="D1041" t="inlineStr"/>
       <c r="E1041" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1041" t="inlineStr">
         <is>
-          <t>emoji-catagoryTravel</t>
+          <t>WelcomePageReduce animations</t>
         </is>
       </c>
       <c r="G1041" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 여행</t>
+          <t>Suggested in Weblate: 애니메이션 줄이기</t>
         </is>
       </c>
       <c r="H1041" t="inlineStr"/>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28050</t>
+          <t>../qml/pages/WelcomePage.qml:27759</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>Objects</t>
+          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr"/>
       <c r="D1042" t="inlineStr"/>
       <c r="E1042" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1042" t="inlineStr">
         <is>
-          <t>emoji-catagoryObjects</t>
+          <t>WelcomePageNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="G1042" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사물</t>
+          <t>Suggested in Weblate: Nheko는 여러 곳에서 애니메이션을 사용하여 콘텐츠를 아기자기하게 만듭니다. 하지만 애니메이션이 마음에 들지 않으면 끌 수 있습니다.</t>
         </is>
       </c>
       <c r="H1042" t="inlineStr"/>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28052</t>
+          <t>../../src/Utils.cpp:28143</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>Symbols</t>
+          <t>Yesterday</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr"/>
       <c r="D1043" t="inlineStr"/>
       <c r="E1043" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1043" t="inlineStr">
         <is>
-          <t>emoji-catagorySymbols</t>
+          <t>descriptiveTimeYesterday</t>
         </is>
       </c>
       <c r="G1043" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상징</t>
+          <t>Suggested in Weblate: 어제</t>
         </is>
       </c>
       <c r="H1043" t="inlineStr"/>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28054</t>
+          <t>../../src/emoji/Emoji.cpp:28156</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>Flags</t>
+          <t>People</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr"/>
       <c r="D1044" t="inlineStr"/>
       <c r="E1044" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1044" t="inlineStr">
         <is>
-          <t>emoji-catagoryFlags</t>
+          <t>emoji-catagoryPeople</t>
         </is>
       </c>
       <c r="G1044" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 깃발</t>
+          <t>Suggested in Weblate: 사람들</t>
         </is>
       </c>
       <c r="H1044" t="inlineStr"/>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:28042</t>
+          <t>../../src/emoji/Emoji.cpp:28158</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>Message contains spoiler.</t>
+          <t>Nature</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr"/>
       <c r="D1045" t="inlineStr"/>
       <c r="E1045" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1045" t="inlineStr">
         <is>
-          <t>macosNotificationMessage contains spoiler.</t>
+          <t>emoji-catagoryNature</t>
         </is>
       </c>
       <c r="G1045" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스포일러를 포함한 메시지.</t>
+          <t>Suggested in Weblate: 자연</t>
         </is>
       </c>
       <c r="H1045" t="inlineStr"/>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27734</t>
+          <t>../../src/emoji/Emoji.cpp:28160</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>You sent an audio clip</t>
+          <t>Food</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr"/>
       <c r="D1046" t="inlineStr"/>
       <c r="E1046" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1046" t="inlineStr">
         <is>
-          <t>message-description sent:You sent an audio clip</t>
+          <t>emoji-catagoryFood</t>
         </is>
       </c>
       <c r="G1046" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 오디오 클립을 보냈습니다</t>
+          <t>Suggested in Weblate: 음식</t>
         </is>
       </c>
       <c r="H1046" t="inlineStr"/>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27737</t>
+          <t>../../src/emoji/Emoji.cpp:28162</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>%1 sent an audio clip</t>
+          <t>Activity</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr"/>
       <c r="D1047" t="inlineStr"/>
       <c r="E1047" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1047" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent an audio clip</t>
+          <t>emoji-catagoryActivity</t>
         </is>
       </c>
       <c r="G1047" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 오디오 클립을 보냈습니다</t>
+          <t>Suggested in Weblate: 활동</t>
         </is>
       </c>
       <c r="H1047" t="inlineStr"/>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27741</t>
+          <t>../../src/emoji/Emoji.cpp:28164</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>You sent an image</t>
+          <t>Travel</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr"/>
       <c r="D1048" t="inlineStr"/>
       <c r="E1048" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1048" t="inlineStr">
         <is>
-          <t>message-description sent:You sent an image</t>
+          <t>emoji-catagoryTravel</t>
         </is>
       </c>
       <c r="G1048" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지를 보냈습니다</t>
+          <t>Suggested in Weblate: 여행</t>
         </is>
       </c>
       <c r="H1048" t="inlineStr"/>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27743</t>
+          <t>../../src/emoji/Emoji.cpp:28166</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>%1 sent an image</t>
+          <t>Objects</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr"/>
       <c r="D1049" t="inlineStr"/>
       <c r="E1049" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1049" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent an image</t>
+          <t>emoji-catagoryObjects</t>
         </is>
       </c>
       <c r="G1049" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 이미지를 보냈습니다</t>
+          <t>Suggested in Weblate: 사물</t>
         </is>
       </c>
       <c r="H1049" t="inlineStr"/>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27747</t>
+          <t>../../src/emoji/Emoji.cpp:28168</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>You sent a file</t>
+          <t>Symbols</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr"/>
       <c r="D1050" t="inlineStr"/>
       <c r="E1050" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1050" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a file</t>
+          <t>emoji-catagorySymbols</t>
         </is>
       </c>
       <c r="G1050" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 파일을 보냈습니다</t>
+          <t>Suggested in Weblate: 상징</t>
         </is>
       </c>
       <c r="H1050" t="inlineStr"/>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27749</t>
+          <t>../../src/emoji/Emoji.cpp:28170</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>%1 sent a file</t>
+          <t>Flags</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr"/>
       <c r="D1051" t="inlineStr"/>
       <c r="E1051" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1051" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a file</t>
+          <t>emoji-catagoryFlags</t>
         </is>
       </c>
       <c r="G1051" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 파일을 보냈습니다</t>
+          <t>Suggested in Weblate: 깃발</t>
         </is>
       </c>
       <c r="H1051" t="inlineStr"/>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27753</t>
+          <t>../../src/notifications/ManagerMac.cpp:28158</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>You sent a video</t>
+          <t>Message contains spoiler.</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr"/>
       <c r="D1052" t="inlineStr"/>
       <c r="E1052" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1052" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a video</t>
+          <t>macosNotificationMessage contains spoiler.</t>
         </is>
       </c>
       <c r="G1052" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 동영상을 전송했습니다</t>
+          <t>Suggested in Weblate: 스포일러를 포함한 메시지.</t>
         </is>
       </c>
       <c r="H1052" t="inlineStr"/>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27755</t>
+          <t>../../src/Utils.cpp:27850</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>%1 sent a video</t>
+          <t>You sent an audio clip</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr"/>
       <c r="D1053" t="inlineStr"/>
       <c r="E1053" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1053" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a video</t>
+          <t>message-description sent:You sent an audio clip</t>
         </is>
       </c>
       <c r="G1053" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 동영상을 보냈습니다</t>
+          <t>Suggested in Weblate: 오디오 클립을 보냈습니다</t>
         </is>
       </c>
       <c r="H1053" t="inlineStr"/>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27759</t>
+          <t>../../src/Utils.cpp:27853</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>You sent a sticker</t>
+          <t>%1 sent an audio clip</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr"/>
       <c r="D1054" t="inlineStr"/>
       <c r="E1054" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1054" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a sticker</t>
+          <t>message-description sent:%1 sent an audio clip</t>
         </is>
       </c>
       <c r="G1054" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스티커를 보냈습니다</t>
+          <t>Suggested in Weblate: %1이(가) 오디오 클립을 보냈습니다</t>
         </is>
       </c>
       <c r="H1054" t="inlineStr"/>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27761</t>
+          <t>../../src/Utils.cpp:27857</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>%1 sent a sticker</t>
+          <t>You sent an image</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr"/>
       <c r="D1055" t="inlineStr"/>
       <c r="E1055" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1055" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a sticker</t>
+          <t>message-description sent:You sent an image</t>
         </is>
       </c>
       <c r="G1055" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 스티커를 보냈습니다</t>
+          <t>Suggested in Weblate: 이미지를 보냈습니다</t>
         </is>
       </c>
       <c r="H1055" t="inlineStr"/>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27765</t>
+          <t>../../src/Utils.cpp:27859</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>You sent a notification</t>
+          <t>%1 sent an image</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr"/>
       <c r="D1056" t="inlineStr"/>
       <c r="E1056" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1056" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a notification</t>
+          <t>message-description sent:%1 sent an image</t>
         </is>
       </c>
       <c r="G1056" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알림을 보냈습니다</t>
+          <t>Suggested in Weblate: %1이(가) 이미지를 보냈습니다</t>
         </is>
       </c>
       <c r="H1056" t="inlineStr"/>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27768</t>
+          <t>../../src/Utils.cpp:27863</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>%1 sent a notification</t>
+          <t>You sent a file</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr"/>
       <c r="D1057" t="inlineStr"/>
       <c r="E1057" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1057" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a notification</t>
+          <t>message-description sent:You sent a file</t>
         </is>
       </c>
       <c r="G1057" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 알림을 보냈습니다</t>
+          <t>Suggested in Weblate: 파일을 보냈습니다</t>
         </is>
       </c>
       <c r="H1057" t="inlineStr"/>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27800</t>
+          <t>../../src/Utils.cpp:27865</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>You sent a spoiler.</t>
+          <t>%1 sent a file</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr"/>
       <c r="D1058" t="inlineStr"/>
       <c r="E1058" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1058" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a spoiler.</t>
+          <t>message-description sent:%1 sent a file</t>
         </is>
       </c>
       <c r="G1058" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스포일러를 보냈습니다</t>
+          <t>Suggested in Weblate: %1이(가) 파일을 보냈습니다</t>
         </is>
       </c>
       <c r="H1058" t="inlineStr"/>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27803</t>
+          <t>../../src/Utils.cpp:27869</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>%1 sent a spoiler.</t>
+          <t>You sent a video</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr"/>
       <c r="D1059" t="inlineStr"/>
       <c r="E1059" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1059" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a spoiler.</t>
+          <t>message-description sent:You sent a video</t>
         </is>
       </c>
       <c r="G1059" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 스포일러를 보냈습니다</t>
+          <t>Suggested in Weblate: 동영상을 전송했습니다</t>
         </is>
       </c>
       <c r="H1059" t="inlineStr"/>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27809</t>
+          <t>../../src/Utils.cpp:27871</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>You: %1</t>
+          <t>%1 sent a video</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr"/>
       <c r="D1060" t="inlineStr"/>
       <c r="E1060" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1060" t="inlineStr">
         <is>
-          <t>message-description sent:You: %1</t>
+          <t>message-description sent:%1 sent a video</t>
         </is>
       </c>
       <c r="G1060" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 나: %1</t>
+          <t>Suggested in Weblate: %1이(가) 동영상을 보냈습니다</t>
         </is>
       </c>
       <c r="H1060" t="inlineStr"/>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27812</t>
+          <t>../../src/Utils.cpp:27875</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>%1: %2</t>
+          <t>You sent a sticker</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr"/>
       <c r="D1061" t="inlineStr"/>
       <c r="E1061" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1061" t="inlineStr">
         <is>
-          <t>message-description sent:%1: %2</t>
+          <t>message-description sent:You sent a sticker</t>
         </is>
       </c>
       <c r="G1061" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1: %2</t>
+          <t>Suggested in Weblate: 스티커를 보냈습니다</t>
         </is>
       </c>
       <c r="H1061" t="inlineStr"/>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27791</t>
+          <t>../../src/Utils.cpp:27877</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>You sent a chat effect</t>
+          <t>%1 sent a sticker</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr"/>
       <c r="D1062" t="inlineStr"/>
       <c r="E1062" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1062" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a chat effect</t>
+          <t>message-description sent:%1 sent a sticker</t>
         </is>
       </c>
       <c r="G1062" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화 효과를 보냈습니다</t>
+          <t>Suggested in Weblate: %1이(가) 스티커를 보냈습니다</t>
         </is>
       </c>
       <c r="H1062" t="inlineStr"/>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27794</t>
+          <t>../../src/Utils.cpp:27881</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>%1 sent a chat effect</t>
+          <t>You sent a notification</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr"/>
       <c r="D1063" t="inlineStr"/>
       <c r="E1063" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1063" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a chat effect</t>
+          <t>message-description sent:You sent a notification</t>
         </is>
       </c>
       <c r="G1063" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 대화 효과를 보냈습니다</t>
+          <t>Suggested in Weblate: 알림을 보냈습니다</t>
         </is>
       </c>
       <c r="H1063" t="inlineStr"/>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27817</t>
+          <t>../../src/Utils.cpp:27884</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>* %1 spoils something.</t>
+          <t>%1 sent a notification</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr"/>
       <c r="D1064" t="inlineStr"/>
       <c r="E1064" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1064" t="inlineStr">
         <is>
-          <t>message-description sent:* %1 spoils something.</t>
+          <t>message-description sent:%1 sent a notification</t>
         </is>
       </c>
       <c r="G1064" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: * %1이(가) 무언가 스포일러를 했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 알림을 보냈습니다</t>
         </is>
       </c>
       <c r="H1064" t="inlineStr"/>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27825</t>
+          <t>../../src/Utils.cpp:27916</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>You sent an encrypted message</t>
+          <t>You sent a spoiler.</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr"/>
       <c r="D1065" t="inlineStr"/>
       <c r="E1065" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1065" t="inlineStr">
         <is>
-          <t>message-description sent:You sent an encrypted message</t>
+          <t>message-description sent:You sent a spoiler.</t>
         </is>
       </c>
       <c r="G1065" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화된 메시지를 보냈습니다</t>
+          <t>Suggested in Weblate: 스포일러를 보냈습니다</t>
         </is>
       </c>
       <c r="H1065" t="inlineStr"/>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27828</t>
+          <t>../../src/Utils.cpp:27919</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>%1 sent an encrypted message</t>
+          <t>%1 sent a spoiler.</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr"/>
       <c r="D1066" t="inlineStr"/>
       <c r="E1066" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1066" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent an encrypted message</t>
+          <t>message-description sent:%1 sent a spoiler.</t>
         </is>
       </c>
       <c r="G1066" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 암호화된 메시지를 보냈습니다</t>
+          <t>Suggested in Weblate: %1이(가) 스포일러를 보냈습니다</t>
         </is>
       </c>
       <c r="H1066" t="inlineStr"/>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27833</t>
+          <t>../../src/Utils.cpp:27925</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>You placed a call</t>
+          <t>You: %1</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr"/>
       <c r="D1067" t="inlineStr"/>
       <c r="E1067" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1067" t="inlineStr">
         <is>
-          <t>message-description sent:You placed a call</t>
+          <t>message-description sent:You: %1</t>
         </is>
       </c>
       <c r="G1067" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 통화를 시작했습니다</t>
+          <t>Suggested in Weblate: 나: %1</t>
         </is>
       </c>
       <c r="H1067" t="inlineStr"/>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27835</t>
+          <t>../../src/Utils.cpp:27928</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>%1 placed a call</t>
+          <t>%1: %2</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr"/>
       <c r="D1068" t="inlineStr"/>
       <c r="E1068" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1068" t="inlineStr">
         <is>
-          <t>message-description sent:%1 placed a call</t>
+          <t>message-description sent:%1: %2</t>
         </is>
       </c>
       <c r="G1068" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 통화를 시작했습니다</t>
+          <t>Suggested in Weblate: %1: %2</t>
         </is>
       </c>
       <c r="H1068" t="inlineStr"/>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27839</t>
+          <t>../../src/Utils.cpp:27907</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>You answered a call</t>
+          <t>You sent a chat effect</t>
         </is>
       </c>
       <c r="C1069" t="inlineStr"/>
       <c r="D1069" t="inlineStr"/>
       <c r="E1069" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1069" t="inlineStr">
         <is>
-          <t>message-description sent:You answered a call</t>
+          <t>message-description sent:You sent a chat effect</t>
         </is>
       </c>
       <c r="G1069" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전화를 받았습니다</t>
+          <t>Suggested in Weblate: 대화 효과를 보냈습니다</t>
         </is>
       </c>
       <c r="H1069" t="inlineStr"/>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27841</t>
+          <t>../../src/Utils.cpp:27910</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>%1 answered a call</t>
+          <t>%1 sent a chat effect</t>
         </is>
       </c>
       <c r="C1070" t="inlineStr"/>
       <c r="D1070" t="inlineStr"/>
       <c r="E1070" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1070" t="inlineStr">
         <is>
-          <t>message-description sent:%1 answered a call</t>
+          <t>message-description sent:%1 sent a chat effect</t>
         </is>
       </c>
       <c r="G1070" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 전화를 받았습니다</t>
+          <t>Suggested in Weblate: %1이(가) 대화 효과를 보냈습니다</t>
         </is>
       </c>
       <c r="H1070" t="inlineStr"/>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27845</t>
+          <t>../../src/Utils.cpp:27933</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>You ended a call</t>
+          <t>* %1 spoils something.</t>
         </is>
       </c>
       <c r="C1071" t="inlineStr"/>
       <c r="D1071" t="inlineStr"/>
       <c r="E1071" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1071" t="inlineStr">
         <is>
-          <t>message-description sent:You ended a call</t>
+          <t>message-description sent:* %1 spoils something.</t>
         </is>
       </c>
       <c r="G1071" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 통화를 종료했습니다</t>
+          <t>Suggested in Weblate: * %1이(가) 무언가 스포일러를 했습니다.</t>
         </is>
       </c>
       <c r="H1071" t="inlineStr"/>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27847</t>
+          <t>../../src/Utils.cpp:27941</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>%1 ended a call</t>
+          <t>You sent an encrypted message</t>
         </is>
       </c>
       <c r="C1072" t="inlineStr"/>
       <c r="D1072" t="inlineStr"/>
       <c r="E1072" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1072" t="inlineStr">
         <is>
-          <t>message-description sent:%1 ended a call</t>
+          <t>message-description sent:You sent an encrypted message</t>
         </is>
       </c>
       <c r="G1072" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 통화를 종료했습니다</t>
+          <t>Suggested in Weblate: 암호화된 메시지를 보냈습니다</t>
         </is>
       </c>
       <c r="H1072" t="inlineStr"/>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27851</t>
+          <t>../../src/Utils.cpp:27944</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>You rejected a call</t>
+          <t>%1 sent an encrypted message</t>
         </is>
       </c>
       <c r="C1073" t="inlineStr"/>
       <c r="D1073" t="inlineStr"/>
       <c r="E1073" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1073" t="inlineStr">
         <is>
-          <t>message-description sent:You rejected a call</t>
+          <t>message-description sent:%1 sent an encrypted message</t>
         </is>
       </c>
       <c r="G1073" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 통화를 거절했습니다</t>
+          <t>Suggested in Weblate: %1이(가) 암호화된 메시지를 보냈습니다</t>
         </is>
       </c>
       <c r="H1073" t="inlineStr"/>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27853</t>
+          <t>../../src/Utils.cpp:27949</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>%1 rejected a call</t>
+          <t>You placed a call</t>
         </is>
       </c>
       <c r="C1074" t="inlineStr"/>
       <c r="D1074" t="inlineStr"/>
       <c r="E1074" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1074" t="inlineStr">
         <is>
-          <t>message-description sent:%1 rejected a call</t>
+          <t>message-description sent:You placed a call</t>
         </is>
       </c>
       <c r="G1074" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 통화를 거절했습니다</t>
+          <t>Suggested in Weblate: 통화를 시작했습니다</t>
         </is>
       </c>
       <c r="H1074" t="inlineStr"/>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27856</t>
+          <t>../../src/Utils.cpp:27951</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>Unknown Message Type</t>
+          <t>%1 placed a call</t>
         </is>
       </c>
       <c r="C1075" t="inlineStr"/>
       <c r="D1075" t="inlineStr"/>
       <c r="E1075" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1075" t="inlineStr">
         <is>
+          <t>message-description sent:%1 placed a call</t>
+        </is>
+      </c>
+      <c r="G1075" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %1이(가) 통화를 시작했습니다</t>
+        </is>
+      </c>
+      <c r="H1075" t="inlineStr"/>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27955</t>
+        </is>
+      </c>
+      <c r="B1076" t="inlineStr">
+        <is>
+          <t>You answered a call</t>
+        </is>
+      </c>
+      <c r="C1076" t="inlineStr"/>
+      <c r="D1076" t="inlineStr"/>
+      <c r="E1076" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1076" t="inlineStr">
+        <is>
+          <t>message-description sent:You answered a call</t>
+        </is>
+      </c>
+      <c r="G1076" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 전화를 받았습니다</t>
+        </is>
+      </c>
+      <c r="H1076" t="inlineStr"/>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27957</t>
+        </is>
+      </c>
+      <c r="B1077" t="inlineStr">
+        <is>
+          <t>%1 answered a call</t>
+        </is>
+      </c>
+      <c r="C1077" t="inlineStr"/>
+      <c r="D1077" t="inlineStr"/>
+      <c r="E1077" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1077" t="inlineStr">
+        <is>
+          <t>message-description sent:%1 answered a call</t>
+        </is>
+      </c>
+      <c r="G1077" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %1이(가) 전화를 받았습니다</t>
+        </is>
+      </c>
+      <c r="H1077" t="inlineStr"/>
+    </row>
+    <row r="1078">
+      <c r="A1078" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27961</t>
+        </is>
+      </c>
+      <c r="B1078" t="inlineStr">
+        <is>
+          <t>You ended a call</t>
+        </is>
+      </c>
+      <c r="C1078" t="inlineStr"/>
+      <c r="D1078" t="inlineStr"/>
+      <c r="E1078" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1078" t="inlineStr">
+        <is>
+          <t>message-description sent:You ended a call</t>
+        </is>
+      </c>
+      <c r="G1078" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 통화를 종료했습니다</t>
+        </is>
+      </c>
+      <c r="H1078" t="inlineStr"/>
+    </row>
+    <row r="1079">
+      <c r="A1079" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27963</t>
+        </is>
+      </c>
+      <c r="B1079" t="inlineStr">
+        <is>
+          <t>%1 ended a call</t>
+        </is>
+      </c>
+      <c r="C1079" t="inlineStr"/>
+      <c r="D1079" t="inlineStr"/>
+      <c r="E1079" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1079" t="inlineStr">
+        <is>
+          <t>message-description sent:%1 ended a call</t>
+        </is>
+      </c>
+      <c r="G1079" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %1이(가) 통화를 종료했습니다</t>
+        </is>
+      </c>
+      <c r="H1079" t="inlineStr"/>
+    </row>
+    <row r="1080">
+      <c r="A1080" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27967</t>
+        </is>
+      </c>
+      <c r="B1080" t="inlineStr">
+        <is>
+          <t>You rejected a call</t>
+        </is>
+      </c>
+      <c r="C1080" t="inlineStr"/>
+      <c r="D1080" t="inlineStr"/>
+      <c r="E1080" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1080" t="inlineStr">
+        <is>
+          <t>message-description sent:You rejected a call</t>
+        </is>
+      </c>
+      <c r="G1080" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 통화를 거절했습니다</t>
+        </is>
+      </c>
+      <c r="H1080" t="inlineStr"/>
+    </row>
+    <row r="1081">
+      <c r="A1081" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27969</t>
+        </is>
+      </c>
+      <c r="B1081" t="inlineStr">
+        <is>
+          <t>%1 rejected a call</t>
+        </is>
+      </c>
+      <c r="C1081" t="inlineStr"/>
+      <c r="D1081" t="inlineStr"/>
+      <c r="E1081" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1081" t="inlineStr">
+        <is>
+          <t>message-description sent:%1 rejected a call</t>
+        </is>
+      </c>
+      <c r="G1081" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %1이(가) 통화를 거절했습니다</t>
+        </is>
+      </c>
+      <c r="H1081" t="inlineStr"/>
+    </row>
+    <row r="1082">
+      <c r="A1082" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27972</t>
+        </is>
+      </c>
+      <c r="B1082" t="inlineStr">
+        <is>
+          <t>Unknown Message Type</t>
+        </is>
+      </c>
+      <c r="C1082" t="inlineStr"/>
+      <c r="D1082" t="inlineStr"/>
+      <c r="E1082" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1082" t="inlineStr">
+        <is>
           <t>utilsUnknown Message Type</t>
         </is>
       </c>
-      <c r="G1075" t="inlineStr">
+      <c r="G1082" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 알 수 없는 메시지 타입</t>
         </is>
       </c>
-      <c r="H1075" t="inlineStr"/>
+      <c r="H1082" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>