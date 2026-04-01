--- v0 (2025-12-05)
+++ v1 (2026-04-01)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1075"/>
+  <dimension ref="A1:H1072"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1123,31621 +1123,31531 @@
           <t>Enter additional rooms not in the list yet...</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>AllowedRoomsSettingsDialogEnter additional rooms not in the list yet...</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 목록에 없는 다른 대화방을 입력하십시오. ..</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:4321</t>
+          <t>../../src/Cache.cpp:4322</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>%1 and %2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Cache
 RoomName%1 and %2</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 및 %2</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:4323</t>
+          <t>../../src/Cache.cpp:4324</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>%1 and %n other</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Cache%1 and %n other(s)</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 외 %n 명</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:4500</t>
+          <t>../../src/Cache.cpp:4501</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Empty Room</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>CacheEmpty Room</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 빈 대화방</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInvite.qml:4575</t>
+          <t>../qml/voip/CallInvite.qml:4576</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Video Call</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>CallInviteVideo Call</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 영상통화</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInvite.qml:4575</t>
+          <t>../qml/voip/CallInvite.qml:4576</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Voice Call</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>CallInviteVoice Call</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 음성통화</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInvite.qml:4637</t>
+          <t>../qml/voip/CallInvite.qml:4638</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>No microphone found.</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>CallInviteNo microphone found.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 마이크를 찾을 수 없습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4702</t>
+          <t>../qml/voip/CallInviteBar.qml:4703</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Video Call</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>CallInviteBarVideo Call</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 영상통화</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4702</t>
+          <t>../qml/voip/CallInviteBar.qml:4703</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Voice Call</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>CallInviteBarVoice Call</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 음성통화</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4718</t>
+          <t>../qml/voip/CallInviteBar.qml:4719</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Devices</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>CallInviteBarDevices</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 디바이스</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4729</t>
+          <t>../qml/voip/CallInviteBar.qml:4730</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Accept</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>CallInviteBarAccept</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 수락</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4733</t>
+          <t>../qml/voip/CallInviteBar.qml:4734</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>No microphone found.</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>CallInviteBarNo microphone found.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 마이크를 찾을 수 없습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4741</t>
+          <t>../qml/voip/CallInviteBar.qml:4742</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Unknown microphone: %1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>CallInviteBarUnknown microphone: %1</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 알 수 없는 마이크: %1</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4750</t>
+          <t>../qml/voip/CallInviteBar.qml:4751</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Unknown camera: %1</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>CallInviteBarUnknown camera: %1</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 알 수 없는 카메라: %1</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4764</t>
+          <t>../qml/voip/CallInviteBar.qml:4765</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Decline</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>CallInviteBarDecline</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 거절</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>../../src/voip/CallManager.cpp:5659</t>
+          <t>../../src/voip/CallManager.cpp:5660</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>X11</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>CallManagerX11</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Suggested in Weblate: X11</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>../../src/voip/CallManager.cpp:5665</t>
+          <t>../../src/voip/CallManager.cpp:5666</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>PipeWire</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>CallManagerPipeWire</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Suggested in Weblate: PipeWire</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>../../src/voip/CallManager.cpp:5684</t>
+          <t>../../src/voip/CallManager.cpp:5685</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Entire screen</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>CallManagerEntire screen</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 전체 화면</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:5802</t>
+          <t>../../src/ChatPage.cpp:5803</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Failed to invite user: %1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>ChatPageFailed to invite user: %1</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자 초대에 실패했습니다: %1</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6791</t>
+          <t>../../src/ChatPage.cpp:6792</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Invited user: %1</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>ChatPageInvited user: %1</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 초대된 사용자: %1</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6054</t>
+          <t>../../src/ChatPage.cpp:6055</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t xml:space="preserve">%n unread message in room %1
 </t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">ChatPage%n unread message(s) in room %1
 </t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t xml:space="preserve">Suggested in Weblate: 대화방 %1에 읽지 않은 메시지 %n개
 </t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6138</t>
+          <t>../../src/ChatPage.cpp:6139</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Confirm logout</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>ChatPageConfirm logout</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 로그아웃 확인</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6240</t>
+          <t>../../src/ChatPage.cpp:6241</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>The cache on your disk is newer than this version of Nheko supports. Please update Nheko or clear your cache.</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>ChatPageThe cache on your disk is newer than this version of Nheko supports. Please update Nheko or clear your cache.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 현재 장치의 캐시가 Nheko에서 지원하는 버전보다 최신 버전입니다. Nheko를 업데이트하거나 캐시를 정리하십시오.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6281</t>
+          <t>../../src/ChatPage.cpp:6282</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Failed to open database, logging out!</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>ChatPageFailed to open database, logging out!</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 데이터베이스를 열지 못했습니다. 계정에서 로그아웃됩니다!</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6619</t>
+          <t>../../src/ChatPage.cpp:6620</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Knock on room</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>ChatPageKnock on room</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 가입 요청</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6623</t>
+          <t>../../src/ChatPage.cpp:6624</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Do you really want to knock on %1? You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to knock on %1? You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1에 가입하시겠습니까? 다른 사람이 가입 요청을 수락할 수 있는 이유를 제공할 수 있습니다:</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6638</t>
+          <t>../../src/ChatPage.cpp:6639</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Failed to knock room: %1</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>ChatPageFailed to knock room: %1</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 가입 요청에 실패하였습니다: %1</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6697</t>
+          <t>../../src/ChatPage.cpp:6698</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Room creation failed: Bad Alias</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>ChatPageRoom creation failed: Bad Alias</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 생성 실패: 잘못된 별명</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6732</t>
+          <t>../../src/ChatPage.cpp:6733</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Room %1 created.</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>ChatPageRoom %1 created.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 %1 생성됨.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:7273</t>
+          <t>../../src/ChatPage.cpp:7274</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Confirm invite</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>ChatPageConfirm invite</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 초대 확인</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6776</t>
+          <t>../../src/ChatPage.cpp:6777</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Do you really want to invite %1 (%2)?</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to invite %1 (%2)?</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 (%2)을(를) 정말 초대하시겠습니까?</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6788</t>
+          <t>../../src/ChatPage.cpp:6789</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Failed to invite %1 to %2: %3</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>ChatPageFailed to invite %1 to %2: %3</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1을(를) %2(으)로 초대할 수 없음: %3</t>
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6820</t>
+          <t>../../src/ChatPage.cpp:6821</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Kicked user: %1</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>ChatPageKicked user: %1</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 내보낸 사용자: %1</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6846</t>
+          <t>../../src/ChatPage.cpp:6847</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Failed to ban %1 in %2: %3</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>ChatPageFailed to ban %1 in %2: %3</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %2에서 %1을(를) 차단하지 못했습니다: %3</t>
         </is>
       </c>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6849</t>
+          <t>../../src/ChatPage.cpp:6850</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Banned user: %1</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>ChatPageBanned user: %1</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 차단된 사용자: %1</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6857</t>
+          <t>../../src/ChatPage.cpp:6858</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Confirm unban</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>ChatPageConfirm unban</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 차단 해제 확인</t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6858</t>
+          <t>../../src/ChatPage.cpp:6859</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Do you really want to unban %1 (%2)?</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to unban %1 (%2)?</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 (%2)을(를) 차단 해제 하시겠습니까?</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6869</t>
+          <t>../../src/ChatPage.cpp:6870</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Failed to unban %1 in %2: %3</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>ChatPageFailed to unban %1 in %2: %3</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %2에서 %1을(를) 차단 해제 실패하였습니다: %3</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6872</t>
+          <t>../../src/ChatPage.cpp:6873</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Unbanned user: %1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>ChatPageUnbanned user: %1</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 차단 해제된 사용자: %1</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:7274</t>
+          <t>../../src/ChatPage.cpp:7275</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Do you really want to start a private chat with %1?</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to start a private chat with %1?</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1와(과) 비밀 채팅을 시작하시겠습니까?</t>
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6226</t>
+          <t>../../src/ChatPage.cpp:6227</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Cache migration failed!</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>ChatPageCache migration failed!</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 캐시 마이그레이션에 실패했습니다!</t>
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6139</t>
+          <t>../../src/ChatPage.cpp:6140</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Because of the following reason Nheko wants to drop you to the login page:
 %1
 If you think this is a mistake, you can close Nheko instead to possibly recover your encryption keys. After you have been dropped to the login page, you can sign in again using your usual methods.</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>ChatPageBecause of the following reason Nheko wants to drop you to the login page:
 %1
 If you think this is a mistake, you can close Nheko instead to possibly recover your encryption keys. After you have been dropped to the login page, you can sign in again using your usual methods.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다음과 같은 이유로 Nheko는 로그인 페이지로 이동하고자 합니다:
 %1
 실수라고 생각하신다면 Nheko를 닫아 암호화 키를 복구할 수 있습니다. 로그인 페이지로 이동한 후 일반적인 방법으로 다시 로그인할 수 있습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6227</t>
+          <t>../../src/ChatPage.cpp:6228</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Migrating the cache to the current version failed. This can have different reasons. Please open an issue at https://github.com/Nheko-Reborn/nheko and try to use an older version in the meantime. Alternatively you can try deleting the cache manually.</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>ChatPageMigrating the cache to the current version failed. This can have different reasons. Please open an issue at https://github.com/Nheko-Reborn/nheko and try to use an older version in the meantime. Alternatively you can try deleting the cache manually.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 캐시를 현재 버전으로 마이그레이션하지 못했습니다. 이유가 다를 수 있습니다. https://github.com/Nheko-Reborn/nheko 에서 이슈를 열고, 이전 버전을 사용해 보세요. 또는 캐시를 수동으로 삭제해 볼 수도 있습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6239</t>
+          <t>../../src/ChatPage.cpp:6240</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Incompatible cache version</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>ChatPageIncompatible cache version</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 호환되지 않는 캐시 버전</t>
         </is>
       </c>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6303</t>
+          <t>../../src/ChatPage.cpp:6304</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Failed to restore OLM account. Please login again.</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>ChatPageFailed to restore OLM account. Please login again.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Suggested in Weblate: OLM 계정을 복원하는데 실패하였습니다. 다시 로그인 하십시오.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6315</t>
+          <t>../../src/ChatPage.cpp:6316</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Failed to restore saved data. Please login again.</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>ChatPageFailed to restore save data. Please login again.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 저장된 데이터를 복원하는데 실패하였습니다. 다시 로그인 하십시오.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6369</t>
+          <t>../../src/ChatPage.cpp:6370</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Failed to setup encryption keys. Server response: %1 %2. Please try again later.</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>ChatPageFailed to setup encryption keys. Server response: %1 %2. Please try again later.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 암호화 키를 설정하지 못했습니다. 서버 응답: %1 %2. 나중에 다시 시도하십시오.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6588</t>
+          <t>../../src/ChatPage.cpp:6589</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Please try to login again: %1</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>ChatPagePlease try to login again: %1</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다시 로그인해 주십시오: %1</t>
         </is>
       </c>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6622</t>
+          <t>../../src/ChatPage.cpp:6623</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>You failed to join %1. You can try to knock so that others can invite you in. Do you want to do so?
 You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>ChatPageYou failed to join %1. You can try to knock so that others can invite you in. Do you want to do so?
 You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1에 가입하지 못했습니다. 다른 사람이 초대할 수 있도록 시도할 수 있습니다. 그렇게 하시겠습니까?
 다른 사람들이 가입을 받아야 하는 이유를 남길 수 있습니다:</t>
         </is>
       </c>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6674</t>
+          <t>../../src/ChatPage.cpp:6675</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Failed to join room: %1</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>ChatPageFailed to join room: %1</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 참여에 실패하였습니다: %1</t>
         </is>
       </c>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6683</t>
+          <t>../../src/ChatPage.cpp:6684</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Failed to remove invite: %1</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>ChatPageFailed to remove invite: %1</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 초대를 제거하지 못했습니다: %1</t>
         </is>
       </c>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6717</t>
+          <t>../../src/ChatPage.cpp:6718</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Room creation failed: %1</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>ChatPageRoom creation failed: %1</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 생성 실패: %1</t>
         </is>
       </c>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6745</t>
+          <t>../../src/ChatPage.cpp:6746</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Failed to leave room: %1</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>ChatPageFailed to leave room: %1</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 나가기 실패: %1</t>
         </is>
       </c>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6801</t>
+          <t>../../src/ChatPage.cpp:6802</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Reason for the kick</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>ChatPageReason for the kick</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 내보내는 이유</t>
         </is>
       </c>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6802</t>
+          <t>../../src/ChatPage.cpp:6803</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Enter reason for kicking %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>ChatPageEnter reason for kicking %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 (%2)을(를) 내보내는 이유를 입력하거나 없다면 엔터키를 누르십시오.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6817</t>
+          <t>../../src/ChatPage.cpp:6818</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Failed to kick %1 from %2: %3</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>ChatPageFailed to kick %1 from %2: %3</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %2에서 %1 을(를) 내보내는데 실패하였습니다: %3</t>
         </is>
       </c>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6830</t>
+          <t>../../src/ChatPage.cpp:6831</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Reason for the ban</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>ChatPageReason for the ban</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 차단 이유</t>
         </is>
       </c>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6831</t>
+          <t>../../src/ChatPage.cpp:6832</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Enter reason for banning %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>ChatPageEnter reason for banning %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 (%2)을(를) 차단하는 이유를 입력하거나 없다면 엔터키를 입력하십시오:</t>
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>../qml/ChatPage.qml:6867</t>
+          <t>../qml/ChatPage.qml:6868</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>No network connection</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>ChatPageNo network connection</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 네트워크 연결 없음</t>
         </is>
       </c>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6987</t>
+          <t>../../src/CommandCompleter.cpp:6988</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>/me &lt;message&gt;</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>CommandCompleter/me &lt;message&gt;</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /me &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6989</t>
+          <t>../../src/CommandCompleter.cpp:6990</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>/react &lt;text&gt;</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>CommandCompleter/react &lt;text&gt;</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /react &lt;글&gt;</t>
         </is>
       </c>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6991</t>
+          <t>../../src/CommandCompleter.cpp:6992</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>/join &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>CommandCompleter/join &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /join &lt;!대화방아이디|#별명&gt; [이유]</t>
         </is>
       </c>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6993</t>
+          <t>../../src/CommandCompleter.cpp:6994</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>/knock &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>CommandCompleter/knock &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /knock &lt;!대화방아이디|#별명&gt; [이유]</t>
         </is>
       </c>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6995</t>
+          <t>../../src/CommandCompleter.cpp:6996</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>/part [reason]</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>CommandCompleter/part [reason]</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /part [이유]</t>
         </is>
       </c>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6997</t>
+          <t>../../src/CommandCompleter.cpp:6998</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>/leave [reason]</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>CommandCompleter/leave [reason]</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /leave [이유]</t>
         </is>
       </c>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7007</t>
+          <t>../../src/CommandCompleter.cpp:7008</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>/redact &lt;$eventid|@userid&gt;</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>CommandCompleter/redact &lt;$eventid|@userid&gt;</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /redact &lt;$이벤트아이디|@사용자아이디&gt;</t>
         </is>
       </c>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7009</t>
+          <t>../../src/CommandCompleter.cpp:7010</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>/roomnick &lt;displayname&gt;</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>CommandCompleter/roomnick &lt;displayname&gt;</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /roomnick &lt;표시명&gt;</t>
         </is>
       </c>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7011</t>
+          <t>../../src/CommandCompleter.cpp:7012</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>/shrug [message]</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>CommandCompleter/shrug [message]</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /shrug [메시지]</t>
         </is>
       </c>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7025</t>
+          <t>../../src/CommandCompleter.cpp:7026</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>/md &lt;message&gt;</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>CommandCompleter/md &lt;message&gt;</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /md &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7027</t>
+          <t>../../src/CommandCompleter.cpp:7028</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>/cmark &lt;message&gt;</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>CommandCompleter/cmark &lt;message&gt;</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /cmark &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7029</t>
+          <t>../../src/CommandCompleter.cpp:7030</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>/plain &lt;message&gt;</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>CommandCompleter/plain &lt;message&gt;</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /plain &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7031</t>
+          <t>../../src/CommandCompleter.cpp:7032</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>/rainbow &lt;message&gt;</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbow &lt;message&gt;</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /rainbow &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7033</t>
+          <t>../../src/CommandCompleter.cpp:7034</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>/rainbowme &lt;message&gt;</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbowme &lt;message&gt;</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /rainbowme &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7035</t>
+          <t>../../src/CommandCompleter.cpp:7036</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>/notice &lt;message&gt;</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>CommandCompleter/notice &lt;message&gt;</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /notice &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7037</t>
+          <t>../../src/CommandCompleter.cpp:7038</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>/rainbownotice &lt;message&gt;</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbownotice &lt;message&gt;</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /rainbownotice &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7039</t>
+          <t>../../src/CommandCompleter.cpp:7040</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>/confetti [message]</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>CommandCompleter/confetti [message]</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /confetti [메시지]</t>
         </is>
       </c>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7041</t>
+          <t>../../src/CommandCompleter.cpp:7042</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>/rainbowconfetti [message]</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbowconfetti [message]</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /rainbowconfetti [메시지]</t>
         </is>
       </c>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6999</t>
+          <t>../../src/CommandCompleter.cpp:7000</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>/invite &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>CommandCompleter/invite &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /invite &lt;@사용자아이디&gt; [이유]</t>
         </is>
       </c>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7001</t>
+          <t>../../src/CommandCompleter.cpp:7002</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>/kick &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>CommandCompleter/kick &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /kick &lt;@사용자아이디&gt; [이유]</t>
         </is>
       </c>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7003</t>
+          <t>../../src/CommandCompleter.cpp:7004</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>/ban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>CommandCompleter/ban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /ban &lt;@사용자아이디&gt; [이유]</t>
         </is>
       </c>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7005</t>
+          <t>../../src/CommandCompleter.cpp:7006</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>/unban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>CommandCompleter/unban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /unban &lt;@사용자아이디&gt; [이유]</t>
         </is>
       </c>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7043</t>
+          <t>../../src/CommandCompleter.cpp:7044</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>/rainfall [message]</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>CommandCompleter/rainfall [message]</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /rainfall [메시지]</t>
         </is>
       </c>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7045</t>
+          <t>../../src/CommandCompleter.cpp:7046</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>/msgtype &lt;msgtype&gt; [message]</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>CommandCompleter/msgtype &lt;msgtype&gt; [message]</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /msgtype &lt;메시지 종류&gt; [메시지]</t>
         </is>
       </c>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7047</t>
+          <t>../../src/CommandCompleter.cpp:7048</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>/glitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>CommandCompleter/glitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /glitch &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7049</t>
+          <t>../../src/CommandCompleter.cpp:7050</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>/gradualglitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>CommandCompleter/gradualglitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /gradualglitch &lt;메시지&gt;</t>
         </is>
       </c>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7051</t>
+          <t>../../src/CommandCompleter.cpp:7052</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>/goto &lt;message reference&gt;</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>CommandCompleter/goto &lt;message reference&gt;</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /goto &lt;메시지 참조&gt;</t>
         </is>
       </c>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7071</t>
+          <t>../../src/CommandCompleter.cpp:7072</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Send a message expressing an action.</t>
         </is>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message expressing an action.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 행동을 나타내는 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7073</t>
+          <t>../../src/CommandCompleter.cpp:7074</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Send &lt;text&gt; as a reaction when you’re replying to a message.</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>CommandCompleterSend &lt;text&gt; as a reaction when you’re replying to a message.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 메시지에 답장할 때 응답으로 &lt;문자&gt;을(를) 보냅니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7075</t>
+          <t>../../src/CommandCompleter.cpp:7076</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Join a room. Reason is optional.</t>
         </is>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>CommandCompleterJoin a room. Reason is optional.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방에 참여합니다. 이유는 선택 사항입니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7077</t>
+          <t>../../src/CommandCompleter.cpp:7078</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Ask to join a room. Reason is optional.</t>
         </is>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>CommandCompleterAsk to join a room. Reason is optional.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 참여를 요청합니다. 이유는 선택 사항입니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7081</t>
+          <t>../../src/CommandCompleter.cpp:7082</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Leave a room. Reason is optional.</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>CommandCompleterLeave a room. Reason is optional.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방을 떠납니다. 이유는 선택 사항입니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7083</t>
+          <t>../../src/CommandCompleter.cpp:7084</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Invite a user into the current room. Reason is optional.</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>CommandCompleterInvite a user into the current room. Reason is optional.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 현재 대화방에 사용자를 초대합니다. 이유는 선택 사항입니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7085</t>
+          <t>../../src/CommandCompleter.cpp:7086</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Kick a user from the current room. Reason is optional. If user is left out, will try to kick the sender you are replying to.</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>CommandCompleterKick a user from the current room. Reason is optional. If user is left out, will try to kick the sender you are replying to.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7088</t>
+          <t>../../src/CommandCompleter.cpp:7089</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Ban a user from the current room. Reason is optional. If user is left out, will try to ban the sender you are replying to.</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>CommandCompleterBan a user from the current room. Reason is optional. If user is left out, will try to ban the sender you are replying to.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7091</t>
+          <t>../../src/CommandCompleter.cpp:7092</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Unban a user in the current room. Reason is optional. If user is left out, will try to unban the sender you are replying to.</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>CommandCompleterUnban a user in the current room. Reason is optional. If user is left out, will try to unban the sender you are replying to.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7094</t>
+          <t>../../src/CommandCompleter.cpp:7095</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Redact an event by event id or that you are replying to or all locally cached messages of a user.</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>CommandCompleterRedact an event by event id or that you are replying to or all locally cached messages of a user.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7097</t>
+          <t>../../src/CommandCompleter.cpp:7098</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Change your displayname in this room.</t>
         </is>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>CommandCompleterChange your displayname in this room.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 현재 대화방에서 표시명을 변경합니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7099</t>
+          <t>../../src/CommandCompleter.cpp:7100</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>¯\_(ツ)_/¯ with an optional message.</t>
         </is>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>CommandCompleter¯\_(ツ)_/¯ with an optional message.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Suggested in Weblate: ¯\_(ツ)_/¯ 선택 사항 메시지 포함.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7101</t>
+          <t>../../src/CommandCompleter.cpp:7102</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>(╯°□°)╯︵ ┻━┻</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>CommandCompleter(╯°□°)╯︵ ┻━┻</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Suggested in Weblate: (╯°□°)╯︵ ┻━┻</t>
         </is>
       </c>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7103</t>
+          <t>../../src/CommandCompleter.cpp:7104</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>┯━┯╭( º _ º╭)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>CommandCompleter┯━┯╭( º _ º╭)</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Suggested in Weblate: ┯━┯╭( º _ º╭)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7105</t>
+          <t>../../src/CommandCompleter.cpp:7106</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>ノ┬─┬ノ ︵ ( \o°o)\</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>CommandCompleterノ┬─┬ノ ︵ ( \o°o)\</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Suggested in Weblate: ノ┬─┬ノ ︵ ( \o°o)\</t>
         </is>
       </c>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7107</t>
+          <t>../../src/CommandCompleter.cpp:7108</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Clear the currently cached messages in this room.</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>CommandCompleterClear the currently cached messages in this room.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 현재 대화방에 캐시된 메시지를 제거합니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7109</t>
+          <t>../../src/CommandCompleter.cpp:7110</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Refetch the state in this room.</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>CommandCompleterRefetch the state in this room.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 현재 대화방의 상태를 다시 연결합니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7111</t>
+          <t>../../src/CommandCompleter.cpp:7112</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Rotate the current symmetric encryption key.</t>
         </is>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>CommandCompleterRotate the current symmetric encryption key.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 현재 대칭 암호화 키를 순환합니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7113</t>
+          <t>../../src/CommandCompleter.cpp:7114</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Send a markdown formatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>CommandCompleterSend a markdown formatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Suggested in Weblate: markdown 형식의 메시지를 보냅니다 (전역 설정은 무시합니다).</t>
         </is>
       </c>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7115</t>
+          <t>../../src/CommandCompleter.cpp:7116</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Send a commonmark formatted message disabling most extensions compared to /md.</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>CommandCompleterSend a commonmark formatted message disabling most extensions compared to /md.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Suggested in Weblate: /md 와 비교하여 대부분의 확장을 비활성화하는 공통 표시 형식의 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7118</t>
+          <t>../../src/CommandCompleter.cpp:7119</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Send an unformatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>CommandCompleterSend an unformatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 형식이 지정되지 않은 메시지를 보냅니다 (전역 설정 무시).</t>
         </is>
       </c>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7120</t>
+          <t>../../src/CommandCompleter.cpp:7121</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Send a message in rainbow colors.</t>
         </is>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message in rainbow colors.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 무지개색으로 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7122</t>
+          <t>../../src/CommandCompleter.cpp:7123</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Send /me in rainbow colors.</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>CommandCompleterSend /me in rainbow colors.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 무지개색으로 /me 을(를) 보냅니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7124</t>
+          <t>../../src/CommandCompleter.cpp:7125</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Send a bot message.</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>CommandCompleterSend a bot message.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 봇 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7126</t>
+          <t>../../src/CommandCompleter.cpp:7127</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Send a bot message in rainbow colors.</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>CommandCompleterSend a bot message in rainbow colors.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 봇 메시지를 무지개색으로 보냅니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7128</t>
+          <t>../../src/CommandCompleter.cpp:7129</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Send a message with confetti.</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with confetti.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 색종이 효과로 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7130</t>
+          <t>../../src/CommandCompleter.cpp:7131</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Send a message in rainbow colors with confetti.</t>
         </is>
       </c>
       <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message in rainbow colors with confetti.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 색종이 효과가 있는 무지개 색으로 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7132</t>
+          <t>../../src/CommandCompleter.cpp:7133</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Send a message with rain.</t>
         </is>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with rain.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 비 효과로 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7134</t>
+          <t>../../src/CommandCompleter.cpp:7135</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Send a message with a custom message type.</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with a custom message type.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자 정의 메시지 유형으로 메시지를 보냅니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7136</t>
+          <t>../../src/CommandCompleter.cpp:7137</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Send a message with a glitch effect.</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with a glitch effect.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 깜박임 효과가 있는 메시지를 전송합니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7138</t>
+          <t>../../src/CommandCompleter.cpp:7139</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Send a message that gradually glitches.</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message that gradually glitches.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 서서히 깜박이는 메시지를 전송합니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7140</t>
+          <t>../../src/CommandCompleter.cpp:7141</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Go to a specific message using an event id, index or matrix: link</t>
         </is>
       </c>
       <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>CommandCompleterGo to a specific message using an event id, index or matrix: link</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이벤트 ID, 인덱스 또는 matrix를 사용하여 특정 메시지로 이동: link</t>
         </is>
       </c>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7142</t>
+          <t>../../src/CommandCompleter.cpp:7143</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Convert this room to a direct chat.</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>CommandCompleterConvert this room to a direct chat.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 방을 다이렉트 대화로 변경.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7144</t>
+          <t>../../src/CommandCompleter.cpp:7145</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Convert this direct chat into a room.</t>
         </is>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>CommandCompleterConvert this direct chat into a room.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 다이렉트 대화를 대화방으로 변경합니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7146</t>
+          <t>../../src/CommandCompleter.cpp:7147</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Ignore a user.</t>
         </is>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>CommandCompleterIgnore a user.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자 숨기기.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7148</t>
+          <t>../../src/CommandCompleter.cpp:7149</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Stop ignoring a user.</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>CommandCompleterStop ignoring a user.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자 무시 해제.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7150</t>
+          <t>../../src/CommandCompleter.cpp:7151</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Block all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>CommandCompleterBlock all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7153</t>
+          <t>../../src/CommandCompleter.cpp:7154</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Allow all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>CommandCompleterAllow all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7283</t>
+          <t>../qml/CommunitiesList.qml:7284</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Expand</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>CommunitiesListExpand</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 펼치기</t>
         </is>
       </c>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7283</t>
+          <t>../qml/CommunitiesList.qml:7284</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Collapse</t>
         </is>
       </c>
       <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>CommunitiesListCollapse</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 접기</t>
         </is>
       </c>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7375</t>
+          <t>../qml/CommunitiesList.qml:7376</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Do not show notification counts for this community or tag.</t>
         </is>
       </c>
       <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>CommunitiesListDo not show notification counts for this community or tag.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 커뮤니티 또는 태그의 알림 수를 표시하지 않습니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7382</t>
+          <t>../qml/CommunitiesList.qml:7383</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Hide rooms with this tag or from this community by default.</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>CommunitiesListHide rooms with this tag or from this community by default.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 태그 또는 커뮤니티를 포함하고 있는 대화방을 기본값으로 숨기기.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7459</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7460</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>All rooms</t>
         </is>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>CommunitiesModelAll rooms</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 전체 대화방</t>
         </is>
       </c>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7461</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7462</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Shows all rooms without filtering.</t>
         </is>
       </c>
       <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>CommunitiesModelShows all rooms without filtering.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 필터링 없이 모든 대화방 보이기.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7484</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7485</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Direct Chats</t>
         </is>
       </c>
       <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>CommunitiesModelDirect Chats</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다이렉트 대화</t>
         </is>
       </c>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7486</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7487</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Show direct chats.</t>
         </is>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>CommunitiesModelShow direct chats.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다이렉트 대화 보이기.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7553</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7554</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Favourites</t>
         </is>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>CommunitiesModelFavourites</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 즐겨찾기</t>
         </is>
       </c>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7555</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7556</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Rooms you have favourited.</t>
         </is>
       </c>
       <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>CommunitiesModelRooms you have favourited.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 즐겨찾기한 대화방.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7562</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7563</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Low Priority</t>
         </is>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>CommunitiesModelLow Priority</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 낮은 우선순위</t>
         </is>
       </c>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7564</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7565</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Rooms with low priority.</t>
         </is>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>CommunitiesModelRooms with low priority.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 우선순위가 낮은 대화방.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7571</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7572</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Server Notices</t>
         </is>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>CommunitiesModelServer Notices</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 서버 알림</t>
         </is>
       </c>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7573</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7574</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Messages from your server or administrator.</t>
         </is>
       </c>
       <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>CommunitiesModelMessages from your server or administrator.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 서버 혹은 관리자가 보낸 메시지.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8251</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8252</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Failed to update community: %1</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to update community: %1</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 커뮤니티 업데이트 실패: %1</t>
         </is>
       </c>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8269</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8270</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Failed to delete room from community: %1</t>
         </is>
       </c>
       <c r="C162" t="inlineStr"/>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to delete room from community: %1</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 커뮤니티의 대화방 삭제 실패: %1</t>
         </is>
       </c>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8292</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8293</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Failed to update community for room: %1</t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to update community for room: %1</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 커뮤니티 업데이트 실패: % 1</t>
         </is>
       </c>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8310</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8311</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Failed to remove community from room: %1</t>
         </is>
       </c>
       <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to remove community from room: %1</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방에서 커뮤니티 제거 실패: %1</t>
         </is>
       </c>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8328</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8329</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Confirm community join</t>
         </is>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogConfirm community join</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 커뮤니티 가입 확인</t>
         </is>
       </c>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8328</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8329</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Confirm room join</t>
         </is>
       </c>
       <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogConfirm room join</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 가입 확인</t>
         </is>
       </c>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8394</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8395</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>%n member</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialog%n member(s)</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %n 명의 사용자</t>
         </is>
       </c>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8419</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8420</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>This room can't be joined directly. You can, however, knock on the room and room members can accept or decline this join request. You can additionally provide a reason for them to let you in below:</t>
         </is>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogThis room can't be joined directly. You can, however, knock on the room and room members can accept or decline this join request. You can additionally provide a reason for them to let you in below:</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 대화방은 바로 참여할 수 없습니다. 그러나 가입 요청을 보낼수 있으며 대화방의 구성원은 이 가입 요청을 수락하거나 거부할 수 있습니다. 아래에 추가적으로 가입 신청을 하는 이유를 입력할 수 있습니다:</t>
         </is>
       </c>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8419</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8420</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Do you want to join this room? You can optionally add a reason below:</t>
         </is>
       </c>
       <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogDo you want to join this room? You can optionally add a reason below:</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 대화방에 참여하시겠습니까? 아래에 선택적으로 이유를 남길 수 있습니다:</t>
         </is>
       </c>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8451</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8452</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Knock</t>
         </is>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogKnock</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 가입 요청</t>
         </is>
       </c>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8451</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8452</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Join</t>
         </is>
       </c>
       <c r="C171" t="inlineStr"/>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogJoin</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 참여하기</t>
         </is>
       </c>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8465</t>
+          <t>../qml/dialogs/CreateDirect.qml:8466</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Create Direct Chat</t>
         </is>
       </c>
       <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>CreateDirectCreate Direct Chat</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다이렉트 대화 만들기</t>
         </is>
       </c>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8525</t>
+          <t>../qml/dialogs/CreateDirect.qml:8526</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>User to invite</t>
         </is>
       </c>
       <c r="C173" t="inlineStr"/>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>CreateDirectUser to invite</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 초대할 사용자</t>
         </is>
       </c>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8526</t>
+          <t>../qml/dialogs/CreateDirect.qml:8527</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>@user:server.tld</t>
         </is>
       </c>
       <c r="C174" t="inlineStr"/>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>CreateDirect@user:server.tld</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Suggested in Weblate: @사용자:서버.tld</t>
         </is>
       </c>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8541</t>
+          <t>../qml/dialogs/CreateDirect.qml:8542</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Encryption</t>
         </is>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>CreateDirectEncryption</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 암호화</t>
         </is>
       </c>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8558</t>
+          <t>../qml/dialogs/CreateRoom.qml:8559</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>New community</t>
         </is>
       </c>
       <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>CreateRoomNew community</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 새로운 커뮤니티</t>
         </is>
       </c>
       <c r="H176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8558</t>
+          <t>../qml/dialogs/CreateRoom.qml:8559</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>New Room</t>
         </is>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>CreateRoomNew Room</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 새로운 대화방</t>
         </is>
       </c>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8585</t>
+          <t>../qml/dialogs/CreateRoom.qml:8586</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>CreateRoomName</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이름</t>
         </is>
       </c>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8586</t>
+          <t>../qml/dialogs/CreateRoom.qml:8587</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>No name</t>
         </is>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>CreateRoomNo name</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이름 없음</t>
         </is>
       </c>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8594</t>
+          <t>../qml/dialogs/CreateRoom.qml:8595</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Topic</t>
         </is>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>CreateRoomTopic</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 주제</t>
         </is>
       </c>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8595</t>
+          <t>../qml/dialogs/CreateRoom.qml:8596</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>No topic</t>
         </is>
       </c>
       <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>CreateRoomNo topic</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 주제 없음</t>
         </is>
       </c>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8613</t>
+          <t>../qml/dialogs/CreateRoom.qml:8614</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Alias</t>
         </is>
       </c>
       <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>CreateRoomAlias</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 별명</t>
         </is>
       </c>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8625</t>
+          <t>../qml/dialogs/CreateRoom.qml:8626</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>CreateRoomPublic</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 공개</t>
         </is>
       </c>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8631</t>
+          <t>../qml/dialogs/CreateRoom.qml:8632</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Public rooms can be joined by anyone; private rooms need explicit invites.</t>
         </is>
       </c>
       <c r="C184" t="inlineStr"/>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>CreateRoomPublic rooms can be joined by anyone; private rooms need explicit invites.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 공개 대화방은 누구나 참여할 수 있지만, 비공개 대화방은 초대가 필요합니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8644</t>
+          <t>../qml/dialogs/CreateRoom.qml:8645</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Trusted</t>
         </is>
       </c>
       <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>CreateRoomTrusted</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 신뢰함</t>
         </is>
       </c>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8650</t>
+          <t>../qml/dialogs/CreateRoom.qml:8651</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>All invitees are given the same power level as the creator</t>
         </is>
       </c>
       <c r="C186" t="inlineStr"/>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>CreateRoomAll invitees are given the same power level as the creator</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 초대받은 모든 사람들은 만든 사람과 동일한 권한 레벨이 부여됩니다.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8665</t>
+          <t>../qml/dialogs/CreateRoom.qml:8666</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Encryption</t>
         </is>
       </c>
       <c r="C187" t="inlineStr"/>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>CreateRoomEncryption</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 암호화</t>
         </is>
       </c>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8671</t>
+          <t>../qml/dialogs/CreateRoom.qml:8672</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Caution: Encryption cannot be disabled</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>CreateRoomCaution: Encryption cannot be disabled</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 주의: 암호화는 비활성화 할 수 없습니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8687</t>
+          <t>../qml/dialogs/CreateRoom.qml:8688</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Create Room</t>
         </is>
       </c>
       <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>CreateRoomCreate Room</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 만들기</t>
         </is>
       </c>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:8999</t>
+          <t>../../src/ChatPage.cpp:9000</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Decrypt secrets</t>
         </is>
       </c>
       <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>CrossSigningSecretsDecrypt secrets</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 비밀 복호화</t>
         </is>
       </c>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9001</t>
+          <t>../../src/ChatPage.cpp:9002</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Enter your recovery key or passphrase to decrypt your secrets:</t>
         </is>
       </c>
       <c r="C191" t="inlineStr"/>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>CrossSigningSecretsEnter your recovery key or passphrase to decrypt your secrets:</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 비밀을 복호화 하기 위해서 복구 키 또는 비밀번호를 입력:</t>
         </is>
       </c>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9003</t>
+          <t>../../src/ChatPage.cpp:9004</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Enter your recovery key or passphrase called %1 to decrypt your secrets:</t>
         </is>
       </c>
       <c r="C192" t="inlineStr"/>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>CrossSigningSecretsEnter your recovery key or passphrase called %1 to decrypt your secrets:</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 비밀을 복호화 하기 위해서 %1이라는 복구 키 또는 암호 구문을 입력하십시오:</t>
         </is>
       </c>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9031</t>
+          <t>../../src/ChatPage.cpp:9032</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Decryption failed</t>
         </is>
       </c>
       <c r="C193" t="inlineStr"/>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>CrossSigningSecretsDecryption failed</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 복호화 실패</t>
         </is>
       </c>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9032</t>
+          <t>../../src/ChatPage.cpp:9033</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Failed to decrypt secrets with the provided recovery key or passphrase</t>
         </is>
       </c>
       <c r="C194" t="inlineStr"/>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>CrossSigningSecretsFailed to decrypt secrets with the provided recovery key or passphrase</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 제공된 복구 키나 암호 구문을 사용하여 복호화할 수 없습니다</t>
         </is>
       </c>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9042</t>
+          <t>../qml/device-verification/DigitVerification.qml:9043</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Verification Code</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>DigitVerificationVerification Code</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 인증번호</t>
         </is>
       </c>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9050</t>
+          <t>../qml/device-verification/DigitVerification.qml:9051</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Please verify the following digits.  You should see the same numbers on both sides.  If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>DigitVerificationPlease verify the following digits. You should see the same numbers on both sides. If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다음 숫자를 확인해 주세요.  양쪽에 동일한 숫자가 표시되어야 합니다.  숫자가 다르면 '일치하지 않습니다!'를 눌러 인증을 중단하십시오!</t>
         </is>
       </c>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9083</t>
+          <t>../qml/device-verification/DigitVerification.qml:9084</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>They do not match!</t>
         </is>
       </c>
       <c r="C197" t="inlineStr"/>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>DigitVerificationThey do not match!</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 일치하지 않습니다!</t>
         </is>
       </c>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9096</t>
+          <t>../qml/device-verification/DigitVerification.qml:9097</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>They match!</t>
         </is>
       </c>
       <c r="C198" t="inlineStr"/>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>DigitVerificationThey match!</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 일치합니다!</t>
         </is>
       </c>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9107</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9108</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Verification Code</t>
         </is>
       </c>
       <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>EmojiVerificationVerification Code</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 인증번호</t>
         </is>
       </c>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9115</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9116</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Please verify the following emoji. You should see the same emoji on both sides. If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>EmojiVerificationPlease verify the following emoji. You should see the same emoji on both sides. If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다음 이모티콘을 확인해 주세요. 양쪽 모두 동일한 이모티콘이 표시되어야 합니다. 서로 다른 경우 '일치하지 않습니다!'를 눌러 인증을 중단하세요!</t>
         </is>
       </c>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9494</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9495</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>The displayed emoji might look different in different clients if a different font is used. Similarly they might be translated into different languages. Nonetheless they should depict one of 64 different objects or animals. For example a lion and a cat are different, but a cat is the same even if one client just shows a cat face, while another client shows a full cat body.</t>
         </is>
       </c>
       <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>EmojiVerificationThe displayed emoji might look different in different clients if a different font is used. Similarly they might be translated into different languages. Nonetheless they should depict one of 64 different objects or animals. For example a lion and a cat are different, but a cat is the same even if one client just shows a cat face, while another client shows a full cat body.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다른 글꼴을 사용하는 경우 표시되는 이모티콘이 클라이언트마다 다르게 보일 수 있습니다. 마찬가지로 다른 언어로 번역될 수도 있습니다. 그럼에도 불구하고 64개의 서로 다른 사물이나 동물 중 하나를 묘사해야 합니다. 예를 들어 사자와 고양이는 다르지만, 한 클라이언트에서는 고양이 얼굴만 표시되고 다른 클라이언트에서는 고양이 몸 전체가 표시되더라도 고양이는 동일하게 표시됩니다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9504</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9505</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>They do not match!</t>
         </is>
       </c>
       <c r="C202" t="inlineStr"/>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>EmojiVerificationThey do not match!</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 일치하지 않습니다!</t>
         </is>
       </c>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9517</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9518</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>They match!</t>
         </is>
       </c>
       <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>EmojiVerificationThey match!</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 일치합니다!</t>
         </is>
       </c>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9559</t>
+          <t>../qml/delegates/Encrypted.qml:9560</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>There is no key to unlock this message. We requested the key automatically, but you can try requesting it again if you are impatient.</t>
         </is>
       </c>
       <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>EncryptedThere is no key to unlock this message. We requested the key automatically, but you can try requesting it again if you are impatient.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 메시지를 잠금 해제할 수 있는 키가 없습니다. 자동으로 키를 요청했지만 기다리기가 힘들다면 다시 요청해 보세요.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9561</t>
+          <t>../qml/delegates/Encrypted.qml:9562</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>This message couldn't be decrypted, because we only have a key for newer messages. You can try requesting access to this message.</t>
         </is>
       </c>
       <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>EncryptedThis message couldn't be decrypted, because we only have a key for newer messages. You can try requesting access to this message.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 최신 메시지에 대한 키만 가지고 있기 때문에 이 메시지를 해독할 수 없습니다. 이 메시지에 대한 액세스 권한을 요청해 보세요.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9563</t>
+          <t>../qml/delegates/Encrypted.qml:9564</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>There was an internal error reading the decryption key from the database.</t>
         </is>
       </c>
       <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>EncryptedThere was an internal error reading the decryption key from the database.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 데이터베이스에서 암호 해독 키를 읽는 동안 내부 오류가 발생했습니다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9565</t>
+          <t>../qml/delegates/Encrypted.qml:9566</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>There was an error decrypting this message.</t>
         </is>
       </c>
       <c r="C207" t="inlineStr"/>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>EncryptedThere was an error decrypting this message.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 메시지를 복호화 하는데 오류가 발생했습니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9567</t>
+          <t>../qml/delegates/Encrypted.qml:9568</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>The message couldn't be parsed.</t>
         </is>
       </c>
       <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>EncryptedThe message couldn't be parsed.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 메시지를 해석할 수 없습니다.</t>
         </is>
       </c>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9569</t>
+          <t>../qml/delegates/Encrypted.qml:9570</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>The encryption key was reused! Someone is possibly trying to insert false messages into this chat!</t>
         </is>
       </c>
       <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>EncryptedThe encryption key was reused! Someone is possibly trying to insert false messages into this chat!</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 암호화 키가 재사용되었습니다! 누군가 이 채팅에 허위 메시지를 삽입하려고 시도하고 있을 가능성이 있습니다!</t>
         </is>
       </c>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9571</t>
+          <t>../qml/delegates/Encrypted.qml:9572</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Unknown decryption error</t>
         </is>
       </c>
       <c r="C210" t="inlineStr"/>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>EncryptedUnknown decryption error</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 알 수 없는 복호화 오류</t>
         </is>
       </c>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9583</t>
+          <t>../qml/delegates/Encrypted.qml:9584</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Request key</t>
         </is>
       </c>
       <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>EncryptedRequest key</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 키 요청</t>
         </is>
       </c>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>../qml/delegates/EncryptionEnabled.qml:9621</t>
+          <t>../qml/delegates/EncryptionEnabled.qml:9622</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>%1 enabled end-to-end encryption</t>
         </is>
       </c>
       <c r="C212" t="inlineStr"/>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>EncryptionEnabled%1 enabled end-to-end encryption</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 이(가) 종단간 암호화를 사용하도록 설정했습니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>../qml/delegates/EncryptionEnabled.qml:9630</t>
+          <t>../qml/delegates/EncryptionEnabled.qml:9631</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Encryption keeps your messages safe by only allowing the people you sent the message to to read it. For extra security, if you want to make sure you are talking to the right people, you can verify them in real life.</t>
         </is>
       </c>
       <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>EncryptionEnabledEncryption keeps your messages safe by only allowing the people you sent the message to to read it. For extra security, if you want to make sure you are talking to the right people, you can verify them in real life.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 암호화는 메시지를 보낸 사람만 메시지를 읽을 수 있도록 허용하여 메시지를 안전하게 보호합니다. 보안을 강화하기 위해 상대방이 맞는 사람과 대화하고 있는지 확인하고 싶다면 직접 만나서 상대방을 확인할 수 있습니다.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9667</t>
+          <t>../qml/EncryptionIndicator.qml:9668</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>This message is not encrypted!</t>
         </is>
       </c>
       <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>EncryptionIndicatorThis message is not encrypted!</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 메시지는 암호화되지 않았습니다!</t>
         </is>
       </c>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9670</t>
+          <t>../qml/EncryptionIndicator.qml:9671</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Encrypted by a verified device</t>
         </is>
       </c>
       <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>EncryptionIndicatorEncrypted by a verified device</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 인증된 기기로 암호화</t>
         </is>
       </c>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9672</t>
+          <t>../qml/EncryptionIndicator.qml:9673</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Encrypted by an unverified device, but you have trusted that user so far.</t>
         </is>
       </c>
       <c r="C216" t="inlineStr"/>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>EncryptionIndicatorEncrypted by an unverified device, but you have trusted that user so far.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 확인되지 않은 기기에서 암호화되었지만 지금까지 해당 사용자를 신뢰했습니다.</t>
         </is>
       </c>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9674</t>
+          <t>../qml/EncryptionIndicator.qml:9675</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Key is from an untrusted source, possibly forwarded from another user or the online key backup. For this reason we can't verify who sent the message.</t>
         </is>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>EncryptionIndicatorKey is from an untrusted source, possibly forwarded from another user or the online key backup. For this reason we can't verify who sent the message.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9676</t>
+          <t>../qml/EncryptionIndicator.qml:9677</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Encrypted by an unverified device.</t>
         </is>
       </c>
       <c r="C218" t="inlineStr"/>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>EncryptionIndicatorEncrypted by an unverified device.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 확인되지 않은 기기에서 암호화됨.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9709</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9710</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Event expiration for %1</t>
         </is>
       </c>
       <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>EventExpirationDialogEvent expiration for %1</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Suggested in Weblate: % 1 의 이벤트가 만료되었습니다</t>
         </is>
       </c>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9712</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9713</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Event expiration</t>
         </is>
       </c>
       <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>EventExpirationDialogEvent expiration</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이벤트가 만료되었습니다</t>
         </is>
       </c>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9730</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9731</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>You can configure when your messages will be deleted in %1. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>EventExpirationDialogYou can configure when your messages will be deleted in %1. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1에서 메시지를 삭제할 시기를 구성할 수 있습니다. 이는 Matrix 서버가 이 기능을 기본적으로 지원할 때까지 Nheko가 열려 있고 메시지를 삭제할 수 있는 권한이 있는 경우에만 발생합니다. 일반적으로 0은 비활성화를 의미합니다.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9733</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9734</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>You can configure when your messages will be deleted in all rooms unless configured otherwise. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>EventExpirationDialogYou can configure when your messages will be deleted in all rooms unless configured otherwise. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 별도로 구성하지 않는 한 모든 대화방에서 메시지가 삭제되는 시기를 구성할 수 있습니다. 이는 Matrix 서버가 이 기능을 기본적으로 지원할 때까지 Nheko가 열려 있고 메시지 삭제 권한이 있는 경우에만 발생합니다. 일반적으로 0은 비활성화를 의미합니다.</t>
         </is>
       </c>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9748</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9749</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Expire events after X days</t>
         </is>
       </c>
       <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>EventExpirationDialogExpire events after X days</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>Suggested in Weblate: X일 후 이벤트 만료</t>
         </is>
       </c>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9749</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9750</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Automatically redacts messages after X days, unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>EventExpirationDialogAutomatically redacts messages after X days, unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 별도로 보호하지 않는 한 X일 후에 자동으로 메시지를 삭제합니다. 비활성화하려면 0으로 설정합니다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9769</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9770</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Only keep latest X events</t>
         </is>
       </c>
       <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>EventExpirationDialogOnly keep latest X events</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 최근 X 이벤트만 유지</t>
         </is>
       </c>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9770</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9771</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Deletes your events in this room if there are more than X newer messages unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="C226" t="inlineStr"/>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>EventExpirationDialogDeletes your events in this room if there are more than X newer messages unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 별도로 보호하지 않는 한 이 대화방에 새 쪽지가 X개 이상 있는 경우 이벤트를 삭제합니다. 비활성화하려면 0으로 설정합니다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9791</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9792</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Always keep latest X events</t>
         </is>
       </c>
       <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>EventExpirationDialogAlways keep latest X events</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 항상 최근 X 이벤트 유지</t>
         </is>
       </c>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9792</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9793</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>This prevents events to be deleted by the above 2 settings if they are the latest X messages from you in the room.</t>
         </is>
       </c>
       <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>EventExpirationDialogThis prevents events to be deleted by the above 2 settings if they are the latest X messages from you in the room.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이렇게 하면 위의 두 가지 설정으로 대화방에서 내가 보낸 최근 X 메시지인 경우 이벤트가 삭제되지 않습니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9813</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9814</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Include state events</t>
         </is>
       </c>
       <c r="C229" t="inlineStr"/>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>EventExpirationDialogInclude state events</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 상태 이벤트 포함</t>
         </is>
       </c>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9814</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9815</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>If this is turned on, old state events also get redacted. The latest state event of any type+key combination is excluded from redaction to not remove the room name and similar state by accident.</t>
         </is>
       </c>
       <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>EventExpirationDialogIf this is turned on, old state events also get redacted. The latest state event of any type+key combination is excluded from redaction to not remove the room name and similar state by accident.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 옵션을 켜면 이전 상태 이벤트도 삭제됩니다. 모든 유형+키 조합의 최근 상태 이벤트는 삭제에서 제외되어 실수로 대화방 이름과 유사한 상태가 제거되지 않도록 합니다.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>../../src/ui/EventExpiry.cpp:9874</t>
+          <t>../../src/ui/EventExpiry.cpp:9875</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Failed to set hidden events: %1</t>
         </is>
       </c>
       <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>EventExpiryFailed to set hidden events: %1</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 숨겨진 이벤트 설정 실패: %1</t>
         </is>
       </c>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9885</t>
+          <t>../qml/device-verification/Failed.qml:9886</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Verification failed</t>
         </is>
       </c>
       <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>FailedVerification failed</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 인증 실패</t>
         </is>
       </c>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9897</t>
+          <t>../qml/device-verification/Failed.qml:9898</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Other client does not support our verification protocol.</t>
         </is>
       </c>
       <c r="C233" t="inlineStr"/>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>FailedOther client does not support our verification protocol.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다른 클라이언트는 당사의 인증 프로토콜을 지원하지 않습니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9901</t>
+          <t>../qml/device-verification/Failed.qml:9902</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Key mismatch detected!</t>
         </is>
       </c>
       <c r="C234" t="inlineStr"/>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>FailedKey mismatch detected!</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 키 불일치가 감지되었습니다!</t>
         </is>
       </c>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9903</t>
+          <t>../qml/device-verification/Failed.qml:9904</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Device verification timed out.</t>
         </is>
       </c>
       <c r="C235" t="inlineStr"/>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>FailedDevice verification timed out.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 기기 인증 시간이 만료됨.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9905</t>
+          <t>../qml/device-verification/Failed.qml:9906</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Other party canceled the verification.</t>
         </is>
       </c>
       <c r="C236" t="inlineStr"/>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>FailedOther party canceled the verification.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 상대방이 인증을 취소했습니다.</t>
         </is>
       </c>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9907</t>
+          <t>../qml/device-verification/Failed.qml:9908</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>The verification was accepted by a different device.</t>
         </is>
       </c>
       <c r="C237" t="inlineStr"/>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>FailedThe verification was accepted by a different device.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다른 기기에서 인증이 수락되었습니다.</t>
         </is>
       </c>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9909</t>
+          <t>../qml/device-verification/Failed.qml:9910</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Verification messages received out of order!</t>
         </is>
       </c>
       <c r="C238" t="inlineStr"/>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>FailedVerification messages received out of order!</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 인증 메시지 수신이 잘못되었습니다!</t>
         </is>
       </c>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9911</t>
+          <t>../qml/device-verification/Failed.qml:9912</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Unknown verification error.</t>
         </is>
       </c>
       <c r="C239" t="inlineStr"/>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>FailedUnknown verification error.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 알 수 없는 인증 오류.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9927</t>
+          <t>../qml/device-verification/Failed.qml:9928</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Close</t>
         </is>
       </c>
       <c r="C240" t="inlineStr"/>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>FailedClose</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 닫기</t>
         </is>
       </c>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9952</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9953</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Fallback authentication</t>
         </is>
       </c>
       <c r="C241" t="inlineStr"/>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>FallbackAuthDialogFallback authentication</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대체 인증</t>
         </is>
       </c>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9967</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9968</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Open the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
       <c r="C242" t="inlineStr"/>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>FallbackAuthDialogOpen the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대체 인증을 열고 절차에 따라 진행하며 완료 후 확인을 진행합니다.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9975</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9976</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Open Fallback in Browser</t>
         </is>
       </c>
       <c r="C243" t="inlineStr"/>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>FallbackAuthDialogOpen Fallback in Browser</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 브라우저에서 대체 인증 열기</t>
         </is>
       </c>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9980</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9981</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Cancel</t>
         </is>
       </c>
       <c r="C244" t="inlineStr"/>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>FallbackAuthDialogCancel</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 취소</t>
         </is>
       </c>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9985</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9986</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Confirm</t>
         </is>
       </c>
       <c r="C245" t="inlineStr"/>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>FallbackAuthDialogConfirm</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 확인</t>
         </is>
       </c>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>../qml/ForwardCompleter.qml:10037</t>
+          <t>../qml/ForwardCompleter.qml:10038</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Forward Message</t>
         </is>
       </c>
       <c r="C246" t="inlineStr"/>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>ForwardCompleterForward Message</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 메시지 전달</t>
         </is>
       </c>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>../../src/GridImagePackModel.cpp:10322</t>
+          <t>../../src/GridImagePackModel.cpp:10323</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Account Pack</t>
         </is>
       </c>
       <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>GridImagePackModelAccount Pack</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 계정과 연결된 이모티콘</t>
         </is>
       </c>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>../../src/ui/HiddenEvents.cpp:10424</t>
+          <t>../../src/ui/HiddenEvents.cpp:10425</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Failed to set hidden events: %1</t>
         </is>
       </c>
       <c r="C248" t="inlineStr"/>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>HiddenEventsFailed to set hidden events: %1</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 숨겨진 이벤트 설정 실패: %1</t>
         </is>
       </c>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10457</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10458</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Hidden events for %1</t>
         </is>
       </c>
       <c r="C249" t="inlineStr"/>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>HiddenEventsDialogHidden events for %1</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1의 숨겨진 이벤트</t>
         </is>
       </c>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10460</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10461</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Hidden events</t>
         </is>
       </c>
       <c r="C250" t="inlineStr"/>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>HiddenEventsDialogHidden events</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 숨겨진 이벤트</t>
         </is>
       </c>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10478</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10479</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>These events will be &lt;b&gt;shown&lt;/b&gt; in %1:</t>
         </is>
       </c>
       <c r="C251" t="inlineStr"/>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>HiddenEventsDialogThese events will be &lt;b&gt;shown&lt;/b&gt; in %1:</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 이벤트는 %1에 &lt;b&gt;표시&lt;/b&gt; 됩니다:</t>
         </is>
       </c>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10481</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10482</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>These events will be &lt;b&gt;shown&lt;/b&gt; in all rooms:</t>
         </is>
       </c>
       <c r="C252" t="inlineStr"/>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>HiddenEventsDialogThese events will be &lt;b&gt;shown&lt;/b&gt; in all rooms:</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 이벤트는 모든 대화방에 &lt;b&gt;표시&lt;/b&gt; 됩니다:</t>
         </is>
       </c>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10496</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10497</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>User events</t>
         </is>
       </c>
       <c r="C253" t="inlineStr"/>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>HiddenEventsDialogUser events</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자 이벤트</t>
         </is>
       </c>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10497</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10498</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Joins, leaves, avatar and name changes, bans, …</t>
         </is>
       </c>
       <c r="C254" t="inlineStr"/>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>HiddenEventsDialogJoins, leaves, avatar and name changes, bans, …</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 입장, 퇴장, 아바타 및 이름 변경, 차단, …</t>
         </is>
       </c>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10513</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10514</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Power level changes</t>
         </is>
       </c>
       <c r="C255" t="inlineStr"/>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>HiddenEventsDialogPower level changes</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 권한 변경</t>
         </is>
       </c>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10514</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10515</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Sent when a moderator is added/removed or the permissions of a room are changed.</t>
         </is>
       </c>
       <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>HiddenEventsDialogSent when a moderator is added/removed or the permissions of a room are changed.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 관리자가 추가/제거되거나 대화방의 권한이 변경될 때 전송됩니다.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10530</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10531</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Stickers</t>
         </is>
       </c>
       <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>HiddenEventsDialogStickers</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 스티커</t>
         </is>
       </c>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10546</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10558</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Ignored users</t>
         </is>
       </c>
       <c r="C258" t="inlineStr"/>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>IgnoredUsersIgnored users</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 숨긴 사용자</t>
         </is>
       </c>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10566</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10578</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Ignoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>IgnoredUsersIgnoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자를 숨기면 해당 사용자의 메시지가 보이지 않습니다 (사용자는 여전히 내 메시지를 볼 수 있습니다!).</t>
         </is>
       </c>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10597</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10609</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Stop Ignoring.</t>
         </is>
       </c>
       <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>IgnoredUsersStop Ignoring.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 숨기기 중지.</t>
         </is>
       </c>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>../qml/delegates/ImageMessage.qml:10788</t>
+          <t>../qml/delegates/ImageMessage.qml:10800</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Show</t>
         </is>
       </c>
       <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>ImageMessageShow</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackDeleteDialog.qml:10802</t>
+          <t>../qml/dialogs/ImagePackDeleteDialog.qml:10814</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Are you sure you wish to delete the sticker pack '%1'?</t>
         </is>
       </c>
       <c r="C262" t="inlineStr"/>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>ImagePackDeleteDialogAre you sure you wish to delete the sticker pack '%1'?</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 스티커 팩 '%1' 을( 를) 삭제하시겠습니까?</t>
         </is>
       </c>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10824</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10836</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Editing image pack</t>
         </is>
       </c>
       <c r="C263" t="inlineStr"/>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogEditing image pack</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이미지팩 편집하기</t>
         </is>
       </c>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10880</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10892</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Add images</t>
         </is>
       </c>
       <c r="C264" t="inlineStr"/>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogAdd images</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이미지 추가</t>
         </is>
       </c>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10887</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10899</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Images (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="C265" t="inlineStr"/>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogImages (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이미지 (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10888</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10900</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Select images for pack</t>
         </is>
       </c>
       <c r="C266" t="inlineStr"/>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogSelect images for pack</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 팩 이미지 선택</t>
         </is>
       </c>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10889</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10901</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Add to pack</t>
         </is>
       </c>
       <c r="C267" t="inlineStr"/>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogAdd to pack</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 팩에 추가</t>
         </is>
       </c>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10950</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10962</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Change the overview image for this pack</t>
         </is>
       </c>
       <c r="C268" t="inlineStr"/>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogChange the overview image for this pack</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 팩의 미리보기 이미지 변경</t>
         </is>
       </c>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10963</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10975</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Overview Image (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="C269" t="inlineStr"/>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogOverview Image (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 미리보기 이미지 (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10964</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10976</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Select overview image for pack</t>
         </is>
       </c>
       <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogSelect overview image for pack</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 팩 미리보기 이미지 선택</t>
         </is>
       </c>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10976</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10988</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>State key</t>
         </is>
       </c>
       <c r="C271" t="inlineStr"/>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogState key</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 상태 키</t>
         </is>
       </c>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10984</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10996</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Packname</t>
         </is>
       </c>
       <c r="C272" t="inlineStr"/>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogPackname</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 팩이름</t>
         </is>
       </c>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10992</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11004</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Attribution</t>
         </is>
       </c>
       <c r="C273" t="inlineStr"/>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogAttribution</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 출처</t>
         </is>
       </c>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11076</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11088</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Use as Emoji</t>
         </is>
       </c>
       <c r="C274" t="inlineStr"/>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogUse as Emoji</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이모티콘으로 사용</t>
         </is>
       </c>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11089</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11101</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Use as Sticker</t>
         </is>
       </c>
       <c r="C275" t="inlineStr"/>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogUse as Sticker</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 스티커로 사용</t>
         </is>
       </c>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11052</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11064</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Shortcode</t>
         </is>
       </c>
       <c r="C276" t="inlineStr"/>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogShortcode</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Shortcode</t>
         </is>
       </c>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11067</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11079</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Body</t>
         </is>
       </c>
       <c r="C277" t="inlineStr"/>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogBody</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 바디</t>
         </is>
       </c>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11102</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11114</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Remove from pack</t>
         </is>
       </c>
       <c r="C278" t="inlineStr"/>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogRemove from pack</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 팩에서 제거</t>
         </is>
       </c>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11106</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11118</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Remove</t>
         </is>
       </c>
       <c r="C279" t="inlineStr"/>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogRemove</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 제거</t>
         </is>
       </c>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11129</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11141</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Image pack settings</t>
         </is>
       </c>
       <c r="C280" t="inlineStr"/>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogImage pack settings</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이미지 팩 설정</t>
         </is>
       </c>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11181</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11193</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Create account pack</t>
         </is>
       </c>
       <c r="C281" t="inlineStr"/>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogCreate account pack</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 계정 팩 만들기</t>
         </is>
       </c>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11194</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11206</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>New room pack</t>
         </is>
       </c>
       <c r="C282" t="inlineStr"/>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogNew room pack</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 새로운 대화방 팩</t>
         </is>
       </c>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11216</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11228</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Private pack</t>
         </is>
       </c>
       <c r="C283" t="inlineStr"/>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogPrivate pack</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 비공개 팩</t>
         </is>
       </c>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11218</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11230</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Pack from this room</t>
         </is>
       </c>
       <c r="C284" t="inlineStr"/>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogPack from this room</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 대화방의 팩</t>
         </is>
       </c>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11220</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11232</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Pack from parent community</t>
         </is>
       </c>
       <c r="C285" t="inlineStr"/>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogPack from parent community</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 상위 커뮤니티의 팩</t>
         </is>
       </c>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11222</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11234</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Globally enabled pack</t>
         </is>
       </c>
       <c r="C286" t="inlineStr"/>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogGlobally enabled pack</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 전체 지원 팩</t>
         </is>
       </c>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11290</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11302</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Enable globally</t>
         </is>
       </c>
       <c r="C287" t="inlineStr"/>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogEnable globally</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 전체 허용</t>
         </is>
       </c>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11294</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11306</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Enables this pack to be used in all rooms</t>
         </is>
       </c>
       <c r="C288" t="inlineStr"/>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogEnables this pack to be used in all rooms</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 모든 대화방에서 이 팩을 사용 가능하도록 허용</t>
         </is>
       </c>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11306</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11318</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Edit</t>
         </is>
       </c>
       <c r="C289" t="inlineStr"/>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogEdit</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 편집</t>
         </is>
       </c>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11317</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11329</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Remove</t>
         </is>
       </c>
       <c r="C290" t="inlineStr"/>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogRemove</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 제거</t>
         </is>
       </c>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11378</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11390</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Close</t>
         </is>
       </c>
       <c r="C291" t="inlineStr"/>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogClose</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 닫기</t>
         </is>
       </c>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:11801</t>
+          <t>../../src/timeline/InputBar.cpp:11813</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Select file(s)</t>
         </is>
       </c>
       <c r="C292" t="inlineStr"/>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>InputBarSelect file(s)</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 파일 선택</t>
         </is>
       </c>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:11801</t>
+          <t>../../src/timeline/InputBar.cpp:11813</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>All Files (*)</t>
         </is>
       </c>
       <c r="C293" t="inlineStr"/>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>InputBarAll Files (*)</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 모든 파일 (*)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12424</t>
+          <t>../../src/timeline/InputBar.cpp:12436</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>You need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
         </is>
       </c>
       <c r="C294" t="inlineStr"/>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>InputBarYou need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12431</t>
+          <t>../../src/timeline/InputBar.cpp:12443</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Failed to fetch user %1</t>
         </is>
       </c>
       <c r="C295" t="inlineStr"/>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>InputBarFailed to fetch user %1</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 사용자 불러오기에 실패했습니다</t>
         </is>
       </c>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12843</t>
+          <t>../../src/timeline/InputBar.cpp:12855</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Upload of '%1' failed</t>
         </is>
       </c>
       <c r="C296" t="inlineStr"/>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>InputBarUpload of '%1' failed</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>Suggested in Weblate: '%1' 업로드 실패</t>
         </is>
       </c>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12883</t>
+          <t>../qml/dialogs/InviteDialog.qml:12895</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Invite users to %1</t>
         </is>
       </c>
       <c r="C297" t="inlineStr"/>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t>InviteDialogInvite users to %1</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1에 사용자 초대</t>
         </is>
       </c>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12933</t>
+          <t>../qml/dialogs/InviteDialog.qml:12945</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Search user</t>
         </is>
       </c>
       <c r="C298" t="inlineStr"/>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
           <t>InviteDialogSearch user</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자 검색</t>
         </is>
       </c>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12946</t>
+          <t>../qml/dialogs/InviteDialog.qml:12958</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>@user:yourserver.example.com</t>
         </is>
       </c>
       <c r="C299" t="inlineStr"/>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>InviteDialog
 Example user id. The name 'user' can be localized however you want.@user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Suggested in Weblate: @사용자:사용자서버.example.com</t>
         </is>
       </c>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12988</t>
+          <t>../qml/dialogs/InviteDialog.qml:13000</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Search on Server</t>
         </is>
       </c>
       <c r="C300" t="inlineStr"/>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>InviteDialogSearch on Server</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 서버에서 검색</t>
         </is>
       </c>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:13074</t>
+          <t>../qml/dialogs/InviteDialog.qml:13086</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Invite</t>
         </is>
       </c>
       <c r="C301" t="inlineStr"/>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>InviteDialogInvite</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 초대</t>
         </is>
       </c>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:13081</t>
+          <t>../qml/dialogs/InviteDialog.qml:13093</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Cancel</t>
         </is>
       </c>
       <c r="C302" t="inlineStr"/>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t>InviteDialogCancel</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 취소</t>
         </is>
       </c>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13095</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13107</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Join room</t>
         </is>
       </c>
       <c r="C303" t="inlineStr"/>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>JoinRoomDialogJoin room</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 참여</t>
         </is>
       </c>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13115</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13127</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Room ID or alias</t>
         </is>
       </c>
       <c r="C304" t="inlineStr"/>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t>JoinRoomDialogRoom ID or alias</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 ID 또는 별명</t>
         </is>
       </c>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13146</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13158</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Join</t>
         </is>
       </c>
       <c r="C305" t="inlineStr"/>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>JoinRoomDialogJoin</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 참여</t>
         </is>
       </c>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LeaveRoomDialog.qml:13161</t>
+          <t>../qml/dialogs/LeaveRoomDialog.qml:13173</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Leave room</t>
         </is>
       </c>
       <c r="C306" t="inlineStr"/>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>LeaveRoomDialogLeave room</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방 나가기</t>
         </is>
       </c>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LeaveRoomDialog.qml:13162</t>
+          <t>../qml/dialogs/LeaveRoomDialog.qml:13174</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Are you sure you want to leave?</t>
         </is>
       </c>
       <c r="C307" t="inlineStr"/>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t>LeaveRoomDialogAre you sure you want to leave?</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 정말로 나가겠습니까?</t>
         </is>
       </c>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13443</t>
+          <t>../../src/LoginPage.cpp:13455</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>You have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="C308" t="inlineStr"/>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t>LoginPageYou have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 잘못된 매트릭스 ID를 입력했습니다 (예: @사용자:사용자서버.example.com).</t>
         </is>
       </c>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13280</t>
+          <t>../../src/LoginPage.cpp:13292</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Autodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="C309" t="inlineStr"/>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t>LoginPageAutodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 자동 검색에 실패했습니다. 잘못된 응답을 받았습니다.</t>
         </is>
       </c>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13286</t>
+          <t>../../src/LoginPage.cpp:13298</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
         </is>
       </c>
       <c r="C310" t="inlineStr"/>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
           <t>LoginPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 자동 검색에 실패했습니다. .well-known 을 요청하는 동안 알 수 없는 오류가 발생했습니다.</t>
         </is>
       </c>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13319</t>
+          <t>../../src/LoginPage.cpp:13331</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>The required endpoints were not found. Possibly not a Matrix server.</t>
         </is>
       </c>
       <c r="C311" t="inlineStr"/>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>LoginPageThe required endpoints were not found. Possibly not a Matrix server.</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 필요한 엔드포인트를 찾을 수 없습니다. 매트릭스 서버가 아닐 수 있습니다.</t>
         </is>
       </c>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13325</t>
+          <t>../../src/LoginPage.cpp:13337</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Received malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C312" t="inlineStr"/>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t>LoginPageReceived malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 잘못된 응답을 받았습니다. 홈서버 도메인이 유효한지 확인하세요.</t>
         </is>
       </c>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13333</t>
+          <t>../../src/LoginPage.cpp:13345</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C313" t="inlineStr"/>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>LoginPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 알 수 없는 오류가 발생했습니다. 홈서버 도메인이 유효한지 확인하세요.</t>
         </is>
       </c>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13354</t>
+          <t>../../src/LoginPage.cpp:13366</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>The selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
         </is>
       </c>
       <c r="C314" t="inlineStr"/>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>LoginPageThe selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 선택한 서버가 이 클라이언트가 매트릭스 프로토콜 버전 (%1 ~ %2)을 지원하지 않습니다. 로그인할 수 없습니다.</t>
         </is>
       </c>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13375</t>
+          <t>../../src/LoginPage.cpp:13387</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Sign in with Apple</t>
         </is>
       </c>
       <c r="C315" t="inlineStr"/>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t>LoginPageSign in with Apple</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Apple로 로그인</t>
         </is>
       </c>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13377</t>
+          <t>../../src/LoginPage.cpp:13389</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Continue with Facebook</t>
         </is>
       </c>
       <c r="C316" t="inlineStr"/>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t>LoginPageContinue with Facebook</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Facebook으로 계속하기</t>
         </is>
       </c>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13379</t>
+          <t>../../src/LoginPage.cpp:13391</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Sign in with Google</t>
         </is>
       </c>
       <c r="C317" t="inlineStr"/>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
           <t>LoginPageSign in with Google</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Google로 로그인</t>
         </is>
       </c>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13381</t>
+          <t>../../src/LoginPage.cpp:13393</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Sign in with Twitter</t>
         </is>
       </c>
       <c r="C318" t="inlineStr"/>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
           <t>LoginPageSign in with Twitter</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Twitter로 로그인</t>
         </is>
       </c>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13383</t>
+          <t>../../src/LoginPage.cpp:13395</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Login using %1</t>
         </is>
       </c>
       <c r="C319" t="inlineStr"/>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>LoginPageLogin using %1</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 으로 로그인</t>
         </is>
       </c>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13392</t>
+          <t>../../src/LoginPage.cpp:13404</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>SSO LOGIN</t>
         </is>
       </c>
       <c r="C320" t="inlineStr"/>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t>LoginPageSSO LOGIN</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>Suggested in Weblate: SSO 로그인</t>
         </is>
       </c>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13450</t>
+          <t>../../src/LoginPage.cpp:13462</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Empty password</t>
         </is>
       </c>
       <c r="C321" t="inlineStr"/>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>LoginPageEmpty password</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 비어있는 비밀번호</t>
         </is>
       </c>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13505</t>
+          <t>../../src/LoginPage.cpp:13517</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>SSO login failed</t>
         </is>
       </c>
       <c r="C322" t="inlineStr"/>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
           <t>LoginPageSSO login failed</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>Suggested in Weblate: SSO 로그인 실패</t>
         </is>
       </c>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13563</t>
+          <t>../qml/pages/LoginPage.qml:13575</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Matrix ID</t>
         </is>
       </c>
       <c r="C323" t="inlineStr"/>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t>LoginPageMatrix ID</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Matrix 아이디</t>
         </is>
       </c>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13564</t>
+          <t>../qml/pages/LoginPage.qml:13576</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>e.g @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="C324" t="inlineStr"/>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t>LoginPagee.g @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 예: @사용자:사용자서버.example.com</t>
         </is>
       </c>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13567</t>
+          <t>../qml/pages/LoginPage.qml:13579</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Your login name. A mxid should start with @ followed by the user ID. After the user ID you need to include your server name after a :.
 You can also put your homeserver address there if your server doesn't support .well-known lookup.
 Example: @user:yourserver.example.com
 If Nheko fails to discover your homeserver, it will show you a field to enter the server manually.</t>
         </is>
       </c>
       <c r="C325" t="inlineStr"/>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t>LoginPageYour login name. A mxid should start with @ followed by the user ID. After the user ID you need to include your server name after a :.
 You can also put your homeserver address there if your server doesn't support .well-known lookup.
 Example: @user:yourserver.example.com
 If Nheko fails to discover your homeserver, it will show you a field to enter the server manually.</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 로그인 이름. mxid는 @로 시작하고 그 뒤에 사용자 ID가 와야 합니다. 사용자 ID 뒤 : 에는 서버 이름을 포함해야 합니다.
 서버가 .well-known 조회를 지원하지 않는 경우 홈서버 주소를 여기에 넣을 수도 있습니다.
 예: 사용자:사용자서버.example.com
 Nheko가 홈서버를 찾지 못하면 서버를 수동으로 입력할 수 있는 필드가 표시됩니다.</t>
         </is>
       </c>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13595</t>
+          <t>../qml/pages/LoginPage.qml:13607</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Password</t>
         </is>
       </c>
       <c r="C326" t="inlineStr"/>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>LoginPagePassword</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 비밀번호</t>
         </is>
       </c>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13597</t>
+          <t>../qml/pages/LoginPage.qml:13609</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Your password.</t>
         </is>
       </c>
       <c r="C327" t="inlineStr"/>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>LoginPageYour password.</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 비밀번호</t>
         </is>
       </c>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13610</t>
+          <t>../qml/pages/LoginPage.qml:13622</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Show/Hide Password</t>
         </is>
       </c>
       <c r="C328" t="inlineStr"/>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>LoginPageShow/Hide Password</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 비밀번호 표시/숨기기</t>
         </is>
       </c>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13625</t>
+          <t>../qml/pages/LoginPage.qml:13637</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Device name</t>
         </is>
       </c>
       <c r="C329" t="inlineStr"/>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>LoginPageDevice name</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 기기 이름</t>
         </is>
       </c>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13627</t>
+          <t>../qml/pages/LoginPage.qml:13639</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
         </is>
       </c>
       <c r="C330" t="inlineStr"/>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t>LoginPageA name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 기기를 인증할 때 다른 사람에게 표시되는 이 기기의 이름입니다. 아무것도 입력하지 않으면 기본값이 사용됩니다.</t>
         </is>
       </c>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13637</t>
+          <t>../qml/pages/LoginPage.qml:13649</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Homeserver address</t>
         </is>
       </c>
       <c r="C331" t="inlineStr"/>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t>LoginPageHomeserver address</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 홈서버 주소</t>
         </is>
       </c>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13638</t>
+          <t>../qml/pages/LoginPage.qml:13650</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>yourserver.example.com:8787</t>
         </is>
       </c>
       <c r="C332" t="inlineStr"/>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>LoginPageyourserver.example.com:8787</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자서버.example.com:8787</t>
         </is>
       </c>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13641</t>
+          <t>../qml/pages/LoginPage.qml:13653</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>The address that can be used to contact your homeserver's client API.
 Example: https://yourserver.example.com:8787</t>
         </is>
       </c>
       <c r="C333" t="inlineStr"/>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>LoginPageThe address that can be used to contact your homeserver's client API.
 Example: https://yourserver.example.com:8787</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 홈서버의 클라이언트 API에 연락하는 데 사용할 수 있는 주소입니다.
 예: https://사용자서버.example.com:8787</t>
         </is>
       </c>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13673</t>
+          <t>../qml/pages/LoginPage.qml:13685</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>LOGIN</t>
         </is>
       </c>
       <c r="C334" t="inlineStr"/>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>LoginPageLOGIN</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 로그인</t>
         </is>
       </c>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13715</t>
+          <t>../qml/pages/LoginPage.qml:13727</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Back</t>
         </is>
       </c>
       <c r="C335" t="inlineStr"/>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t>LoginPageBack</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 뒤로가기</t>
         </is>
       </c>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13727</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13739</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Log out</t>
         </is>
       </c>
       <c r="C336" t="inlineStr"/>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t>LogoutDialogLog out</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 로그아웃</t>
         </is>
       </c>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13728</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13740</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>A call is in progress. Log out?</t>
         </is>
       </c>
       <c r="C337" t="inlineStr"/>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t>LogoutDialogA call is in progress. Log out?</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 현재 통화중입니다. 로그아웃하시겠습니까?</t>
         </is>
       </c>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13728</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13740</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Are you sure you want to log out?</t>
         </is>
       </c>
       <c r="C338" t="inlineStr"/>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t>LogoutDialogAre you sure you want to log out?</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 정말로 로그아웃 하시겠습니까?</t>
         </is>
       </c>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:13609</t>
+          <t>../../src/timeline/InputBar.cpp:13621</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Failed to upload media. Please try again.</t>
         </is>
       </c>
       <c r="C339" t="inlineStr"/>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t>MediaUploadFailed to upload media. Please try again.</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 미디어를 업로드 하는데 실패했습니다. 다시 시도하여 주십시오.</t>
         </is>
       </c>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13656</t>
+          <t>../qml/MessageInput.qml:13668</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Hang up</t>
         </is>
       </c>
       <c r="C340" t="inlineStr"/>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>MessageInputHang up</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 끊기</t>
         </is>
       </c>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13656</t>
+          <t>../qml/MessageInput.qml:13668</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Already on a call</t>
         </is>
       </c>
       <c r="C341" t="inlineStr"/>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>MessageInputAlready on a call</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 통화 중입니다</t>
         </is>
       </c>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13656</t>
+          <t>../qml/MessageInput.qml:13668</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Place a call</t>
         </is>
       </c>
       <c r="C342" t="inlineStr"/>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>MessageInputPlace a call</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 전화하기</t>
         </is>
       </c>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13684</t>
+          <t>../qml/MessageInput.qml:13696</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Send a file</t>
         </is>
       </c>
       <c r="C343" t="inlineStr"/>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>MessageInputSend a file</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 파일 보내기</t>
         </is>
       </c>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13752</t>
+          <t>../qml/MessageInput.qml:13764</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Write a message…</t>
         </is>
       </c>
       <c r="C344" t="inlineStr"/>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t>MessageInputWrite a message...</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 메시지 입력중…</t>
         </is>
       </c>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:14015</t>
+          <t>../qml/MessageInput.qml:14037</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Stickers</t>
         </is>
       </c>
       <c r="C345" t="inlineStr"/>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>MessageInputStickers</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 스티커</t>
         </is>
       </c>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:14039</t>
+          <t>../qml/MessageInput.qml:14061</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Emoji</t>
         </is>
       </c>
       <c r="C346" t="inlineStr"/>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>MessageInputEmoji</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이모티콘</t>
         </is>
       </c>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:14061</t>
+          <t>../qml/MessageInput.qml:14083</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Send</t>
         </is>
       </c>
       <c r="C347" t="inlineStr"/>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>MessageInputSend</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 보내기</t>
         </is>
       </c>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:14076</t>
+          <t>../qml/MessageInput.qml:14098</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>You don't have permission to send messages in this room</t>
         </is>
       </c>
       <c r="C348" t="inlineStr"/>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>MessageInputYou don't have permission to send messages in this room</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 대화방에서 메시지를 보낼 권한이 없습니다</t>
         </is>
       </c>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>../qml/MessageInputWarning.qml:14137</t>
+          <t>../qml/MessageInputWarning.qml:14159</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Don't mention them in this message</t>
         </is>
       </c>
       <c r="C349" t="inlineStr"/>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t>MessageInputWarningDon't mention them in this message</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 메시지에서 언급하지 마세요</t>
         </is>
       </c>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14372</t>
+          <t>../qml/MessageView.qml:14396</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Edit</t>
         </is>
       </c>
       <c r="C350" t="inlineStr"/>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
           <t>MessageViewEdit</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 편집</t>
         </is>
       </c>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14389</t>
+          <t>../qml/MessageView.qml:14413</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>React</t>
         </is>
       </c>
       <c r="C351" t="inlineStr"/>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>MessageViewReact</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 반응</t>
         </is>
       </c>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14404</t>
+          <t>../qml/MessageView.qml:14428</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Reply in thread</t>
         </is>
       </c>
       <c r="C352" t="inlineStr"/>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>MessageViewReply in thread</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 쓰레드에서 답장</t>
         </is>
       </c>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14404</t>
+          <t>../qml/MessageView.qml:14428</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>New thread</t>
         </is>
       </c>
       <c r="C353" t="inlineStr"/>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
           <t>MessageViewNew thread</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 새로운 쓰레드</t>
         </is>
       </c>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14415</t>
+          <t>../qml/MessageView.qml:14439</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Reply</t>
         </is>
       </c>
       <c r="C354" t="inlineStr"/>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t>MessageViewReply</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 답장</t>
         </is>
       </c>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14426</t>
+          <t>../qml/MessageView.qml:14450</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Go to message</t>
         </is>
       </c>
       <c r="C355" t="inlineStr"/>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
           <t>MessageViewGo to message</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 메시지로 이동</t>
         </is>
       </c>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14443</t>
+          <t>../qml/MessageView.qml:14467</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Options</t>
         </is>
       </c>
       <c r="C356" t="inlineStr"/>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t>MessageViewOptions</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 옵션</t>
         </is>
       </c>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14576</t>
+          <t>../qml/MessageView.qml:14600</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Enter reason for removal or hit enter for no reason:</t>
         </is>
       </c>
       <c r="C357" t="inlineStr"/>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t>MessageViewEnter reason for removal or hit enter for no reason:</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 삭제 사유를 입력하거나 없다면 Enter 키를 누릅니다:</t>
         </is>
       </c>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14577</t>
+          <t>../qml/MessageView.qml:14601</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Reason for removal</t>
         </is>
       </c>
       <c r="C358" t="inlineStr"/>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
           <t>MessageViewReason for removal</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 삭제 이유</t>
         </is>
       </c>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14601</t>
+          <t>../qml/MessageView.qml:14625</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Go to &amp;message</t>
         </is>
       </c>
       <c r="C359" t="inlineStr"/>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>MessageViewGo to &amp;message</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>Suggested in Weblate: &amp;메시지 로 이동</t>
         </is>
       </c>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14797</t>
+          <t>../qml/MessageView.qml:14823</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>&amp;Copy</t>
         </is>
       </c>
       <c r="C360" t="inlineStr"/>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>MessageView&amp;Copy</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>Suggested in Weblate: &amp;복사</t>
         </is>
       </c>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14805</t>
+          <t>../qml/MessageView.qml:14831</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Copy &amp;link location</t>
         </is>
       </c>
       <c r="C361" t="inlineStr"/>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>MessageViewCopy &amp;link location</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>Suggested in Weblate: &amp;링크 주소 복사</t>
         </is>
       </c>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14630</t>
+          <t>../qml/MessageView.qml:14654</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Re&amp;act</t>
         </is>
       </c>
       <c r="C362" t="inlineStr"/>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t>MessageViewRe&amp;act</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 반응(&amp;a)</t>
         </is>
       </c>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14641</t>
+          <t>../qml/MessageView.qml:14665</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Repl&amp;y</t>
         </is>
       </c>
       <c r="C363" t="inlineStr"/>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>MessageViewRepl&amp;y</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 답변(&amp;y)</t>
         </is>
       </c>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14649</t>
+          <t>../qml/MessageView.qml:14673</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>&amp;Edit</t>
         </is>
       </c>
       <c r="C364" t="inlineStr"/>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t>MessageView&amp;Edit</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 편집(&amp;E)</t>
         </is>
       </c>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14657</t>
+          <t>../qml/MessageView.qml:14681</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>&amp;Thread</t>
         </is>
       </c>
       <c r="C365" t="inlineStr"/>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>MessageView&amp;Thread</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
           <t>Suggested in Weblate: &amp;쓰레드</t>
         </is>
       </c>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14665</t>
+          <t>../qml/MessageView.qml:14689</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Un&amp;pin</t>
         </is>
       </c>
       <c r="C366" t="inlineStr"/>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t>MessageViewUn&amp;pin</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 핀 해제(%p)</t>
         </is>
       </c>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14665</t>
+          <t>../qml/MessageView.qml:14689</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>&amp;Pin</t>
         </is>
       </c>
       <c r="C367" t="inlineStr"/>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>MessageView&amp;Pin</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 핀(&amp;P)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14673</t>
+          <t>../qml/MessageView.qml:14697</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>&amp;Read receipts</t>
         </is>
       </c>
       <c r="C368" t="inlineStr"/>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
           <t>MessageView&amp;Read receipts</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>Suggested in Weblate: &amp;수신 확인</t>
         </is>
       </c>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14680</t>
+          <t>../qml/MessageView.qml:14704</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>&amp;Forward</t>
         </is>
       </c>
       <c r="C369" t="inlineStr"/>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
           <t>MessageView&amp;Forward</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
           <t>Suggested in Weblate: &amp;전달</t>
         </is>
       </c>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14693</t>
+          <t>../qml/MessageView.qml:14717</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>&amp;Mark as read</t>
         </is>
       </c>
       <c r="C370" t="inlineStr"/>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t>MessageView&amp;Mark as read</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 읽음으로 표시(&amp;M)</t>
         </is>
       </c>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14698</t>
+          <t>../qml/MessageView.qml:14724</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>View raw message</t>
         </is>
       </c>
       <c r="C371" t="inlineStr"/>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>MessageViewView raw message</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 원본 메시지 보기</t>
         </is>
       </c>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14705</t>
+          <t>../qml/MessageView.qml:14731</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>View decrypted raw message</t>
         </is>
       </c>
       <c r="C372" t="inlineStr"/>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t>MessageViewView decrypted raw message</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 복호화된 원본 메시지 보기</t>
         </is>
       </c>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14714</t>
+          <t>../qml/MessageView.qml:14740</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Remo&amp;ve message</t>
         </is>
       </c>
       <c r="C373" t="inlineStr"/>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t>MessageViewRemo&amp;ve message</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 메시지 삭제(&amp;v)</t>
         </is>
       </c>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14728</t>
+          <t>../qml/MessageView.qml:14754</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>Report message</t>
         </is>
       </c>
       <c r="C374" t="inlineStr"/>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
           <t>MessageViewReport message</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 메시지 신고</t>
         </is>
       </c>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14739</t>
+          <t>../qml/MessageView.qml:14765</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>&amp;Save as</t>
         </is>
       </c>
       <c r="C375" t="inlineStr"/>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t>MessageView&amp;Save as</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다른 이름으로 저장(&amp;S)</t>
         </is>
       </c>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14747</t>
+          <t>../qml/MessageView.qml:14773</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>&amp;Open in external program</t>
         </is>
       </c>
       <c r="C376" t="inlineStr"/>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
           <t>MessageView&amp;Open in external program</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 외부 프로그램으로 열기(&amp;O)</t>
         </is>
       </c>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14755</t>
+          <t>../qml/MessageView.qml:14781</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Copy link to eve&amp;nt</t>
         </is>
       </c>
       <c r="C377" t="inlineStr"/>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
           <t>MessageViewCopy link to eve&amp;nt</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이벤트 링크 복사(&amp;n)</t>
         </is>
       </c>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14813</t>
+          <t>../qml/MessageView.qml:14839</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>&amp;Go to quoted message</t>
         </is>
       </c>
       <c r="C378" t="inlineStr"/>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
           <t>MessageView&amp;Go to quoted message</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 인용된 메시지로 이동(&amp;G)</t>
         </is>
       </c>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14823</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14849</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>Send Verification Request</t>
         </is>
       </c>
       <c r="C379" t="inlineStr"/>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
           <t>NewVerificationRequestSend Verification Request</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 인증 요청 보내기</t>
         </is>
       </c>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14823</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14849</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Received Verification Request</t>
         </is>
       </c>
       <c r="C380" t="inlineStr"/>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
           <t>NewVerificationRequestReceived Verification Request</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 인증 요청 수신</t>
         </is>
       </c>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14837</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14863</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
         </is>
       </c>
       <c r="C381" t="inlineStr"/>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다른 사용자가 어떤 기기가 실제로 내 소유인지 확인할 수 있도록 장치를 인증할 수 있습니다. 이렇게 하면 키 백업이 자동으로 작동할 수도 있습니다. 지금 미인증 기기를 인증하시겠습니까? (해당 기기 중 하나를 사용할 수 있는지 확인하세요.)</t>
         </is>
       </c>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14839</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14865</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
         </is>
       </c>
       <c r="C382" t="inlineStr"/>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 다른 사용자가 어떤 장치가 실제로 내 소유인지 확인할 수 있도록 장치를 인증할 수 있습니다. 또한 키 백업이 자동으로 작동하도록 할 수 있습니다. 지금 %1을 인증하시겠습니까?</t>
         </is>
       </c>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14841</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14867</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>To ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
         </is>
       </c>
       <c r="C383" t="inlineStr"/>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
           <t>NewVerificationRequestTo ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 악의적인 사용자가 암호화된 통신을 도청할 수 없도록 상대방을 확인할 수 있습니다.</t>
         </is>
       </c>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14844</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14870</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>%1 has requested to verify their device %2.</t>
         </is>
       </c>
       <c r="C384" t="inlineStr"/>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
           <t>NewVerificationRequest%1 has requested to verify their device %2.</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 1이(가) %2 기기를 확인하도록 요청했습니다.</t>
         </is>
       </c>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14846</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14872</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>%1 using the device %2 has requested to be verified.</t>
         </is>
       </c>
       <c r="C385" t="inlineStr"/>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
           <t>NewVerificationRequest%1 using the device %2 has requested to be verified.</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %2 기기를 사용하는 %1이(가) 확인을 요청했습니다.</t>
         </is>
       </c>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14848</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14874</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Your device (%1) has requested to be verified.</t>
         </is>
       </c>
       <c r="C386" t="inlineStr"/>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
           <t>NewVerificationRequestYour device (%1) has requested to be verified.</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 기기 (%1)에서 확인을 요청했습니다.</t>
         </is>
       </c>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14860</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14886</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>Cancel</t>
         </is>
       </c>
       <c r="C387" t="inlineStr"/>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
           <t>NewVerificationRequestCancel</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 취소</t>
         </is>
       </c>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14860</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14886</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>Deny</t>
         </is>
       </c>
       <c r="C388" t="inlineStr"/>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>NewVerificationRequestDeny</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 거절</t>
         </is>
       </c>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14873</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14899</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Start verification</t>
         </is>
       </c>
       <c r="C389" t="inlineStr"/>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t>NewVerificationRequestStart verification</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 인증 시작</t>
         </is>
       </c>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14873</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14899</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Accept</t>
         </is>
       </c>
       <c r="C390" t="inlineStr"/>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t>NewVerificationRequestAccept</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 수락</t>
         </is>
       </c>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15009</t>
+          <t>../../src/notifications/ManagerMac.cpp:15035</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>%1 sent an encrypted message</t>
         </is>
       </c>
       <c r="C391" t="inlineStr"/>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t>NotificationsManager%1 sent an encrypted message</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 이(가) 암호화된 메시지를 보냈습니다.</t>
         </is>
       </c>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15021</t>
+          <t>../../src/notifications/ManagerMac.cpp:15047</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>%1 replied with a spoiler.</t>
         </is>
       </c>
       <c r="C392" t="inlineStr"/>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t>NotificationsManager
 Format a reply in a notification. %1 is the sender.%1 replied with a spoiler.</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1이(가) 스포일러로 답장했습니다.</t>
         </is>
       </c>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15031</t>
+          <t>../../src/notifications/ManagerMac.cpp:15057</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>%1 replied: %2</t>
         </is>
       </c>
       <c r="C393" t="inlineStr"/>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>NotificationsManager
 Format a reply in a notification. %1 is the sender, %2 the message%1 replied: %2</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1의 답장: %2</t>
         </is>
       </c>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15030</t>
+          <t>../../src/notifications/ManagerMac.cpp:15056</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>%1 replied with an encrypted message</t>
         </is>
       </c>
       <c r="C394" t="inlineStr"/>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
           <t>NotificationsManager%1 replied with an encrypted message</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 이(가) 암호호된 메시지로 답장했습니다</t>
         </is>
       </c>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15036</t>
+          <t>../../src/notifications/ManagerMac.cpp:15062</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>%1 replied to a message</t>
         </is>
       </c>
       <c r="C395" t="inlineStr"/>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t>NotificationsManager%1 replied to a message</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 이(가) 메시지에 답장했습니다</t>
         </is>
       </c>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15036</t>
+          <t>../../src/notifications/ManagerMac.cpp:15062</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>%1 sent a message</t>
         </is>
       </c>
       <c r="C396" t="inlineStr"/>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t>NotificationsManager%1 sent a message</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 이(가) 메시지를 보냈습니다</t>
         </is>
       </c>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15075</t>
+          <t>../qml/voip/PlaceCall.qml:15101</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>Place a call to %1?</t>
         </is>
       </c>
       <c r="C397" t="inlineStr"/>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
           <t>PlaceCallPlace a call to %1?</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 에게 전화를 걸겠습니까?</t>
         </is>
       </c>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15091</t>
+          <t>../qml/voip/PlaceCall.qml:15117</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>No microphone found.</t>
         </is>
       </c>
       <c r="C398" t="inlineStr"/>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t>PlaceCallNo microphone found.</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 마이크를 찾을 수 없음.</t>
         </is>
       </c>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15115</t>
+          <t>../qml/voip/PlaceCall.qml:15141</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>Voice</t>
         </is>
       </c>
       <c r="C399" t="inlineStr"/>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t>PlaceCallVoice</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 음성</t>
         </is>
       </c>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15128</t>
+          <t>../qml/voip/PlaceCall.qml:15154</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Video</t>
         </is>
       </c>
       <c r="C400" t="inlineStr"/>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t>PlaceCallVideo</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 영상</t>
         </is>
       </c>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15141</t>
+          <t>../qml/voip/PlaceCall.qml:15167</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Screen</t>
         </is>
       </c>
       <c r="C401" t="inlineStr"/>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t>PlaceCallScreen</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 화면</t>
         </is>
       </c>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15157</t>
+          <t>../qml/voip/PlaceCall.qml:15183</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Cancel</t>
         </is>
       </c>
       <c r="C402" t="inlineStr"/>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t>PlaceCallCancel</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 취소</t>
         </is>
       </c>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>../qml/delegates/Placeholder.qml:15168</t>
+          <t>../qml/delegates/Placeholder.qml:15194</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t xml:space="preserve">unimplemented event: </t>
         </is>
       </c>
       <c r="C403" t="inlineStr"/>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t xml:space="preserve">Placeholderunimplemented event: </t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t xml:space="preserve">Suggested in Weblate: 구현되지 않은 이벤트: </t>
         </is>
       </c>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15194</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15220</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>Permissions in %1</t>
         </is>
       </c>
       <c r="C404" t="inlineStr"/>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
           <t>PowerLevelEditorPermissions in %1</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %1 에서 권한</t>
         </is>
       </c>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15208</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15234</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>Be careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
         </is>
       </c>
       <c r="C405" t="inlineStr"/>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
           <t>PowerLevelEditorBe careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 권한을 수정할 때는 주의하세요. 자신과 권한이 같거나 높은 사람의 권한은 낮출 수 없습니다. 다른 사람을 승격할 때는 주의하세요.</t>
         </is>
       </c>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15221</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15247</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Roles</t>
         </is>
       </c>
       <c r="C406" t="inlineStr"/>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
           <t>PowerLevelEditorRoles</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 역할</t>
         </is>
       </c>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15224</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15250</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>Users</t>
         </is>
       </c>
       <c r="C407" t="inlineStr"/>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
           <t>PowerLevelEditorUsers</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자</t>
         </is>
       </c>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15244</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15270</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>Move permissions between roles to change them</t>
         </is>
       </c>
       <c r="C408" t="inlineStr"/>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
           <t>PowerLevelEditorMove permissions between roles to change them</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 역할 간에 권한을 이동하여 변경</t>
         </is>
       </c>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15506</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15538</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>Administrator (%1)</t>
         </is>
       </c>
       <c r="C409" t="inlineStr"/>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t>PowerLevelEditorAdministrator (%1)</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 운영자 (%1)</t>
         </is>
       </c>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15508</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15540</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>Moderator (%1)</t>
         </is>
       </c>
       <c r="C410" t="inlineStr"/>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
           <t>PowerLevelEditorModerator (%1)</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 관리자 (%1)</t>
         </is>
       </c>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15270</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15542</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>User (%1)</t>
         </is>
       </c>
       <c r="C411" t="inlineStr"/>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
           <t>PowerLevelEditorUser (%1)</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자 (%1)</t>
         </is>
       </c>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15510</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15544</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>Custom (%1)</t>
         </is>
       </c>
       <c r="C412" t="inlineStr"/>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
           <t>PowerLevelEditorCustom (%1)</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 커스텀 (%1)</t>
         </is>
       </c>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15285</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15314</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>Remove event type</t>
         </is>
       </c>
       <c r="C413" t="inlineStr"/>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
           <t>PowerLevelEditorRemove event type</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이벤트 타입 제거</t>
         </is>
       </c>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15285</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15314</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>Add event type</t>
         </is>
       </c>
       <c r="C414" t="inlineStr"/>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
           <t>PowerLevelEditorAdd event type</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이벤트 타입 추가</t>
         </is>
       </c>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15327</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15356</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>Add new role</t>
         </is>
       </c>
       <c r="C415" t="inlineStr"/>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t>PowerLevelEditorAdd new role</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 새로운 역할 추가</t>
         </is>
       </c>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15365</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15394</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>Add</t>
         </is>
       </c>
       <c r="C416" t="inlineStr"/>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
           <t>PowerLevelEditorAdd</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 추가</t>
         </is>
       </c>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15381</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15410</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>Move users up or down to change their permissions</t>
         </is>
       </c>
       <c r="C417" t="inlineStr"/>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
           <t>PowerLevelEditorMove users up or down to change their permissions</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자를 위 또는 아래로 이동하여 권한 변경</t>
         </is>
       </c>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15523</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15557</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>Remove user</t>
         </is>
       </c>
       <c r="C418" t="inlineStr"/>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
           <t>PowerLevelEditorRemove user</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자 제거</t>
         </is>
       </c>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15523</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15557</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>Add user</t>
         </is>
       </c>
       <c r="C419" t="inlineStr"/>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
           <t>PowerLevelEditorAdd user</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 사용자 추가</t>
         </is>
       </c>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15548</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15582</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>Apply permission changes</t>
         </is>
       </c>
       <c r="C420" t="inlineStr"/>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
           <t>PowerLevelSpacesApplyDialogApply permission changes</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 권한 변경사항 적용</t>
         </is>
       </c>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15562</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15596</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>Which of the subcommunities and rooms should these permissions be applied to?</t>
         </is>
       </c>
       <c r="C421" t="inlineStr"/>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
           <t>PowerLevelSpacesApplyDialogWhich of the subcommunities and rooms should these permissions be applied to?</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이러한 권한은 어떤 하위 커뮤니티와 대화방에 적용해야 하나요?</t>
         </is>
       </c>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15576</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15610</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>Apply permissions recursively</t>
         </is>
       </c>
       <c r="C422" t="inlineStr"/>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
           <t>PowerLevelSpacesApplyDialogApply permissions recursively</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 재귀적으로 권한 적용</t>
         </is>
       </c>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15588</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15622</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>Overwrite exisiting modifications in rooms</t>
         </is>
       </c>
       <c r="C423" t="inlineStr"/>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
           <t>PowerLevelSpacesApplyDialogOverwrite exisiting modifications in rooms</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 대화방의 기존 수정 내용을 덮어쓰기</t>
         </is>
       </c>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15629</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15663</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>No permissions to apply the new permissions here</t>
         </is>
       </c>
       <c r="C424" t="inlineStr"/>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
           <t>PowerLevelSpacesApplyDialogNo permissions to apply the new permissions here</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 여기에 새 권한을 적용할 수 있는 권한이 없습니다</t>
         </is>
       </c>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15630</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15664</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>No changes needed</t>
         </is>
       </c>
       <c r="C425" t="inlineStr"/>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
           <t>PowerLevelSpacesApplyDialogNo changes needed</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 변경할 필요 없음</t>
         </is>
       </c>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15631</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15665</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>Existing modifications to the permissions in this room will be overwritten</t>
         </is>
       </c>
       <c r="C426" t="inlineStr"/>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
           <t>PowerLevelSpacesApplyDialogExisting modifications to the permissions in this room will be overwritten</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 이 대화방의 권한에 대한 기존 수정 사항은 덮어쓰기됩니다</t>
         </is>
       </c>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15632</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15666</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>Permissions synchronized with community</t>
         </is>
       </c>
       <c r="C427" t="inlineStr"/>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
           <t>PowerLevelSpacesApplyDialogPermissions synchronized with community</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 커뮤니티와 동기화된 권한</t>
         </is>
       </c>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:16382</t>
+          <t>../../src/PowerlevelsEditModels.cpp:16454</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>Failed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="C428" t="inlineStr"/>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
           <t>PowerLevelsFailed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 권한 수준을 업데이트하지 못했습니다: %1</t>
         </is>
       </c>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:16263</t>
+          <t>../../src/PowerlevelsEditModels.cpp:16327</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>Failed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="C429" t="inlineStr"/>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
           <t>PowerlevelEditingModelsFailed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 권한 수준을 업데이트하지 못했습니다: %1</t>
         </is>
       </c>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>../qml/components/PowerlevelIndicator.qml:16293</t>
+          <t>../qml/components/PowerlevelIndicator.qml:16363</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Administrator: %1</t>
+          <t>Moderator: %1</t>
         </is>
       </c>
       <c r="C430" t="inlineStr"/>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>PowerlevelIndicatorAdministrator: %1</t>
+          <t>PowerlevelIndicatorModerator: %1</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 운영자: %1</t>
+          <t>Suggested in Weblate: 관리자: %1</t>
         </is>
       </c>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>../qml/components/PowerlevelIndicator.qml:16295</t>
+          <t>../qml/components/PowerlevelIndicator.qml:16365</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Moderator: %1</t>
+          <t>User: %1</t>
         </is>
       </c>
       <c r="C431" t="inlineStr"/>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>PowerlevelIndicatorModerator: %1</t>
+          <t>PowerlevelIndicatorUser: %1</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 관리자: %1</t>
+          <t>Suggested in Weblate: 사용자: %1</t>
         </is>
       </c>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>../qml/components/PowerlevelIndicator.qml:16297</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15873</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>User: %1</t>
+          <t>Other events</t>
         </is>
       </c>
       <c r="C432" t="inlineStr"/>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>PowerlevelIndicatorUser: %1</t>
+          <t>PowerlevelsTypeListModelOther events</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자: %1</t>
+          <t>Suggested in Weblate: 기타 이벤트</t>
         </is>
       </c>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15829</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15875</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Other events</t>
+          <t>Other state events</t>
         </is>
       </c>
       <c r="C433" t="inlineStr"/>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelOther events</t>
+          <t>PowerlevelsTypeListModelOther state events</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기타 이벤트</t>
+          <t>Suggested in Weblate: 기타 상태 이벤트</t>
         </is>
       </c>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15831</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15877</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Other state events</t>
+          <t>Remove other users</t>
         </is>
       </c>
       <c r="C434" t="inlineStr"/>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelOther state events</t>
+          <t>PowerlevelsTypeListModelRemove other users</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기타 상태 이벤트</t>
+          <t>Suggested in Weblate: 다른 사용자 제거</t>
         </is>
       </c>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15833</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15879</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Remove other users</t>
+          <t>Ban other users</t>
         </is>
       </c>
       <c r="C435" t="inlineStr"/>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelRemove other users</t>
+          <t>PowerlevelsTypeListModelBan other users</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사용자 제거</t>
+          <t>Suggested in Weblate: 다른 사용자 차단</t>
         </is>
       </c>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15835</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15881</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Ban other users</t>
+          <t>Invite other users</t>
         </is>
       </c>
       <c r="C436" t="inlineStr"/>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan other users</t>
+          <t>PowerlevelsTypeListModelInvite other users</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사용자 차단</t>
+          <t>Suggested in Weblate: 다른 사용자 초대</t>
         </is>
       </c>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15837</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15883</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Invite other users</t>
+          <t>Redact events sent by others</t>
         </is>
       </c>
       <c r="C437" t="inlineStr"/>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelInvite other users</t>
+          <t>PowerlevelsTypeListModelRedact events sent by others</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사용자 초대</t>
+          <t>Suggested in Weblate: 다른 사람이 보낸 이벤트 삭제</t>
         </is>
       </c>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15839</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15885</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Redact events sent by others</t>
+          <t>Reactions</t>
         </is>
       </c>
       <c r="C438" t="inlineStr"/>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelRedact events sent by others</t>
+          <t>PowerlevelsTypeListModelReactions</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사람이 보낸 이벤트 삭제</t>
+          <t>Suggested in Weblate: 반응</t>
         </is>
       </c>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15841</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15887</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Reactions</t>
+          <t>Deprecated aliases events</t>
         </is>
       </c>
       <c r="C439" t="inlineStr"/>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelReactions</t>
+          <t>PowerlevelsTypeListModelDeprecated aliases events</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 반응</t>
+          <t>Suggested in Weblate: 사용되지 않는 별명 이벤트</t>
         </is>
       </c>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15843</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15889</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Deprecated aliases events</t>
+          <t>Change the room avatar</t>
         </is>
       </c>
       <c r="C440" t="inlineStr"/>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelDeprecated aliases events</t>
+          <t>PowerlevelsTypeListModelChange the room avatar</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용되지 않는 별명 이벤트</t>
+          <t>Suggested in Weblate: 대화방 아바타 변경</t>
         </is>
       </c>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15845</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15891</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Change the room avatar</t>
+          <t>Change the room addresses</t>
         </is>
       </c>
       <c r="C441" t="inlineStr"/>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room avatar</t>
+          <t>PowerlevelsTypeListModelChange the room addresses</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 아바타 변경</t>
+          <t>Suggested in Weblate: 대화방 주소 변경</t>
         </is>
       </c>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15847</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15893</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Change the room addresses</t>
+          <t>Send encrypted messages</t>
         </is>
       </c>
       <c r="C442" t="inlineStr"/>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room addresses</t>
+          <t>PowerlevelsTypeListModelSend encrypted messages</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 주소 변경</t>
+          <t>Suggested in Weblate: 암호화된 메시지 보내기</t>
         </is>
       </c>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15849</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15895</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Send encrypted messages</t>
+          <t>Enable encryption</t>
         </is>
       </c>
       <c r="C443" t="inlineStr"/>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelSend encrypted messages</t>
+          <t>PowerlevelsTypeListModelEnable encryption</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화된 메시지 보내기</t>
+          <t>Suggested in Weblate: 암호화 활성화</t>
         </is>
       </c>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15851</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15897</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Enable encryption</t>
+          <t>Change guest access</t>
         </is>
       </c>
       <c r="C444" t="inlineStr"/>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelEnable encryption</t>
+          <t>PowerlevelsTypeListModelChange guest access</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화 활성화</t>
+          <t>Suggested in Weblate: 게스트 접근 권한 변경</t>
         </is>
       </c>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15853</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15899</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Change guest access</t>
+          <t>Change history visibility</t>
         </is>
       </c>
       <c r="C445" t="inlineStr"/>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange guest access</t>
+          <t>PowerlevelsTypeListModelChange history visibility</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 게스트 접근 권한 변경</t>
+          <t>Suggested in Weblate: 기록 보기 변경</t>
         </is>
       </c>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15855</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15901</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Change history visibility</t>
+          <t>Change who can join</t>
         </is>
       </c>
       <c r="C446" t="inlineStr"/>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange history visibility</t>
+          <t>PowerlevelsTypeListModelChange who can join</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기록 보기 변경</t>
+          <t>Suggested in Weblate: 참여할 수 있는 사람 변경</t>
         </is>
       </c>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15857</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15903</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Change who can join</t>
+          <t>Send messages</t>
         </is>
       </c>
       <c r="C447" t="inlineStr"/>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange who can join</t>
+          <t>PowerlevelsTypeListModelSend messages</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 참여할 수 있는 사람 변경</t>
+          <t>Suggested in Weblate: 메시지 보내기</t>
         </is>
       </c>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15859</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15905</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Send messages</t>
+          <t>Change the room name</t>
         </is>
       </c>
       <c r="C448" t="inlineStr"/>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelSend messages</t>
+          <t>PowerlevelsTypeListModelChange the room name</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 보내기</t>
+          <t>Suggested in Weblate: 대화방 이름 변경</t>
         </is>
       </c>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15861</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15907</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Change the room name</t>
+          <t>Change the room permissions</t>
         </is>
       </c>
       <c r="C449" t="inlineStr"/>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room name</t>
+          <t>PowerlevelsTypeListModelChange the room permissions</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 이름 변경</t>
+          <t>Suggested in Weblate: 대화방 권한 변경</t>
         </is>
       </c>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15863</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15909</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Change the room permissions</t>
+          <t>Change the rooms topic</t>
         </is>
       </c>
       <c r="C450" t="inlineStr"/>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room permissions</t>
+          <t>PowerlevelsTypeListModelChange the rooms topic</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 권한 변경</t>
+          <t>Suggested in Weblate: 대화방 주제 변경</t>
         </is>
       </c>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15865</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15911</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Change the rooms topic</t>
+          <t>Change the widgets</t>
         </is>
       </c>
       <c r="C451" t="inlineStr"/>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the rooms topic</t>
+          <t>PowerlevelsTypeListModelChange the widgets</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 주제 변경</t>
+          <t>Suggested in Weblate: 위젯 변경</t>
         </is>
       </c>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15867</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15913</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Change the widgets</t>
+          <t>Change the widgets (experimental)</t>
         </is>
       </c>
       <c r="C452" t="inlineStr"/>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the widgets</t>
+          <t>PowerlevelsTypeListModelChange the widgets (experimental)</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 위젯 변경</t>
+          <t>Suggested in Weblate: 위젯 변경 (실험적인 기능)</t>
         </is>
       </c>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15869</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15915</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Change the widgets (experimental)</t>
+          <t>Redact own events</t>
         </is>
       </c>
       <c r="C453" t="inlineStr"/>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the widgets (experimental)</t>
+          <t>PowerlevelsTypeListModelRedact own events</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 위젯 변경 (실험적인 기능)</t>
+          <t>Suggested in Weblate: 자체 이벤트 삭제</t>
         </is>
       </c>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15871</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15917</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Redact own events</t>
+          <t>Change the pinned events</t>
         </is>
       </c>
       <c r="C454" t="inlineStr"/>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelRedact own events</t>
+          <t>PowerlevelsTypeListModelChange the pinned events</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 자체 이벤트 삭제</t>
+          <t>Suggested in Weblate: 고정된 이벤트 변경</t>
         </is>
       </c>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15873</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15919</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Change the pinned events</t>
+          <t>Upgrade the room</t>
         </is>
       </c>
       <c r="C455" t="inlineStr"/>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the pinned events</t>
+          <t>PowerlevelsTypeListModelUpgrade the room</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 고정된 이벤트 변경</t>
-[...2 lines deleted...]
-      <c r="H455" t="inlineStr"/>
+          <t>Suggested in Weblate: 대화방 버전 업그레이드</t>
+        </is>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>Means upgrading to a new room version</t>
+        </is>
+      </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15875</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15921</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Upgrade the room</t>
+          <t>Send stickers</t>
         </is>
       </c>
       <c r="C456" t="inlineStr"/>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelUpgrade the room</t>
+          <t>PowerlevelsTypeListModelSend stickers</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 버전 업그레이드</t>
-[...6 lines deleted...]
-      </c>
+          <t>Suggested in Weblate: 스티커 보내기</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15877</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15924</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Send stickers</t>
+          <t>Ban users using policy rules</t>
         </is>
       </c>
       <c r="C457" t="inlineStr"/>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelSend stickers</t>
+          <t>PowerlevelsTypeListModelBan users using policy rules</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스티커 보내기</t>
+          <t>Suggested in Weblate: 정책 규칙을 사용하여 사용자 차단</t>
         </is>
       </c>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15880</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15926</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Ban users using policy rules</t>
+          <t>Ban rooms using policy rules</t>
         </is>
       </c>
       <c r="C458" t="inlineStr"/>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan users using policy rules</t>
+          <t>PowerlevelsTypeListModelBan rooms using policy rules</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 정책 규칙을 사용하여 사용자 차단</t>
+          <t>Suggested in Weblate: 정책 규칙을 사용하여 대화방 차단</t>
         </is>
       </c>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15882</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15928</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Ban rooms using policy rules</t>
+          <t>Ban servers using policy rules</t>
         </is>
       </c>
       <c r="C459" t="inlineStr"/>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan rooms using policy rules</t>
+          <t>PowerlevelsTypeListModelBan servers using policy rules</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 정책 규칙을 사용하여 대화방 차단</t>
+          <t>Suggested in Weblate: 정책 규칙을 사용하여 서버 차단</t>
         </is>
       </c>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15884</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15931</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Ban servers using policy rules</t>
+          <t>Edit child communities and rooms</t>
         </is>
       </c>
       <c r="C460" t="inlineStr"/>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan servers using policy rules</t>
+          <t>PowerlevelsTypeListModelEdit child communities and rooms</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 정책 규칙을 사용하여 서버 차단</t>
+          <t>Suggested in Weblate: 하위 커뮤니티 및 대화방 수정</t>
         </is>
       </c>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15887</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15933</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Edit child communities and rooms</t>
+          <t>Change parent communities</t>
         </is>
       </c>
       <c r="C461" t="inlineStr"/>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelEdit child communities and rooms</t>
+          <t>PowerlevelsTypeListModelChange parent communities</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 하위 커뮤니티 및 대화방 수정</t>
+          <t>Suggested in Weblate: 상위 커뮤니티 변경</t>
         </is>
       </c>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15889</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15936</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Change parent communities</t>
+          <t>Start a call</t>
         </is>
       </c>
       <c r="C462" t="inlineStr"/>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange parent communities</t>
+          <t>PowerlevelsTypeListModelStart a call</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상위 커뮤니티 변경</t>
+          <t>Suggested in Weblate: 전화하기</t>
         </is>
       </c>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15892</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15938</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Start a call</t>
+          <t>Negotiate a call</t>
         </is>
       </c>
       <c r="C463" t="inlineStr"/>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelStart a call</t>
+          <t>PowerlevelsTypeListModelNegotiate a call</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전화하기</t>
+          <t>Suggested in Weblate: 전화 예약</t>
         </is>
       </c>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15894</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15940</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Negotiate a call</t>
+          <t>Answer a call</t>
         </is>
       </c>
       <c r="C464" t="inlineStr"/>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelNegotiate a call</t>
+          <t>PowerlevelsTypeListModelAnswer a call</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전화 예약</t>
+          <t>Suggested in Weblate: 전화 수신</t>
         </is>
       </c>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15896</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15942</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Answer a call</t>
+          <t>Hang up a call</t>
         </is>
       </c>
       <c r="C465" t="inlineStr"/>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelAnswer a call</t>
+          <t>PowerlevelsTypeListModelHang up a call</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전화 수신</t>
+          <t>Suggested in Weblate: 통화 종료</t>
         </is>
       </c>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15898</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15944</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Hang up a call</t>
+          <t>Reject a call</t>
         </is>
       </c>
       <c r="C466" t="inlineStr"/>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelHang up a call</t>
+          <t>PowerlevelsTypeListModelReject a call</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 통화 종료</t>
+          <t>Suggested in Weblate: 통화 거절</t>
         </is>
       </c>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15900</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15946</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Reject a call</t>
+          <t>Change the room emotes</t>
         </is>
       </c>
       <c r="C467" t="inlineStr"/>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelReject a call</t>
+          <t>PowerlevelsTypeListModelChange the room emotes</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 통화 거절</t>
+          <t>Suggested in Weblate: 방 이모티콘 변경</t>
         </is>
       </c>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15902</t>
+          <t>../../src/PowerlevelsEditModels.cpp:16176</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Change the room emotes</t>
+          <t>Other users</t>
         </is>
       </c>
       <c r="C468" t="inlineStr"/>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room emotes</t>
+          <t>PowerlevelsUserListModelOther users</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 이모티콘 변경</t>
+          <t>Suggested in Weblate: 다른 사용자</t>
         </is>
       </c>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:16119</t>
+          <t>../../src/main.cpp:16396</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Other users</t>
+          <t>Create a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
         </is>
       </c>
       <c r="C469" t="inlineStr"/>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>PowerlevelsUserListModelOther users</t>
+          <t>QCoreApplicationCreate a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사용자</t>
+          <t>Suggested in Weblate: 여러 계정에 동시에 로그인할 수 있는 고유 프로필을 만들어 여러 개의 nheko 인스턴스를 시작할 수 있습니다.</t>
         </is>
       </c>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16340</t>
+          <t>../../src/main.cpp:16398</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Create a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
+          <t>profile</t>
         </is>
       </c>
       <c r="C470" t="inlineStr"/>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>QCoreApplicationCreate a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
+          <t>QCoreApplicationprofile</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 여러 계정에 동시에 로그인할 수 있는 고유 프로필을 만들어 여러 개의 nheko 인스턴스를 시작할 수 있습니다.</t>
+          <t>Suggested in Weblate: 프로필</t>
         </is>
       </c>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16342</t>
+          <t>../../src/main.cpp:16399</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>profile</t>
+          <t>profile name</t>
         </is>
       </c>
       <c r="C471" t="inlineStr"/>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>QCoreApplicationprofile</t>
+          <t>QCoreApplicationprofile name</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 프로필</t>
+          <t>Suggested in Weblate: 프로필 이름</t>
         </is>
       </c>
       <c r="H471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16343</t>
+          <t>../../src/main.cpp:16369</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>profile name</t>
+          <t>Alias for '--log-level trace'.</t>
         </is>
       </c>
       <c r="C472" t="inlineStr"/>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>QCoreApplicationprofile name</t>
+          <t>QObjectAlias for '--log-level trace'.</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 프로필 이름</t>
+          <t>Suggested in Weblate: '--log-level trace' 의 별명.</t>
         </is>
       </c>
       <c r="H472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16313</t>
+          <t>../../src/main.cpp:16373</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Alias for '--log-level trace'.</t>
+          <t>Set the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="C473" t="inlineStr"/>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>QObjectAlias for '--log-level trace'.</t>
+          <t>QObjectSet the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: '--log-level trace' 의 별명.</t>
+          <t>Suggested in Weblate: 전역 로그 수준 또는 쉼표로 구분된 &lt;컴포넌트&gt;=&lt;레벨&gt; 쌍의 목록 또는 둘 다를 설정합니다. 예를 들어 기본 로그 수준을 '경고'로 설정하되 'ui' 구성 요소에 대한 로깅을 비활성화하려면 'warn,ui=off' 를 전달합니다. 레벨:{trace,debug,info,warning,error,critical,off} 컴포넌트:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="H473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16317</t>
+          <t>../../src/main.cpp:16378</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Set the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
+          <t>level</t>
         </is>
       </c>
       <c r="C474" t="inlineStr"/>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>QObjectSet the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
+          <t>QObjectlevel</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전역 로그 수준 또는 쉼표로 구분된 &lt;컴포넌트&gt;=&lt;레벨&gt; 쌍의 목록 또는 둘 다를 설정합니다. 예를 들어 기본 로그 수준을 '경고'로 설정하되 'ui' 구성 요소에 대한 로깅을 비활성화하려면 'warn,ui=off' 를 전달합니다. 레벨:{trace,debug,info,warning,error,critical,off} 컴포넌트:{crypto,db,mtx,net,qml,ui}</t>
+          <t>Suggested in Weblate: 레벨</t>
         </is>
       </c>
       <c r="H474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16322</t>
+          <t>../../src/main.cpp:16382</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>level</t>
+          <t>Set the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
         </is>
       </c>
       <c r="C475" t="inlineStr"/>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>QObjectlevel</t>
+          <t>QObjectSet the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 레벨</t>
+          <t>Suggested in Weblate: 로그 출력 유형을 설정합니다. 쉼표로 구분된 목록이 허용됩니다. 기본값은 'file,stderr' 입니다. 타입:{file,stderr,none}</t>
         </is>
       </c>
       <c r="H475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16326</t>
+          <t>../../src/main.cpp:16384</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Set the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
+          <t>type</t>
         </is>
       </c>
       <c r="C476" t="inlineStr"/>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>QObjectSet the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
+          <t>QObjecttype</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 로그 출력 유형을 설정합니다. 쉼표로 구분된 목록이 허용됩니다. 기본값은 'file,stderr' 입니다. 타입:{file,stderr,none}</t>
+          <t>Suggested in Weblate: 타입</t>
         </is>
       </c>
       <c r="H476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16328</t>
+          <t>../../src/main.cpp:16388</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>type</t>
+          <t>Recompacts the database which might improve performance.</t>
         </is>
       </c>
       <c r="C477" t="inlineStr"/>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>QObjecttype</t>
+          <t>QObjectRecompacts the database which might improve performance.</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 타입</t>
+          <t>Suggested in Weblate: 데이터베이스를 다시 압축하여 성능을 향상시킬 수 있습니다.</t>
         </is>
       </c>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16332</t>
+          <t>../../src/notifications/ManagerMac.cpp:16330</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Recompacts the database which might improve performance.</t>
+          <t>Respond</t>
         </is>
       </c>
       <c r="C478" t="inlineStr"/>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>QObjectRecompacts the database which might improve performance.</t>
+          <t>QObjectRespond</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 데이터베이스를 다시 압축하여 성능을 향상시킬 수 있습니다.</t>
+          <t>Suggested in Weblate: 응답</t>
         </is>
       </c>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16274</t>
+          <t>../../src/notifications/ManagerMac.cpp:16331</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Respond</t>
+          <t>Send</t>
         </is>
       </c>
       <c r="C479" t="inlineStr"/>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>QObjectRespond</t>
+          <t>QObjectSend</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 응답</t>
+          <t>Suggested in Weblate: 보내기</t>
         </is>
       </c>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16275</t>
+          <t>../../src/notifications/ManagerMac.cpp:16332</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Send</t>
+          <t>Write a message…</t>
         </is>
       </c>
       <c r="C480" t="inlineStr"/>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>QObjectSend</t>
+          <t>QObjectWrite a message...</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 보내기</t>
+          <t>Suggested in Weblate: 메시지 입력…</t>
         </is>
       </c>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16276</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16372</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Write a message…</t>
+          <t>Solve the reCAPTCHA and press the confirm button</t>
         </is>
       </c>
       <c r="C481" t="inlineStr"/>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>QObjectWrite a message...</t>
+          <t>ReCaptchaDialogSolve the reCAPTCHA and press the confirm button</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 입력…</t>
+          <t>Suggested in Weblate: reCAPTCHA 를 풀고 확인 버튼을 누릅니다</t>
         </is>
       </c>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16316</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16380</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Solve the reCAPTCHA and press the confirm button</t>
+          <t>Open reCAPTCHA</t>
         </is>
       </c>
       <c r="C482" t="inlineStr"/>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogSolve the reCAPTCHA and press the confirm button</t>
+          <t>ReCaptchaDialogOpen reCAPTCHA</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: reCAPTCHA 를 풀고 확인 버튼을 누릅니다</t>
+          <t>Suggested in Weblate: reCAPTCHA 열기</t>
         </is>
       </c>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16324</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16385</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Open reCAPTCHA</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C483" t="inlineStr"/>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogOpen reCAPTCHA</t>
+          <t>ReCaptchaDialogCancel</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: reCAPTCHA 열기</t>
+          <t>Suggested in Weblate: 취소</t>
         </is>
       </c>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16329</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16390</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Confirm</t>
         </is>
       </c>
       <c r="C484" t="inlineStr"/>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogCancel</t>
+          <t>ReCaptchaDialogConfirm</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 취소</t>
+          <t>Suggested in Weblate: 확인</t>
         </is>
       </c>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16334</t>
+          <t>../qml/dialogs/ReadReceipts.qml:16429</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Confirm</t>
+          <t>Read receipts</t>
         </is>
       </c>
       <c r="C485" t="inlineStr"/>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogConfirm</t>
+          <t>ReadReceiptsRead receipts</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 확인</t>
+          <t>Suggested in Weblate: 수신 확인</t>
         </is>
       </c>
       <c r="H485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReadReceipts.qml:16373</t>
+          <t>../../src/ReadReceiptsModel.cpp:16540</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Read receipts</t>
+          <t>Yesterday, %1</t>
         </is>
       </c>
       <c r="C486" t="inlineStr"/>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>ReadReceiptsRead receipts</t>
+          <t>ReadReceiptsModelYesterday, %1</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 수신 확인</t>
+          <t>Suggested in Weblate: 어제, %1</t>
         </is>
       </c>
       <c r="H486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>../../src/ReadReceiptsModel.cpp:16484</t>
+          <t>../../src/RegisterPage.cpp:16623</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Yesterday, %1</t>
+          <t>Autodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="C487" t="inlineStr"/>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>ReadReceiptsModelYesterday, %1</t>
+          <t>RegisterPageAutodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 어제, %1</t>
+          <t>Suggested in Weblate: 자동 검색에 실패했습니다. 잘못된 응답을 받았습니다.</t>
         </is>
       </c>
       <c r="H487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16567</t>
+          <t>../../src/RegisterPage.cpp:16630</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Autodiscovery failed. Received malformed response.</t>
+          <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
         </is>
       </c>
       <c r="C488" t="inlineStr"/>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>RegisterPageAutodiscovery failed. Received malformed response.</t>
+          <t>RegisterPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 자동 검색에 실패했습니다. 잘못된 응답을 받았습니다.</t>
+          <t>Suggested in Weblate: 자동 검출에 실패했습니다. .well-known을 요청하는 동안 알 수 없는 오류가 발생했습니다.</t>
         </is>
       </c>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16574</t>
+          <t>../../src/RegisterPage.cpp:16655</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
+          <t>The required endpoints were not found. Possibly not a Matrix server.</t>
         </is>
       </c>
       <c r="C489" t="inlineStr"/>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>RegisterPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
+          <t>RegisterPageThe required endpoints were not found. Possibly not a Matrix server.</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 자동 검출에 실패했습니다. .well-known을 요청하는 동안 알 수 없는 오류가 발생했습니다.</t>
+          <t>Suggested in Weblate: 필요한 엔드포인트를 찾을 수 없습니다. 매트릭스 서버가 아닐 수 있습니다.</t>
         </is>
       </c>
       <c r="H489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16599</t>
+          <t>../../src/RegisterPage.cpp:16662</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>The required endpoints were not found. Possibly not a Matrix server.</t>
+          <t>Received malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C490" t="inlineStr"/>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>RegisterPageThe required endpoints were not found. Possibly not a Matrix server.</t>
+          <t>RegisterPageReceived malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 필요한 엔드포인트를 찾을 수 없습니다. 매트릭스 서버가 아닐 수 있습니다.</t>
+          <t>Suggested in Weblate: 잘못된 응답을 받았습니다. 홈서버 도메인이 유효한지 확인하세요.</t>
         </is>
       </c>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16606</t>
+          <t>../../src/RegisterPage.cpp:16667</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Received malformed response. Make sure the homeserver domain is valid.</t>
+          <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C491" t="inlineStr"/>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>RegisterPageReceived malformed response. Make sure the homeserver domain is valid.</t>
+          <t>RegisterPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 잘못된 응답을 받았습니다. 홈서버 도메인이 유효한지 확인하세요.</t>
+          <t>Suggested in Weblate: 알 수 없는 오류가 발생했습니다. 홈서버 도메인이 유효한지 확인하세요.</t>
         </is>
       </c>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16611</t>
+          <t>../../src/RegisterPage.cpp:16689</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
+          <t>The selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
         </is>
       </c>
       <c r="C492" t="inlineStr"/>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>RegisterPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
+          <t>RegisterPageThe selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알 수 없는 오류가 발생했습니다. 홈서버 도메인이 유효한지 확인하세요.</t>
+          <t>Suggested in Weblate: 선택한 서버가 이 클라이언트가 매트릭스 프로토콜 버전(%1 ~ %2)을 지원하지 않습니다. 등록할 수 없습니다.</t>
         </is>
       </c>
       <c r="H492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16633</t>
+          <t>../../src/RegisterPage.cpp:16701</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>The selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
+          <t>Server does not support querying registration flows!</t>
         </is>
       </c>
       <c r="C493" t="inlineStr"/>
       <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>RegisterPageThe selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
+          <t>RegisterPageServer does not support querying registration flows!</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 선택한 서버가 이 클라이언트가 매트릭스 프로토콜 버전(%1 ~ %2)을 지원하지 않습니다. 등록할 수 없습니다.</t>
+          <t>Suggested in Weblate: 서버가 등록 플로우 쿼리를 지원하지 않습니다!</t>
         </is>
       </c>
       <c r="H493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16645</t>
+          <t>../../src/RegisterPage.cpp:16706</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Server does not support querying registration flows!</t>
+          <t>Server does not support registration.</t>
         </is>
       </c>
       <c r="C494" t="inlineStr"/>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>RegisterPageServer does not support querying registration flows!</t>
+          <t>RegisterPageServer does not support registration.</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 서버가 등록 플로우 쿼리를 지원하지 않습니다!</t>
+          <t>Suggested in Weblate: 서버가 등록을 지원하지 않습니다.</t>
         </is>
       </c>
       <c r="H494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16650</t>
+          <t>../../src/RegisterPage.cpp:16734</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Server does not support registration.</t>
+          <t>Invalid username.</t>
         </is>
       </c>
       <c r="C495" t="inlineStr"/>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>RegisterPageServer does not support registration.</t>
+          <t>RegisterPageInvalid username.</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 서버가 등록을 지원하지 않습니다.</t>
+          <t>Suggested in Weblate: 유호하지 않은 사용자명.</t>
         </is>
       </c>
       <c r="H495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16678</t>
+          <t>../../src/RegisterPage.cpp:16736</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Invalid username.</t>
+          <t>Name already in use.</t>
         </is>
       </c>
       <c r="C496" t="inlineStr"/>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>RegisterPageInvalid username.</t>
+          <t>RegisterPageName already in use.</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 유호하지 않은 사용자명.</t>
+          <t>Suggested in Weblate: 이미 사용 중인 이름입니다.</t>
         </is>
       </c>
       <c r="H496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16680</t>
+          <t>../../src/RegisterPage.cpp:16738</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Name already in use.</t>
+          <t>Part of the reserved namespace.</t>
         </is>
       </c>
       <c r="C497" t="inlineStr"/>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>RegisterPageName already in use.</t>
+          <t>RegisterPagePart of the reserved namespace.</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미 사용 중인 이름입니다.</t>
+          <t>Suggested in Weblate: 지정된 네임스페이스의 일부입니다.</t>
         </is>
       </c>
       <c r="H497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16682</t>
+          <t>../qml/pages/RegisterPage.qml:16796</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Part of the reserved namespace.</t>
+          <t>Homeserver</t>
         </is>
       </c>
       <c r="C498" t="inlineStr"/>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>RegisterPagePart of the reserved namespace.</t>
+          <t>RegisterPageHomeserver</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 지정된 네임스페이스의 일부입니다.</t>
+          <t>Suggested in Weblate: 홈서버</t>
         </is>
       </c>
       <c r="H498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16740</t>
+          <t>../qml/pages/RegisterPage.qml:16797</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Homeserver</t>
+          <t>your.server</t>
         </is>
       </c>
       <c r="C499" t="inlineStr"/>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>RegisterPageHomeserver</t>
+          <t>RegisterPageyour.server</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 홈서버</t>
+          <t>Suggested in Weblate: your.server</t>
         </is>
       </c>
       <c r="H499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16741</t>
+          <t>../qml/pages/RegisterPage.qml:16800</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>your.server</t>
+          <t>A server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
         </is>
       </c>
       <c r="C500" t="inlineStr"/>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>RegisterPageyour.server</t>
+          <t>RegisterPageA server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: your.server</t>
+          <t>Suggested in Weblate: 등록을 허용하는 서버. 매트릭스는 탈중앙화되어 있으므로 먼저 등록할 수 있는 서버를 찾거나 직접 호스팅해야 합니다.</t>
         </is>
       </c>
       <c r="H500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16744</t>
+          <t>../qml/pages/RegisterPage.qml:16832</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>A server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
+          <t>Username</t>
         </is>
       </c>
       <c r="C501" t="inlineStr"/>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>RegisterPageA server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
+          <t>RegisterPageUsername</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 등록을 허용하는 서버. 매트릭스는 탈중앙화되어 있으므로 먼저 등록할 수 있는 서버를 찾거나 직접 호스팅해야 합니다.</t>
+          <t>Suggested in Weblate: 사용자명</t>
         </is>
       </c>
       <c r="H501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16776</t>
+          <t>../qml/pages/RegisterPage.qml:16833</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Username</t>
+          <t>The username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
         </is>
       </c>
       <c r="C502" t="inlineStr"/>
       <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>RegisterPageUsername</t>
+          <t>RegisterPageThe username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자명</t>
+          <t>Suggested in Weblate: 사용자 아이디는 비어 있으면 안 되며, a-z, 0-9, ., _, =, -, / 문자만 포함해야 합니다.</t>
         </is>
       </c>
       <c r="H502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16777</t>
+          <t>../qml/pages/RegisterPage.qml:16954</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>The username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="C503" t="inlineStr"/>
       <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>RegisterPageThe username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
+          <t>RegisterPageBack</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 아이디는 비어 있으면 안 되며, a-z, 0-9, ., _, =, -, / 문자만 포함해야 합니다.</t>
+          <t>Suggested in Weblate: 뒤로가기</t>
         </is>
       </c>
       <c r="H503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16898</t>
+          <t>../qml/pages/RegisterPage.qml:16875</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>Password</t>
         </is>
       </c>
       <c r="C504" t="inlineStr"/>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>RegisterPageBack</t>
+          <t>RegisterPagePassword</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 뒤로가기</t>
+          <t>Suggested in Weblate: 비밀번호</t>
         </is>
       </c>
       <c r="H504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16819</t>
+          <t>../qml/pages/RegisterPage.qml:16877</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Password</t>
+          <t>Please choose a secure password. The exact requirements for password strength may depend on your server.</t>
         </is>
       </c>
       <c r="C505" t="inlineStr"/>
       <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>RegisterPagePassword</t>
+          <t>RegisterPagePlease choose a secure password. The exact requirements for password strength may depend on your server.</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비밀번호</t>
+          <t>Suggested in Weblate: 안전한 비밀번호를 선택하세요. 비밀번호 강도에 대한 정확한 요구 사항은 서버에 따라 다를 수 있습니다.</t>
         </is>
       </c>
       <c r="H505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16821</t>
+          <t>../qml/pages/RegisterPage.qml:16884</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Please choose a secure password. The exact requirements for password strength may depend on your server.</t>
+          <t>Password confirmation</t>
         </is>
       </c>
       <c r="C506" t="inlineStr"/>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>RegisterPagePlease choose a secure password. The exact requirements for password strength may depend on your server.</t>
+          <t>RegisterPagePassword confirmation</t>
         </is>
       </c>
       <c r="G506" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 안전한 비밀번호를 선택하세요. 비밀번호 강도에 대한 정확한 요구 사항은 서버에 따라 다를 수 있습니다.</t>
+          <t>Suggested in Weblate: 비밀번호 확인</t>
         </is>
       </c>
       <c r="H506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16828</t>
+          <t>../qml/pages/RegisterPage.qml:16893</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Password confirmation</t>
+          <t>Your passwords do not match!</t>
         </is>
       </c>
       <c r="C507" t="inlineStr"/>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>RegisterPagePassword confirmation</t>
+          <t>RegisterPageYour passwords do not match!</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비밀번호 확인</t>
+          <t>Suggested in Weblate: 비밀번호가 일치하지 않습니다!</t>
         </is>
       </c>
       <c r="H507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16837</t>
+          <t>../qml/pages/RegisterPage.qml:16901</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Your passwords do not match!</t>
+          <t>Device name</t>
         </is>
       </c>
       <c r="C508" t="inlineStr"/>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>RegisterPageYour passwords do not match!</t>
+          <t>RegisterPageDevice name</t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비밀번호가 일치하지 않습니다!</t>
+          <t>Suggested in Weblate: 기기 이름</t>
         </is>
       </c>
       <c r="H508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16845</t>
+          <t>../qml/pages/RegisterPage.qml:16903</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Device name</t>
+          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
         </is>
       </c>
       <c r="C509" t="inlineStr"/>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>RegisterPageDevice name</t>
+          <t>RegisterPageA name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
         </is>
       </c>
       <c r="G509" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기 이름</t>
+          <t>Suggested in Weblate: 기기를 인증할 때 다른 사람에게 표시되는 이 기기의 이름입니다. 아무것도 입력하지 않으면 기본값이 사용됩니다.</t>
         </is>
       </c>
       <c r="H509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16847</t>
+          <t>../qml/pages/RegisterPage.qml:16934</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
+          <t>REGISTER</t>
         </is>
       </c>
       <c r="C510" t="inlineStr"/>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>RegisterPageA name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
+          <t>RegisterPageREGISTER</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기를 인증할 때 다른 사람에게 표시되는 이 기기의 이름입니다. 아무것도 입력하지 않으면 기본값이 사용됩니다.</t>
+          <t>Suggested in Weblate: 등록</t>
         </is>
       </c>
       <c r="H510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16878</t>
+          <t>../qml/ReplyPopup.qml:16975</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>REGISTER</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C511" t="inlineStr"/>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>RegisterPageREGISTER</t>
+          <t>ReplyPopupClose</t>
         </is>
       </c>
       <c r="G511" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 등록</t>
+          <t>Suggested in Weblate: 닫기</t>
         </is>
       </c>
       <c r="H511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>../qml/ReplyPopup.qml:16919</t>
+          <t>../qml/ReplyPopup.qml:16991</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Cancel Edit</t>
         </is>
       </c>
       <c r="C512" t="inlineStr"/>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>ReplyPopupClose</t>
+          <t>ReplyPopupCancel Edit</t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 닫기</t>
+          <t>Suggested in Weblate: 수정 취소</t>
         </is>
       </c>
       <c r="H512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>../qml/ReplyPopup.qml:16935</t>
+          <t>../qml/ReplyPopup.qml:17007</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Cancel Edit</t>
+          <t>Cancel Thread</t>
         </is>
       </c>
       <c r="C513" t="inlineStr"/>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>ReplyPopupCancel Edit</t>
+          <t>ReplyPopupCancel Thread</t>
         </is>
       </c>
       <c r="G513" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 수정 취소</t>
+          <t>Suggested in Weblate: 스레드 취소</t>
         </is>
       </c>
       <c r="H513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>../qml/ReplyPopup.qml:16951</t>
+          <t>../qml/dialogs/ReportMessage.qml:17022</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Cancel Thread</t>
+          <t>Report message</t>
         </is>
       </c>
       <c r="C514" t="inlineStr"/>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>ReplyPopupCancel Thread</t>
+          <t>ReportMessageReport message</t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스레드 취소</t>
+          <t>Suggested in Weblate: 메시지 신고</t>
         </is>
       </c>
       <c r="H514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16966</t>
+          <t>../qml/dialogs/ReportMessage.qml:17037</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>Report message</t>
+          <t>This message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
         </is>
       </c>
       <c r="C515" t="inlineStr"/>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>ReportMessageReport message</t>
+          <t>ReportMessageThis message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
         </is>
       </c>
       <c r="G515" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 신고</t>
+          <t>Suggested in Weblate: 신고한 이 메시지는 검토를 위해 서버 관리자에게 전송됩니다. 모든 서버 관리자가 신고된 콘텐츠를 검토하는 것은 아니라는 점에 유의하세요. 또한 필요한 경우 방 관리자에게 콘텐츠 삭제를 요청해야 합니다.</t>
         </is>
       </c>
       <c r="H515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16981</t>
+          <t>../qml/dialogs/ReportMessage.qml:17041</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>This message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
+          <t>Enter your reason for reporting:</t>
         </is>
       </c>
       <c r="C516" t="inlineStr"/>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>ReportMessageThis message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
+          <t>ReportMessageEnter your reason for reporting:</t>
         </is>
       </c>
       <c r="G516" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 신고한 이 메시지는 검토를 위해 서버 관리자에게 전송됩니다. 모든 서버 관리자가 신고된 콘텐츠를 검토하는 것은 아니라는 점에 유의하세요. 또한 필요한 경우 방 관리자에게 콘텐츠 삭제를 요청해야 합니다.</t>
+          <t>Suggested in Weblate: 신고 사유를 입력하세요:</t>
         </is>
       </c>
       <c r="H516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16985</t>
+          <t>../qml/dialogs/ReportMessage.qml:17051</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Enter your reason for reporting:</t>
+          <t>How bad is the message?</t>
         </is>
       </c>
       <c r="C517" t="inlineStr"/>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>ReportMessageEnter your reason for reporting:</t>
+          <t>ReportMessageHow bad is the message?</t>
         </is>
       </c>
       <c r="G517" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 신고 사유를 입력하세요:</t>
+          <t>Suggested in Weblate: 메시지가 얼마나 나쁜가요?</t>
         </is>
       </c>
       <c r="H517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16995</t>
+          <t>../qml/dialogs/ReportMessage.qml:17069</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>How bad is the message?</t>
+          <t>Not bad</t>
         </is>
       </c>
       <c r="C518" t="inlineStr"/>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>ReportMessageHow bad is the message?</t>
+          <t>ReportMessageNot bad</t>
         </is>
       </c>
       <c r="G518" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지가 얼마나 나쁜가요?</t>
+          <t>Suggested in Weblate: 나쁘지 않다</t>
         </is>
       </c>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17013</t>
+          <t>../qml/dialogs/ReportMessage.qml:17071</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Not bad</t>
+          <t>Mild</t>
         </is>
       </c>
       <c r="C519" t="inlineStr"/>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>ReportMessageNot bad</t>
+          <t>ReportMessageMild</t>
         </is>
       </c>
       <c r="G519" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 나쁘지 않다</t>
+          <t>Suggested in Weblate: 그저 그렇다</t>
         </is>
       </c>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17015</t>
+          <t>../qml/dialogs/ReportMessage.qml:17073</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Mild</t>
+          <t>Bad</t>
         </is>
       </c>
       <c r="C520" t="inlineStr"/>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>ReportMessageMild</t>
+          <t>ReportMessageBad</t>
         </is>
       </c>
       <c r="G520" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 그저 그렇다</t>
+          <t>Suggested in Weblate: 나쁘다</t>
         </is>
       </c>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17017</t>
+          <t>../qml/dialogs/ReportMessage.qml:17075</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Bad</t>
+          <t>Serious</t>
         </is>
       </c>
       <c r="C521" t="inlineStr"/>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>ReportMessageBad</t>
+          <t>ReportMessageSerious</t>
         </is>
       </c>
       <c r="G521" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 나쁘다</t>
+          <t>Suggested in Weblate: 매우 나쁘다</t>
         </is>
       </c>
       <c r="H521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17019</t>
+          <t>../qml/dialogs/ReportMessage.qml:17077</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Serious</t>
+          <t>Extremely serious</t>
         </is>
       </c>
       <c r="C522" t="inlineStr"/>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>ReportMessageSerious</t>
+          <t>ReportMessageExtremely serious</t>
         </is>
       </c>
       <c r="G522" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 매우 나쁘다</t>
+          <t>Suggested in Weblate: 최고로 나쁘다</t>
         </is>
       </c>
       <c r="H522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17021</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17101</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Extremely serious</t>
+          <t>Explore Public Rooms</t>
         </is>
       </c>
       <c r="C523" t="inlineStr"/>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>ReportMessageExtremely serious</t>
+          <t>RoomDirectoryExplore Public Rooms</t>
         </is>
       </c>
       <c r="G523" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 최고로 나쁘다</t>
+          <t>Suggested in Weblate: 공개 대화방 탐색</t>
         </is>
       </c>
       <c r="H523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17045</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17193</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Explore Public Rooms</t>
+          <t>Join</t>
         </is>
       </c>
       <c r="C524" t="inlineStr"/>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>RoomDirectoryExplore Public Rooms</t>
+          <t>RoomDirectoryJoin</t>
         </is>
       </c>
       <c r="G524" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 공개 대화방 탐색</t>
+          <t>Suggested in Weblate: 참가</t>
         </is>
       </c>
       <c r="H524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17137</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17193</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Join</t>
+          <t>Open</t>
         </is>
       </c>
       <c r="C525" t="inlineStr"/>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>RoomDirectoryJoin</t>
+          <t>RoomDirectoryOpen</t>
         </is>
       </c>
       <c r="G525" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 참가</t>
+          <t>Suggested in Weblate: 열기</t>
         </is>
       </c>
       <c r="H525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17137</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17247</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Open</t>
+          <t>Search for public rooms</t>
         </is>
       </c>
       <c r="C526" t="inlineStr"/>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>RoomDirectoryOpen</t>
+          <t>RoomDirectorySearch for public rooms</t>
         </is>
       </c>
       <c r="G526" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 열기</t>
+          <t>Suggested in Weblate: 공개 대화방 검색</t>
         </is>
       </c>
       <c r="H526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17191</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17259</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Search for public rooms</t>
+          <t>Choose custom homeserver</t>
         </is>
       </c>
       <c r="C527" t="inlineStr"/>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>RoomDirectorySearch for public rooms</t>
+          <t>RoomDirectoryChoose custom homeserver</t>
         </is>
       </c>
       <c r="G527" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 공개 대화방 검색</t>
+          <t>Suggested in Weblate: 커스텀 홈서버 선택</t>
         </is>
       </c>
       <c r="H527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17203</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17277</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Choose custom homeserver</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C528" t="inlineStr"/>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>RoomDirectoryChoose custom homeserver</t>
+          <t>RoomDirectoryClose</t>
         </is>
       </c>
       <c r="G528" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 커스텀 홈서버 선택</t>
+          <t>Suggested in Weblate: 닫기</t>
         </is>
       </c>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17221</t>
+          <t>../../src/Cache.cpp:19355</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>no version stored</t>
         </is>
       </c>
       <c r="C529" t="inlineStr"/>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>RoomDirectoryClose</t>
+          <t>RoomInfono version stored</t>
         </is>
       </c>
       <c r="G529" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 닫기</t>
+          <t>Suggested in Weblate: 저장된 버전 없음</t>
         </is>
       </c>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:19301</t>
+          <t>../qml/RoomList.qml:19404</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>no version stored</t>
+          <t>Start a new chat</t>
         </is>
       </c>
       <c r="C530" t="inlineStr"/>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>RoomInfono version stored</t>
+          <t>RoomListStart a new chat</t>
         </is>
       </c>
       <c r="G530" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 저장된 버전 없음</t>
+          <t>Suggested in Weblate: 새로운 채팅 시작</t>
         </is>
       </c>
       <c r="H530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19350</t>
+          <t>../qml/RoomList.qml:19417</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Start a new chat</t>
+          <t>Join a room</t>
         </is>
       </c>
       <c r="C531" t="inlineStr"/>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>RoomListStart a new chat</t>
+          <t>RoomListJoin a room</t>
         </is>
       </c>
       <c r="G531" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 새로운 채팅 시작</t>
+          <t>Suggested in Weblate: 대화방 참여</t>
         </is>
       </c>
       <c r="H531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19363</t>
+          <t>../qml/RoomList.qml:19422</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Join a room</t>
+          <t>Create a new room</t>
         </is>
       </c>
       <c r="C532" t="inlineStr"/>
       <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>RoomListJoin a room</t>
+          <t>RoomListCreate a new room</t>
         </is>
       </c>
       <c r="G532" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 참여</t>
+          <t>Suggested in Weblate: 새로운 대화방 생성</t>
         </is>
       </c>
       <c r="H532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19368</t>
+          <t>../qml/RoomList.qml:19431</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Create a new room</t>
+          <t>Start a direct chat</t>
         </is>
       </c>
       <c r="C533" t="inlineStr"/>
       <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>RoomListCreate a new room</t>
+          <t>RoomListStart a direct chat</t>
         </is>
       </c>
       <c r="G533" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 새로운 대화방 생성</t>
+          <t>Suggested in Weblate: 다이렉트 대화 시작</t>
         </is>
       </c>
       <c r="H533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19377</t>
+          <t>../qml/RoomList.qml:19440</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Start a direct chat</t>
+          <t>Create a new community</t>
         </is>
       </c>
       <c r="C534" t="inlineStr"/>
       <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>RoomListStart a direct chat</t>
+          <t>RoomListCreate a new community</t>
         </is>
       </c>
       <c r="G534" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다이렉트 대화 시작</t>
+          <t>Suggested in Weblate: 새로운 커뮤니티 생성</t>
         </is>
       </c>
       <c r="H534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19386</t>
+          <t>../qml/RoomList.qml:19456</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Create a new community</t>
+          <t>Room directory</t>
         </is>
       </c>
       <c r="C535" t="inlineStr"/>
       <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>RoomListCreate a new community</t>
+          <t>RoomListRoom directory</t>
         </is>
       </c>
       <c r="G535" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 새로운 커뮤니티 생성</t>
+          <t>Suggested in Weblate: 대화방 디렉토리</t>
         </is>
       </c>
       <c r="H535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19402</t>
+          <t>../qml/RoomList.qml:19474</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Room directory</t>
+          <t>Search rooms (Ctrl+K)</t>
         </is>
       </c>
       <c r="C536" t="inlineStr"/>
       <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>RoomListRoom directory</t>
+          <t>RoomListSearch rooms (Ctrl+K)</t>
         </is>
       </c>
       <c r="G536" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 디렉토리</t>
+          <t>Suggested in Weblate: 대화방 검색 (Ctrl+K)</t>
         </is>
       </c>
       <c r="H536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19420</t>
+          <t>../qml/RoomList.qml:19498</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Search rooms (Ctrl+K)</t>
+          <t>User settings</t>
         </is>
       </c>
       <c r="C537" t="inlineStr"/>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>RoomListSearch rooms (Ctrl+K)</t>
+          <t>RoomListUser settings</t>
         </is>
       </c>
       <c r="G537" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 검색 (Ctrl+K)</t>
+          <t>Suggested in Weblate: 사용자 설정</t>
         </is>
       </c>
       <c r="H537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19444</t>
+          <t>../qml/RoomList.qml:19592</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>User settings</t>
+          <t>Logout</t>
         </is>
       </c>
       <c r="C538" t="inlineStr"/>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>RoomListUser settings</t>
+          <t>RoomListLogout</t>
         </is>
       </c>
       <c r="G538" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 설정</t>
+          <t>Suggested in Weblate: 로그아웃</t>
         </is>
       </c>
       <c r="H538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19538</t>
+          <t>../qml/RoomList.qml:19604</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Logout</t>
+          <t>Enter your status message:</t>
         </is>
       </c>
       <c r="C539" t="inlineStr"/>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>RoomListLogout</t>
+          <t>RoomListEnter your status message:</t>
         </is>
       </c>
       <c r="G539" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 로그아웃</t>
+          <t>Suggested in Weblate: 상태 메시지를 입력하세요:</t>
         </is>
       </c>
       <c r="H539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19550</t>
+          <t>../qml/RoomList.qml:19605</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>Enter your status message:</t>
+          <t>Status Message</t>
         </is>
       </c>
       <c r="C540" t="inlineStr"/>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>RoomListEnter your status message:</t>
+          <t>RoomListStatus Message</t>
         </is>
       </c>
       <c r="G540" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상태 메시지를 입력하세요:</t>
+          <t>Suggested in Weblate: 상태 메시지</t>
         </is>
       </c>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19551</t>
+          <t>../qml/RoomList.qml:19617</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Status Message</t>
+          <t>Profile settings</t>
         </is>
       </c>
       <c r="C541" t="inlineStr"/>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>RoomListStatus Message</t>
+          <t>RoomListProfile settings</t>
         </is>
       </c>
       <c r="G541" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상태 메시지</t>
+          <t>Suggested in Weblate: 프로필 설정</t>
         </is>
       </c>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19563</t>
+          <t>../qml/RoomList.qml:19622</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Profile settings</t>
+          <t>Set status message</t>
         </is>
       </c>
       <c r="C542" t="inlineStr"/>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>RoomListProfile settings</t>
+          <t>RoomListSet status message</t>
         </is>
       </c>
       <c r="G542" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 프로필 설정</t>
+          <t>Suggested in Weblate: 상태 메시지 설정</t>
         </is>
       </c>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19568</t>
+          <t>../qml/RoomList.qml:19633</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Set status message</t>
+          <t>Automatic online status</t>
         </is>
       </c>
       <c r="C543" t="inlineStr"/>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>RoomListSet status message</t>
+          <t>RoomListAutomatic online status</t>
         </is>
       </c>
       <c r="G543" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상태 메시지 설정</t>
+          <t>Suggested in Weblate: 자동 온라인 상태</t>
         </is>
       </c>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19579</t>
+          <t>../qml/RoomList.qml:19640</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Automatic online status</t>
+          <t>Online</t>
         </is>
       </c>
       <c r="C544" t="inlineStr"/>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>RoomListAutomatic online status</t>
+          <t>RoomListOnline</t>
         </is>
       </c>
       <c r="G544" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 자동 온라인 상태</t>
+          <t>Suggested in Weblate: 온라인</t>
         </is>
       </c>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19586</t>
+          <t>../qml/RoomList.qml:19647</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Online</t>
+          <t>Unavailable</t>
         </is>
       </c>
       <c r="C545" t="inlineStr"/>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>RoomListOnline</t>
+          <t>RoomListUnavailable</t>
         </is>
       </c>
       <c r="G545" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 온라인</t>
+          <t>Suggested in Weblate: 부재중</t>
         </is>
       </c>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19593</t>
+          <t>../qml/RoomList.qml:19654</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>Unavailable</t>
+          <t>Offline</t>
         </is>
       </c>
       <c r="C546" t="inlineStr"/>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>RoomListUnavailable</t>
+          <t>RoomListOffline</t>
         </is>
       </c>
       <c r="G546" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 부재중</t>
+          <t>Suggested in Weblate: 오프라인</t>
         </is>
       </c>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19600</t>
+          <t>../qml/RoomList.qml:19708</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>Offline</t>
+          <t>Encryption not set up</t>
         </is>
       </c>
       <c r="C547" t="inlineStr"/>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>RoomListOffline</t>
+          <t>RoomListEncryption not set up</t>
         </is>
       </c>
       <c r="G547" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 오프라인</t>
-[...2 lines deleted...]
-      <c r="H547" t="inlineStr"/>
+          <t>Suggested in Weblate: 암호화가 설정되지 않았습니다</t>
+        </is>
+      </c>
+      <c r="H547" t="inlineStr">
+        <is>
+          <t>Cross-signing setup has not run yet.</t>
+        </is>
+      </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19654</t>
+          <t>../qml/RoomList.qml:19711</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Encryption not set up</t>
+          <t>Unverified login</t>
         </is>
       </c>
       <c r="C548" t="inlineStr"/>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>RoomListEncryption not set up</t>
+          <t>RoomListUnverified login</t>
         </is>
       </c>
       <c r="G548" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화가 설정되지 않았습니다</t>
+          <t>Suggested in Weblate: 인증되지 않은 로그인</t>
         </is>
       </c>
       <c r="H548" t="inlineStr">
         <is>
-          <t>Cross-signing setup has not run yet.</t>
+          <t>The user just signed in with this device and hasn't verified their master key.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19657</t>
+          <t>../qml/RoomList.qml:19714</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>Unverified login</t>
+          <t>Please verify your other devices</t>
         </is>
       </c>
       <c r="C549" t="inlineStr"/>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>RoomListUnverified login</t>
+          <t>RoomListPlease verify your other devices</t>
         </is>
       </c>
       <c r="G549" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증되지 않은 로그인</t>
+          <t>Suggested in Weblate: 다른 기기를 인증해 주세요</t>
         </is>
       </c>
       <c r="H549" t="inlineStr">
         <is>
-          <t>The user just signed in with this device and hasn't verified their master key.</t>
+          <t>There are unverified devices signed in to this account.</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19660</t>
+          <t>../qml/RoomList.qml:19728</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Please verify your other devices</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C550" t="inlineStr"/>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>RoomListPlease verify your other devices</t>
+          <t>RoomListClose</t>
         </is>
       </c>
       <c r="G550" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 기기를 인증해 주세요</t>
-[...6 lines deleted...]
-      </c>
+          <t>Suggested in Weblate: 닫기</t>
+        </is>
+      </c>
+      <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19674</t>
+          <t>../qml/RoomList.qml:20107</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Enter the tag you want to use:</t>
         </is>
       </c>
       <c r="C551" t="inlineStr"/>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>RoomListClose</t>
+          <t>RoomListEnter the tag you want to use:</t>
         </is>
       </c>
       <c r="G551" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 닫기</t>
+          <t>Suggested in Weblate: 사용하고자 하는 태그를 입력하세요:</t>
         </is>
       </c>
       <c r="H551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20053</t>
+          <t>../qml/RoomList.qml:20108</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Enter the tag you want to use:</t>
+          <t>New tag</t>
         </is>
       </c>
       <c r="C552" t="inlineStr"/>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>RoomListEnter the tag you want to use:</t>
+          <t>RoomListNew tag</t>
         </is>
       </c>
       <c r="G552" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용하고자 하는 태그를 입력하세요:</t>
+          <t>Suggested in Weblate: 새로운 태그</t>
         </is>
       </c>
       <c r="H552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20054</t>
+          <t>../qml/RoomList.qml:20115</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>New tag</t>
+          <t>Open separately</t>
         </is>
       </c>
       <c r="C553" t="inlineStr"/>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>RoomListNew tag</t>
+          <t>RoomListOpen separately</t>
         </is>
       </c>
       <c r="G553" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 새로운 태그</t>
+          <t>Suggested in Weblate: 따로 열기</t>
         </is>
       </c>
       <c r="H553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20061</t>
+          <t>../qml/RoomList.qml:20127</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Open separately</t>
+          <t>Mark as read</t>
         </is>
       </c>
       <c r="C554" t="inlineStr"/>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>RoomListOpen separately</t>
+          <t>RoomListMark as read</t>
         </is>
       </c>
       <c r="G554" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 따로 열기</t>
+          <t>Suggested in Weblate: 읽음으로 표시</t>
         </is>
       </c>
       <c r="H554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20073</t>
+          <t>../qml/RoomList.qml:20132</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Mark as read</t>
+          <t>Room settings</t>
         </is>
       </c>
       <c r="C555" t="inlineStr"/>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>RoomListMark as read</t>
+          <t>RoomListRoom settings</t>
         </is>
       </c>
       <c r="G555" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 읽음으로 표시</t>
+          <t>Suggested in Weblate: 대화방 설정</t>
         </is>
       </c>
       <c r="H555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20078</t>
+          <t>../qml/RoomList.qml:20137</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Room settings</t>
+          <t>Leave room</t>
         </is>
       </c>
       <c r="C556" t="inlineStr"/>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>RoomListRoom settings</t>
+          <t>RoomListLeave room</t>
         </is>
       </c>
       <c r="G556" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 설정</t>
+          <t>Suggested in Weblate: 대화방 나가기</t>
         </is>
       </c>
       <c r="H556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20083</t>
+          <t>../qml/RoomList.qml:20142</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Leave room</t>
+          <t>Copy room link</t>
         </is>
       </c>
       <c r="C557" t="inlineStr"/>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>RoomListLeave room</t>
+          <t>RoomListCopy room link</t>
         </is>
       </c>
       <c r="G557" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 나가기</t>
+          <t>Suggested in Weblate: 대화방 링크 복사</t>
         </is>
       </c>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20088</t>
+          <t>../qml/RoomList.qml:20149</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Copy room link</t>
+          <t>Tag room as:</t>
         </is>
       </c>
       <c r="C558" t="inlineStr"/>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>RoomListCopy room link</t>
+          <t>RoomListTag room as:</t>
         </is>
       </c>
       <c r="G558" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 링크 복사</t>
+          <t>Suggested in Weblate: 대화방을 다른 이름으로 태그:</t>
         </is>
       </c>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20095</t>
+          <t>../qml/RoomList.qml:20162</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Tag room as:</t>
+          <t>Favourite</t>
         </is>
       </c>
       <c r="C559" t="inlineStr"/>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>RoomListTag room as:</t>
+          <t>RoomListFavourite</t>
         </is>
       </c>
       <c r="G559" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방을 다른 이름으로 태그:</t>
+          <t>Suggested in Weblate: 즐겨찾기</t>
         </is>
       </c>
       <c r="H559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20108</t>
+          <t>../qml/RoomList.qml:20164</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Favourite</t>
+          <t>Low priority</t>
         </is>
       </c>
       <c r="C560" t="inlineStr"/>
       <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>RoomListFavourite</t>
+          <t>RoomListLow priority</t>
         </is>
       </c>
       <c r="G560" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 즐겨찾기</t>
+          <t>Suggested in Weblate: 낮은 우선순위</t>
         </is>
       </c>
       <c r="H560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20110</t>
+          <t>../qml/RoomList.qml:20166</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>Low priority</t>
+          <t>Server notice</t>
         </is>
       </c>
       <c r="C561" t="inlineStr"/>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>RoomListLow priority</t>
+          <t>RoomListServer notice</t>
         </is>
       </c>
       <c r="G561" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 낮은 우선순위</t>
+          <t>Suggested in Weblate: 서버 알림</t>
         </is>
       </c>
       <c r="H561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20112</t>
+          <t>../qml/RoomList.qml:20179</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Server notice</t>
+          <t>Create new tag…</t>
         </is>
       </c>
       <c r="C562" t="inlineStr"/>
       <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>RoomListServer notice</t>
+          <t>RoomListCreate new tag...</t>
         </is>
       </c>
       <c r="G562" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 서버 알림</t>
+          <t>Suggested in Weblate: 새로운 태그 생성…</t>
         </is>
       </c>
       <c r="H562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20125</t>
+          <t>../qml/dialogs/RoomMembers.qml:20199</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>Create new tag…</t>
+          <t>Members of %1</t>
         </is>
       </c>
       <c r="C563" t="inlineStr"/>
       <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>RoomListCreate new tag...</t>
+          <t>RoomMembersMembers of %1</t>
         </is>
       </c>
       <c r="G563" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 새로운 태그 생성…</t>
+          <t>Suggested in Weblate: %1의 구성원</t>
         </is>
       </c>
       <c r="H563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20145</t>
+          <t>../qml/dialogs/RoomMembers.qml:20231</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>Members of %1</t>
+          <t>%n person in %1</t>
         </is>
       </c>
       <c r="C564" t="inlineStr"/>
       <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>RoomMembersMembers of %1</t>
+          <t>RoomMembers
+Summary above list of members%n people in %1</t>
         </is>
       </c>
       <c r="G564" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1의 구성원</t>
+          <t>Suggested in Weblate: %1에 %n명</t>
         </is>
       </c>
       <c r="H564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20177</t>
+          <t>../qml/dialogs/RoomMembers.qml:20241</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>%n person in %1</t>
+          <t>Invite more people</t>
         </is>
       </c>
       <c r="C565" t="inlineStr"/>
       <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>RoomMembers
-Summary above list of members%n people in %1</t>
+          <t>RoomMembersInvite more people</t>
         </is>
       </c>
       <c r="G565" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1에 %n명</t>
+          <t>Suggested in Weblate: 더 많은 사람 초대</t>
         </is>
       </c>
       <c r="H565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20187</t>
+          <t>../qml/dialogs/RoomMembers.qml:20249</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Invite more people</t>
+          <t>Search...</t>
         </is>
       </c>
       <c r="C566" t="inlineStr"/>
       <c r="D566" t="inlineStr"/>
       <c r="E566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>RoomMembersInvite more people</t>
+          <t>RoomMembersSearch...</t>
         </is>
       </c>
       <c r="G566" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 더 많은 사람 초대</t>
+          <t>Suggested in Weblate: 검색...</t>
         </is>
       </c>
       <c r="H566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20195</t>
+          <t>../qml/dialogs/RoomMembers.qml:20259</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Search...</t>
+          <t xml:space="preserve">Sort by: </t>
         </is>
       </c>
       <c r="C567" t="inlineStr"/>
       <c r="D567" t="inlineStr"/>
       <c r="E567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>RoomMembersSearch...</t>
+          <t xml:space="preserve">RoomMembersSort by: </t>
         </is>
       </c>
       <c r="G567" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 검색...</t>
+          <t xml:space="preserve">Suggested in Weblate: 정렬 기준: </t>
         </is>
       </c>
       <c r="H567" t="inlineStr"/>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20205</t>
+          <t>../qml/dialogs/RoomMembers.qml:20265</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sort by: </t>
+          <t>User ID</t>
         </is>
       </c>
       <c r="C568" t="inlineStr"/>
       <c r="D568" t="inlineStr"/>
       <c r="E568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t xml:space="preserve">RoomMembersSort by: </t>
+          <t>RoomMembersUser ID</t>
         </is>
       </c>
       <c r="G568" t="inlineStr">
         <is>
-          <t xml:space="preserve">Suggested in Weblate: 정렬 기준: </t>
+          <t>Suggested in Weblate: 사용자 아이디</t>
         </is>
       </c>
       <c r="H568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20211</t>
+          <t>../qml/dialogs/RoomMembers.qml:20266</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>User ID</t>
+          <t>Display name</t>
         </is>
       </c>
       <c r="C569" t="inlineStr"/>
       <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>RoomMembersUser ID</t>
+          <t>RoomMembersDisplay name</t>
         </is>
       </c>
       <c r="G569" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 아이디</t>
+          <t>Suggested in Weblate: 표시명</t>
         </is>
       </c>
       <c r="H569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20212</t>
+          <t>../qml/dialogs/RoomMembers.qml:20267</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>Display name</t>
+          <t>Power level</t>
         </is>
       </c>
       <c r="C570" t="inlineStr"/>
       <c r="D570" t="inlineStr"/>
       <c r="E570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>RoomMembersDisplay name</t>
+          <t>RoomMembersPower level</t>
         </is>
       </c>
       <c r="G570" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 표시명</t>
+          <t>Suggested in Weblate: 권한</t>
         </is>
       </c>
       <c r="H570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20213</t>
+          <t>../qml/dialogs/RoomMembers.qml:20365</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Power level</t>
+          <t>This room is not encrypted!</t>
         </is>
       </c>
       <c r="C571" t="inlineStr"/>
       <c r="D571" t="inlineStr"/>
       <c r="E571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>RoomMembersPower level</t>
+          <t>RoomMembersThis room is not encrypted!</t>
         </is>
       </c>
       <c r="G571" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 권한</t>
+          <t>Suggested in Weblate: 현재 대화방은 암호화 되지 않았습니다!</t>
         </is>
       </c>
       <c r="H571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20311</t>
+          <t>../qml/dialogs/RoomMembers.qml:20369</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>This room is not encrypted!</t>
+          <t>This user is verified.</t>
         </is>
       </c>
       <c r="C572" t="inlineStr"/>
       <c r="D572" t="inlineStr"/>
       <c r="E572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>RoomMembersThis room is not encrypted!</t>
+          <t>RoomMembersThis user is verified.</t>
         </is>
       </c>
       <c r="G572" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 현재 대화방은 암호화 되지 않았습니다!</t>
+          <t>Suggested in Weblate: 이 사용자는 인증되었습니다.</t>
         </is>
       </c>
       <c r="H572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20315</t>
+          <t>../qml/dialogs/RoomMembers.qml:20371</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>This user is verified.</t>
+          <t>This user isn't verified, but is still using the same master key from the first time you met.</t>
         </is>
       </c>
       <c r="C573" t="inlineStr"/>
       <c r="D573" t="inlineStr"/>
       <c r="E573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>RoomMembersThis user is verified.</t>
+          <t>RoomMembersThis user isn't verified, but is still using the same master key from the first time you met.</t>
         </is>
       </c>
       <c r="G573" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 사용자는 인증되었습니다.</t>
+          <t>Suggested in Weblate: 이 사용자는 인증되지 않았습니다만, 처음 만났을 때와 동일한 마스터 키를 사용하고 있습니다.</t>
         </is>
       </c>
       <c r="H573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20317</t>
+          <t>../qml/dialogs/RoomMembers.qml:20373</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>This user isn't verified, but is still using the same master key from the first time you met.</t>
+          <t>This user has unverified devices!</t>
         </is>
       </c>
       <c r="C574" t="inlineStr"/>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>RoomMembersThis user isn't verified, but is still using the same master key from the first time you met.</t>
+          <t>RoomMembersThis user has unverified devices!</t>
         </is>
       </c>
       <c r="G574" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 사용자는 인증되지 않았습니다만, 처음 만났을 때와 동일한 마스터 키를 사용하고 있습니다.</t>
+          <t>Suggested in Weblate: 이 사용자는 인증되지 않은 기기를 가지고 있습니다!</t>
         </is>
       </c>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20319</t>
+          <t>../../src/ui/RoomSettings.cpp:20617</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>This user has unverified devices!</t>
+          <t>Failed to enable encryption: %1</t>
         </is>
       </c>
       <c r="C575" t="inlineStr"/>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>RoomMembersThis user has unverified devices!</t>
+          <t>RoomSettingsFailed to enable encryption: %1</t>
         </is>
       </c>
       <c r="G575" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 사용자는 인증되지 않은 기기를 가지고 있습니다!</t>
+          <t>Suggested in Weblate: 암호화 활성화 실패: %1</t>
         </is>
       </c>
       <c r="H575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20563</t>
+          <t>../../src/ui/RoomSettings.cpp:21021</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Failed to enable encryption: %1</t>
+          <t>Select an avatar</t>
         </is>
       </c>
       <c r="C576" t="inlineStr"/>
       <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>RoomSettingsFailed to enable encryption: %1</t>
+          <t>RoomSettingsSelect an avatar</t>
         </is>
       </c>
       <c r="G576" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화 활성화 실패: %1</t>
+          <t>Suggested in Weblate: 아바타 선택</t>
         </is>
       </c>
       <c r="H576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20967</t>
+          <t>../../src/ui/RoomSettings.cpp:21021</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Select an avatar</t>
+          <t>All Files (*)</t>
         </is>
       </c>
       <c r="C577" t="inlineStr"/>
       <c r="D577" t="inlineStr"/>
       <c r="E577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>RoomSettingsSelect an avatar</t>
+          <t>RoomSettingsAll Files (*)</t>
         </is>
       </c>
       <c r="G577" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 아바타 선택</t>
+          <t>Suggested in Weblate: 모든 파일 (*)</t>
         </is>
       </c>
       <c r="H577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20967</t>
+          <t>../../src/ui/RoomSettings.cpp:21033</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
+          <t>The selected file is not an image</t>
         </is>
       </c>
       <c r="C578" t="inlineStr"/>
       <c r="D578" t="inlineStr"/>
       <c r="E578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>RoomSettingsAll Files (*)</t>
+          <t>RoomSettingsThe selected file is not an image</t>
         </is>
       </c>
       <c r="G578" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 모든 파일 (*)</t>
+          <t>Suggested in Weblate: 선택하신 파일은 이미지가 아닙니다</t>
         </is>
       </c>
       <c r="H578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20979</t>
+          <t>../../src/ui/RoomSettings.cpp:21038</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>The selected file is not an image</t>
+          <t>Error while reading file: %1</t>
         </is>
       </c>
       <c r="C579" t="inlineStr"/>
       <c r="D579" t="inlineStr"/>
       <c r="E579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>RoomSettingsThe selected file is not an image</t>
+          <t>RoomSettingsError while reading file: %1</t>
         </is>
       </c>
       <c r="G579" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 선택하신 파일은 이미지가 아닙니다</t>
+          <t>Suggested in Weblate: %1 파일을 읽는 도중 에러가 발생</t>
         </is>
       </c>
       <c r="H579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20984</t>
+          <t>../../src/ui/RoomSettings.cpp:21089</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>Error while reading file: %1</t>
+          <t>Failed to upload image: %s</t>
         </is>
       </c>
       <c r="C580" t="inlineStr"/>
       <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>RoomSettingsError while reading file: %1</t>
+          <t>RoomSettingsFailed to upload image: %s</t>
         </is>
       </c>
       <c r="G580" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 파일을 읽는 도중 에러가 발생</t>
+          <t>Suggested in Weblate: 이미지 업로드 실패: %s</t>
         </is>
       </c>
       <c r="H580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:21035</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21116</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Failed to upload image: %s</t>
+          <t>Room Settings</t>
         </is>
       </c>
       <c r="C581" t="inlineStr"/>
       <c r="D581" t="inlineStr"/>
       <c r="E581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>RoomSettingsFailed to upload image: %s</t>
+          <t>RoomSettingsDialogRoom Settings</t>
         </is>
       </c>
       <c r="G581" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지 업로드 실패: %s</t>
+          <t>Suggested in Weblate: 대화방 설정</t>
         </is>
       </c>
       <c r="H581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21062</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21151</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>Room Settings</t>
+          <t>Change room avatar.</t>
         </is>
       </c>
       <c r="C582" t="inlineStr"/>
       <c r="D582" t="inlineStr"/>
       <c r="E582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRoom Settings</t>
+          <t>RoomSettingsDialogChange room avatar.</t>
         </is>
       </c>
       <c r="G582" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 설정</t>
+          <t>Suggested in Weblate: 대화방 아바타 변경</t>
         </is>
       </c>
       <c r="H582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21097</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21248</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Change room avatar.</t>
+          <t>Change name of this room</t>
         </is>
       </c>
       <c r="C583" t="inlineStr"/>
       <c r="D583" t="inlineStr"/>
       <c r="E583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange room avatar.</t>
+          <t>RoomSettingsDialogChange name of this room</t>
         </is>
       </c>
       <c r="G583" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방 아바타 변경</t>
+          <t>Suggested in Weblate: 이 대화방 이름 변경하기</t>
         </is>
       </c>
       <c r="H583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21194</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21271</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Change name of this room</t>
+          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
         </is>
       </c>
       <c r="C584" t="inlineStr"/>
       <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange name of this room</t>
-[...6 lines deleted...]
-      </c>
+          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr"/>
       <c r="H584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21217</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21282</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
+          <t>%n member</t>
         </is>
       </c>
       <c r="C585" t="inlineStr"/>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
-[...2 lines deleted...]
-      <c r="G585" t="inlineStr"/>
+          <t>RoomSettingsDialog%n member(s)</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %n 구성원</t>
+        </is>
+      </c>
       <c r="H585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21228</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21290</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>%n member</t>
+          <t>View members of %1</t>
         </is>
       </c>
       <c r="C586" t="inlineStr"/>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>RoomSettingsDialog%n member(s)</t>
+          <t>RoomSettingsDialogView members of %1</t>
         </is>
       </c>
       <c r="G586" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %n 구성원</t>
+          <t>Suggested in Weblate: %1에 구성원 보기</t>
         </is>
       </c>
       <c r="H586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21236</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21314</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>View members of %1</t>
+          <t>No topic set</t>
         </is>
       </c>
       <c r="C587" t="inlineStr"/>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogView members of %1</t>
+          <t>RoomSettingsDialogNo topic set</t>
         </is>
       </c>
       <c r="G587" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1에 구성원 보기</t>
+          <t>Suggested in Weblate: 주제 설정 안 함</t>
         </is>
       </c>
       <c r="H587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21260</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21338</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>No topic set</t>
+          <t>Change topic of this room</t>
         </is>
       </c>
       <c r="C588" t="inlineStr"/>
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNo topic set</t>
+          <t>RoomSettingsDialogChange topic of this room</t>
         </is>
       </c>
       <c r="G588" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 주제 설정 안 함</t>
+          <t>Suggested in Weblate: 이 대화방의 주제 변경하기</t>
         </is>
       </c>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21284</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21362</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Change topic of this room</t>
+          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
         </is>
       </c>
       <c r="C589" t="inlineStr"/>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange topic of this room</t>
-[...6 lines deleted...]
-      </c>
+          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr"/>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21308</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21381</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
+          <t>NOTIFICATIONS</t>
         </is>
       </c>
       <c r="C590" t="inlineStr"/>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
-[...2 lines deleted...]
-      <c r="G590" t="inlineStr"/>
+          <t>RoomSettingsDialogNOTIFICATIONS</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 알림</t>
+        </is>
+      </c>
       <c r="H590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21327</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21390</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>NOTIFICATIONS</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="C591" t="inlineStr"/>
       <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNOTIFICATIONS</t>
+          <t>RoomSettingsDialogNotifications</t>
         </is>
       </c>
       <c r="G591" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 알림</t>
         </is>
       </c>
       <c r="H591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21336</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Muted</t>
         </is>
       </c>
       <c r="C592" t="inlineStr"/>
       <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNotifications</t>
+          <t>RoomSettingsDialogMuted</t>
         </is>
       </c>
       <c r="G592" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알림</t>
+          <t>Suggested in Weblate: 음소거</t>
         </is>
       </c>
       <c r="H592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21342</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Muted</t>
+          <t>Mentions only</t>
         </is>
       </c>
       <c r="C593" t="inlineStr"/>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMuted</t>
+          <t>RoomSettingsDialogMentions only</t>
         </is>
       </c>
       <c r="G593" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 음소거</t>
+          <t>Suggested in Weblate: 멘션 전용</t>
         </is>
       </c>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21342</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Mentions only</t>
+          <t>All messages</t>
         </is>
       </c>
       <c r="C594" t="inlineStr"/>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMentions only</t>
+          <t>RoomSettingsDialogAll messages</t>
         </is>
       </c>
       <c r="G594" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 멘션 전용</t>
+          <t>Suggested in Weblate: 전체 메시지</t>
         </is>
       </c>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21342</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21409</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>All messages</t>
+          <t>ENTRY PERMISSIONS</t>
         </is>
       </c>
       <c r="C595" t="inlineStr"/>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAll messages</t>
+          <t>RoomSettingsDialogENTRY PERMISSIONS</t>
         </is>
       </c>
       <c r="G595" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전체 메시지</t>
+          <t>Suggested in Weblate: 입력 권한</t>
         </is>
       </c>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21352</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21418</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>ENTRY PERMISSIONS</t>
+          <t>Anyone can join</t>
         </is>
       </c>
       <c r="C596" t="inlineStr"/>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogENTRY PERMISSIONS</t>
+          <t>RoomSettingsDialogAnyone can join</t>
         </is>
       </c>
       <c r="G596" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 입력 권한</t>
+          <t>Suggested in Weblate: 누구나 참여 가능</t>
         </is>
       </c>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21361</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21432</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Anyone can join</t>
+          <t>Allow knocking</t>
         </is>
       </c>
       <c r="C597" t="inlineStr"/>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAnyone can join</t>
+          <t>RoomSettingsDialogAllow knocking</t>
         </is>
       </c>
       <c r="G597" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 누구나 참여 가능</t>
+          <t>Suggested in Weblate: 가입 요청 허용</t>
         </is>
       </c>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21375</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21451</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Allow knocking</t>
+          <t>Allow joining via other rooms</t>
         </is>
       </c>
       <c r="C598" t="inlineStr"/>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow knocking</t>
+          <t>RoomSettingsDialogAllow joining via other rooms</t>
         </is>
       </c>
       <c r="G598" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 가입 요청 허용</t>
+          <t>Suggested in Weblate: 다른 방을 통한 참여 허용</t>
         </is>
       </c>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21394</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21470</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Allow joining via other rooms</t>
+          <t>Rooms to join via</t>
         </is>
       </c>
       <c r="C599" t="inlineStr"/>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow joining via other rooms</t>
+          <t>RoomSettingsDialogRooms to join via</t>
         </is>
       </c>
       <c r="G599" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 방을 통한 참여 허용</t>
+          <t>Suggested in Weblate: 다음을 통해 참여할 수 있는 대화방</t>
         </is>
       </c>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21413</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21724</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Rooms to join via</t>
+          <t>Change</t>
         </is>
       </c>
       <c r="C600" t="inlineStr"/>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRooms to join via</t>
+          <t>RoomSettingsDialogChange</t>
         </is>
       </c>
       <c r="G600" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다음을 통해 참여할 수 있는 대화방</t>
+          <t>Suggested in Weblate: 변경</t>
         </is>
       </c>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21667</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21483</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Change</t>
+          <t>Change the list of rooms users can join this room via. Usually this is the official community of this room.</t>
         </is>
       </c>
       <c r="C601" t="inlineStr"/>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange</t>
+          <t>RoomSettingsDialogChange the list of rooms users can join this room via. Usually this is the official community of this room.</t>
         </is>
       </c>
       <c r="G601" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 변경</t>
+          <t>Suggested in Weblate: 사용자가 이 대화방에 참여할 수 있는 방 목록을 변경합니다. 일반적으로 이 방의 공식 커뮤니티입니다.</t>
         </is>
       </c>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21426</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21489</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Change the list of rooms users can join this room via. Usually this is the official community of this room.</t>
+          <t>Allow guests to join</t>
         </is>
       </c>
       <c r="C602" t="inlineStr"/>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange the list of rooms users can join this room via. Usually this is the official community of this room.</t>
+          <t>RoomSettingsDialogAllow guests to join</t>
         </is>
       </c>
       <c r="G602" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자가 이 대화방에 참여할 수 있는 방 목록을 변경합니다. 일반적으로 이 방의 공식 커뮤니티입니다.</t>
+          <t>Suggested in Weblate: 게스트 가입 허용</t>
         </is>
       </c>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21432</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21506</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Allow guests to join</t>
+          <t>Apply access rules</t>
         </is>
       </c>
       <c r="C603" t="inlineStr"/>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow guests to join</t>
+          <t>RoomSettingsDialogApply access rules</t>
         </is>
       </c>
       <c r="G603" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 게스트 가입 허용</t>
+          <t>Suggested in Weblate: 액세스 규칙 적용</t>
         </is>
       </c>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21449</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21513</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Apply access rules</t>
+          <t>MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="C604" t="inlineStr"/>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogApply access rules</t>
+          <t>RoomSettingsDialogMESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="G604" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 액세스 규칙 적용</t>
+          <t>Suggested in Weblate: 메시지 가시성</t>
         </is>
       </c>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21456</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21522</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>MESSAGE VISIBILITY</t>
+          <t>Allow viewing history without joining</t>
         </is>
       </c>
       <c r="C605" t="inlineStr"/>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMESSAGE VISIBILITY</t>
+          <t>RoomSettingsDialogAllow viewing history without joining</t>
         </is>
       </c>
       <c r="G605" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 가시성</t>
+          <t>Suggested in Weblate: 가입하지 않고 기록 열람 허용</t>
         </is>
       </c>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21465</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21525</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Allow viewing history without joining</t>
+          <t>This is useful to see previews of the room or view it on public websites.</t>
         </is>
       </c>
       <c r="C606" t="inlineStr"/>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow viewing history without joining</t>
+          <t>RoomSettingsDialogThis is useful to see previews of the room or view it on public websites.</t>
         </is>
       </c>
       <c r="G606" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 가입하지 않고 기록 열람 허용</t>
+          <t>Suggested in Weblate: 이 기능은 방의 미리 보기를 보거나 공개 웹사이트에서 볼 때 유용합니다.</t>
         </is>
       </c>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21468</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21545</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>This is useful to see previews of the room or view it on public websites.</t>
+          <t>Members can see messages since</t>
         </is>
       </c>
       <c r="C607" t="inlineStr"/>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThis is useful to see previews of the room or view it on public websites.</t>
+          <t>RoomSettingsDialogMembers can see messages since</t>
         </is>
       </c>
       <c r="G607" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 기능은 방의 미리 보기를 보거나 공개 웹사이트에서 볼 때 유용합니다.</t>
+          <t>Suggested in Weblate: 구성원은 다음부터 메시지를 볼 수 있습니다</t>
         </is>
       </c>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21488</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21549</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Members can see messages since</t>
+          <t>How much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
         </is>
       </c>
       <c r="C608" t="inlineStr"/>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can see messages since</t>
+          <t>RoomSettingsDialogHow much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
         </is>
       </c>
       <c r="G608" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 구성원은 다음부터 메시지를 볼 수 있습니다</t>
+          <t>Suggested in Weblate: 가입한 회원에게 공개되는 기록의 양입니다. 이 값을 변경해도 이미 보낸 메시지의 공개 여부에는 영향을 미치지 않습니다. 새 메시지에만 적용됩니다.</t>
         </is>
       </c>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21492</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21568</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>How much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
+          <t>Everything</t>
         </is>
       </c>
       <c r="C609" t="inlineStr"/>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogHow much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
+          <t>RoomSettingsDialogEverything</t>
         </is>
       </c>
       <c r="G609" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 가입한 회원에게 공개되는 기록의 양입니다. 이 값을 변경해도 이미 보낸 메시지의 공개 여부에는 영향을 미치지 않습니다. 새 메시지에만 적용됩니다.</t>
+          <t>Suggested in Weblate: 전체</t>
         </is>
       </c>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21511</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21569</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Everything</t>
+          <t>As long as the user joined, they can see all previous messages.</t>
         </is>
       </c>
       <c r="C610" t="inlineStr"/>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEverything</t>
+          <t>RoomSettingsDialogAs long as the user joined, they can see all previous messages.</t>
         </is>
       </c>
       <c r="G610" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전체</t>
+          <t>Suggested in Weblate: 가입한 사용자는 이전 메시지를 모두 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21512</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21576</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>As long as the user joined, they can see all previous messages.</t>
+          <t>They got invited</t>
         </is>
       </c>
       <c r="C611" t="inlineStr"/>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAs long as the user joined, they can see all previous messages.</t>
+          <t>RoomSettingsDialogThey got invited</t>
         </is>
       </c>
       <c r="G611" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 가입한 사용자는 이전 메시지를 모두 볼 수 있습니다.</t>
+          <t>Suggested in Weblate: 그들은 초대를 받았습니다</t>
         </is>
       </c>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21519</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21577</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>They got invited</t>
+          <t>Members can only see messages from when they got invited going forward.</t>
         </is>
       </c>
       <c r="C612" t="inlineStr"/>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThey got invited</t>
+          <t>RoomSettingsDialogMembers can only see messages from when they got invited going forward.</t>
         </is>
       </c>
       <c r="G612" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 그들은 초대를 받았습니다</t>
+          <t>Suggested in Weblate: 구성원은 초대를 받은 시점부터의 메시지만 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21520</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21584</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Members can only see messages from when they got invited going forward.</t>
+          <t>They joined</t>
         </is>
       </c>
       <c r="C613" t="inlineStr"/>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can only see messages from when they got invited going forward.</t>
+          <t>RoomSettingsDialogThey joined</t>
         </is>
       </c>
       <c r="G613" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 구성원은 초대를 받은 시점부터의 메시지만 볼 수 있습니다.</t>
+          <t>Suggested in Weblate: 그들은 가입했습니다</t>
         </is>
       </c>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21527</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21585</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>They joined</t>
+          <t>Members can only see messages since after they joined.</t>
         </is>
       </c>
       <c r="C614" t="inlineStr"/>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThey joined</t>
+          <t>RoomSettingsDialogMembers can only see messages since after they joined.</t>
         </is>
       </c>
       <c r="G614" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 그들은 가입했습니다</t>
+          <t>Suggested in Weblate: 구성원은 가입한 이후부터 메시지를 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21528</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21595</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Members can only see messages since after they joined.</t>
+          <t>Apply visibility changes</t>
         </is>
       </c>
       <c r="C615" t="inlineStr"/>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can only see messages since after they joined.</t>
+          <t>RoomSettingsDialogApply visibility changes</t>
         </is>
       </c>
       <c r="G615" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 구성원은 가입한 이후부터 메시지를 볼 수 있습니다.</t>
+          <t>Suggested in Weblate: 표시 범위 변경사항 적용</t>
         </is>
       </c>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21538</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21611</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Apply visibility changes</t>
+          <t>Locally hidden events</t>
         </is>
       </c>
       <c r="C616" t="inlineStr"/>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogApply visibility changes</t>
+          <t>RoomSettingsDialogLocally hidden events</t>
         </is>
       </c>
       <c r="G616" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 표시 범위 변경사항 적용</t>
+          <t>Suggested in Weblate: 로컬에 숨겨진 이벤트</t>
         </is>
       </c>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21554</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21712</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Locally hidden events</t>
+          <t>Configure</t>
         </is>
       </c>
       <c r="C617" t="inlineStr"/>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogLocally hidden events</t>
+          <t>RoomSettingsDialogConfigure</t>
         </is>
       </c>
       <c r="G617" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 로컬에 숨겨진 이벤트</t>
+          <t>Suggested in Weblate: 설정</t>
         </is>
       </c>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21655</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21623</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Configure</t>
+          <t>Select events to hide in this room</t>
         </is>
       </c>
       <c r="C618" t="inlineStr"/>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogConfigure</t>
+          <t>RoomSettingsDialogSelect events to hide in this room</t>
         </is>
       </c>
       <c r="G618" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 설정</t>
+          <t>Suggested in Weblate: 이 방에서 숨길 이벤트 선택</t>
         </is>
       </c>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21566</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21629</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Select events to hide in this room</t>
+          <t>Automatic event deletion</t>
         </is>
       </c>
       <c r="C619" t="inlineStr"/>
       <c r="D619" t="inlineStr"/>
       <c r="E619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSelect events to hide in this room</t>
+          <t>RoomSettingsDialogAutomatic event deletion</t>
         </is>
       </c>
       <c r="G619" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방에서 숨길 이벤트 선택</t>
+          <t>Suggested in Weblate: 이벤트 자동 삭제</t>
         </is>
       </c>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21572</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21641</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Automatic event deletion</t>
+          <t>Select if your events get automatically deleted in this room.</t>
         </is>
       </c>
       <c r="C620" t="inlineStr"/>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAutomatic event deletion</t>
+          <t>RoomSettingsDialogSelect if your events get automatically deleted in this room.</t>
         </is>
       </c>
       <c r="G620" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이벤트 자동 삭제</t>
+          <t>Suggested in Weblate: 이 방에서 이벤트를 자동으로 삭제할지 여부를 선택합니다.</t>
         </is>
       </c>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21584</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21647</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>Select if your events get automatically deleted in this room.</t>
+          <t>GENERAL SETTINGS</t>
         </is>
       </c>
       <c r="C621" t="inlineStr"/>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSelect if your events get automatically deleted in this room.</t>
+          <t>RoomSettingsDialogGENERAL SETTINGS</t>
         </is>
       </c>
       <c r="G621" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방에서 이벤트를 자동으로 삭제할지 여부를 선택합니다.</t>
+          <t>Suggested in Weblate: 일반 설정</t>
         </is>
       </c>
       <c r="H621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21590</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21656</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>GENERAL SETTINGS</t>
+          <t>Encryption</t>
         </is>
       </c>
       <c r="C622" t="inlineStr"/>
       <c r="D622" t="inlineStr"/>
       <c r="E622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogGENERAL SETTINGS</t>
+          <t>RoomSettingsDialogEncryption</t>
         </is>
       </c>
       <c r="G622" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 일반 설정</t>
+          <t>Suggested in Weblate: 암호화</t>
         </is>
       </c>
       <c r="H622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21599</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21678</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>Encryption</t>
+          <t>End-to-End Encryption</t>
         </is>
       </c>
       <c r="C623" t="inlineStr"/>
       <c r="D623" t="inlineStr"/>
       <c r="E623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEncryption</t>
+          <t>RoomSettingsDialogEnd-to-End Encryption</t>
         </is>
       </c>
       <c r="G623" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화</t>
+          <t>Suggested in Weblate: 종단간 암호화</t>
         </is>
       </c>
       <c r="H623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21621</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21679</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>End-to-End Encryption</t>
+          <t>Encryption is currently experimental and things might break unexpectedly. &lt;br&gt;
+                                Please take note that it can't be disabled afterwards.</t>
         </is>
       </c>
       <c r="C624" t="inlineStr"/>
       <c r="D624" t="inlineStr"/>
       <c r="E624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEnd-to-End Encryption</t>
+          <t>RoomSettingsDialogEncryption is currently experimental and things might break unexpectedly. &lt;br&gt;
+                                Please take note that it can't be disabled afterwards.</t>
         </is>
       </c>
       <c r="G624" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 종단간 암호화</t>
+          <t>Suggested in Weblate: 암호화는 현재 아직 실험 단계이며 예기치 않게 중단될 수 있습니다. &lt;br&gt;
+                                이후에는 비활성화할 수 없다는 점에 유의하세요.</t>
         </is>
       </c>
       <c r="H624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21622</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21695</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>Encryption is currently experimental and things might break unexpectedly. &lt;br&gt;
-                                Please take note that it can't be disabled afterwards.</t>
+          <t>Permissions</t>
         </is>
       </c>
       <c r="C625" t="inlineStr"/>
       <c r="D625" t="inlineStr"/>
       <c r="E625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEncryption is currently experimental and things might break unexpectedly. &lt;br&gt;
-                                Please take note that it can't be disabled afterwards.</t>
+          <t>RoomSettingsDialogPermission</t>
         </is>
       </c>
       <c r="G625" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화는 현재 아직 실험 단계이며 예기치 않게 중단될 수 있습니다. &lt;br&gt;
-                                이후에는 비활성화할 수 없다는 점에 유의하세요.</t>
+          <t>Suggested in Weblate: 권한</t>
         </is>
       </c>
       <c r="H625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21638</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21701</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>Permissions</t>
+          <t>View and change the permissions in this room</t>
         </is>
       </c>
       <c r="C626" t="inlineStr"/>
       <c r="D626" t="inlineStr"/>
       <c r="E626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F626" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogPermission</t>
+          <t>RoomSettingsDialogView and change the permissions in this room</t>
         </is>
       </c>
       <c r="G626" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 권한</t>
+          <t>Suggested in Weblate: 이 방의 권한 보기 및 변경</t>
         </is>
       </c>
       <c r="H626" t="inlineStr"/>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21644</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21707</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>View and change the permissions in this room</t>
+          <t>Aliases</t>
         </is>
       </c>
       <c r="C627" t="inlineStr"/>
       <c r="D627" t="inlineStr"/>
       <c r="E627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogView and change the permissions in this room</t>
+          <t>RoomSettingsDialogAliases</t>
         </is>
       </c>
       <c r="G627" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방의 권한 보기 및 변경</t>
+          <t>Suggested in Weblate: 별명</t>
         </is>
       </c>
       <c r="H627" t="inlineStr"/>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21650</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21713</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>Aliases</t>
+          <t>View and change the addresses/aliases of this room</t>
         </is>
       </c>
       <c r="C628" t="inlineStr"/>
       <c r="D628" t="inlineStr"/>
       <c r="E628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAliases</t>
+          <t>RoomSettingsDialogView and change the addresses/aliases of this room</t>
         </is>
       </c>
       <c r="G628" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 별명</t>
+          <t>Suggested in Weblate: 이 방의 주소/별명 보기 및 변경하기</t>
         </is>
       </c>
       <c r="H628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21656</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21719</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>View and change the addresses/aliases of this room</t>
+          <t>Sticker &amp; Emote Settings</t>
         </is>
       </c>
       <c r="C629" t="inlineStr"/>
       <c r="D629" t="inlineStr"/>
       <c r="E629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogView and change the addresses/aliases of this room</t>
+          <t>RoomSettingsDialogSticker &amp; Emote Settings</t>
         </is>
       </c>
       <c r="G629" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방의 주소/별명 보기 및 변경하기</t>
+          <t>Suggested in Weblate: 스티커 및 이모티콘 설정</t>
         </is>
       </c>
       <c r="H629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21662</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21725</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>Sticker &amp; Emote Settings</t>
+          <t>Change what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="C630" t="inlineStr"/>
       <c r="D630" t="inlineStr"/>
       <c r="E630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSticker &amp; Emote Settings</t>
+          <t>RoomSettingsDialogChange what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="G630" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스티커 및 이모티콘 설정</t>
+          <t>Suggested in Weblate: 활성화된 팩을 변경, 제거 또는 새로운 팩 만들기</t>
         </is>
       </c>
       <c r="H630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21668</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21731</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Change what packs are enabled, remove packs, or create new ones</t>
+          <t>INFO</t>
         </is>
       </c>
       <c r="C631" t="inlineStr"/>
       <c r="D631" t="inlineStr"/>
       <c r="E631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange what packs are enabled, remove packs, or create new ones</t>
+          <t>RoomSettingsDialogINFO</t>
         </is>
       </c>
       <c r="G631" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 활성화된 팩을 변경, 제거 또는 새로운 팩 만들기</t>
+          <t>Suggested in Weblate: 정보</t>
         </is>
       </c>
       <c r="H631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21674</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21740</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>INFO</t>
+          <t>Internal ID</t>
         </is>
       </c>
       <c r="C632" t="inlineStr"/>
       <c r="D632" t="inlineStr"/>
       <c r="E632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogINFO</t>
+          <t>RoomSettingsDialogInternal ID</t>
         </is>
       </c>
       <c r="G632" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 정보</t>
+          <t>Suggested in Weblate: 내부 아이디</t>
         </is>
       </c>
       <c r="H632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21683</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21757</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>Internal ID</t>
+          <t>Copied to clipboard</t>
         </is>
       </c>
       <c r="C633" t="inlineStr"/>
       <c r="D633" t="inlineStr"/>
       <c r="E633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogInternal ID</t>
+          <t>RoomSettingsDialogCopied to clipboard</t>
         </is>
       </c>
       <c r="G633" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 내부 아이디</t>
+          <t>Suggested in Weblate: 클립보드에 복사됨</t>
         </is>
       </c>
       <c r="H633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21699</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21777</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>Copied to clipboard</t>
+          <t>Room Version</t>
         </is>
       </c>
       <c r="C634" t="inlineStr"/>
       <c r="D634" t="inlineStr"/>
       <c r="E634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogCopied to clipboard</t>
+          <t>RoomSettingsDialogRoom Version</t>
         </is>
       </c>
       <c r="G634" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 클립보드에 복사됨</t>
+          <t>Suggested in Weblate: 방 버전</t>
         </is>
       </c>
       <c r="H634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21718</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21796</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>Room Version</t>
+          <t>show less</t>
         </is>
       </c>
       <c r="C635" t="inlineStr"/>
       <c r="D635" t="inlineStr"/>
       <c r="E635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRoom Version</t>
+          <t>RoomSettingsDialogshow less</t>
         </is>
       </c>
       <c r="G635" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 버전</t>
+          <t>Suggested in Weblate: 간단히</t>
         </is>
       </c>
       <c r="H635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21737</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21796</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>show less</t>
+          <t>show more</t>
         </is>
       </c>
       <c r="C636" t="inlineStr"/>
       <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogshow less</t>
+          <t>RoomSettingsDialogshow more</t>
         </is>
       </c>
       <c r="G636" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 간단히</t>
+          <t>Suggested in Weblate: 더보기</t>
         </is>
       </c>
       <c r="H636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21737</t>
+          <t>../../src/timeline/RoomlistModel.cpp:21955</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>show more</t>
+          <t>Pending invite.</t>
         </is>
       </c>
       <c r="C637" t="inlineStr"/>
       <c r="D637" t="inlineStr"/>
       <c r="E637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogshow more</t>
+          <t>RoomlistModelPending invite.</t>
         </is>
       </c>
       <c r="G637" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 더보기</t>
+          <t>Suggested in Weblate: 초대 대기 중.</t>
         </is>
       </c>
       <c r="H637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21896</t>
+          <t>../../src/timeline/RoomlistModel.cpp:21984</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>Pending invite.</t>
+          <t>Previewing this room</t>
         </is>
       </c>
       <c r="C638" t="inlineStr"/>
       <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>RoomlistModelPending invite.</t>
+          <t>RoomlistModelPreviewing this room</t>
         </is>
       </c>
       <c r="G638" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 초대 대기 중.</t>
+          <t>Suggested in Weblate: 이 방 미리보기</t>
         </is>
       </c>
       <c r="H638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21925</t>
+          <t>../../src/timeline/RoomlistModel.cpp:22017</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>Previewing this room</t>
+          <t>No preview available</t>
         </is>
       </c>
       <c r="C639" t="inlineStr"/>
       <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>RoomlistModelPreviewing this room</t>
+          <t>RoomlistModelNo preview available</t>
         </is>
       </c>
       <c r="G639" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방 미리보기</t>
+          <t>Suggested in Weblate: 미리보기 없음</t>
         </is>
       </c>
       <c r="H639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21958</t>
+          <t>../../src/timeline/RoomlistModel.cpp:22019</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>No preview available</t>
+          <t>This room is possibly inaccessible</t>
         </is>
       </c>
       <c r="C640" t="inlineStr"/>
       <c r="D640" t="inlineStr"/>
       <c r="E640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>RoomlistModelNo preview available</t>
+          <t>RoomlistModelThis room is possibly inaccessible</t>
         </is>
       </c>
       <c r="G640" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 미리보기 없음</t>
+          <t>Suggested in Weblate: 이 방에 액세스하지 못할 수 있습니다</t>
         </is>
       </c>
       <c r="H640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21960</t>
+          <t>../qml/Root.qml:22327</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>This room is possibly inaccessible</t>
+          <t>Please enter your login password to continue:</t>
         </is>
       </c>
       <c r="C641" t="inlineStr"/>
       <c r="D641" t="inlineStr"/>
       <c r="E641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>RoomlistModelThis room is possibly inaccessible</t>
+          <t>RootPlease enter your login password to continue:</t>
         </is>
       </c>
       <c r="G641" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방에 액세스하지 못할 수 있습니다</t>
+          <t>Suggested in Weblate: 계속하려면 로그인 비밀번호를 입력하세요:</t>
         </is>
       </c>
       <c r="H641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22268</t>
+          <t>../qml/Root.qml:22337</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>Please enter your login password to continue:</t>
+          <t>Please enter a valid email address to continue:</t>
         </is>
       </c>
       <c r="C642" t="inlineStr"/>
       <c r="D642" t="inlineStr"/>
       <c r="E642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>RootPlease enter your login password to continue:</t>
+          <t>RootPlease enter a valid email address to continue:</t>
         </is>
       </c>
       <c r="G642" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 계속하려면 로그인 비밀번호를 입력하세요:</t>
+          <t>Suggested in Weblate: 계속하려면 유효한 이메일 주소를 입력하세요:</t>
         </is>
       </c>
       <c r="H642" t="inlineStr"/>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22278</t>
+          <t>../qml/Root.qml:22347</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>Please enter a valid email address to continue:</t>
+          <t>Please enter a valid phone number to continue:</t>
         </is>
       </c>
       <c r="C643" t="inlineStr"/>
       <c r="D643" t="inlineStr"/>
       <c r="E643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>RootPlease enter a valid email address to continue:</t>
+          <t>RootPlease enter a valid phone number to continue:</t>
         </is>
       </c>
       <c r="G643" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 계속하려면 유효한 이메일 주소를 입력하세요:</t>
+          <t>Suggested in Weblate: 계속하려면 유효한 전화번호를 입력하세요:</t>
         </is>
       </c>
       <c r="H643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22288</t>
+          <t>../qml/Root.qml:22357</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>Please enter a valid phone number to continue:</t>
+          <t>Please enter the token which has been sent to you:</t>
         </is>
       </c>
       <c r="C644" t="inlineStr"/>
       <c r="D644" t="inlineStr"/>
       <c r="E644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
-          <t>RootPlease enter a valid phone number to continue:</t>
+          <t>RootPlease enter the token which has been sent to you:</t>
         </is>
       </c>
       <c r="G644" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 계속하려면 유효한 전화번호를 입력하세요:</t>
+          <t>Suggested in Weblate: 전송받은 토큰을 입력하세요:</t>
         </is>
       </c>
       <c r="H644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22298</t>
+          <t>../qml/Root.qml:22368</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>Please enter the token which has been sent to you:</t>
+          <t>Wait for the confirmation link to arrive, then continue.</t>
         </is>
       </c>
       <c r="C645" t="inlineStr"/>
       <c r="D645" t="inlineStr"/>
       <c r="E645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
-          <t>RootPlease enter the token which has been sent to you:</t>
+          <t>RootWait for the confirmation link to arrive, then continue.</t>
         </is>
       </c>
       <c r="G645" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전송받은 토큰을 입력하세요:</t>
+          <t>Suggested in Weblate: 확인 링크가 도착할 때까지 기다렸다가 계속 진행하세요.</t>
         </is>
       </c>
       <c r="H645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22309</t>
+          <t>../qml/voip/ScreenShare.qml:22398</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Wait for the confirmation link to arrive, then continue.</t>
+          <t>Share desktop with %1?</t>
         </is>
       </c>
       <c r="C646" t="inlineStr"/>
       <c r="D646" t="inlineStr"/>
       <c r="E646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
-          <t>RootWait for the confirmation link to arrive, then continue.</t>
+          <t>ScreenShareShare desktop with %1?</t>
         </is>
       </c>
       <c r="G646" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 확인 링크가 도착할 때까지 기다렸다가 계속 진행하세요.</t>
+          <t>Suggested in Weblate: %1 과 데스크톱을 공유하시겠습니까?</t>
         </is>
       </c>
       <c r="H646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22339</t>
+          <t>../qml/voip/ScreenShare.qml:22409</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>Share desktop with %1?</t>
+          <t>Method:</t>
         </is>
       </c>
       <c r="C647" t="inlineStr"/>
       <c r="D647" t="inlineStr"/>
       <c r="E647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>ScreenShareShare desktop with %1?</t>
+          <t>ScreenShareMethod:</t>
         </is>
       </c>
       <c r="G647" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 과 데스크톱을 공유하시겠습니까?</t>
+          <t>Suggested in Weblate: 방법:</t>
         </is>
       </c>
       <c r="H647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22350</t>
+          <t>../qml/voip/ScreenShare.qml:22429</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>Method:</t>
+          <t>Window:</t>
         </is>
       </c>
       <c r="C648" t="inlineStr"/>
       <c r="D648" t="inlineStr"/>
       <c r="E648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>ScreenShareMethod:</t>
+          <t>ScreenShareWindow:</t>
         </is>
       </c>
       <c r="G648" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방법:</t>
+          <t>Suggested in Weblate: 윈도우:</t>
         </is>
       </c>
       <c r="H648" t="inlineStr"/>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22370</t>
+          <t>../qml/voip/ScreenShare.qml:22444</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Window:</t>
+          <t>Request screencast</t>
         </is>
       </c>
       <c r="C649" t="inlineStr"/>
       <c r="D649" t="inlineStr"/>
       <c r="E649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
-          <t>ScreenShareWindow:</t>
+          <t>ScreenShareRequest screencast</t>
         </is>
       </c>
       <c r="G649" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 윈도우:</t>
+          <t>Suggested in Weblate: 화면 공유 요청</t>
         </is>
       </c>
       <c r="H649" t="inlineStr"/>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22385</t>
+          <t>../qml/voip/ScreenShare.qml:22460</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>Request screencast</t>
+          <t>Frame rate:</t>
         </is>
       </c>
       <c r="C650" t="inlineStr"/>
       <c r="D650" t="inlineStr"/>
       <c r="E650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
-          <t>ScreenShareRequest screencast</t>
+          <t>ScreenShareFrame rate:</t>
         </is>
       </c>
       <c r="G650" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 화면 공유 요청</t>
+          <t>Suggested in Weblate: 프레임:</t>
         </is>
       </c>
       <c r="H650" t="inlineStr"/>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22401</t>
+          <t>../qml/voip/ScreenShare.qml:22479</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>Frame rate:</t>
+          <t>Include your camera picture-in-picture</t>
         </is>
       </c>
       <c r="C651" t="inlineStr"/>
       <c r="D651" t="inlineStr"/>
       <c r="E651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
-          <t>ScreenShareFrame rate:</t>
+          <t>ScreenShareInclude your camera picture-in-picture</t>
         </is>
       </c>
       <c r="G651" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 프레임:</t>
+          <t>Suggested in Weblate: 카메라 화면 속 화면 포함</t>
         </is>
       </c>
       <c r="H651" t="inlineStr"/>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22420</t>
+          <t>../qml/voip/ScreenShare.qml:22491</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>Include your camera picture-in-picture</t>
+          <t>Request remote camera</t>
         </is>
       </c>
       <c r="C652" t="inlineStr"/>
       <c r="D652" t="inlineStr"/>
       <c r="E652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
-          <t>ScreenShareInclude your camera picture-in-picture</t>
+          <t>ScreenShareRequest remote camera</t>
         </is>
       </c>
       <c r="G652" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 카메라 화면 속 화면 포함</t>
+          <t>Suggested in Weblate: 원격 카메라 요청</t>
         </is>
       </c>
       <c r="H652" t="inlineStr"/>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22432</t>
+          <t>../qml/voip/ScreenShare.qml:22501</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Request remote camera</t>
+          <t>View your callee's camera like a regular video call</t>
         </is>
       </c>
       <c r="C653" t="inlineStr"/>
       <c r="D653" t="inlineStr"/>
       <c r="E653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
-          <t>ScreenShareRequest remote camera</t>
+          <t>ScreenShareView your callee's camera like a regular video call</t>
         </is>
       </c>
       <c r="G653" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 원격 카메라 요청</t>
+          <t>Suggested in Weblate: 일반 영상통화처럼 상대방의 카메라 보기</t>
         </is>
       </c>
       <c r="H653" t="inlineStr"/>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22442</t>
+          <t>../qml/voip/ScreenShare.qml:22506</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>View your callee's camera like a regular video call</t>
+          <t>Hide mouse cursor</t>
         </is>
       </c>
       <c r="C654" t="inlineStr"/>
       <c r="D654" t="inlineStr"/>
       <c r="E654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
-          <t>ScreenShareView your callee's camera like a regular video call</t>
+          <t>ScreenShareHide mouse cursor</t>
         </is>
       </c>
       <c r="G654" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 일반 영상통화처럼 상대방의 카메라 보기</t>
+          <t>Suggested in Weblate: 마우스 커서 숨기기</t>
         </is>
       </c>
       <c r="H654" t="inlineStr"/>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22447</t>
+          <t>../qml/voip/ScreenShare.qml:22527</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>Hide mouse cursor</t>
+          <t>Share</t>
         </is>
       </c>
       <c r="C655" t="inlineStr"/>
       <c r="D655" t="inlineStr"/>
       <c r="E655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
-          <t>ScreenShareHide mouse cursor</t>
+          <t>ScreenShareShare</t>
         </is>
       </c>
       <c r="G655" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 마우스 커서 숨기기</t>
+          <t>Suggested in Weblate: 공유</t>
         </is>
       </c>
       <c r="H655" t="inlineStr"/>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22468</t>
+          <t>../qml/voip/ScreenShare.qml:22543</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Share</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C656" t="inlineStr"/>
       <c r="D656" t="inlineStr"/>
       <c r="E656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
-          <t>ScreenShareShare</t>
+          <t>ScreenSharePreview</t>
         </is>
       </c>
       <c r="G656" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 공유</t>
+          <t>Suggested in Weblate: 미리보기</t>
         </is>
       </c>
       <c r="H656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22484</t>
+          <t>../qml/voip/ScreenShare.qml:22550</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C657" t="inlineStr"/>
       <c r="D657" t="inlineStr"/>
       <c r="E657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
-          <t>ScreenSharePreview</t>
+          <t>ScreenShareCancel</t>
         </is>
       </c>
       <c r="G657" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 미리보기</t>
+          <t>Suggested in Weblate: 취소</t>
         </is>
       </c>
       <c r="H657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22491</t>
+          <t>../../src/Cache.cpp:17430</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Failed to connect to secret storage</t>
         </is>
       </c>
       <c r="C658" t="inlineStr"/>
       <c r="D658" t="inlineStr"/>
       <c r="E658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
-          <t>ScreenShareCancel</t>
+          <t>SecretStorageFailed to connect to secret storage</t>
         </is>
       </c>
       <c r="G658" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 취소</t>
+          <t>Suggested in Weblate: 비밀 저장소에 연결하지 못했습니다</t>
         </is>
       </c>
       <c r="H658" t="inlineStr"/>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:17370</t>
+          <t>../../src/Cache.cpp:17431</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>Failed to connect to secret storage</t>
+          <t>Nheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
         </is>
       </c>
       <c r="C659" t="inlineStr"/>
       <c r="D659" t="inlineStr"/>
       <c r="E659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
-          <t>SecretStorageFailed to connect to secret storage</t>
+          <t>SecretStorageNheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
         </is>
       </c>
       <c r="G659" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비밀 저장소에 연결하지 못했습니다</t>
+          <t>Suggested in Weblate: Nheko가 암호화 비밀을 저장할 보안 저장소에 연결할 수 없습니다. 여러 가지 이유가 있을 수 있습니다. D-Bus 서비스가 실행 중이고 플랫폼에 맞게 KWallet, Gnome Keyring, KeePassXC 또는 이와 동등한 서비스를 구성했는지 확인하세요. 문제가 있는 경우 여기에서 문의하세요(https://github.com/Nheko-Reborn/nheko/issues).</t>
         </is>
       </c>
       <c r="H659" t="inlineStr"/>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:17371</t>
+          <t>../qml/SelfVerificationCheck.qml:17481</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>Nheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
+          <t>This is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
         </is>
       </c>
       <c r="C660" t="inlineStr"/>
       <c r="D660" t="inlineStr"/>
       <c r="E660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
-          <t>SecretStorageNheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
+          <t>SelfVerificationCheckThis is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
         </is>
       </c>
       <c r="G660" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Nheko가 암호화 비밀을 저장할 보안 저장소에 연결할 수 없습니다. 여러 가지 이유가 있을 수 있습니다. D-Bus 서비스가 실행 중이고 플랫폼에 맞게 KWallet, Gnome Keyring, KeePassXC 또는 이와 동등한 서비스를 구성했는지 확인하세요. 문제가 있는 경우 여기에서 문의하세요(https://github.com/Nheko-Reborn/nheko/issues).</t>
+          <t>Suggested in Weblate: 복구 키입니다. 암호화된 메시지 및 인증 키에 대한 액세스를 복원하려면 이 키가 필요합니다. 안전하게 보관하세요. 누구와도 공유하지 마시고 분실하지 마세요! 명심하세요!</t>
         </is>
       </c>
       <c r="H660" t="inlineStr"/>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17421</t>
+          <t>../qml/SelfVerificationCheck.qml:17502</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>This is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
+          <t>Encryption setup successfully</t>
         </is>
       </c>
       <c r="C661" t="inlineStr"/>
       <c r="D661" t="inlineStr"/>
       <c r="E661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckThis is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
+          <t>SelfVerificationCheckEncryption setup successfully</t>
         </is>
       </c>
       <c r="G661" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 복구 키입니다. 암호화된 메시지 및 인증 키에 대한 액세스를 복원하려면 이 키가 필요합니다. 안전하게 보관하세요. 누구와도 공유하지 마시고 분실하지 마세요! 명심하세요!</t>
+          <t>Suggested in Weblate: 암호화 설정 성공</t>
         </is>
       </c>
       <c r="H661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17442</t>
+          <t>../qml/SelfVerificationCheck.qml:17510</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>Encryption setup successfully</t>
+          <t>Failed to setup encryption: %1</t>
         </is>
       </c>
       <c r="C662" t="inlineStr"/>
       <c r="D662" t="inlineStr"/>
       <c r="E662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckEncryption setup successfully</t>
+          <t>SelfVerificationCheckFailed to setup encryption: %1</t>
         </is>
       </c>
       <c r="G662" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화 설정 성공</t>
+          <t>Suggested in Weblate: 암호화 설정 실패: %1</t>
         </is>
       </c>
       <c r="H662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17450</t>
+          <t>../qml/SelfVerificationCheck.qml:17542</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>Failed to setup encryption: %1</t>
+          <t>Setup Encryption</t>
         </is>
       </c>
       <c r="C663" t="inlineStr"/>
       <c r="D663" t="inlineStr"/>
       <c r="E663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckFailed to setup encryption: %1</t>
+          <t>SelfVerificationCheckSetup Encryption</t>
         </is>
       </c>
       <c r="G663" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화 설정 실패: %1</t>
+          <t>Suggested in Weblate: 암호화 설정</t>
         </is>
       </c>
       <c r="H663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17482</t>
+          <t>../qml/SelfVerificationCheck.qml:17551</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>Setup Encryption</t>
+          <t>Hello and welcome to Matrix!
+It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
         </is>
       </c>
       <c r="C664" t="inlineStr"/>
       <c r="D664" t="inlineStr"/>
       <c r="E664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckSetup Encryption</t>
+          <t>SelfVerificationCheckHello and welcome to Matrix!
+It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
         </is>
       </c>
       <c r="G664" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화 설정</t>
+          <t>Suggested in Weblate: 매트릭스에 오신 것을 환영합니다!
+메시지를 안전하게 암호화하기 전에 몇 가지 간단한 설정을 해야 합니다. 바로 수락을 누르거나 몇 가지 기본 옵션을 조정할 수 있습니다. 또한 몇 가지 기본 사항을 설명해드리려고 합니다. 이 부분은 건너뛰어도 되지만 도움이 될 수 있습니다!</t>
         </is>
       </c>
       <c r="H664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17491</t>
+          <t>../qml/SelfVerificationCheck.qml:17659</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>Hello and welcome to Matrix!
-It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
+          <t>Activate Encryption</t>
         </is>
       </c>
       <c r="C665" t="inlineStr"/>
       <c r="D665" t="inlineStr"/>
       <c r="E665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckHello and welcome to Matrix!
-It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
+          <t>SelfVerificationCheckActivate Encryption</t>
         </is>
       </c>
       <c r="G665" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 매트릭스에 오신 것을 환영합니다!
-메시지를 안전하게 암호화하기 전에 몇 가지 간단한 설정을 해야 합니다. 바로 수락을 누르거나 몇 가지 기본 옵션을 조정할 수 있습니다. 또한 몇 가지 기본 사항을 설명해드리려고 합니다. 이 부분은 건너뛰어도 되지만 도움이 될 수 있습니다!</t>
+          <t>Suggested in Weblate: 암호화 활성화</t>
         </is>
       </c>
       <c r="H665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17599</t>
+          <t>../qml/SelfVerificationCheck.qml:17668</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>Activate Encryption</t>
+          <t>It seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
+If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
         </is>
       </c>
       <c r="C666" t="inlineStr"/>
       <c r="D666" t="inlineStr"/>
       <c r="E666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckActivate Encryption</t>
+          <t>SelfVerificationCheckIt seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
+If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
         </is>
       </c>
       <c r="G666" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화 활성화</t>
+          <t>Suggested in Weblate: 이 계정에 이미 암호화가 설정되어 있는 것 같습니다. 암호화된 메시지에 액세스하고 이 장치를 신뢰할 수 있는 장치로 표시하려면 기존 장치를 인증하거나(있는 경우) 복구 암호를 입력하면 됩니다. 아래 옵션 중 하나를 선택하세요.
+인증을 선택하는 경우 다른 장치를 사용할 수 있어야 합니다. '비밀번호 입력'을 선택하면 복구 키 또는 비밀번호가 필요합니다. 취소를 클릭하면 나중에 본인 인증을 선택할 수 있습니다.</t>
         </is>
       </c>
       <c r="H666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17608</t>
+          <t>../qml/SelfVerificationCheck.qml:17673</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>It seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
-If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
+          <t>verify</t>
         </is>
       </c>
       <c r="C667" t="inlineStr"/>
       <c r="D667" t="inlineStr"/>
       <c r="E667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckIt seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
-If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
+          <t>SelfVerificationCheckverify</t>
         </is>
       </c>
       <c r="G667" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 계정에 이미 암호화가 설정되어 있는 것 같습니다. 암호화된 메시지에 액세스하고 이 장치를 신뢰할 수 있는 장치로 표시하려면 기존 장치를 인증하거나(있는 경우) 복구 암호를 입력하면 됩니다. 아래 옵션 중 하나를 선택하세요.
-인증을 선택하는 경우 다른 장치를 사용할 수 있어야 합니다. '비밀번호 입력'을 선택하면 복구 키 또는 비밀번호가 필요합니다. 취소를 클릭하면 나중에 본인 인증을 선택할 수 있습니다.</t>
+          <t>Suggested in Weblate: 인증</t>
         </is>
       </c>
       <c r="H667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17613</t>
+          <t>../qml/SelfVerificationCheck.qml:17682</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>verify</t>
+          <t>enter passphrase</t>
         </is>
       </c>
       <c r="C668" t="inlineStr"/>
       <c r="D668" t="inlineStr"/>
       <c r="E668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckverify</t>
+          <t>SelfVerificationCheckenter passphrase</t>
         </is>
       </c>
       <c r="G668" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증</t>
+          <t>Suggested in Weblate: 암호 구문 입력</t>
         </is>
       </c>
       <c r="H668" t="inlineStr"/>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17622</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17735</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>enter passphrase</t>
+          <t>Failed to create keys for cross-signing!</t>
         </is>
       </c>
       <c r="C669" t="inlineStr"/>
       <c r="D669" t="inlineStr"/>
       <c r="E669" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckenter passphrase</t>
+          <t>SelfVerificationStatusFailed to create keys for cross-signing!</t>
         </is>
       </c>
       <c r="G669" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호 구문 입력</t>
+          <t>Suggested in Weblate: 교차 서명을 위한 키를 만들지 못했습니다!</t>
         </is>
       </c>
       <c r="H669" t="inlineStr"/>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17675</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17751</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>Failed to create keys for cross-signing!</t>
+          <t>Failed to create keys for online key backup!</t>
         </is>
       </c>
       <c r="C670" t="inlineStr"/>
       <c r="D670" t="inlineStr"/>
       <c r="E670" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusFailed to create keys for cross-signing!</t>
+          <t>SelfVerificationStatusFailed to create keys for online key backup!</t>
         </is>
       </c>
       <c r="G670" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 교차 서명을 위한 키를 만들지 못했습니다!</t>
+          <t>Suggested in Weblate: 온라인 키 백업을 위한 키를 만들지 못했습니다!</t>
         </is>
       </c>
       <c r="H670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17691</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17780</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>Failed to create keys for online key backup!</t>
+          <t>Failed to create keys for secure server side secret storage!</t>
         </is>
       </c>
       <c r="C671" t="inlineStr"/>
       <c r="D671" t="inlineStr"/>
       <c r="E671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusFailed to create keys for online key backup!</t>
+          <t>SelfVerificationStatusFailed to create keys for secure server side secret storage!</t>
         </is>
       </c>
       <c r="G671" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 온라인 키 백업을 위한 키를 만들지 못했습니다!</t>
+          <t>Suggested in Weblate: 보안 서버 측 비밀 저장소용 키를 만들지 못했습니다!</t>
         </is>
       </c>
       <c r="H671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17720</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17824</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>Failed to create keys for secure server side secret storage!</t>
+          <t>Encryption Setup</t>
         </is>
       </c>
       <c r="C672" t="inlineStr"/>
       <c r="D672" t="inlineStr"/>
       <c r="E672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusFailed to create keys for secure server side secret storage!</t>
+          <t>SelfVerificationStatusEncryption Setup</t>
         </is>
       </c>
       <c r="G672" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 보안 서버 측 비밀 저장소용 키를 만들지 못했습니다!</t>
+          <t>Suggested in Weblate: 암호화</t>
         </is>
       </c>
       <c r="H672" t="inlineStr"/>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17764</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17830</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>Encryption Setup</t>
+          <t>Encryption setup failed: %1</t>
         </is>
       </c>
       <c r="C673" t="inlineStr"/>
       <c r="D673" t="inlineStr"/>
       <c r="E673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusEncryption Setup</t>
+          <t>SelfVerificationStatusEncryption setup failed: %1</t>
         </is>
       </c>
       <c r="G673" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화</t>
+          <t>Suggested in Weblate: 암호화 설정 실패: %1</t>
         </is>
       </c>
       <c r="H673" t="inlineStr"/>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17770</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17988</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>Encryption setup failed: %1</t>
+          <t>Identity key changed. This breaks E2EE, so logging out.</t>
         </is>
       </c>
       <c r="C674" t="inlineStr"/>
       <c r="D674" t="inlineStr"/>
       <c r="E674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusEncryption setup failed: %1</t>
+          <t>SelfVerificationStatusIdentity key changed. This breaks E2EE, so logging out.</t>
         </is>
       </c>
       <c r="G674" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화 설정 실패: %1</t>
+          <t>Suggested in Weblate: 신원 인증키가 변경되었습니다. 이로 인해 E2EE가 중단되므로 로그아웃합니다.</t>
         </is>
       </c>
       <c r="H674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17928</t>
+          <t>../../src/SingleImagePackModel.cpp:18306</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Identity key changed. This breaks E2EE, so logging out.</t>
+          <t>Failed to update image pack: %1</t>
         </is>
       </c>
       <c r="C675" t="inlineStr"/>
       <c r="D675" t="inlineStr"/>
       <c r="E675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusIdentity key changed. This breaks E2EE, so logging out.</t>
+          <t>SingleImagePackModelFailed to update image pack: %1</t>
         </is>
       </c>
       <c r="G675" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 신원 인증키가 변경되었습니다. 이로 인해 E2EE가 중단되므로 로그아웃합니다.</t>
+          <t>Suggested in Weblate: 이미지 팩 업데이트에 실패하였습니다: %1</t>
         </is>
       </c>
       <c r="H675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18246</t>
+          <t>../../src/SingleImagePackModel.cpp:18320</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>Failed to update image pack: %1</t>
+          <t>Failed to delete old image pack: %1</t>
         </is>
       </c>
       <c r="C676" t="inlineStr"/>
       <c r="D676" t="inlineStr"/>
       <c r="E676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to update image pack: %1</t>
+          <t>SingleImagePackModelFailed to delete old image pack: %1</t>
         </is>
       </c>
       <c r="G676" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지 팩 업데이트에 실패하였습니다: %1</t>
+          <t>Suggested in Weblate: 이전 이미지 팩을 삭제하지 못했습니다: %1</t>
         </is>
       </c>
       <c r="H676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18260</t>
+          <t>../../src/SingleImagePackModel.cpp:18378</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Failed to delete old image pack: %1</t>
+          <t>Failed to open image: %1</t>
         </is>
       </c>
       <c r="C677" t="inlineStr"/>
       <c r="D677" t="inlineStr"/>
       <c r="E677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to delete old image pack: %1</t>
+          <t>SingleImagePackModelFailed to open image: %1</t>
         </is>
       </c>
       <c r="G677" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이전 이미지 팩을 삭제하지 못했습니다: %1</t>
+          <t>Suggested in Weblate: 이미지를 열지 못했습니다: %1</t>
         </is>
       </c>
       <c r="H677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18318</t>
+          <t>../../src/SingleImagePackModel.cpp:18392</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Failed to open image: %1</t>
+          <t>Failed to upload image: %1</t>
         </is>
       </c>
       <c r="C678" t="inlineStr"/>
       <c r="D678" t="inlineStr"/>
       <c r="E678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to open image: %1</t>
+          <t>SingleImagePackModelFailed to upload image: %1</t>
         </is>
       </c>
       <c r="G678" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지를 열지 못했습니다: %1</t>
+          <t>Suggested in Weblate: 이미지를 업로드하는데 실패하였습니다: %1</t>
         </is>
       </c>
       <c r="H678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18332</t>
+          <t>../qml/components/SpaceMenu.qml:18408</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Failed to upload image: %1</t>
+          <t>Add or remove from community...</t>
         </is>
       </c>
       <c r="C679" t="inlineStr"/>
       <c r="D679" t="inlineStr"/>
       <c r="E679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to upload image: %1</t>
-[...6 lines deleted...]
-      </c>
+          <t>SpaceMenuAdd or remove from community...</t>
+        </is>
+      </c>
+      <c r="G679" t="inlineStr"/>
       <c r="H679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenu.qml:18348</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18436</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Add or remove from community...</t>
+          <t>Official community for this room</t>
         </is>
       </c>
       <c r="C680" t="inlineStr"/>
       <c r="D680" t="inlineStr"/>
       <c r="E680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>SpaceMenuAdd or remove from community...</t>
-[...2 lines deleted...]
-      <c r="G680" t="inlineStr"/>
+          <t>SpaceMenuLevelOfficial community for this room</t>
+        </is>
+      </c>
+      <c r="G680" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 이 방의 공식 커뮤니티</t>
+        </is>
+      </c>
       <c r="H680" t="inlineStr"/>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18376</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18444</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>Official community for this room</t>
+          <t>Affiliated community for this room</t>
         </is>
       </c>
       <c r="C681" t="inlineStr"/>
       <c r="D681" t="inlineStr"/>
       <c r="E681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelOfficial community for this room</t>
+          <t>SpaceMenuLevelAffiliated community for this room</t>
         </is>
       </c>
       <c r="G681" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방의 공식 커뮤니티</t>
+          <t>Suggested in Weblate: 이 방과 연관된 커뮤니티</t>
         </is>
       </c>
       <c r="H681" t="inlineStr"/>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18384</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18452</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>Affiliated community for this room</t>
+          <t>Listed only for community members</t>
         </is>
       </c>
       <c r="C682" t="inlineStr"/>
       <c r="D682" t="inlineStr"/>
       <c r="E682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelAffiliated community for this room</t>
+          <t>SpaceMenuLevelListed only for community members</t>
         </is>
       </c>
       <c r="G682" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방과 연관된 커뮤니티</t>
+          <t>Suggested in Weblate: 커뮤니티 구성원 전용 목록</t>
         </is>
       </c>
       <c r="H682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18392</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18460</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>Listed only for community members</t>
+          <t>Listed only for room members</t>
         </is>
       </c>
       <c r="C683" t="inlineStr"/>
       <c r="D683" t="inlineStr"/>
       <c r="E683" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelListed only for community members</t>
+          <t>SpaceMenuLevelListed only for room members</t>
         </is>
       </c>
       <c r="G683" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 커뮤니티 구성원 전용 목록</t>
+          <t>Suggested in Weblate: 방 구성원에게만 표시</t>
         </is>
       </c>
       <c r="H683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18400</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18468</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Listed only for room members</t>
+          <t>Not related</t>
         </is>
       </c>
       <c r="C684" t="inlineStr"/>
       <c r="D684" t="inlineStr"/>
       <c r="E684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelListed only for room members</t>
+          <t>SpaceMenuLevelNot related</t>
         </is>
       </c>
       <c r="G684" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 구성원에게만 표시</t>
+          <t>Suggested in Weblate: 관련 없음</t>
         </is>
       </c>
       <c r="H684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18408</t>
+          <t>../qml/StatusIndicator.qml:18486</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>Not related</t>
+          <t>Failed</t>
         </is>
       </c>
       <c r="C685" t="inlineStr"/>
       <c r="D685" t="inlineStr"/>
       <c r="E685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelNot related</t>
+          <t>StatusIndicatorFailed</t>
         </is>
       </c>
       <c r="G685" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 관련 없음</t>
+          <t>Suggested in Weblate: 실패</t>
         </is>
       </c>
       <c r="H685" t="inlineStr"/>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18426</t>
+          <t>../qml/StatusIndicator.qml:18488</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Sent</t>
         </is>
       </c>
       <c r="C686" t="inlineStr"/>
       <c r="D686" t="inlineStr"/>
       <c r="E686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
-          <t>StatusIndicatorFailed</t>
+          <t>StatusIndicatorSent</t>
         </is>
       </c>
       <c r="G686" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 실패</t>
+          <t>Suggested in Weblate: 보냄</t>
         </is>
       </c>
       <c r="H686" t="inlineStr"/>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18428</t>
+          <t>../qml/StatusIndicator.qml:18490</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>Sent</t>
+          <t>Received</t>
         </is>
       </c>
       <c r="C687" t="inlineStr"/>
       <c r="D687" t="inlineStr"/>
       <c r="E687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
-          <t>StatusIndicatorSent</t>
+          <t>StatusIndicatorReceived</t>
         </is>
       </c>
       <c r="G687" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 보냄</t>
+          <t>Suggested in Weblate: 받음</t>
         </is>
       </c>
       <c r="H687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18430</t>
+          <t>../qml/StatusIndicator.qml:18492</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>Received</t>
+          <t>Read</t>
         </is>
       </c>
       <c r="C688" t="inlineStr"/>
       <c r="D688" t="inlineStr"/>
       <c r="E688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
-          <t>StatusIndicatorReceived</t>
+          <t>StatusIndicatorRead</t>
         </is>
       </c>
       <c r="G688" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 받음</t>
+          <t>Suggested in Weblate: 읽음</t>
         </is>
       </c>
       <c r="H688" t="inlineStr"/>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18432</t>
+          <t>../qml/emoji/StickerPicker.qml:18561</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>Read</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C689" t="inlineStr"/>
       <c r="D689" t="inlineStr"/>
       <c r="E689" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
-          <t>StatusIndicatorRead</t>
+          <t>StickerPickerSearch</t>
         </is>
       </c>
       <c r="G689" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 읽음</t>
+          <t>Suggested in Weblate: 검색</t>
         </is>
       </c>
       <c r="H689" t="inlineStr"/>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>../qml/emoji/StickerPicker.qml:18501</t>
+          <t>../qml/emoji/StickerPicker.qml:18750</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Change what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="C690" t="inlineStr"/>
       <c r="D690" t="inlineStr"/>
       <c r="E690" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
-          <t>StickerPickerSearch</t>
+          <t>StickerPickerChange what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="G690" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 검색</t>
+          <t>Suggested in Weblate: 사용할 이모티콘 팩 변경, 삭제 또는 새 이모티콘 팩 만들기</t>
         </is>
       </c>
       <c r="H690" t="inlineStr"/>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>../qml/emoji/StickerPicker.qml:18690</t>
+          <t>../qml/device-verification/Success.qml:18760</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>Change what packs are enabled, remove packs, or create new ones</t>
+          <t>Successful Verification</t>
         </is>
       </c>
       <c r="C691" t="inlineStr"/>
       <c r="D691" t="inlineStr"/>
       <c r="E691" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>StickerPickerChange what packs are enabled, remove packs, or create new ones</t>
+          <t>SuccessSuccessful Verification</t>
         </is>
       </c>
       <c r="G691" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용할 이모티콘 팩 변경, 삭제 또는 새 이모티콘 팩 만들기</t>
+          <t>Suggested in Weblate: 인증 성공</t>
         </is>
       </c>
       <c r="H691" t="inlineStr"/>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Success.qml:18700</t>
+          <t>../qml/device-verification/Success.qml:18770</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>Successful Verification</t>
+          <t>Verification successful!  Both sides verified their devices!</t>
         </is>
       </c>
       <c r="C692" t="inlineStr"/>
       <c r="D692" t="inlineStr"/>
       <c r="E692" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F692" t="inlineStr">
         <is>
-          <t>SuccessSuccessful Verification</t>
+          <t>SuccessVerification successful! Both sides verified their devices!</t>
         </is>
       </c>
       <c r="G692" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증 성공</t>
+          <t>Suggested in Weblate: 인증 성공!  양쪽 모두기기를 인증했습니다!</t>
         </is>
       </c>
       <c r="H692" t="inlineStr"/>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Success.qml:18710</t>
+          <t>../qml/device-verification/Success.qml:18784</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>Verification successful!  Both sides verified their devices!</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C693" t="inlineStr"/>
       <c r="D693" t="inlineStr"/>
       <c r="E693" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F693" t="inlineStr">
         <is>
-          <t>SuccessVerification successful! Both sides verified their devices!</t>
+          <t>SuccessClose</t>
         </is>
       </c>
       <c r="G693" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증 성공!  양쪽 모두기기를 인증했습니다!</t>
+          <t>Suggested in Weblate: 닫기</t>
         </is>
       </c>
       <c r="H693" t="inlineStr"/>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Success.qml:18724</t>
+          <t>../qml/TimelineDefaultMessageStyle.qml:18951</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Part of a thread</t>
         </is>
       </c>
       <c r="C694" t="inlineStr"/>
       <c r="D694" t="inlineStr"/>
       <c r="E694" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
-          <t>SuccessClose</t>
+          <t>TimelineDefaultMessageStylePart of a thread</t>
         </is>
       </c>
       <c r="G694" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 닫기</t>
+          <t>Suggested in Weblate: 스레드의 일부</t>
         </is>
       </c>
       <c r="H694" t="inlineStr"/>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>../qml/TimelineDefaultMessageStyle.qml:18891</t>
+          <t>../qml/TimelineEvent.qml:19039</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>Part of a thread</t>
+          <t>%1 placed a voice call.</t>
         </is>
       </c>
       <c r="C695" t="inlineStr"/>
       <c r="D695" t="inlineStr"/>
       <c r="E695" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>TimelineDefaultMessageStylePart of a thread</t>
+          <t>TimelineEvent%1 placed a voice call.</t>
         </is>
       </c>
       <c r="G695" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스레드의 일부</t>
+          <t>Suggested in Weblate: %1 이(가) 음성 통화를 걸었습니다.</t>
         </is>
       </c>
       <c r="H695" t="inlineStr"/>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:18979</t>
+          <t>../qml/TimelineEvent.qml:19041</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>%1 placed a voice call.</t>
+          <t>%1 placed a video call.</t>
         </is>
       </c>
       <c r="C696" t="inlineStr"/>
       <c r="D696" t="inlineStr"/>
       <c r="E696" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F696" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a voice call.</t>
+          <t>TimelineEvent%1 placed a video call.</t>
         </is>
       </c>
       <c r="G696" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 음성 통화를 걸었습니다.</t>
+          <t>Suggested in Weblate: 이(가) 영상 통화를 걸었습니다.</t>
         </is>
       </c>
       <c r="H696" t="inlineStr"/>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:18981</t>
+          <t>../qml/TimelineEvent.qml:19043</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>%1 placed a video call.</t>
+          <t>%1 placed a call.</t>
         </is>
       </c>
       <c r="C697" t="inlineStr"/>
       <c r="D697" t="inlineStr"/>
       <c r="E697" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a video call.</t>
+          <t>TimelineEvent%1 placed a call.</t>
         </is>
       </c>
       <c r="G697" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이(가) 영상 통화를 걸었습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 통화를 걸었습니다.</t>
         </is>
       </c>
       <c r="H697" t="inlineStr"/>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:18983</t>
+          <t>../qml/TimelineEvent.qml:19065</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>%1 placed a call.</t>
+          <t>%1 answered the call.</t>
         </is>
       </c>
       <c r="C698" t="inlineStr"/>
       <c r="D698" t="inlineStr"/>
       <c r="E698" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F698" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a call.</t>
+          <t>TimelineEvent%1 answered the call.</t>
         </is>
       </c>
       <c r="G698" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 통화를 걸었습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 통화를 받았습니다.</t>
         </is>
       </c>
       <c r="H698" t="inlineStr"/>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19005</t>
+          <t>../qml/TimelineEvent.qml:19067</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>%1 answered the call.</t>
+          <t>%1 rejected the call.</t>
         </is>
       </c>
       <c r="C699" t="inlineStr"/>
       <c r="D699" t="inlineStr"/>
       <c r="E699" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 answered the call.</t>
+          <t>TimelineEvent%1 rejected the call.</t>
         </is>
       </c>
       <c r="G699" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 통화를 받았습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 통화를 거절했습니다.</t>
         </is>
       </c>
       <c r="H699" t="inlineStr"/>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19007</t>
+          <t>../qml/TimelineEvent.qml:19069</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>%1 rejected the call.</t>
+          <t>%1 selected answer.</t>
         </is>
       </c>
       <c r="C700" t="inlineStr"/>
       <c r="D700" t="inlineStr"/>
       <c r="E700" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F700" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 rejected the call.</t>
+          <t>TimelineEvent%1 selected answer.</t>
         </is>
       </c>
       <c r="G700" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 통화를 거절했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 답을 선택했습니다.</t>
         </is>
       </c>
       <c r="H700" t="inlineStr"/>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19009</t>
+          <t>../qml/TimelineEvent.qml:19071</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>%1 selected answer.</t>
+          <t>%1 ended the call.</t>
         </is>
       </c>
       <c r="C701" t="inlineStr"/>
       <c r="D701" t="inlineStr"/>
       <c r="E701" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F701" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 selected answer.</t>
+          <t>TimelineEvent%1 ended the call.</t>
         </is>
       </c>
       <c r="G701" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 답을 선택했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 통화를 종료했습니다.</t>
         </is>
       </c>
       <c r="H701" t="inlineStr"/>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19011</t>
+          <t>../qml/TimelineEvent.qml:19075</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>%1 ended the call.</t>
+          <t>%1 is negotiating the call...</t>
         </is>
       </c>
       <c r="C702" t="inlineStr"/>
       <c r="D702" t="inlineStr"/>
       <c r="E702" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 ended the call.</t>
+          <t>TimelineEvent%1 is negotiating the call...</t>
         </is>
       </c>
       <c r="G702" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 통화를 종료했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 통화를 요청하는 중입니다...</t>
         </is>
       </c>
       <c r="H702" t="inlineStr"/>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19015</t>
+          <t>../qml/TimelineEvent.qml:19166</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>%1 is negotiating the call...</t>
+          <t>Allow them in</t>
         </is>
       </c>
       <c r="C703" t="inlineStr"/>
       <c r="D703" t="inlineStr"/>
       <c r="E703" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 is negotiating the call...</t>
+          <t>TimelineEventAllow them in</t>
         </is>
       </c>
       <c r="G703" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 통화를 요청하는 중입니다...</t>
+          <t>Suggested in Weblate: 입장 허용</t>
         </is>
       </c>
       <c r="H703" t="inlineStr"/>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19106</t>
+          <t>../qml/TimelineEvent.qml:19188</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>Allow them in</t>
+          <t>This room was replaced for the following reason: %1</t>
         </is>
       </c>
       <c r="C704" t="inlineStr"/>
       <c r="D704" t="inlineStr"/>
       <c r="E704" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
-          <t>TimelineEventAllow them in</t>
+          <t>TimelineEventThis room was replaced for the following reason: %1</t>
         </is>
       </c>
       <c r="G704" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 입장 허용</t>
+          <t>Suggested in Weblate: 이 방은 다음과 같은 이유로 교체되었습니다: %1</t>
         </is>
       </c>
       <c r="H704" t="inlineStr"/>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19128</t>
+          <t>../qml/TimelineEvent.qml:19196</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>This room was replaced for the following reason: %1</t>
+          <t>Go to replacement room</t>
         </is>
       </c>
       <c r="C705" t="inlineStr"/>
       <c r="D705" t="inlineStr"/>
       <c r="E705" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
-          <t>TimelineEventThis room was replaced for the following reason: %1</t>
+          <t>TimelineEventGo to replacement room</t>
         </is>
       </c>
       <c r="G705" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방은 다음과 같은 이유로 교체되었습니다: %1</t>
+          <t>Suggested in Weblate: 교체된 방으로 이동</t>
         </is>
       </c>
       <c r="H705" t="inlineStr"/>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19136</t>
+          <t>../qml/TimelineMetadata.qml:19236</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>Go to replacement room</t>
+          <t>Edited</t>
         </is>
       </c>
       <c r="C706" t="inlineStr"/>
       <c r="D706" t="inlineStr"/>
       <c r="E706" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
-          <t>TimelineEventGo to replacement room</t>
+          <t>TimelineMetadataEdited</t>
         </is>
       </c>
       <c r="G706" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 교체된 방으로 이동</t>
+          <t>Suggested in Weblate: 수정됨</t>
         </is>
       </c>
       <c r="H706" t="inlineStr"/>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>../qml/TimelineMetadata.qml:19176</t>
+          <t>../qml/TimelineMetadata.qml:19252</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>Edited</t>
+          <t>Part of a thread</t>
         </is>
       </c>
       <c r="C707" t="inlineStr"/>
       <c r="D707" t="inlineStr"/>
       <c r="E707" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
-          <t>TimelineMetadataEdited</t>
+          <t>TimelineMetadataPart of a thread</t>
         </is>
       </c>
       <c r="G707" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 수정됨</t>
+          <t>Suggested in Weblate: 스레드의 일부</t>
         </is>
       </c>
       <c r="H707" t="inlineStr"/>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>../qml/TimelineMetadata.qml:19192</t>
+          <t>../../src/timeline/TimelineModel.cpp:20873</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>Part of a thread</t>
+          <t>Message redaction failed: %1</t>
         </is>
       </c>
       <c r="C708" t="inlineStr"/>
       <c r="D708" t="inlineStr"/>
       <c r="E708" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F708" t="inlineStr">
         <is>
-          <t>TimelineMetadataPart of a thread</t>
+          <t>TimelineModelMessage redaction failed: %1</t>
         </is>
       </c>
       <c r="G708" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스레드의 일부</t>
+          <t>Suggested in Weblate: 메시지를 삭제하는데 실패하였습니다: %1</t>
         </is>
       </c>
       <c r="H708" t="inlineStr"/>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20814</t>
+          <t>../../src/timeline/TimelineModel.cpp:21000</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>Message redaction failed: %1</t>
+          <t>Failed to encrypt event, sending aborted!</t>
         </is>
       </c>
       <c r="C709" t="inlineStr"/>
       <c r="D709" t="inlineStr"/>
       <c r="E709" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F709" t="inlineStr">
         <is>
-          <t>TimelineModelMessage redaction failed: %1</t>
+          <t>TimelineModelFailed to encrypt event, sending aborted!</t>
         </is>
       </c>
       <c r="G709" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지를 삭제하는데 실패하였습니다: %1</t>
+          <t>Suggested in Weblate: 이벤트 암호화에 실패하여 전송이 중단되었습니다!</t>
         </is>
       </c>
       <c r="H709" t="inlineStr"/>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20941</t>
+          <t>../../src/timeline/TimelineModel.cpp:21196</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>Failed to encrypt event, sending aborted!</t>
+          <t>Save image</t>
         </is>
       </c>
       <c r="C710" t="inlineStr"/>
       <c r="D710" t="inlineStr"/>
       <c r="E710" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
-          <t>TimelineModelFailed to encrypt event, sending aborted!</t>
+          <t>TimelineModelSave image</t>
         </is>
       </c>
       <c r="G710" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이벤트 암호화에 실패하여 전송이 중단되었습니다!</t>
+          <t>Suggested in Weblate: 이미지 저장</t>
         </is>
       </c>
       <c r="H710" t="inlineStr"/>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21137</t>
+          <t>../../src/timeline/TimelineModel.cpp:21198</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>Save image</t>
+          <t>Save video</t>
         </is>
       </c>
       <c r="C711" t="inlineStr"/>
       <c r="D711" t="inlineStr"/>
       <c r="E711" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F711" t="inlineStr">
         <is>
-          <t>TimelineModelSave image</t>
+          <t>TimelineModelSave video</t>
         </is>
       </c>
       <c r="G711" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지 저장</t>
+          <t>Suggested in Weblate: 비디오 저장</t>
         </is>
       </c>
       <c r="H711" t="inlineStr"/>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21139</t>
+          <t>../../src/timeline/TimelineModel.cpp:21200</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>Save video</t>
+          <t>Save audio</t>
         </is>
       </c>
       <c r="C712" t="inlineStr"/>
       <c r="D712" t="inlineStr"/>
       <c r="E712" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F712" t="inlineStr">
         <is>
-          <t>TimelineModelSave video</t>
+          <t>TimelineModelSave audio</t>
         </is>
       </c>
       <c r="G712" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비디오 저장</t>
+          <t>Suggested in Weblate: 오디오 저장</t>
         </is>
       </c>
       <c r="H712" t="inlineStr"/>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21141</t>
+          <t>../../src/timeline/TimelineModel.cpp:21202</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>Save audio</t>
+          <t>Save file</t>
         </is>
       </c>
       <c r="C713" t="inlineStr"/>
       <c r="D713" t="inlineStr"/>
       <c r="E713" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
-          <t>TimelineModelSave audio</t>
+          <t>TimelineModelSave file</t>
         </is>
       </c>
       <c r="G713" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 오디오 저장</t>
+          <t>Suggested in Weblate: 파일 저장</t>
         </is>
       </c>
       <c r="H713" t="inlineStr"/>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21143</t>
+          <t>../../src/timeline/TimelineModel.cpp:21550</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>Save file</t>
+          <t>%1%2 is typing.</t>
         </is>
       </c>
       <c r="C714" t="inlineStr"/>
       <c r="D714" t="inlineStr"/>
       <c r="E714" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F714" t="inlineStr">
         <is>
-          <t>TimelineModelSave file</t>
+          <t>TimelineModel
+Multiple users are typing. First argument is a comma separated list of potentially multiple users. Second argument is the last user of that list. (If only one user is typing, %1 is empty. You should still use it in your string though to silence Qt warnings.)%1 and %2 are typing.</t>
         </is>
       </c>
       <c r="G714" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 파일 저장</t>
+          <t>Suggested in Weblate: %1%2가 입력하고 있습니다.</t>
         </is>
       </c>
       <c r="H714" t="inlineStr"/>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21490</t>
+          <t>../../src/timeline/TimelineModel.cpp:21610</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>%1%2 is typing.</t>
+          <t>%1 opened the room to the public.</t>
         </is>
       </c>
       <c r="C715" t="inlineStr"/>
       <c r="D715" t="inlineStr"/>
       <c r="E715" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F715" t="inlineStr">
         <is>
-          <t>TimelineModel
-Multiple users are typing. First argument is a comma separated list of potentially multiple users. Second argument is the last user of that list. (If only one user is typing, %1 is empty. You should still use it in your string though to silence Qt warnings.)%1 and %2 are typing.</t>
+          <t>TimelineModel%1 opened the room to the public.</t>
         </is>
       </c>
       <c r="G715" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1%2가 입력하고 있습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 대화방을 공개적으로 변경했습니다.</t>
         </is>
       </c>
       <c r="H715" t="inlineStr"/>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21550</t>
+          <t>../../src/timeline/TimelineModel.cpp:21614</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>%1 opened the room to the public.</t>
+          <t>%1 allowed to join this room by knocking.</t>
         </is>
       </c>
       <c r="C716" t="inlineStr"/>
       <c r="D716" t="inlineStr"/>
       <c r="E716" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F716" t="inlineStr">
         <is>
-          <t>TimelineModel%1 opened the room to the public.</t>
+          <t>TimelineModel%1 allowed to join this room by knocking.</t>
         </is>
       </c>
       <c r="G716" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 대화방을 공개적으로 변경했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 이 방에 가입 요청을 할 수 있도록 허용했습니다.</t>
         </is>
       </c>
       <c r="H716" t="inlineStr"/>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21554</t>
+          <t>../../src/timeline/TimelineModel.cpp:21621</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>%1 allowed to join this room by knocking.</t>
+          <t>%1 allowed members of the following rooms to automatically join this room: %2</t>
         </is>
       </c>
       <c r="C717" t="inlineStr"/>
       <c r="D717" t="inlineStr"/>
       <c r="E717" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F717" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed to join this room by knocking.</t>
+          <t>TimelineModel%1 allowed members of the following rooms to automatically join this room: %2</t>
         </is>
       </c>
       <c r="G717" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 이 방에 가입 요청을 할 수 있도록 허용했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 다음 방의 구성원이 이 방에 자동으로 참여하도록 허용했습니다: %2</t>
         </is>
       </c>
       <c r="H717" t="inlineStr"/>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21561</t>
+          <t>../../src/timeline/TimelineModel.cpp:21640</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>%1 allowed members of the following rooms to automatically join this room: %2</t>
+          <t>%1 made the room open to guests.</t>
         </is>
       </c>
       <c r="C718" t="inlineStr"/>
       <c r="D718" t="inlineStr"/>
       <c r="E718" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F718" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed members of the following rooms to automatically join this room: %2</t>
+          <t>TimelineModel%1 made the room open to guests.</t>
         </is>
       </c>
       <c r="G718" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 다음 방의 구성원이 이 방에 자동으로 참여하도록 허용했습니다: %2</t>
+          <t>Suggested in Weblate: %1 이(가) 게스트를 허용했습니다.</t>
         </is>
       </c>
       <c r="H718" t="inlineStr"/>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21580</t>
+          <t>../../src/timeline/TimelineModel.cpp:21642</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>%1 made the room open to guests.</t>
+          <t>%1 has closed the room to guest access.</t>
         </is>
       </c>
       <c r="C719" t="inlineStr"/>
       <c r="D719" t="inlineStr"/>
       <c r="E719" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F719" t="inlineStr">
         <is>
-          <t>TimelineModel%1 made the room open to guests.</t>
+          <t>TimelineModel%1 has closed the room to guest access.</t>
         </is>
       </c>
       <c r="G719" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 게스트를 허용했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 게스트 접근을 차단했습니다.</t>
         </is>
       </c>
       <c r="H719" t="inlineStr"/>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21582</t>
+          <t>../../src/timeline/TimelineModel.cpp:21657</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>%1 has closed the room to guest access.</t>
+          <t>%1 made the room history world readable. Events may be now read by non-joined people.</t>
         </is>
       </c>
       <c r="C720" t="inlineStr"/>
       <c r="D720" t="inlineStr"/>
       <c r="E720" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F720" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has closed the room to guest access.</t>
+          <t>TimelineModel%1 made the room history world readable. Events may be now read by non-joined people.</t>
         </is>
       </c>
       <c r="G720" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 게스트 접근을 차단했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 방 기록을 읽을 수 있게 허용했습니다. 이제 방에 참여하지 않은 사람들도 이벤트를 읽을 수 있습니다.</t>
         </is>
       </c>
       <c r="H720" t="inlineStr"/>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21597</t>
+          <t>../../src/timeline/TimelineModel.cpp:21661</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>%1 made the room history world readable. Events may be now read by non-joined people.</t>
+          <t>%1 set the room history visible to members from this point on.</t>
         </is>
       </c>
       <c r="C721" t="inlineStr"/>
       <c r="D721" t="inlineStr"/>
       <c r="E721" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F721" t="inlineStr">
         <is>
-          <t>TimelineModel%1 made the room history world readable. Events may be now read by non-joined people.</t>
+          <t>TimelineModel%1 set the room history visible to members from this point on.</t>
         </is>
       </c>
       <c r="G721" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 방 기록을 읽을 수 있게 허용했습니다. 이제 방에 참여하지 않은 사람들도 이벤트를 읽을 수 있습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 현재 시점부터 구성원에게 표시되는 방 기록을 설정했습니다.</t>
         </is>
       </c>
       <c r="H721" t="inlineStr"/>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21601</t>
+          <t>../../src/timeline/TimelineModel.cpp:21663</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>%1 set the room history visible to members from this point on.</t>
+          <t>%1 set the room history visible to members since they were invited.</t>
         </is>
       </c>
       <c r="C722" t="inlineStr"/>
       <c r="D722" t="inlineStr"/>
       <c r="E722" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>TimelineModel%1 set the room history visible to members from this point on.</t>
+          <t>TimelineModel%1 set the room history visible to members since they were invited.</t>
         </is>
       </c>
       <c r="G722" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 현재 시점부터 구성원에게 표시되는 방 기록을 설정했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 구성원이 초대를 받은 이후에 기록을 확인할 수 있게 설정했습니다.</t>
         </is>
       </c>
       <c r="H722" t="inlineStr"/>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21603</t>
+          <t>../../src/timeline/TimelineModel.cpp:21665</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>%1 set the room history visible to members since they were invited.</t>
+          <t>%1 set the room history visible to members since they joined the room.</t>
         </is>
       </c>
       <c r="C723" t="inlineStr"/>
       <c r="D723" t="inlineStr"/>
       <c r="E723" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
-          <t>TimelineModel%1 set the room history visible to members since they were invited.</t>
+          <t>TimelineModel%1 set the room history visible to members since they joined the room.</t>
         </is>
       </c>
       <c r="G723" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 구성원이 초대를 받은 이후에 기록을 확인할 수 있게 설정했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 구성원이 방에 참가한 이후에 기록을 확인할 수 있게 설정했습니다.</t>
         </is>
       </c>
       <c r="H723" t="inlineStr"/>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21605</t>
+          <t>../../src/timeline/TimelineModel.cpp:21939</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>%1 set the room history visible to members since they joined the room.</t>
+          <t>%1 has changed the room's permissions.</t>
         </is>
       </c>
       <c r="C724" t="inlineStr"/>
       <c r="D724" t="inlineStr"/>
       <c r="E724" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
-          <t>TimelineModel%1 set the room history visible to members since they joined the room.</t>
+          <t>TimelineModel%1 has changed the room's permissions.</t>
         </is>
       </c>
       <c r="G724" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 구성원이 방에 참가한 이후에 기록을 확인할 수 있게 설정했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 방의 권한을 변경했습니다.</t>
         </is>
       </c>
       <c r="H724" t="inlineStr"/>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21877</t>
+          <t>../../src/timeline/TimelineModel.cpp:21717</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>%1 has changed the room's permissions.</t>
+          <t>%1 has changed the room's kick powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C725" t="inlineStr"/>
       <c r="D725" t="inlineStr"/>
       <c r="E725" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's permissions.</t>
+          <t>TimelineModel%1 has changed the room's kick powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G725" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 방의 권한을 변경했습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 방의 차단 권한을 %2에서 %3으로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H725" t="inlineStr"/>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21656</t>
+          <t>../../src/timeline/TimelineModel.cpp:21732</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>%1 has changed the room's kick powerlevel from %2 to %3.</t>
+          <t>%n member can now kick room members.</t>
         </is>
       </c>
       <c r="C726" t="inlineStr"/>
       <c r="D726" t="inlineStr"/>
       <c r="E726" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's kick powerlevel from %2 to %3.</t>
+          <t>TimelineModel%n member(s) can now kick room members.</t>
         </is>
       </c>
       <c r="G726" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 방의 차단 권한을 %2에서 %3으로 변경하였습니다.</t>
+          <t>Suggested in Weblate: 이제 %n명의 구성원이 다른 구성원을 차단할 수 있습니다.</t>
         </is>
       </c>
       <c r="H726" t="inlineStr"/>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21671</t>
+          <t>../../src/timeline/TimelineModel.cpp:21736</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>%n member can now kick room members.</t>
+          <t>%1 can now kick room members.</t>
         </is>
       </c>
       <c r="C727" t="inlineStr"/>
       <c r="D727" t="inlineStr"/>
       <c r="E727" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now kick room members.</t>
+          <t>TimelineModel%1 can now kick room members.</t>
         </is>
       </c>
       <c r="G727" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %n명의 구성원이 다른 구성원을 차단할 수 있습니다.</t>
+          <t>Suggested in Weblate: 이제 %1 이(가) 다른 구성원을 차단할 수 있습니다.</t>
         </is>
       </c>
       <c r="H727" t="inlineStr"/>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21675</t>
+          <t>../../src/timeline/TimelineModel.cpp:21748</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>%1 can now kick room members.</t>
+          <t>%1 has changed the room's redact powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C728" t="inlineStr"/>
       <c r="D728" t="inlineStr"/>
       <c r="E728" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F728" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now kick room members.</t>
+          <t>TimelineModel%1 has changed the room's redact powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G728" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %1 이(가) 다른 구성원을 차단할 수 있습니다.</t>
+          <t>Suggested in Weblate: %1 이(가) 방의 삭제 권한을 %2에서 %3으로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H728" t="inlineStr"/>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21687</t>
+          <t>../../src/timeline/TimelineModel.cpp:21762</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>%1 has changed the room's redact powerlevel from %2 to %3.</t>
+          <t>%n member can now redact room messages.</t>
         </is>
       </c>
       <c r="C729" t="inlineStr"/>
       <c r="D729" t="inlineStr"/>
       <c r="E729" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F729" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's redact powerlevel from %2 to %3.</t>
+          <t>TimelineModel%n member(s) can now redact room messages.</t>
         </is>
       </c>
       <c r="G729" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 이(가) 방의 삭제 권한을 %2에서 %3으로 변경하였습니다.</t>
+          <t>Suggested in Weblate: 이제 %n명의 구성원이 메시지를 삭제할 수 있습니다.</t>
         </is>
       </c>
       <c r="H729" t="inlineStr"/>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21701</t>
+          <t>../../src/timeline/TimelineModel.cpp:21768</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>%n member can now redact room messages.</t>
+          <t>%1 can now redact room messages.</t>
         </is>
       </c>
       <c r="C730" t="inlineStr"/>
       <c r="D730" t="inlineStr"/>
       <c r="E730" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F730" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now redact room messages.</t>
+          <t>TimelineModel%1 can now redact room messages.</t>
         </is>
       </c>
       <c r="G730" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %n명의 구성원이 메시지를 삭제할 수 있습니다.</t>
+          <t>Suggested in Weblate: 이제 %1 이(가) 방 메시지를 삭제할 수 있습니다.</t>
         </is>
       </c>
       <c r="H730" t="inlineStr"/>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21707</t>
+          <t>../../src/timeline/TimelineModel.cpp:21780</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>%1 can now redact room messages.</t>
+          <t>%1 has changed the room's ban powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C731" t="inlineStr"/>
       <c r="D731" t="inlineStr"/>
       <c r="E731" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F731" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now redact room messages.</t>
+          <t>TimelineModel%1 has changed the room's ban powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G731" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %1 이(가) 방 메시지를 삭제할 수 있습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방의 차단 권한을 %2에서 %3으로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H731" t="inlineStr"/>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21719</t>
+          <t>../../src/timeline/TimelineModel.cpp:21795</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>%1 has changed the room's ban powerlevel from %2 to %3.</t>
+          <t>%n member can now ban room members.</t>
         </is>
       </c>
       <c r="C732" t="inlineStr"/>
       <c r="D732" t="inlineStr"/>
       <c r="E732" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F732" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's ban powerlevel from %2 to %3.</t>
+          <t>TimelineModel%n member(s) can now ban room members.</t>
         </is>
       </c>
       <c r="G732" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방의 차단 권한을 %2에서 %3으로 변경하였습니다.</t>
+          <t>Suggested in Weblate: 이제 %n명의 구성원이 다른 구성원을 차단할 수 있습니다.</t>
         </is>
       </c>
       <c r="H732" t="inlineStr"/>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21734</t>
+          <t>../../src/timeline/TimelineModel.cpp:21799</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>%n member can now ban room members.</t>
+          <t>%1 can now ban room members.</t>
         </is>
       </c>
       <c r="C733" t="inlineStr"/>
       <c r="D733" t="inlineStr"/>
       <c r="E733" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now ban room members.</t>
+          <t>TimelineModel%1 can now ban room members.</t>
         </is>
       </c>
       <c r="G733" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %n명의 구성원이 다른 구성원을 차단할 수 있습니다.</t>
+          <t>Suggested in Weblate: 이제 %1이(가) 다른 구성원을 차단할 수 있습니다.</t>
         </is>
       </c>
       <c r="H733" t="inlineStr"/>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21738</t>
+          <t>../../src/timeline/TimelineModel.cpp:21812</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>%1 can now ban room members.</t>
+          <t>%1 has changed the room's state_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C734" t="inlineStr"/>
       <c r="D734" t="inlineStr"/>
       <c r="E734" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now ban room members.</t>
+          <t>TimelineModel%1 has changed the room's state_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G734" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %1이(가) 다른 구성원을 차단할 수 있습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방의 state_default 권한을 %2에서 %3으로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H734" t="inlineStr"/>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21751</t>
+          <t>../../src/timeline/TimelineModel.cpp:21827</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>%1 has changed the room's state_default powerlevel from %2 to %3.</t>
+          <t>%n member can now send state events.</t>
         </is>
       </c>
       <c r="C735" t="inlineStr"/>
       <c r="D735" t="inlineStr"/>
       <c r="E735" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's state_default powerlevel from %2 to %3.</t>
+          <t>TimelineModel%n member(s) can now send state events.</t>
         </is>
       </c>
       <c r="G735" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방의 state_default 권한을 %2에서 %3으로 변경하였습니다.</t>
+          <t>Suggested in Weblate: 이제 %n명의 구성원이 상태 이벤트를 보낼 수 있습니다.</t>
         </is>
       </c>
       <c r="H735" t="inlineStr"/>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21766</t>
+          <t>../../src/timeline/TimelineModel.cpp:21831</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>%n member can now send state events.</t>
+          <t>%1 can now send state events.</t>
         </is>
       </c>
       <c r="C736" t="inlineStr"/>
       <c r="D736" t="inlineStr"/>
       <c r="E736" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now send state events.</t>
+          <t>TimelineModel%1 can now send state events.</t>
         </is>
       </c>
       <c r="G736" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %n명의 구성원이 상태 이벤트를 보낼 수 있습니다.</t>
+          <t>Suggested in Weblate: 이제 %1이(가) 상태 이벤트를 보낼 수 있습니다.</t>
         </is>
       </c>
       <c r="H736" t="inlineStr"/>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21770</t>
+          <t>../../src/timeline/TimelineModel.cpp:21845</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>%1 can now send state events.</t>
+          <t>%1 has changed the room's invite powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C737" t="inlineStr"/>
       <c r="D737" t="inlineStr"/>
       <c r="E737" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now send state events.</t>
+          <t>TimelineModel%1 has changed the room's invite powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G737" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이제 %1이(가) 상태 이벤트를 보낼 수 있습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방의 초대 권한을 %2에서 %3으로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H737" t="inlineStr"/>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21784</t>
+          <t>../../src/timeline/TimelineModel.cpp:21855</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>%1 has changed the room's invite powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
         </is>
       </c>
       <c r="C738" t="inlineStr"/>
       <c r="D738" t="inlineStr"/>
       <c r="E738" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's invite powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
         </is>
       </c>
       <c r="G738" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방의 초대 권한을 %2에서 %3으로 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방의 events_default 권한을 %2에서 %3으로 변경하였습니다.  이제 새 사용자는 이벤트를 보낼 수 없습니다.</t>
         </is>
       </c>
       <c r="H738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21794</t>
+          <t>../../src/timeline/TimelineModel.cpp:21864</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
         </is>
       </c>
       <c r="C739" t="inlineStr"/>
       <c r="D739" t="inlineStr"/>
       <c r="E739" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
         </is>
       </c>
       <c r="G739" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방의 events_default 권한을 %2에서 %3으로 변경하였습니다.  이제 새 사용자는 이벤트를 보낼 수 없습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방의 events_default 권한을 %2에서 %3으로 변경하였습니다.  이제 새 사용자는 이벤트를 보낼 수 있습니다.</t>
         </is>
       </c>
       <c r="H739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21803</t>
+          <t>../../src/timeline/TimelineModel.cpp:21871</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C740" t="inlineStr"/>
       <c r="D740" t="inlineStr"/>
       <c r="E740" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G740" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방의 events_default 권한을 %2에서 %3으로 변경하였습니다.  이제 새 사용자는 이벤트를 보낼 수 있습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방의 events_default 권한을 %2에서 %3으로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21810</t>
+          <t>../../src/timeline/TimelineModel.cpp:21883</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3.</t>
+          <t>%1 has made %2 an administrator of this room.</t>
         </is>
       </c>
       <c r="C741" t="inlineStr"/>
       <c r="D741" t="inlineStr"/>
       <c r="E741" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has made %2 an administrator of this room.</t>
         </is>
       </c>
       <c r="G741" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방의 events_default 권한을 %2에서 %3으로 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2을(를) 이 방의 운영자로 설정했습니다.</t>
         </is>
       </c>
       <c r="H741" t="inlineStr"/>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21822</t>
+          <t>../../src/timeline/TimelineModel.cpp:21887</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>%1 has made %2 an administrator of this room.</t>
+          <t>%1 has made %2 a moderator of this room.</t>
         </is>
       </c>
       <c r="C742" t="inlineStr"/>
       <c r="D742" t="inlineStr"/>
       <c r="E742" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has made %2 an administrator of this room.</t>
+          <t>TimelineModel%1 has made %2 a moderator of this room.</t>
         </is>
       </c>
       <c r="G742" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2을(를) 이 방의 운영자로 설정했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2을(를) 이 방의 관리자로 설정했습니다.</t>
         </is>
       </c>
       <c r="H742" t="inlineStr"/>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21826</t>
+          <t>../../src/timeline/TimelineModel.cpp:21891</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>%1 has made %2 a moderator of this room.</t>
+          <t>%1 has downgraded %2 to moderator of this room.</t>
         </is>
       </c>
       <c r="C743" t="inlineStr"/>
       <c r="D743" t="inlineStr"/>
       <c r="E743" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has made %2 a moderator of this room.</t>
+          <t>TimelineModel%1 has downgraded %2 to moderator of this room.</t>
         </is>
       </c>
       <c r="G743" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2을(를) 이 방의 관리자로 설정했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2을(를) 관리자로 강등하였습니다.</t>
         </is>
       </c>
       <c r="H743" t="inlineStr"/>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21830</t>
+          <t>../../src/timeline/TimelineModel.cpp:21895</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>%1 has downgraded %2 to moderator of this room.</t>
+          <t>%1 has changed the powerlevel of %2 from %3 to %4.</t>
         </is>
       </c>
       <c r="C744" t="inlineStr"/>
       <c r="D744" t="inlineStr"/>
       <c r="E744" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has downgraded %2 to moderator of this room.</t>
+          <t>TimelineModel%1 has changed the powerlevel of %2 from %3 to %4.</t>
         </is>
       </c>
       <c r="G744" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2을(를) 관리자로 강등하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2의 권한을 %3에서 %4로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H744" t="inlineStr"/>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21833</t>
+          <t>../../src/timeline/TimelineModel.cpp:21911</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>%1 has changed the powerlevel of %2 from %3 to %4.</t>
+          <t>%1 allowed only administrators to send "%2".</t>
         </is>
       </c>
       <c r="C745" t="inlineStr"/>
       <c r="D745" t="inlineStr"/>
       <c r="E745" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F745" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the powerlevel of %2 from %3 to %4.</t>
+          <t>TimelineModel%1 allowed only administrators to send "%2".</t>
         </is>
       </c>
       <c r="G745" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2의 권한을 %3에서 %4로 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 운영자만 "%2"를 보낼수 있도록 설정했습니다.</t>
         </is>
       </c>
       <c r="H745" t="inlineStr"/>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21849</t>
+          <t>../../src/timeline/TimelineModel.cpp:21914</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>%1 allowed only administrators to send "%2".</t>
+          <t>%1 allowed only moderators to send "%2".</t>
         </is>
       </c>
       <c r="C746" t="inlineStr"/>
       <c r="D746" t="inlineStr"/>
       <c r="E746" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F746" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed only administrators to send "%2".</t>
+          <t>TimelineModel%1 allowed only moderators to send "%2".</t>
         </is>
       </c>
       <c r="G746" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 운영자만 "%2"를 보낼수 있도록 설정했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 관리자만 "%2"를 보낼수 있도록 설정했습니다.</t>
         </is>
       </c>
       <c r="H746" t="inlineStr"/>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21852</t>
+          <t>../../src/timeline/TimelineModel.cpp:21917</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>%1 allowed only moderators to send "%2".</t>
+          <t>%1 allowed everyone to send "%2".</t>
         </is>
       </c>
       <c r="C747" t="inlineStr"/>
       <c r="D747" t="inlineStr"/>
       <c r="E747" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed only moderators to send "%2".</t>
+          <t>TimelineModel%1 allowed everyone to send "%2".</t>
         </is>
       </c>
       <c r="G747" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 관리자만 "%2"를 보낼수 있도록 설정했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 모두에게 "%2"를 보낼수 있도록 설정했습니다.</t>
         </is>
       </c>
       <c r="H747" t="inlineStr"/>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21855</t>
+          <t>../../src/timeline/TimelineModel.cpp:21921</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>%1 allowed everyone to send "%2".</t>
+          <t>%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
         </is>
       </c>
       <c r="C748" t="inlineStr"/>
       <c r="D748" t="inlineStr"/>
       <c r="E748" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed everyone to send "%2".</t>
+          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
         </is>
       </c>
       <c r="G748" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 모두에게 "%2"를 보낼수 있도록 설정했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) "%2" 이벤트 타입 권한을 기본값에서 %3으로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H748" t="inlineStr"/>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21859</t>
+          <t>../../src/timeline/TimelineModel.cpp:21927</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
+          <t>%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
         </is>
       </c>
       <c r="C749" t="inlineStr"/>
       <c r="D749" t="inlineStr"/>
       <c r="E749" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F749" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
+          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
         </is>
       </c>
       <c r="G749" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) "%2" 이벤트 타입 권한을 기본값에서 %3으로 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) "%2" 이벤트 타입 권한을 %3에서 %4로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H749" t="inlineStr"/>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21865</t>
+          <t>../../src/timeline/TimelineModel.cpp:21986</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
+          <t>(empty)</t>
         </is>
       </c>
       <c r="C750" t="inlineStr"/>
       <c r="D750" t="inlineStr"/>
       <c r="E750" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F750" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
+          <t>TimelineModel(empty)</t>
         </is>
       </c>
       <c r="G750" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) "%2" 이벤트 타입 권한을 %3에서 %4로 변경하였습니다.</t>
+          <t>Suggested in Weblate: (없음)</t>
         </is>
       </c>
       <c r="H750" t="inlineStr"/>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21924</t>
+          <t>../../src/timeline/TimelineModel.cpp:21992</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>(empty)</t>
+          <t>%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="C751" t="inlineStr"/>
       <c r="D751" t="inlineStr"/>
       <c r="E751" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
-          <t>TimelineModel(empty)</t>
+          <t>TimelineModel%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="G751" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: (없음)</t>
+          <t>Suggested in Weblate: %1이(가) 다음의 이미지를 %2 이모티콘 팩에서 제거하였습니다:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="H751" t="inlineStr"/>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21930</t>
+          <t>../../src/timeline/TimelineModel.cpp:21998</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
+          <t>%1 added the following images to the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="C752" t="inlineStr"/>
       <c r="D752" t="inlineStr"/>
       <c r="E752" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F752" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
+          <t>TimelineModel%1 added the following images to the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="G752" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 다음의 이미지를 %2 이모티콘 팩에서 제거하였습니다:&lt;br&gt;%3</t>
+          <t>Suggested in Weblate: %1이(가) 다음의 이미지를 %2 이모티콘 팩에 추가하였습니다:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="H752" t="inlineStr"/>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21936</t>
+          <t>../../src/timeline/TimelineModel.cpp:22003</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>%1 added the following images to the pack %2:&lt;br&gt;%3</t>
+          <t>%1 changed the sticker and emotes in this room.</t>
         </is>
       </c>
       <c r="C753" t="inlineStr"/>
       <c r="D753" t="inlineStr"/>
       <c r="E753" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F753" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added the following images to the pack %2:&lt;br&gt;%3</t>
+          <t>TimelineModel%1 changed the sticker and emotes in this room.</t>
         </is>
       </c>
       <c r="G753" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 다음의 이미지를 %2 이모티콘 팩에 추가하였습니다:&lt;br&gt;%3</t>
+          <t>Suggested in Weblate: %1이(가) 이 방의 스티커와 이모티콘을 변경하였습니다.</t>
         </is>
       </c>
       <c r="H753" t="inlineStr"/>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21941</t>
+          <t>../../src/timeline/TimelineModel.cpp:22038</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>%1 changed the sticker and emotes in this room.</t>
+          <t>%1 disabled the rule to ban users matching %2.</t>
         </is>
       </c>
       <c r="C754" t="inlineStr"/>
       <c r="D754" t="inlineStr"/>
       <c r="E754" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F754" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the sticker and emotes in this room.</t>
+          <t>TimelineModel%1 disabled the rule to ban users matching %2.</t>
         </is>
       </c>
       <c r="G754" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 이 방의 스티커와 이모티콘을 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2과(와) 일치하는 사용자를 차단하는 규칙을 사용하지 않도록 설정했습니다.</t>
         </is>
       </c>
       <c r="H754" t="inlineStr"/>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21976</t>
+          <t>../../src/timeline/TimelineModel.cpp:22041</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>%1 disabled the rule to ban users matching %2.</t>
+          <t>%1 added a rule to ban users matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="C755" t="inlineStr"/>
       <c r="D755" t="inlineStr"/>
       <c r="E755" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
-          <t>TimelineModel%1 disabled the rule to ban users matching %2.</t>
+          <t>TimelineModel%1 added a rule to ban users matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="G755" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2과(와) 일치하는 사용자를 차단하는 규칙을 사용하지 않도록 설정했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) '%3'에 대해 %2과(와) 일치하는 사용자를 차단하는 규칙을 설정했습니다.</t>
         </is>
       </c>
       <c r="H755" t="inlineStr"/>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21979</t>
+          <t>../../src/timeline/TimelineModel.cpp:22063</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>%1 added a rule to ban users matching %2 for '%3'.</t>
+          <t>%1 disabled the rule to ban rooms matching %2.</t>
         </is>
       </c>
       <c r="C756" t="inlineStr"/>
       <c r="D756" t="inlineStr"/>
       <c r="E756" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added a rule to ban users matching %2 for '%3'.</t>
+          <t>TimelineModel%1 disabled the rule to ban rooms matching %2.</t>
         </is>
       </c>
       <c r="G756" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) '%3'에 대해 %2과(와) 일치하는 사용자를 차단하는 규칙을 설정했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2와 일치하는 방을 차단하는 규칙을 비활성화 했습니다.</t>
         </is>
       </c>
       <c r="H756" t="inlineStr"/>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22001</t>
+          <t>../../src/timeline/TimelineModel.cpp:22066</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>%1 disabled the rule to ban rooms matching %2.</t>
+          <t>%1 added a rule to ban rooms matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="C757" t="inlineStr"/>
       <c r="D757" t="inlineStr"/>
       <c r="E757" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F757" t="inlineStr">
         <is>
-          <t>TimelineModel%1 disabled the rule to ban rooms matching %2.</t>
+          <t>TimelineModel%1 added a rule to ban rooms matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="G757" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2와 일치하는 방을 차단하는 규칙을 비활성화 했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) '%3'에 대해 %2와 일치하는 방을 차단하는 규칙을 추가했습니다.</t>
         </is>
       </c>
       <c r="H757" t="inlineStr"/>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22004</t>
+          <t>../../src/timeline/TimelineModel.cpp:22088</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>%1 added a rule to ban rooms matching %2 for '%3'.</t>
+          <t>%1 disabled the rule to ban servers matching %2.</t>
         </is>
       </c>
       <c r="C758" t="inlineStr"/>
       <c r="D758" t="inlineStr"/>
       <c r="E758" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F758" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added a rule to ban rooms matching %2 for '%3'.</t>
+          <t>TimelineModel%1 disabled the rule to ban servers matching %2.</t>
         </is>
       </c>
       <c r="G758" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) '%3'에 대해 %2와 일치하는 방을 차단하는 규칙을 추가했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2와 일치하는 서버를 차단하는 규칙을 비활성화 했습니다.</t>
         </is>
       </c>
       <c r="H758" t="inlineStr"/>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22026</t>
+          <t>../../src/timeline/TimelineModel.cpp:22091</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>%1 disabled the rule to ban servers matching %2.</t>
+          <t>%1 added a rule to ban servers matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="C759" t="inlineStr"/>
       <c r="D759" t="inlineStr"/>
       <c r="E759" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
-          <t>TimelineModel%1 disabled the rule to ban servers matching %2.</t>
+          <t>TimelineModel%1 added a rule to ban servers matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="G759" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2와 일치하는 서버를 차단하는 규칙을 비활성화 했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) '%3'에 대해 %2와 일치하는 서버를 차단하는 규칙을 추가했습니다.</t>
         </is>
       </c>
       <c r="H759" t="inlineStr"/>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22029</t>
+          <t>../../src/timeline/TimelineModel.cpp:22125</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>%1 added a rule to ban servers matching %2 for '%3'.</t>
+          <t>Removed by %1</t>
         </is>
       </c>
       <c r="C760" t="inlineStr"/>
       <c r="D760" t="inlineStr"/>
       <c r="E760" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F760" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added a rule to ban servers matching %2 for '%3'.</t>
+          <t>TimelineModelRemoved by %1</t>
         </is>
       </c>
       <c r="G760" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) '%3'에 대해 %2와 일치하는 서버를 차단하는 규칙을 추가했습니다.</t>
+          <t>Suggested in Weblate: %1에 의해 삭제됨</t>
         </is>
       </c>
       <c r="H760" t="inlineStr"/>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22063</t>
+          <t>../../src/timeline/TimelineModel.cpp:22127</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>Removed by %1</t>
+          <t>%1 (%2) removed this message at %3</t>
         </is>
       </c>
       <c r="C761" t="inlineStr"/>
       <c r="D761" t="inlineStr"/>
       <c r="E761" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F761" t="inlineStr">
         <is>
-          <t>TimelineModelRemoved by %1</t>
+          <t>TimelineModel%1 (%2) removed this message at %3</t>
         </is>
       </c>
       <c r="G761" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1에 의해 삭제됨</t>
+          <t>Suggested in Weblate: %1 (%2)이(가) %3에서 메시지를 삭제했습니다.</t>
         </is>
       </c>
       <c r="H761" t="inlineStr"/>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22065</t>
+          <t>../../src/timeline/TimelineModel.cpp:22129</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>%1 (%2) removed this message at %3</t>
+          <t>Removed by %1 because: %2</t>
         </is>
       </c>
       <c r="C762" t="inlineStr"/>
       <c r="D762" t="inlineStr"/>
       <c r="E762" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F762" t="inlineStr">
         <is>
-          <t>TimelineModel%1 (%2) removed this message at %3</t>
+          <t>TimelineModelRemoved by %1 because: %2</t>
         </is>
       </c>
       <c r="G762" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 (%2)이(가) %3에서 메시지를 삭제했습니다.</t>
+          <t>Suggested in Weblate: %1에 의해 삭제되었습니다: %2</t>
         </is>
       </c>
       <c r="H762" t="inlineStr"/>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22067</t>
+          <t>../../src/timeline/TimelineModel.cpp:22130</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>Removed by %1 because: %2</t>
+          <t>%1 (%2) removed this message at %3
+Reason: %4</t>
         </is>
       </c>
       <c r="C763" t="inlineStr"/>
       <c r="D763" t="inlineStr"/>
       <c r="E763" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F763" t="inlineStr">
         <is>
-          <t>TimelineModelRemoved by %1 because: %2</t>
+          <t>TimelineModel%1 (%2) removed this message at %3
+Reason: %4</t>
         </is>
       </c>
       <c r="G763" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1에 의해 삭제되었습니다: %2</t>
+          <t>Suggested in Weblate: %1 (%2)이(가) %3에서 이 메시지를 삭제하였습니다
+이유: %4</t>
         </is>
       </c>
       <c r="H763" t="inlineStr"/>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22068</t>
+          <t>../../src/timeline/TimelineModel.cpp:22274</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>%1 (%2) removed this message at %3
-Reason: %4</t>
+          <t>%2 revoked the invite to %1.</t>
         </is>
       </c>
       <c r="C764" t="inlineStr"/>
       <c r="D764" t="inlineStr"/>
       <c r="E764" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F764" t="inlineStr">
         <is>
-          <t>TimelineModel%1 (%2) removed this message at %3
-Reason: %4</t>
+          <t>TimelineModel%2 revoked the invite to %1.</t>
         </is>
       </c>
       <c r="G764" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 (%2)이(가) %3에서 이 메시지를 삭제하였습니다
-이유: %4</t>
+          <t>Suggested in Weblate: %2이(가) %1의 초대를 취소했습니다.</t>
         </is>
       </c>
       <c r="H764" t="inlineStr"/>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22212</t>
+          <t>../../src/timeline/TimelineModel.cpp:22269</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>%2 revoked the invite to %1.</t>
+          <t>%2 kicked %1.</t>
         </is>
       </c>
       <c r="C765" t="inlineStr"/>
       <c r="D765" t="inlineStr"/>
       <c r="E765" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F765" t="inlineStr">
         <is>
-          <t>TimelineModel%2 revoked the invite to %1.</t>
+          <t>TimelineModel%2 kicked %1.</t>
         </is>
       </c>
       <c r="G765" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %2이(가) %1의 초대를 취소했습니다.</t>
+          <t>Suggested in Weblate: %2이(가) %1을 퇴장시켰습니다.</t>
         </is>
       </c>
       <c r="H765" t="inlineStr"/>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22207</t>
+          <t>../../src/timeline/TimelineModel.cpp:22276</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>%2 kicked %1.</t>
+          <t>%2 unbanned %1.</t>
         </is>
       </c>
       <c r="C766" t="inlineStr"/>
       <c r="D766" t="inlineStr"/>
       <c r="E766" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F766" t="inlineStr">
         <is>
-          <t>TimelineModel%2 kicked %1.</t>
+          <t>TimelineModel%2 unbanned %1.</t>
         </is>
       </c>
       <c r="G766" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %2이(가) %1을 퇴장시켰습니다.</t>
+          <t>Suggested in Weblate: %2이(가) %1을 차단해제 하였습니다.</t>
         </is>
       </c>
       <c r="H766" t="inlineStr"/>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22214</t>
+          <t>../../src/timeline/TimelineModel.cpp:22281</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>%2 unbanned %1.</t>
+          <t>%2 rejected the knock from %1.</t>
         </is>
       </c>
       <c r="C767" t="inlineStr"/>
       <c r="D767" t="inlineStr"/>
       <c r="E767" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F767" t="inlineStr">
         <is>
-          <t>TimelineModel%2 unbanned %1.</t>
+          <t>TimelineModel%2 rejected the knock from %1.</t>
         </is>
       </c>
       <c r="G767" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %2이(가) %1을 차단해제 하였습니다.</t>
+          <t>Suggested in Weblate: %2이(가) %1의 가입 요청을 거부했습니다.</t>
         </is>
       </c>
       <c r="H767" t="inlineStr"/>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22219</t>
+          <t>../../src/timeline/TimelineModel.cpp:22249</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>%2 rejected the knock from %1.</t>
+          <t>%1 changed their avatar.</t>
         </is>
       </c>
       <c r="C768" t="inlineStr"/>
       <c r="D768" t="inlineStr"/>
       <c r="E768" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F768" t="inlineStr">
         <is>
-          <t>TimelineModel%2 rejected the knock from %1.</t>
+          <t>TimelineModel%1 changed their avatar.</t>
         </is>
       </c>
       <c r="G768" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %2이(가) %1의 가입 요청을 거부했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 아바타를 변경하였습니다.</t>
         </is>
       </c>
       <c r="H768" t="inlineStr"/>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22187</t>
+          <t>../../src/timeline/TimelineModel.cpp:22251</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>%1 changed their avatar.</t>
+          <t>%1 changed some profile info.</t>
         </is>
       </c>
       <c r="C769" t="inlineStr"/>
       <c r="D769" t="inlineStr"/>
       <c r="E769" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F769" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed their avatar.</t>
+          <t>TimelineModel%1 changed some profile info.</t>
         </is>
       </c>
       <c r="G769" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 아바타를 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 프로필 정보를 수정하였습니다.</t>
         </is>
       </c>
       <c r="H769" t="inlineStr"/>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22189</t>
+          <t>../../src/timeline/TimelineModel.cpp:22256</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>%1 changed some profile info.</t>
+          <t>%1 joined.</t>
         </is>
       </c>
       <c r="C770" t="inlineStr"/>
       <c r="D770" t="inlineStr"/>
       <c r="E770" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F770" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed some profile info.</t>
+          <t>TimelineModel%1 joined.</t>
         </is>
       </c>
       <c r="G770" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 프로필 정보를 수정하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 참가하였습니다.</t>
         </is>
       </c>
       <c r="H770" t="inlineStr"/>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22194</t>
+          <t>../../src/timeline/TimelineModel.cpp:22259</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>%1 joined.</t>
+          <t>%1 joined via authorisation from %2's server.</t>
         </is>
       </c>
       <c r="C771" t="inlineStr"/>
       <c r="D771" t="inlineStr"/>
       <c r="E771" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
-          <t>TimelineModel%1 joined.</t>
+          <t>TimelineModel%1 joined via authorisation from %2's server.</t>
         </is>
       </c>
       <c r="G771" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 참가하였습니다.</t>
+          <t>Suggested in Weblate: 1이(가) %2 서버의 인증을 통해 참여했습니다.</t>
         </is>
       </c>
       <c r="H771" t="inlineStr"/>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22197</t>
+          <t>../../src/timeline/TimelineModel.cpp:22272</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>%1 joined via authorisation from %2's server.</t>
+          <t>%1 rejected their invite.</t>
         </is>
       </c>
       <c r="C772" t="inlineStr"/>
       <c r="D772" t="inlineStr"/>
       <c r="E772" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F772" t="inlineStr">
         <is>
-          <t>TimelineModel%1 joined via authorisation from %2's server.</t>
+          <t>TimelineModel%1 rejected their invite.</t>
         </is>
       </c>
       <c r="G772" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 1이(가) %2 서버의 인증을 통해 참여했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 초대를 거절했습니다.</t>
         </is>
       </c>
       <c r="H772" t="inlineStr"/>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22210</t>
+          <t>../../src/timeline/TimelineModel.cpp:22267</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>%1 rejected their invite.</t>
+          <t>%1 left the room.</t>
         </is>
       </c>
       <c r="C773" t="inlineStr"/>
       <c r="D773" t="inlineStr"/>
       <c r="E773" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F773" t="inlineStr">
         <is>
-          <t>TimelineModel%1 rejected their invite.</t>
+          <t>TimelineModel%1 left the room.</t>
         </is>
       </c>
       <c r="G773" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 초대를 거절했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 나갔습니다.</t>
         </is>
       </c>
       <c r="H773" t="inlineStr"/>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22205</t>
+          <t>../../src/timeline/TimelineModel.cpp:22298</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>%1 left the room.</t>
+          <t>Reason: %1</t>
         </is>
       </c>
       <c r="C774" t="inlineStr"/>
       <c r="D774" t="inlineStr"/>
       <c r="E774" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F774" t="inlineStr">
         <is>
-          <t>TimelineModel%1 left the room.</t>
+          <t>TimelineModelReason: %1</t>
         </is>
       </c>
       <c r="G774" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 나갔습니다.</t>
+          <t>Suggested in Weblate: 이유: %1</t>
         </is>
       </c>
       <c r="H774" t="inlineStr"/>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22236</t>
+          <t>../../src/timeline/TimelineModel.cpp:22279</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>Reason: %1</t>
+          <t>%1 redacted their knock.</t>
         </is>
       </c>
       <c r="C775" t="inlineStr"/>
       <c r="D775" t="inlineStr"/>
       <c r="E775" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F775" t="inlineStr">
         <is>
-          <t>TimelineModelReason: %1</t>
+          <t>TimelineModel%1 redacted their knock.</t>
         </is>
       </c>
       <c r="G775" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이유: %1</t>
+          <t>Suggested in Weblate: %1이(가) 요청을 거부하였습니다.</t>
         </is>
       </c>
       <c r="H775" t="inlineStr"/>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22217</t>
+          <t>../../src/timeline/TimelineModel.cpp:19967</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>%1 redacted their knock.</t>
+          <t>%1 changed which servers are allowed in this room.</t>
         </is>
       </c>
       <c r="C776" t="inlineStr"/>
       <c r="D776" t="inlineStr"/>
       <c r="E776" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F776" t="inlineStr">
         <is>
-          <t>TimelineModel%1 redacted their knock.</t>
+          <t>TimelineModel%1 changed which servers are allowed in this room.</t>
         </is>
       </c>
       <c r="G776" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 요청을 거부하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 이 방에서 허용되는 서버를 변경했습니다.</t>
         </is>
       </c>
       <c r="H776" t="inlineStr"/>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19907</t>
+          <t>../../src/timeline/TimelineModel.cpp:19971</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>%1 changed which servers are allowed in this room.</t>
+          <t>%1 removed the room name.</t>
         </is>
       </c>
       <c r="C777" t="inlineStr"/>
       <c r="D777" t="inlineStr"/>
       <c r="E777" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F777" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed which servers are allowed in this room.</t>
+          <t>TimelineModel%1 removed the room name.</t>
         </is>
       </c>
       <c r="G777" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 이 방에서 허용되는 서버를 변경했습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방 이름을 제거하였습니다.</t>
         </is>
       </c>
       <c r="H777" t="inlineStr"/>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19911</t>
+          <t>../../src/timeline/TimelineModel.cpp:19974</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>%1 removed the room name.</t>
+          <t>%1 changed the room name to: %2</t>
         </is>
       </c>
       <c r="C778" t="inlineStr"/>
       <c r="D778" t="inlineStr"/>
       <c r="E778" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F778" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the room name.</t>
+          <t>TimelineModel%1 changed the room name to: %2</t>
         </is>
       </c>
       <c r="G778" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방 이름을 제거하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방 이름을 변경하였습니다: %2</t>
         </is>
       </c>
       <c r="H778" t="inlineStr"/>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19914</t>
+          <t>../../src/timeline/TimelineModel.cpp:19979</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>%1 changed the room name to: %2</t>
+          <t>%1 removed the topic.</t>
         </is>
       </c>
       <c r="C779" t="inlineStr"/>
       <c r="D779" t="inlineStr"/>
       <c r="E779" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the room name to: %2</t>
+          <t>TimelineModel%1 removed the topic.</t>
         </is>
       </c>
       <c r="G779" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방 이름을 변경하였습니다: %2</t>
+          <t>Suggested in Weblate: %1이(가) 주제를 제거하였습니다.</t>
         </is>
       </c>
       <c r="H779" t="inlineStr"/>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19919</t>
+          <t>../../src/timeline/TimelineModel.cpp:19982</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>%1 removed the topic.</t>
+          <t>%1 changed the topic to: %2</t>
         </is>
       </c>
       <c r="C780" t="inlineStr"/>
       <c r="D780" t="inlineStr"/>
       <c r="E780" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F780" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the topic.</t>
+          <t>TimelineModel%1 changed the topic to: %2</t>
         </is>
       </c>
       <c r="G780" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 주제를 제거하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 주제를 변경하였습니다: %2</t>
         </is>
       </c>
       <c r="H780" t="inlineStr"/>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19922</t>
+          <t>../../src/timeline/TimelineModel.cpp:19987</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>%1 changed the topic to: %2</t>
+          <t>%1 changed the room avatar to: %2</t>
         </is>
       </c>
       <c r="C781" t="inlineStr"/>
       <c r="D781" t="inlineStr"/>
       <c r="E781" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F781" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the topic to: %2</t>
+          <t>TimelineModel%1 changed the room avatar to: %2</t>
         </is>
       </c>
       <c r="G781" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 주제를 변경하였습니다: %2</t>
+          <t>Suggested in Weblate: %1이(가) 방 아바타를 변경하였습니다: %2</t>
         </is>
       </c>
       <c r="H781" t="inlineStr"/>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19927</t>
+          <t>../../src/timeline/TimelineModel.cpp:19995</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>%1 changed the room avatar to: %2</t>
+          <t>%1 removed the room avatar.</t>
         </is>
       </c>
       <c r="C782" t="inlineStr"/>
       <c r="D782" t="inlineStr"/>
       <c r="E782" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F782" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the room avatar to: %2</t>
+          <t>TimelineModel%1 removed the room avatar.</t>
         </is>
       </c>
       <c r="G782" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방 아바타를 변경하였습니다: %2</t>
+          <t>Suggested in Weblate: %1이(가) 방 아바타를 제거하였습니다.</t>
         </is>
       </c>
       <c r="H782" t="inlineStr"/>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19935</t>
+          <t>../../src/timeline/TimelineModel.cpp:19998</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>%1 removed the room avatar.</t>
+          <t>%1 changed the pinned messages.</t>
         </is>
       </c>
       <c r="C783" t="inlineStr"/>
       <c r="D783" t="inlineStr"/>
       <c r="E783" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F783" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the room avatar.</t>
+          <t>TimelineModel%1 changed the pinned messages.</t>
         </is>
       </c>
       <c r="G783" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방 아바타를 제거하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 고정된 메시지를 변경하였습니다.</t>
         </is>
       </c>
       <c r="H783" t="inlineStr"/>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19938</t>
+          <t>../../src/timeline/TimelineModel.cpp:20005</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>%1 changed the pinned messages.</t>
+          <t>%1 changed the addresses for this room.</t>
         </is>
       </c>
       <c r="C784" t="inlineStr"/>
       <c r="D784" t="inlineStr"/>
       <c r="E784" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F784" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the pinned messages.</t>
+          <t>TimelineModel%1 changed the addresses for this room.</t>
         </is>
       </c>
       <c r="G784" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 고정된 메시지를 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 이 방의 주소를 변경하였습니다.</t>
         </is>
       </c>
       <c r="H784" t="inlineStr"/>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19945</t>
+          <t>../../src/timeline/TimelineModel.cpp:20008</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>%1 changed the addresses for this room.</t>
+          <t>%1 changed the parent communities for this room.</t>
         </is>
       </c>
       <c r="C785" t="inlineStr"/>
       <c r="D785" t="inlineStr"/>
       <c r="E785" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F785" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the addresses for this room.</t>
+          <t>TimelineModel%1 changed the parent communities for this room.</t>
         </is>
       </c>
       <c r="G785" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 이 방의 주소를 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 이 방의 상위 커뮤니티를 변경하였습니다.</t>
         </is>
       </c>
       <c r="H785" t="inlineStr"/>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19948</t>
+          <t>../../src/timeline/TimelineModel.cpp:20011</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>%1 changed the parent communities for this room.</t>
+          <t>%1 created and configured room: %2</t>
         </is>
       </c>
       <c r="C786" t="inlineStr"/>
       <c r="D786" t="inlineStr"/>
       <c r="E786" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F786" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the parent communities for this room.</t>
+          <t>TimelineModel%1 created and configured room: %2</t>
         </is>
       </c>
       <c r="G786" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 이 방의 상위 커뮤니티를 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 방을 만들고 구성했습니다: %2</t>
         </is>
       </c>
       <c r="H786" t="inlineStr"/>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19951</t>
+          <t>../../src/timeline/TimelineModel.cpp:20029</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>%1 created and configured room: %2</t>
+          <t>%1 changed unknown state event %2.</t>
         </is>
       </c>
       <c r="C787" t="inlineStr"/>
       <c r="D787" t="inlineStr"/>
       <c r="E787" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F787" t="inlineStr">
         <is>
-          <t>TimelineModel%1 created and configured room: %2</t>
+          <t>TimelineModel%1 changed unknown state event %2.</t>
         </is>
       </c>
       <c r="G787" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 방을 만들고 구성했습니다: %2</t>
+          <t>Suggested in Weblate: %1이(가) 알 수 없는 상태 이벤트 %2(을)를 변경하였습니다.</t>
         </is>
       </c>
       <c r="H787" t="inlineStr"/>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19969</t>
+          <t>../../src/timeline/TimelineModel.cpp:20584</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>%1 changed unknown state event %2.</t>
+          <t>You joined this room.</t>
         </is>
       </c>
       <c r="C788" t="inlineStr"/>
       <c r="D788" t="inlineStr"/>
       <c r="E788" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F788" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed unknown state event %2.</t>
+          <t>TimelineModelYou joined this room.</t>
         </is>
       </c>
       <c r="G788" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 알 수 없는 상태 이벤트 %2(을)를 변경하였습니다.</t>
+          <t>Suggested in Weblate: 이 방에 참여하였습니다.</t>
         </is>
       </c>
       <c r="H788" t="inlineStr"/>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20525</t>
+          <t>../../src/timeline/TimelineModel.cpp:20699</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>You joined this room.</t>
+          <t>%n hour later</t>
         </is>
       </c>
       <c r="C789" t="inlineStr"/>
       <c r="D789" t="inlineStr"/>
       <c r="E789" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F789" t="inlineStr">
         <is>
-          <t>TimelineModelYou joined this room.</t>
-[...6 lines deleted...]
-      </c>
+          <t>TimelineModel%n hour(s) later</t>
+        </is>
+      </c>
+      <c r="G789" t="inlineStr"/>
       <c r="H789" t="inlineStr"/>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20640</t>
+          <t>../../src/timeline/TimelineModel.cpp:21612</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>%n hour later</t>
+          <t>%1 made this room require an invitation to join.</t>
         </is>
       </c>
       <c r="C790" t="inlineStr"/>
       <c r="D790" t="inlineStr"/>
       <c r="E790" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F790" t="inlineStr">
         <is>
-          <t>TimelineModel%n hour(s) later</t>
-[...2 lines deleted...]
-      <c r="G790" t="inlineStr"/>
+          <t>TimelineModel%1 made this room require an invitation to join.</t>
+        </is>
+      </c>
+      <c r="G790" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %1이(가) 이 방에 참여하려면 초대가 필요하도록 설정하였습니다.</t>
+        </is>
+      </c>
       <c r="H790" t="inlineStr"/>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21552</t>
+          <t>../../src/timeline/TimelineModel.cpp:22232</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>%1 made this room require an invitation to join.</t>
+          <t>%1 invited %2.</t>
         </is>
       </c>
       <c r="C791" t="inlineStr"/>
       <c r="D791" t="inlineStr"/>
       <c r="E791" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F791" t="inlineStr">
         <is>
-          <t>TimelineModel%1 made this room require an invitation to join.</t>
+          <t>TimelineModel%1 invited %2.</t>
         </is>
       </c>
       <c r="G791" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 이 방에 참여하려면 초대가 필요하도록 설정하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2을(를) 초대하였습니다.</t>
         </is>
       </c>
       <c r="H791" t="inlineStr"/>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22170</t>
+          <t>../../src/timeline/TimelineModel.cpp:22243</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>%1 invited %2.</t>
+          <t>%1 has changed their avatar and changed their display name to %2.</t>
         </is>
       </c>
       <c r="C792" t="inlineStr"/>
       <c r="D792" t="inlineStr"/>
       <c r="E792" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F792" t="inlineStr">
         <is>
-          <t>TimelineModel%1 invited %2.</t>
+          <t>TimelineModel%1 has changed their avatar and changed their display name to %2.</t>
         </is>
       </c>
       <c r="G792" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2을(를) 초대하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 아타바와 표시명을 %2로 변경하였습니다.</t>
         </is>
       </c>
       <c r="H792" t="inlineStr"/>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22181</t>
+          <t>../../src/timeline/TimelineModel.cpp:22247</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>%1 has changed their avatar and changed their display name to %2.</t>
+          <t>%1 has changed their display name to %2.</t>
         </is>
       </c>
       <c r="C793" t="inlineStr"/>
       <c r="D793" t="inlineStr"/>
       <c r="E793" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F793" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed their avatar and changed their display name to %2.</t>
+          <t>TimelineModel%1 has changed their display name to %2.</t>
         </is>
       </c>
       <c r="G793" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 아타바와 표시명을 %2로 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) %2로 표시명을 변경하였습니다.</t>
         </is>
       </c>
       <c r="H793" t="inlineStr"/>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22185</t>
+          <t>../../src/timeline/TimelineModel.cpp:22283</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>%1 has changed their display name to %2.</t>
+          <t>%1 left after having already left!</t>
         </is>
       </c>
       <c r="C794" t="inlineStr"/>
       <c r="D794" t="inlineStr"/>
       <c r="E794" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed their display name to %2.</t>
+          <t>TimelineModel
+This is a leave event after the user already left and shouldn't happen apart from state resets%1 left after having already left!</t>
         </is>
       </c>
       <c r="G794" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2로 표시명을 변경하였습니다.</t>
+          <t>Suggested in Weblate: %1이(가) 이미 떠난 후에 떠났습니다!</t>
         </is>
       </c>
       <c r="H794" t="inlineStr"/>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22221</t>
+          <t>../../src/timeline/TimelineModel.cpp:22290</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>%1 left after having already left!</t>
+          <t>%1 banned %2</t>
         </is>
       </c>
       <c r="C795" t="inlineStr"/>
       <c r="D795" t="inlineStr"/>
       <c r="E795" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
-          <t>TimelineModel
-This is a leave event after the user already left and shouldn't happen apart from state resets%1 left after having already left!</t>
+          <t>TimelineModel%1 banned %2</t>
         </is>
       </c>
       <c r="G795" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 이미 떠난 후에 떠났습니다!</t>
+          <t>Suggested in Weblate: %1이(가) %2을(를) 차단했습니다</t>
         </is>
       </c>
       <c r="H795" t="inlineStr"/>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22228</t>
+          <t>../../src/timeline/TimelineModel.cpp:22293</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>%1 banned %2</t>
+          <t>%1 knocked.</t>
         </is>
       </c>
       <c r="C796" t="inlineStr"/>
       <c r="D796" t="inlineStr"/>
       <c r="E796" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F796" t="inlineStr">
         <is>
-          <t>TimelineModel%1 banned %2</t>
+          <t>TimelineModel%1 knocked.</t>
         </is>
       </c>
       <c r="G796" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) %2을(를) 차단했습니다</t>
+          <t>Suggested in Weblate: %1이(가) 가입을 요청했습니다.</t>
         </is>
       </c>
       <c r="H796" t="inlineStr"/>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22231</t>
+          <t>../qml/TimelineSectionHeader.qml:22432</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>%1 knocked.</t>
+          <t>%1's status message</t>
         </is>
       </c>
       <c r="C797" t="inlineStr"/>
       <c r="D797" t="inlineStr"/>
       <c r="E797" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F797" t="inlineStr">
         <is>
-          <t>TimelineModel%1 knocked.</t>
+          <t>TimelineSectionHeader%1's status message</t>
         </is>
       </c>
       <c r="G797" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 가입을 요청했습니다.</t>
+          <t>Suggested in Weblate: %1의 상태 메시지</t>
         </is>
       </c>
       <c r="H797" t="inlineStr"/>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>../qml/TimelineSectionHeader.qml:22370</t>
+          <t>../qml/TimelineView.qml:22483</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>%1's status message</t>
+          <t>No room open</t>
         </is>
       </c>
       <c r="C798" t="inlineStr"/>
       <c r="D798" t="inlineStr"/>
       <c r="E798" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F798" t="inlineStr">
         <is>
-          <t>TimelineSectionHeader%1's status message</t>
+          <t>TimelineViewNo room open</t>
         </is>
       </c>
       <c r="G798" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1의 상태 메시지</t>
+          <t>Suggested in Weblate: 열려 있는 방이 없습니다</t>
         </is>
       </c>
       <c r="H798" t="inlineStr"/>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22421</t>
+          <t>../qml/TimelineView.qml:22592</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>No room open</t>
+          <t>You are about to notify the whole room</t>
         </is>
       </c>
       <c r="C799" t="inlineStr"/>
       <c r="D799" t="inlineStr"/>
       <c r="E799" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F799" t="inlineStr">
         <is>
-          <t>TimelineViewNo room open</t>
+          <t>TimelineViewYou are about to notify the whole room</t>
         </is>
       </c>
       <c r="G799" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 열려 있는 방이 없습니다</t>
+          <t>Suggested in Weblate: 전체 방에 알림을 보내려고 합니다</t>
         </is>
       </c>
       <c r="H799" t="inlineStr"/>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22529</t>
+          <t>../qml/TimelineView.qml:22592</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>You are about to notify the whole room</t>
+          <t>You will be mentioning %1</t>
         </is>
       </c>
       <c r="C800" t="inlineStr"/>
       <c r="D800" t="inlineStr"/>
       <c r="E800" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F800" t="inlineStr">
         <is>
-          <t>TimelineViewYou are about to notify the whole room</t>
+          <t>TimelineViewYou will be mentioning %1</t>
         </is>
       </c>
       <c r="G800" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전체 방에 알림을 보내려고 합니다</t>
+          <t>Suggested in Weblate: %1을 언급할 예정입니다</t>
         </is>
       </c>
       <c r="H800" t="inlineStr"/>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22529</t>
+          <t>../qml/TimelineView.qml:22598</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>You will be mentioning %1</t>
+          <t>The command /%1 is not recognized and will be sent as part of your message</t>
         </is>
       </c>
       <c r="C801" t="inlineStr"/>
       <c r="D801" t="inlineStr"/>
       <c r="E801" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F801" t="inlineStr">
         <is>
-          <t>TimelineViewYou will be mentioning %1</t>
+          <t>TimelineViewThe command /%1 is not recognized and will be sent as part of your message</t>
         </is>
       </c>
       <c r="G801" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1을 언급할 예정입니다</t>
+          <t>Suggested in Weblate: 명령 /%1이(가) 인식되지 않았으며 메시지의 일부로 전송됩니다</t>
         </is>
       </c>
       <c r="H801" t="inlineStr"/>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22535</t>
+          <t>../qml/TimelineView.qml:22603</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>The command /%1 is not recognized and will be sent as part of your message</t>
+          <t>/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
         </is>
       </c>
       <c r="C802" t="inlineStr"/>
       <c r="D802" t="inlineStr"/>
       <c r="E802" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F802" t="inlineStr">
         <is>
-          <t>TimelineViewThe command /%1 is not recognized and will be sent as part of your message</t>
+          <t>TimelineView/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
         </is>
       </c>
       <c r="G802" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 명령 /%1이(가) 인식되지 않았으며 메시지의 일부로 전송됩니다</t>
+          <t>Suggested in Weblate: /%1은(는) 잘못된 명령으로 보입니다. 메시지를 보내려면 끝에 공백을 추가하세요.</t>
         </is>
       </c>
       <c r="H802" t="inlineStr"/>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22540</t>
+          <t>../qml/TimelineView.qml:22644</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
+          <t>No preview available</t>
         </is>
       </c>
       <c r="C803" t="inlineStr"/>
       <c r="D803" t="inlineStr"/>
       <c r="E803" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F803" t="inlineStr">
         <is>
-          <t>TimelineView/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
+          <t>TimelineViewNo preview available</t>
         </is>
       </c>
       <c r="G803" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: /%1은(는) 잘못된 명령으로 보입니다. 메시지를 보내려면 끝에 공백을 추가하세요.</t>
+          <t>Suggested in Weblate: 미리보기가 없습니다</t>
         </is>
       </c>
       <c r="H803" t="inlineStr"/>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22581</t>
+          <t>../qml/TimelineView.qml:22649</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>No preview available</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C804" t="inlineStr"/>
       <c r="D804" t="inlineStr"/>
       <c r="E804" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
-          <t>TimelineViewNo preview available</t>
+          <t>TimelineViewSettings</t>
         </is>
       </c>
       <c r="G804" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 미리보기가 없습니다</t>
+          <t>Suggested in Weblate: 설정</t>
         </is>
       </c>
       <c r="H804" t="inlineStr"/>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22586</t>
+          <t>../qml/TimelineView.qml:22668</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>%n member</t>
         </is>
       </c>
       <c r="C805" t="inlineStr"/>
       <c r="D805" t="inlineStr"/>
       <c r="E805" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F805" t="inlineStr">
         <is>
-          <t>TimelineViewSettings</t>
+          <t>TimelineView%n member(s)</t>
         </is>
       </c>
       <c r="G805" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 설정</t>
+          <t>Suggested in Weblate: %n명의 구성원</t>
         </is>
       </c>
       <c r="H805" t="inlineStr"/>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22605</t>
+          <t>../qml/TimelineView.qml:22671</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>%n member</t>
+          <t>View members of %1</t>
         </is>
       </c>
       <c r="C806" t="inlineStr"/>
       <c r="D806" t="inlineStr"/>
       <c r="E806" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F806" t="inlineStr">
         <is>
-          <t>TimelineView%n member(s)</t>
+          <t>TimelineViewView members of %1</t>
         </is>
       </c>
       <c r="G806" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %n명의 구성원</t>
+          <t>Suggested in Weblate: %1의 구성원 보기</t>
         </is>
       </c>
       <c r="H806" t="inlineStr"/>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22608</t>
+          <t>../qml/TimelineView.qml:22689</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>View members of %1</t>
+          <t>This room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
         </is>
       </c>
       <c r="C807" t="inlineStr"/>
       <c r="D807" t="inlineStr"/>
       <c r="E807" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F807" t="inlineStr">
         <is>
-          <t>TimelineViewView members of %1</t>
+          <t>TimelineViewThis room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
         </is>
       </c>
       <c r="G807" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1의 구성원 보기</t>
+          <t>Suggested in Weblate: 이 방에 액세스할 수 없습니다. 이 방이 비공개인 경우 이 커뮤니티에서 해당 방을 삭제해야 합니다.</t>
         </is>
       </c>
       <c r="H807" t="inlineStr"/>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22626</t>
+          <t>../qml/TimelineView.qml:22695</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>This room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
+          <t>join the conversation</t>
         </is>
       </c>
       <c r="C808" t="inlineStr"/>
       <c r="D808" t="inlineStr"/>
       <c r="E808" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F808" t="inlineStr">
         <is>
-          <t>TimelineViewThis room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
+          <t>TimelineViewjoin the conversation</t>
         </is>
       </c>
       <c r="G808" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방에 액세스할 수 없습니다. 이 방이 비공개인 경우 이 커뮤니티에서 해당 방을 삭제해야 합니다.</t>
+          <t>Suggested in Weblate: 대화에 참여</t>
         </is>
       </c>
       <c r="H808" t="inlineStr"/>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22632</t>
+          <t>../qml/TimelineView.qml:22702</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>join the conversation</t>
+          <t>accept invite</t>
         </is>
       </c>
       <c r="C809" t="inlineStr"/>
       <c r="D809" t="inlineStr"/>
       <c r="E809" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F809" t="inlineStr">
         <is>
-          <t>TimelineViewjoin the conversation</t>
+          <t>TimelineViewaccept invite</t>
         </is>
       </c>
       <c r="G809" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화에 참여</t>
+          <t>Suggested in Weblate: 초대 승인</t>
         </is>
       </c>
       <c r="H809" t="inlineStr"/>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22639</t>
+          <t>../qml/TimelineView.qml:22709</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>accept invite</t>
+          <t>decline invite</t>
         </is>
       </c>
       <c r="C810" t="inlineStr"/>
       <c r="D810" t="inlineStr"/>
       <c r="E810" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F810" t="inlineStr">
         <is>
-          <t>TimelineViewaccept invite</t>
+          <t>TimelineViewdecline invite</t>
         </is>
       </c>
       <c r="G810" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 초대 승인</t>
+          <t>Suggested in Weblate: 초대 거절</t>
         </is>
       </c>
       <c r="H810" t="inlineStr"/>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22646</t>
+          <t>../qml/TimelineView.qml:22716</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>decline invite</t>
+          <t>decline invite and ignore user</t>
         </is>
       </c>
       <c r="C811" t="inlineStr"/>
       <c r="D811" t="inlineStr"/>
       <c r="E811" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F811" t="inlineStr">
         <is>
-          <t>TimelineViewdecline invite</t>
+          <t>TimelineViewdecline invite and ignore user</t>
         </is>
       </c>
       <c r="G811" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 초대 거절</t>
+          <t>Suggested in Weblate: 사용자 초대 거절 및 숨기기</t>
         </is>
       </c>
       <c r="H811" t="inlineStr"/>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22653</t>
+          <t>../qml/TimelineView.qml:22726</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>decline invite and ignore user</t>
+          <t>leave</t>
         </is>
       </c>
       <c r="C812" t="inlineStr"/>
       <c r="D812" t="inlineStr"/>
       <c r="E812" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F812" t="inlineStr">
         <is>
-          <t>TimelineViewdecline invite and ignore user</t>
+          <t>TimelineViewleave</t>
         </is>
       </c>
       <c r="G812" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 초대 거절 및 숨기기</t>
+          <t>Suggested in Weblate: 나감</t>
         </is>
       </c>
       <c r="H812" t="inlineStr"/>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22663</t>
+          <t>../qml/TimelineView.qml:22741</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>leave</t>
+          <t>Invited by %1 (%2)</t>
         </is>
       </c>
       <c r="C813" t="inlineStr"/>
       <c r="D813" t="inlineStr"/>
       <c r="E813" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F813" t="inlineStr">
         <is>
-          <t>TimelineViewleave</t>
+          <t>TimelineViewInvited by %1 (%2)</t>
         </is>
       </c>
       <c r="G813" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 나감</t>
+          <t>Suggested in Weblate: %1 (%2)에 의해 초대됨</t>
         </is>
       </c>
       <c r="H813" t="inlineStr"/>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22678</t>
+          <t>../qml/TimelineView.qml:22784</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>Invited by %1 (%2)</t>
+          <t>Hide invite reason</t>
         </is>
       </c>
       <c r="C814" t="inlineStr"/>
       <c r="D814" t="inlineStr"/>
       <c r="E814" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F814" t="inlineStr">
         <is>
-          <t>TimelineViewInvited by %1 (%2)</t>
+          <t>TimelineViewHide invite reason</t>
         </is>
       </c>
       <c r="G814" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 (%2)에 의해 초대됨</t>
+          <t>Suggested in Weblate: 초대 이유 숨기기</t>
         </is>
       </c>
       <c r="H814" t="inlineStr"/>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22721</t>
+          <t>../qml/TimelineView.qml:22784</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>Hide invite reason</t>
+          <t>Show invite reason</t>
         </is>
       </c>
       <c r="C815" t="inlineStr"/>
       <c r="D815" t="inlineStr"/>
       <c r="E815" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F815" t="inlineStr">
         <is>
-          <t>TimelineViewHide invite reason</t>
+          <t>TimelineViewShow invite reason</t>
         </is>
       </c>
       <c r="G815" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 초대 이유 숨기기</t>
+          <t>Suggested in Weblate: 초대 이유 보이기</t>
         </is>
       </c>
       <c r="H815" t="inlineStr"/>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22721</t>
+          <t>../qml/TimelineView.qml:22803</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>Show invite reason</t>
+          <t>Back to room list</t>
         </is>
       </c>
       <c r="C816" t="inlineStr"/>
       <c r="D816" t="inlineStr"/>
       <c r="E816" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F816" t="inlineStr">
         <is>
-          <t>TimelineViewShow invite reason</t>
+          <t>TimelineViewBack to room list</t>
         </is>
       </c>
       <c r="G816" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 초대 이유 보이기</t>
+          <t>Suggested in Weblate: 방 목록으로 돌아가기</t>
         </is>
       </c>
       <c r="H816" t="inlineStr"/>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22740</t>
+          <t>../qml/TopBar.qml:22823</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>Back to room list</t>
+          <t>No room selected</t>
         </is>
       </c>
       <c r="C817" t="inlineStr"/>
       <c r="D817" t="inlineStr"/>
       <c r="E817" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F817" t="inlineStr">
         <is>
-          <t>TimelineViewBack to room list</t>
+          <t>TopBarNo room selected</t>
         </is>
       </c>
       <c r="G817" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 목록으로 돌아가기</t>
+          <t>Suggested in Weblate: 선택된 방이 없습니다</t>
         </is>
       </c>
       <c r="H817" t="inlineStr"/>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22760</t>
+          <t>../qml/TopBar.qml:22877</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>No room selected</t>
+          <t>In %1</t>
         </is>
       </c>
       <c r="C818" t="inlineStr"/>
       <c r="D818" t="inlineStr"/>
       <c r="E818" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F818" t="inlineStr">
         <is>
-          <t>TopBarNo room selected</t>
+          <t>TopBarIn %1</t>
         </is>
       </c>
       <c r="G818" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 선택된 방이 없습니다</t>
+          <t>Suggested in Weblate: %1에 있는</t>
         </is>
       </c>
       <c r="H818" t="inlineStr"/>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22813</t>
+          <t>../qml/TopBar.qml:22890</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>In %1</t>
+          <t>Back to room list</t>
         </is>
       </c>
       <c r="C819" t="inlineStr"/>
       <c r="D819" t="inlineStr"/>
       <c r="E819" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F819" t="inlineStr">
         <is>
-          <t>TopBarIn %1</t>
+          <t>TopBarBack to room list</t>
         </is>
       </c>
       <c r="G819" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1에 있는</t>
+          <t>Suggested in Weblate: 방 목록으로 돌아가기</t>
         </is>
       </c>
       <c r="H819" t="inlineStr"/>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22826</t>
+          <t>../qml/TopBar.qml:22964</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>Back to room list</t>
+          <t>Show or hide pinned messages</t>
         </is>
       </c>
       <c r="C820" t="inlineStr"/>
       <c r="D820" t="inlineStr"/>
       <c r="E820" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F820" t="inlineStr">
         <is>
-          <t>TopBarBack to room list</t>
+          <t>TopBarShow or hide pinned messages</t>
         </is>
       </c>
       <c r="G820" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 목록으로 돌아가기</t>
+          <t>Suggested in Weblate: 고정된 메시지 보이기 또는 숨기기</t>
         </is>
       </c>
       <c r="H820" t="inlineStr"/>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22883</t>
+          <t>../qml/TopBar.qml:22995</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>Show or hide pinned messages</t>
+          <t>Show room members.</t>
         </is>
       </c>
       <c r="C821" t="inlineStr"/>
       <c r="D821" t="inlineStr"/>
       <c r="E821" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F821" t="inlineStr">
         <is>
-          <t>TopBarShow or hide pinned messages</t>
+          <t>TopBarShow room members.</t>
         </is>
       </c>
       <c r="G821" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 고정된 메시지 보이기 또는 숨기기</t>
+          <t>Suggested in Weblate: 방 구성원 보이기</t>
         </is>
       </c>
       <c r="H821" t="inlineStr"/>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22914</t>
+          <t>../qml/TopBar.qml:22998</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>Show room members.</t>
+          <t>This room contains only verified devices.</t>
         </is>
       </c>
       <c r="C822" t="inlineStr"/>
       <c r="D822" t="inlineStr"/>
       <c r="E822" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F822" t="inlineStr">
         <is>
-          <t>TopBarShow room members.</t>
+          <t>TopBarThis room contains only verified devices.</t>
         </is>
       </c>
       <c r="G822" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 구성원 보이기</t>
+          <t>Suggested in Weblate: 이 방은 인증된 기기만 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="H822" t="inlineStr"/>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22917</t>
+          <t>../qml/TopBar.qml:23000</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>This room contains only verified devices.</t>
+          <t>This room contains verified devices and devices which have never changed their master key.</t>
         </is>
       </c>
       <c r="C823" t="inlineStr"/>
       <c r="D823" t="inlineStr"/>
       <c r="E823" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F823" t="inlineStr">
         <is>
-          <t>TopBarThis room contains only verified devices.</t>
+          <t>TopBarThis room contains verified devices and devices which have never changed their master key.</t>
         </is>
       </c>
       <c r="G823" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방은 인증된 기기만 포함되어 있습니다.</t>
+          <t>Suggested in Weblate: 이 방은 마스터 키를 번경한 적이 없으며 인증된 기기만 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="H823" t="inlineStr"/>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22919</t>
+          <t>../qml/TopBar.qml:23002</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>This room contains verified devices and devices which have never changed their master key.</t>
+          <t>This room contains unverified devices!</t>
         </is>
       </c>
       <c r="C824" t="inlineStr"/>
       <c r="D824" t="inlineStr"/>
       <c r="E824" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F824" t="inlineStr">
         <is>
-          <t>TopBarThis room contains verified devices and devices which have never changed their master key.</t>
+          <t>TopBarThis room contains unverified devices!</t>
         </is>
       </c>
       <c r="G824" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방은 마스터 키를 번경한 적이 없으며 인증된 기기만 포함되어 있습니다.</t>
+          <t>Suggested in Weblate: 이 방은 인증되지 않은 기기를 포함하고 있습니다!</t>
         </is>
       </c>
       <c r="H824" t="inlineStr"/>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22921</t>
+          <t>../qml/TopBar.qml:23029</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>This room contains unverified devices!</t>
+          <t>Search this room</t>
         </is>
       </c>
       <c r="C825" t="inlineStr"/>
       <c r="D825" t="inlineStr"/>
       <c r="E825" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F825" t="inlineStr">
         <is>
-          <t>TopBarThis room contains unverified devices!</t>
+          <t>TopBarSearch this room</t>
         </is>
       </c>
       <c r="G825" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방은 인증되지 않은 기기를 포함하고 있습니다!</t>
+          <t>Suggested in Weblate: 이 방 검색하기</t>
         </is>
       </c>
       <c r="H825" t="inlineStr"/>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22948</t>
+          <t>../qml/TopBar.qml:23053</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>Search this room</t>
+          <t>Room options</t>
         </is>
       </c>
       <c r="C826" t="inlineStr"/>
       <c r="D826" t="inlineStr"/>
       <c r="E826" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F826" t="inlineStr">
         <is>
-          <t>TopBarSearch this room</t>
+          <t>TopBarRoom options</t>
         </is>
       </c>
       <c r="G826" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 방 검색하기</t>
+          <t>Suggested in Weblate: 방 옵션</t>
         </is>
       </c>
       <c r="H826" t="inlineStr"/>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22972</t>
+          <t>../qml/TopBar.qml:23071</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>Room options</t>
+          <t>Invite users</t>
         </is>
       </c>
       <c r="C827" t="inlineStr"/>
       <c r="D827" t="inlineStr"/>
       <c r="E827" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F827" t="inlineStr">
         <is>
-          <t>TopBarRoom options</t>
+          <t>TopBarInvite users</t>
         </is>
       </c>
       <c r="G827" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 옵션</t>
+          <t>Suggested in Weblate: 사용자 초대</t>
         </is>
       </c>
       <c r="H827" t="inlineStr"/>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22990</t>
+          <t>../qml/TopBar.qml:23077</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>Invite users</t>
+          <t>Members</t>
         </is>
       </c>
       <c r="C828" t="inlineStr"/>
       <c r="D828" t="inlineStr"/>
       <c r="E828" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F828" t="inlineStr">
         <is>
-          <t>TopBarInvite users</t>
+          <t>TopBarMembers</t>
         </is>
       </c>
       <c r="G828" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 초대</t>
+          <t>Suggested in Weblate: 구성원</t>
         </is>
       </c>
       <c r="H828" t="inlineStr"/>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22996</t>
+          <t>../qml/TopBar.qml:23082</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>Members</t>
+          <t>Leave room</t>
         </is>
       </c>
       <c r="C829" t="inlineStr"/>
       <c r="D829" t="inlineStr"/>
       <c r="E829" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F829" t="inlineStr">
         <is>
-          <t>TopBarMembers</t>
+          <t>TopBarLeave room</t>
         </is>
       </c>
       <c r="G829" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 구성원</t>
+          <t>Suggested in Weblate: 방 나가기</t>
         </is>
       </c>
       <c r="H829" t="inlineStr"/>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23001</t>
+          <t>../qml/TopBar.qml:23087</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>Leave room</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C830" t="inlineStr"/>
       <c r="D830" t="inlineStr"/>
       <c r="E830" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F830" t="inlineStr">
         <is>
-          <t>TopBarLeave room</t>
+          <t>TopBarSettings</t>
         </is>
       </c>
       <c r="G830" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 나가기</t>
+          <t>Suggested in Weblate: 설정</t>
         </is>
       </c>
       <c r="H830" t="inlineStr"/>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23006</t>
+          <t>../qml/TopBar.qml:23139</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Unpin</t>
         </is>
       </c>
       <c r="C831" t="inlineStr"/>
       <c r="D831" t="inlineStr"/>
       <c r="E831" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F831" t="inlineStr">
         <is>
-          <t>TopBarSettings</t>
+          <t>TopBarUnpin</t>
         </is>
       </c>
       <c r="G831" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 설정</t>
+          <t>Suggested in Weblate: 고정 해제</t>
         </is>
       </c>
       <c r="H831" t="inlineStr"/>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23058</t>
+          <t>../qml/TopBar.qml:23185</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>Unpin</t>
+          <t>Enter search query</t>
         </is>
       </c>
       <c r="C832" t="inlineStr"/>
       <c r="D832" t="inlineStr"/>
       <c r="E832" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F832" t="inlineStr">
         <is>
-          <t>TopBarUnpin</t>
+          <t>TopBarEnter search query</t>
         </is>
       </c>
       <c r="G832" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 고정 해제</t>
+          <t>Suggested in Weblate: 검색 쿼리 입력</t>
         </is>
       </c>
       <c r="H832" t="inlineStr"/>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23104</t>
+          <t>../../src/TrayIcon.cpp:23295</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>Enter search query</t>
+          <t>Show</t>
         </is>
       </c>
       <c r="C833" t="inlineStr"/>
       <c r="D833" t="inlineStr"/>
       <c r="E833" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F833" t="inlineStr">
         <is>
-          <t>TopBarEnter search query</t>
+          <t>TrayIconShow</t>
         </is>
       </c>
       <c r="G833" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 검색 쿼리 입력</t>
+          <t>Suggested in Weblate: 보이기</t>
         </is>
       </c>
       <c r="H833" t="inlineStr"/>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>../../src/TrayIcon.cpp:23214</t>
+          <t>../../src/TrayIcon.cpp:23296</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>Show</t>
+          <t>Quit</t>
         </is>
       </c>
       <c r="C834" t="inlineStr"/>
       <c r="D834" t="inlineStr"/>
       <c r="E834" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F834" t="inlineStr">
         <is>
-          <t>TrayIconShow</t>
+          <t>TrayIconQuit</t>
         </is>
       </c>
       <c r="G834" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 보이기</t>
+          <t>Suggested in Weblate: 중단</t>
         </is>
       </c>
       <c r="H834" t="inlineStr"/>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>../../src/TrayIcon.cpp:23215</t>
+          <t>../../src/TrayIcon.cpp:23328</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>Quit</t>
+          <t xml:space="preserve">
+%n unread message</t>
         </is>
       </c>
       <c r="C835" t="inlineStr"/>
       <c r="D835" t="inlineStr"/>
       <c r="E835" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F835" t="inlineStr">
         <is>
-          <t>TrayIconQuit</t>
-[...6 lines deleted...]
-      </c>
+          <t>TrayIcon
+%n unread message(s)</t>
+        </is>
+      </c>
+      <c r="G835" t="inlineStr"/>
       <c r="H835" t="inlineStr"/>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>../../src/TrayIcon.cpp:23242</t>
+          <t>../../src/ui/UIA.cpp:23386</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-%n unread message</t>
+          <t>No available registration flows!</t>
         </is>
       </c>
       <c r="C836" t="inlineStr"/>
       <c r="D836" t="inlineStr"/>
       <c r="E836" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F836" t="inlineStr">
         <is>
-          <t>TrayIcon
-[...3 lines deleted...]
-      <c r="G836" t="inlineStr"/>
+          <t>UIANo available registration flows!</t>
+        </is>
+      </c>
+      <c r="G836" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 등록 가능한 방법이 없습니다!</t>
+        </is>
+      </c>
       <c r="H836" t="inlineStr"/>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>../../src/ui/UIA.cpp:23300</t>
+          <t>../../src/ui/UIA.cpp:23471</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>No available registration flows!</t>
+          <t>Registration aborted</t>
         </is>
       </c>
       <c r="C837" t="inlineStr"/>
       <c r="D837" t="inlineStr"/>
       <c r="E837" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F837" t="inlineStr">
         <is>
-          <t>UIANo available registration flows!</t>
+          <t>UIARegistration aborted</t>
         </is>
       </c>
       <c r="G837" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 등록 가능한 방법이 없습니다!</t>
+          <t>Suggested in Weblate: 등록이 중지되었습니다</t>
         </is>
       </c>
       <c r="H837" t="inlineStr"/>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>../../src/ui/UIA.cpp:23385</t>
+          <t>../../src/ui/UIA.cpp:23448</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>Registration aborted</t>
+          <t>Please enter a valid registration token.</t>
         </is>
       </c>
       <c r="C838" t="inlineStr"/>
       <c r="D838" t="inlineStr"/>
       <c r="E838" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F838" t="inlineStr">
         <is>
-          <t>UIARegistration aborted</t>
+          <t>UIAPlease enter a valid registration token.</t>
         </is>
       </c>
       <c r="G838" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 등록이 중지되었습니다</t>
+          <t>Suggested in Weblate: 유요한 등록 코튼을 입력해 주세요.</t>
         </is>
       </c>
       <c r="H838" t="inlineStr"/>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>../../src/ui/UIA.cpp:23362</t>
+          <t>../../src/ui/UIA.cpp:23608</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>Please enter a valid registration token.</t>
+          <t>Invalid token</t>
         </is>
       </c>
       <c r="C839" t="inlineStr"/>
       <c r="D839" t="inlineStr"/>
       <c r="E839" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F839" t="inlineStr">
         <is>
-          <t>UIAPlease enter a valid registration token.</t>
+          <t>UIAInvalid token</t>
         </is>
       </c>
       <c r="G839" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 유요한 등록 코튼을 입력해 주세요.</t>
+          <t>Suggested in Weblate: 유요하지 않은 토큰</t>
         </is>
       </c>
       <c r="H839" t="inlineStr"/>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>../../src/ui/UIA.cpp:23522</t>
+          <t>../qml/UploadBox.qml:23698</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>Invalid token</t>
+          <t>Upload file</t>
         </is>
       </c>
       <c r="C840" t="inlineStr"/>
       <c r="D840" t="inlineStr"/>
       <c r="E840" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F840" t="inlineStr">
         <is>
-          <t>UIAInvalid token</t>
+          <t>UploadBoxUpload %n file(s)</t>
         </is>
       </c>
       <c r="G840" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 유요하지 않은 토큰</t>
+          <t>Suggested in Weblate: 파일 업로드</t>
         </is>
       </c>
       <c r="H840" t="inlineStr"/>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>../qml/UploadBox.qml:23612</t>
+          <t>../../src/ui/UserProfile.cpp:23916</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>Upload file</t>
+          <t>Sign out device %1</t>
         </is>
       </c>
       <c r="C841" t="inlineStr"/>
       <c r="D841" t="inlineStr"/>
       <c r="E841" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F841" t="inlineStr">
         <is>
-          <t>UploadBoxUpload %n file(s)</t>
+          <t>UserProfileSign out device %1</t>
         </is>
       </c>
       <c r="G841" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 파일 업로드</t>
+          <t>Suggested in Weblate: %1 기기에서 로그아웃</t>
         </is>
       </c>
       <c r="H841" t="inlineStr"/>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:23830</t>
+          <t>../../src/ui/UserProfile.cpp:23926</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>Sign out device %1</t>
+          <t>You signed out this device.</t>
         </is>
       </c>
       <c r="C842" t="inlineStr"/>
       <c r="D842" t="inlineStr"/>
       <c r="E842" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F842" t="inlineStr">
         <is>
-          <t>UserProfileSign out device %1</t>
+          <t>UserProfileYou signed out this device.</t>
         </is>
       </c>
       <c r="G842" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 기기에서 로그아웃</t>
+          <t>Suggested in Weblate: 이 기기에서 로그아웃 되었습니다.</t>
         </is>
       </c>
       <c r="H842" t="inlineStr"/>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:23840</t>
+          <t>../../src/ui/UserProfile.cpp:23976</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>You signed out this device.</t>
+          <t>Failed to ignore "%1": %2</t>
         </is>
       </c>
       <c r="C843" t="inlineStr"/>
       <c r="D843" t="inlineStr"/>
       <c r="E843" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F843" t="inlineStr">
         <is>
-          <t>UserProfileYou signed out this device.</t>
+          <t>UserProfileFailed to ignore "%1": %2</t>
         </is>
       </c>
       <c r="G843" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 기기에서 로그아웃 되었습니다.</t>
+          <t>Suggested in Weblate: "%1"을(를) 숨기는데 실패했습니다: %2</t>
         </is>
       </c>
       <c r="H843" t="inlineStr"/>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:23890</t>
+          <t>../../src/ui/UserProfile.cpp:24198</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>Failed to ignore "%1": %2</t>
+          <t>Select an avatar</t>
         </is>
       </c>
       <c r="C844" t="inlineStr"/>
       <c r="D844" t="inlineStr"/>
       <c r="E844" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F844" t="inlineStr">
         <is>
-          <t>UserProfileFailed to ignore "%1": %2</t>
+          <t>UserProfileSelect an avatar</t>
         </is>
       </c>
       <c r="G844" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: "%1"을(를) 숨기는데 실패했습니다: %2</t>
+          <t>Suggested in Weblate: 아바타 선택</t>
         </is>
       </c>
       <c r="H844" t="inlineStr"/>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24112</t>
+          <t>../../src/ui/UserProfile.cpp:24198</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>Select an avatar</t>
+          <t>All Files (*)</t>
         </is>
       </c>
       <c r="C845" t="inlineStr"/>
       <c r="D845" t="inlineStr"/>
       <c r="E845" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F845" t="inlineStr">
         <is>
-          <t>UserProfileSelect an avatar</t>
+          <t>UserProfileAll Files (*)</t>
         </is>
       </c>
       <c r="G845" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 아바타 선택</t>
+          <t>Suggested in Weblate: 모든 파일 (*)</t>
         </is>
       </c>
       <c r="H845" t="inlineStr"/>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24112</t>
+          <t>../../src/ui/UserProfile.cpp:24210</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
+          <t>The selected file is not an image</t>
         </is>
       </c>
       <c r="C846" t="inlineStr"/>
       <c r="D846" t="inlineStr"/>
       <c r="E846" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F846" t="inlineStr">
         <is>
-          <t>UserProfileAll Files (*)</t>
+          <t>UserProfileThe selected file is not an image</t>
         </is>
       </c>
       <c r="G846" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 모든 파일 (*)</t>
+          <t>Suggested in Weblate: 선택한 파일은 이미지가 아닙니다</t>
         </is>
       </c>
       <c r="H846" t="inlineStr"/>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24124</t>
+          <t>../../src/ui/UserProfile.cpp:24215</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>The selected file is not an image</t>
+          <t>Error while reading file: %1</t>
         </is>
       </c>
       <c r="C847" t="inlineStr"/>
       <c r="D847" t="inlineStr"/>
       <c r="E847" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F847" t="inlineStr">
         <is>
-          <t>UserProfileThe selected file is not an image</t>
+          <t>UserProfileError while reading file: %1</t>
         </is>
       </c>
       <c r="G847" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 선택한 파일은 이미지가 아닙니다</t>
+          <t>Suggested in Weblate: 파일을 불러오는 중에 오류가 발생했습니다: %1</t>
         </is>
       </c>
       <c r="H847" t="inlineStr"/>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24129</t>
+          <t>../qml/dialogs/UserProfile.qml:24240</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Error while reading file: %1</t>
+          <t>Global User Profile</t>
         </is>
       </c>
       <c r="C848" t="inlineStr"/>
       <c r="D848" t="inlineStr"/>
       <c r="E848" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F848" t="inlineStr">
         <is>
-          <t>UserProfileError while reading file: %1</t>
+          <t>UserProfileGlobal User Profile</t>
         </is>
       </c>
       <c r="G848" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 파일을 불러오는 중에 오류가 발생했습니다: %1</t>
+          <t>Suggested in Weblate: 전역 사용자 프로필</t>
         </is>
       </c>
       <c r="H848" t="inlineStr"/>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24154</t>
+          <t>../qml/dialogs/UserProfile.qml:24240</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>Global User Profile</t>
+          <t>Room User Profile</t>
         </is>
       </c>
       <c r="C849" t="inlineStr"/>
       <c r="D849" t="inlineStr"/>
       <c r="E849" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F849" t="inlineStr">
         <is>
-          <t>UserProfileGlobal User Profile</t>
+          <t>UserProfileRoom User Profile</t>
         </is>
       </c>
       <c r="G849" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전역 사용자 프로필</t>
+          <t>Suggested in Weblate: 방 사용자 프로필</t>
         </is>
       </c>
       <c r="H849" t="inlineStr"/>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24154</t>
+          <t>../qml/dialogs/UserProfile.qml:24283</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>Room User Profile</t>
+          <t>Change avatar globally.</t>
         </is>
       </c>
       <c r="C850" t="inlineStr"/>
       <c r="D850" t="inlineStr"/>
       <c r="E850" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F850" t="inlineStr">
         <is>
-          <t>UserProfileRoom User Profile</t>
+          <t>UserProfileChange avatar globally.</t>
         </is>
       </c>
       <c r="G850" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 사용자 프로필</t>
+          <t>Suggested in Weblate: 아바타를 전체적으로 변경합니다.</t>
         </is>
       </c>
       <c r="H850" t="inlineStr"/>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24197</t>
+          <t>../qml/dialogs/UserProfile.qml:24283</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>Change avatar globally.</t>
+          <t>Change avatar. Will only apply to this room.</t>
         </is>
       </c>
       <c r="C851" t="inlineStr"/>
       <c r="D851" t="inlineStr"/>
       <c r="E851" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F851" t="inlineStr">
         <is>
-          <t>UserProfileChange avatar globally.</t>
+          <t>UserProfileChange avatar. Will only apply to this room.</t>
         </is>
       </c>
       <c r="G851" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 아바타를 전체적으로 변경합니다.</t>
+          <t>Suggested in Weblate: 아바타 변경하기. 이 방에서만 적용됩니다.</t>
         </is>
       </c>
       <c r="H851" t="inlineStr"/>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24197</t>
+          <t>../qml/dialogs/UserProfile.qml:24367</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>Change avatar. Will only apply to this room.</t>
+          <t>Change display name globally.</t>
         </is>
       </c>
       <c r="C852" t="inlineStr"/>
       <c r="D852" t="inlineStr"/>
       <c r="E852" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F852" t="inlineStr">
         <is>
-          <t>UserProfileChange avatar. Will only apply to this room.</t>
+          <t>UserProfileChange display name globally.</t>
         </is>
       </c>
       <c r="G852" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 아바타 변경하기. 이 방에서만 적용됩니다.</t>
+          <t>Suggested in Weblate: 표시 이름을 전체적으로 변경합니다.</t>
         </is>
       </c>
       <c r="H852" t="inlineStr"/>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24281</t>
+          <t>../qml/dialogs/UserProfile.qml:24367</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>Change display name globally.</t>
+          <t>Change display name. Will only apply to this room.</t>
         </is>
       </c>
       <c r="C853" t="inlineStr"/>
       <c r="D853" t="inlineStr"/>
       <c r="E853" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F853" t="inlineStr">
         <is>
-          <t>UserProfileChange display name globally.</t>
+          <t>UserProfileChange display name. Will only apply to this room.</t>
         </is>
       </c>
       <c r="G853" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 표시 이름을 전체적으로 변경합니다.</t>
+          <t>Suggested in Weblate: 표시명 변경하기. 이 방에서만 적용됩니다.</t>
         </is>
       </c>
       <c r="H853" t="inlineStr"/>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24281</t>
+          <t>../qml/dialogs/UserProfile.qml:24390</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>Change display name. Will only apply to this room.</t>
+          <t>&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
         </is>
       </c>
       <c r="C854" t="inlineStr"/>
       <c r="D854" t="inlineStr"/>
       <c r="E854" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F854" t="inlineStr">
         <is>
-          <t>UserProfileChange display name. Will only apply to this room.</t>
+          <t>UserProfile&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
         </is>
       </c>
       <c r="G854" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 표시명 변경하기. 이 방에서만 적용됩니다.</t>
+          <t>Suggested in Weblate: &lt;i&gt;&lt;b&gt;상태:&lt;/b&gt; %1&lt;/i&gt;</t>
         </is>
       </c>
       <c r="H854" t="inlineStr"/>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24304</t>
+          <t>../qml/dialogs/UserProfile.qml:24415</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
+          <t>Room: %1</t>
         </is>
       </c>
       <c r="C855" t="inlineStr"/>
       <c r="D855" t="inlineStr"/>
       <c r="E855" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F855" t="inlineStr">
         <is>
-          <t>UserProfile&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
+          <t>UserProfileRoom: %1</t>
         </is>
       </c>
       <c r="G855" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: &lt;i&gt;&lt;b&gt;상태:&lt;/b&gt; %1&lt;/i&gt;</t>
+          <t>Suggested in Weblate: 방: %1</t>
         </is>
       </c>
       <c r="H855" t="inlineStr"/>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24329</t>
+          <t>../qml/dialogs/UserProfile.qml:24416</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>Room: %1</t>
+          <t>This is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
         </is>
       </c>
       <c r="C856" t="inlineStr"/>
       <c r="D856" t="inlineStr"/>
       <c r="E856" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F856" t="inlineStr">
         <is>
-          <t>UserProfileRoom: %1</t>
+          <t>UserProfileThis is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
         </is>
       </c>
       <c r="G856" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방: %1</t>
+          <t>Suggested in Weblate: 대화방별 프로필입니다. 사용자 이름과 아바타는 전역 버전과 다를 수 있습니다.</t>
         </is>
       </c>
       <c r="H856" t="inlineStr"/>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24330</t>
+          <t>../qml/dialogs/UserProfile.qml:24431</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>This is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
+          <t>Open the global profile for this user.</t>
         </is>
       </c>
       <c r="C857" t="inlineStr"/>
       <c r="D857" t="inlineStr"/>
       <c r="E857" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F857" t="inlineStr">
         <is>
-          <t>UserProfileThis is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
+          <t>UserProfileOpen the global profile for this user.</t>
         </is>
       </c>
       <c r="G857" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화방별 프로필입니다. 사용자 이름과 아바타는 전역 버전과 다를 수 있습니다.</t>
+          <t>Suggested in Weblate: 이 사용자의 전역 프로필 열기.</t>
         </is>
       </c>
       <c r="H857" t="inlineStr"/>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24345</t>
+          <t>../qml/dialogs/UserProfile.qml:24687</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>Open the global profile for this user.</t>
+          <t>Verify</t>
         </is>
       </c>
       <c r="C858" t="inlineStr"/>
       <c r="D858" t="inlineStr"/>
       <c r="E858" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F858" t="inlineStr">
         <is>
-          <t>UserProfileOpen the global profile for this user.</t>
+          <t>UserProfileVerify</t>
         </is>
       </c>
       <c r="G858" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 사용자의 전역 프로필 열기.</t>
+          <t>Suggested in Weblate: 인증</t>
         </is>
       </c>
       <c r="H858" t="inlineStr"/>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24601</t>
+          <t>../qml/dialogs/UserProfile.qml:24482</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>Verify</t>
+          <t>Start a private chat.</t>
         </is>
       </c>
       <c r="C859" t="inlineStr"/>
       <c r="D859" t="inlineStr"/>
       <c r="E859" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F859" t="inlineStr">
         <is>
-          <t>UserProfileVerify</t>
+          <t>UserProfileStart a private chat.</t>
         </is>
       </c>
       <c r="G859" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증</t>
+          <t>Suggested in Weblate: 비밀 대화 시작하기.</t>
         </is>
       </c>
       <c r="H859" t="inlineStr"/>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24396</t>
+          <t>../qml/dialogs/UserProfile.qml:24492</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Start a private chat.</t>
+          <t>Kick the user.</t>
         </is>
       </c>
       <c r="C860" t="inlineStr"/>
       <c r="D860" t="inlineStr"/>
       <c r="E860" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F860" t="inlineStr">
         <is>
-          <t>UserProfileStart a private chat.</t>
+          <t>UserProfileKick the user.</t>
         </is>
       </c>
       <c r="G860" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 비밀 대화 시작하기.</t>
+          <t>Suggested in Weblate: 사용자 내보내기.</t>
         </is>
       </c>
       <c r="H860" t="inlineStr"/>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24406</t>
+          <t>../qml/dialogs/UserProfile.qml:24503</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>Kick the user.</t>
+          <t>Ban the user.</t>
         </is>
       </c>
       <c r="C861" t="inlineStr"/>
       <c r="D861" t="inlineStr"/>
       <c r="E861" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F861" t="inlineStr">
         <is>
-          <t>UserProfileKick the user.</t>
+          <t>UserProfileBan the user.</t>
         </is>
       </c>
       <c r="G861" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 내보내기.</t>
+          <t>Suggested in Weblate: 사용자 차단하기.</t>
         </is>
       </c>
       <c r="H861" t="inlineStr"/>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24417</t>
+          <t>../qml/dialogs/UserProfile.qml:24514</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>Ban the user.</t>
+          <t>Unignore the user.</t>
         </is>
       </c>
       <c r="C862" t="inlineStr"/>
       <c r="D862" t="inlineStr"/>
       <c r="E862" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F862" t="inlineStr">
         <is>
-          <t>UserProfileBan the user.</t>
+          <t>UserProfileUnignore the user.</t>
         </is>
       </c>
       <c r="G862" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 차단하기.</t>
+          <t>Suggested in Weblate: 사용자 숨기기 해제.</t>
         </is>
       </c>
       <c r="H862" t="inlineStr"/>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24428</t>
+          <t>../qml/dialogs/UserProfile.qml:24514</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>Unignore the user.</t>
+          <t>Ignore the user.</t>
         </is>
       </c>
       <c r="C863" t="inlineStr"/>
       <c r="D863" t="inlineStr"/>
       <c r="E863" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F863" t="inlineStr">
         <is>
-          <t>UserProfileUnignore the user.</t>
+          <t>UserProfileIgnore the user.</t>
         </is>
       </c>
       <c r="G863" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 숨기기 해제.</t>
+          <t>Suggested in Weblate: 사용자 숨기기.</t>
         </is>
       </c>
       <c r="H863" t="inlineStr"/>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24428</t>
+          <t>../qml/dialogs/UserProfile.qml:24526</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>Ignore the user.</t>
+          <t>Refresh device list.</t>
         </is>
       </c>
       <c r="C864" t="inlineStr"/>
       <c r="D864" t="inlineStr"/>
       <c r="E864" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F864" t="inlineStr">
         <is>
-          <t>UserProfileIgnore the user.</t>
+          <t>UserProfileRefresh device list.</t>
         </is>
       </c>
       <c r="G864" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 숨기기.</t>
+          <t>Suggested in Weblate: 기기 목록 새로고침.</t>
         </is>
       </c>
       <c r="H864" t="inlineStr"/>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24440</t>
+          <t>../qml/dialogs/UserProfile.qml:24540</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>Refresh device list.</t>
+          <t>Devices</t>
         </is>
       </c>
       <c r="C865" t="inlineStr"/>
       <c r="D865" t="inlineStr"/>
       <c r="E865" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F865" t="inlineStr">
         <is>
-          <t>UserProfileRefresh device list.</t>
+          <t>UserProfileDevices</t>
         </is>
       </c>
       <c r="G865" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기 목록 새로고침.</t>
+          <t>Suggested in Weblate: 기기</t>
         </is>
       </c>
       <c r="H865" t="inlineStr"/>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24454</t>
+          <t>../qml/dialogs/UserProfile.qml:24543</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>Devices</t>
+          <t>Shared Rooms</t>
         </is>
       </c>
       <c r="C866" t="inlineStr"/>
       <c r="D866" t="inlineStr"/>
       <c r="E866" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F866" t="inlineStr">
         <is>
-          <t>UserProfileDevices</t>
+          <t>UserProfileShared Rooms</t>
         </is>
       </c>
       <c r="G866" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기</t>
+          <t>Suggested in Weblate: 공유된 방</t>
         </is>
       </c>
       <c r="H866" t="inlineStr"/>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24457</t>
+          <t>../qml/dialogs/UserProfile.qml:24605</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>Shared Rooms</t>
+          <t>Sign out this device.</t>
         </is>
       </c>
       <c r="C867" t="inlineStr"/>
       <c r="D867" t="inlineStr"/>
       <c r="E867" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F867" t="inlineStr">
         <is>
-          <t>UserProfileShared Rooms</t>
+          <t>UserProfileSign out this device.</t>
         </is>
       </c>
       <c r="G867" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 공유된 방</t>
+          <t>Suggested in Weblate: 이 기기에서 로그아웃.</t>
         </is>
       </c>
       <c r="H867" t="inlineStr"/>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24519</t>
+          <t>../qml/dialogs/UserProfile.qml:24636</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>Sign out this device.</t>
+          <t>Change device name.</t>
         </is>
       </c>
       <c r="C868" t="inlineStr"/>
       <c r="D868" t="inlineStr"/>
       <c r="E868" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F868" t="inlineStr">
         <is>
-          <t>UserProfileSign out this device.</t>
+          <t>UserProfileChange device name.</t>
         </is>
       </c>
       <c r="G868" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 기기에서 로그아웃.</t>
+          <t>Suggested in Weblate: 기기 이름 변경.</t>
         </is>
       </c>
       <c r="H868" t="inlineStr"/>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24550</t>
+          <t>../qml/dialogs/UserProfile.qml:24658</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>Change device name.</t>
+          <t>Last seen %1 from %2</t>
         </is>
       </c>
       <c r="C869" t="inlineStr"/>
       <c r="D869" t="inlineStr"/>
       <c r="E869" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F869" t="inlineStr">
         <is>
-          <t>UserProfileChange device name.</t>
+          <t>UserProfileLast seen %1 from %2</t>
         </is>
       </c>
       <c r="G869" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기 이름 변경.</t>
+          <t>Suggested in Weblate: %2에서 %1을(를) 마지막으로 확인됨</t>
         </is>
       </c>
       <c r="H869" t="inlineStr"/>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24572</t>
+          <t>../qml/dialogs/UserProfile.qml:24687</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>Last seen %1 from %2</t>
+          <t>Unverify</t>
         </is>
       </c>
       <c r="C870" t="inlineStr"/>
       <c r="D870" t="inlineStr"/>
       <c r="E870" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F870" t="inlineStr">
         <is>
-          <t>UserProfileLast seen %1 from %2</t>
+          <t>UserProfileUnverify</t>
         </is>
       </c>
       <c r="G870" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %2에서 %1을(를) 마지막으로 확인됨</t>
+          <t>Suggested in Weblate: 미인증</t>
         </is>
       </c>
       <c r="H870" t="inlineStr"/>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24601</t>
+          <t>../../src/UserSettingsPage.h:24975</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>Unverify</t>
+          <t>Default</t>
         </is>
       </c>
       <c r="C871" t="inlineStr"/>
       <c r="D871" t="inlineStr"/>
       <c r="E871" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F871" t="inlineStr">
         <is>
-          <t>UserProfileUnverify</t>
+          <t>UserSettingsDefault</t>
         </is>
       </c>
       <c r="G871" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 미인증</t>
+          <t>Suggested in Weblate: 기본값</t>
         </is>
       </c>
       <c r="H871" t="inlineStr"/>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.h:24881</t>
+          <t>../../src/UserSettingsPage.cpp:26023</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>Default</t>
+          <t>Theme</t>
         </is>
       </c>
       <c r="C872" t="inlineStr"/>
       <c r="D872" t="inlineStr"/>
       <c r="E872" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F872" t="inlineStr">
         <is>
-          <t>UserSettingsDefault</t>
+          <t>UserSettingsModelTheme</t>
         </is>
       </c>
       <c r="G872" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기본값</t>
+          <t>Suggested in Weblate: 테마</t>
         </is>
       </c>
       <c r="H872" t="inlineStr"/>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25911</t>
+          <t>../../src/UserSettingsPage.cpp:26025</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>Theme</t>
+          <t>Scale factor</t>
         </is>
       </c>
       <c r="C873" t="inlineStr"/>
       <c r="D873" t="inlineStr"/>
       <c r="E873" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F873" t="inlineStr">
         <is>
-          <t>UserSettingsModelTheme</t>
+          <t>UserSettingsModelScale factor</t>
         </is>
       </c>
       <c r="G873" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 테마</t>
+          <t>Suggested in Weblate: 배율</t>
         </is>
       </c>
       <c r="H873" t="inlineStr"/>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25913</t>
+          <t>../../src/UserSettingsPage.cpp:26027</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>Scale factor</t>
+          <t>Highlight message on hover</t>
         </is>
       </c>
       <c r="C874" t="inlineStr"/>
       <c r="D874" t="inlineStr"/>
       <c r="E874" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F874" t="inlineStr">
         <is>
-          <t>UserSettingsModelScale factor</t>
+          <t>UserSettingsModelHighlight message on hover</t>
         </is>
       </c>
       <c r="G874" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 배율</t>
+          <t>Suggested in Weblate: 마우스로 가리키면 메시지 강조</t>
         </is>
       </c>
       <c r="H874" t="inlineStr"/>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25915</t>
+          <t>../../src/UserSettingsPage.cpp:26029</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>Highlight message on hover</t>
+          <t>Large Emoji in timeline</t>
         </is>
       </c>
       <c r="C875" t="inlineStr"/>
       <c r="D875" t="inlineStr"/>
       <c r="E875" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F875" t="inlineStr">
         <is>
-          <t>UserSettingsModelHighlight message on hover</t>
+          <t>UserSettingsModelLarge Emoji in timeline</t>
         </is>
       </c>
       <c r="G875" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 마우스로 가리키면 메시지 강조</t>
+          <t>Suggested in Weblate: 타임라인에 큰 이모티콘</t>
         </is>
       </c>
       <c r="H875" t="inlineStr"/>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25917</t>
+          <t>../../src/UserSettingsPage.cpp:26031</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>Large Emoji in timeline</t>
+          <t>Minimize to tray</t>
         </is>
       </c>
       <c r="C876" t="inlineStr"/>
       <c r="D876" t="inlineStr"/>
       <c r="E876" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F876" t="inlineStr">
         <is>
-          <t>UserSettingsModelLarge Emoji in timeline</t>
+          <t>UserSettingsModelMinimize to tray</t>
         </is>
       </c>
       <c r="G876" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 타임라인에 큰 이모티콘</t>
+          <t>Suggested in Weblate: 트레이로 최소화</t>
         </is>
       </c>
       <c r="H876" t="inlineStr"/>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25919</t>
+          <t>../../src/UserSettingsPage.cpp:26033</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>Minimize to tray</t>
+          <t>Start in tray</t>
         </is>
       </c>
       <c r="C877" t="inlineStr"/>
       <c r="D877" t="inlineStr"/>
       <c r="E877" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F877" t="inlineStr">
         <is>
-          <t>UserSettingsModelMinimize to tray</t>
+          <t>UserSettingsModelStart in tray</t>
         </is>
       </c>
       <c r="G877" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 트레이로 최소화</t>
+          <t>Suggested in Weblate: 트레이에서 시작</t>
         </is>
       </c>
       <c r="H877" t="inlineStr"/>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25921</t>
+          <t>../../src/UserSettingsPage.cpp:26037</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>Start in tray</t>
+          <t>Scrollbars in room list</t>
         </is>
       </c>
       <c r="C878" t="inlineStr"/>
       <c r="D878" t="inlineStr"/>
       <c r="E878" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F878" t="inlineStr">
         <is>
-          <t>UserSettingsModelStart in tray</t>
+          <t>UserSettingsModelScrollbars in room list</t>
         </is>
       </c>
       <c r="G878" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 트레이에서 시작</t>
+          <t>Suggested in Weblate: 방 목록에 스크롤바</t>
         </is>
       </c>
       <c r="H878" t="inlineStr"/>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25925</t>
+          <t>../../src/UserSettingsPage.cpp:26039</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>Scrollbars in room list</t>
+          <t>Send messages as Markdown</t>
         </is>
       </c>
       <c r="C879" t="inlineStr"/>
       <c r="D879" t="inlineStr"/>
       <c r="E879" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F879" t="inlineStr">
         <is>
-          <t>UserSettingsModelScrollbars in room list</t>
+          <t>UserSettingsModelSend messages as Markdown</t>
         </is>
       </c>
       <c r="G879" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 목록에 스크롤바</t>
+          <t>Suggested in Weblate: Markdown 형식으로 메시지 보내기</t>
         </is>
       </c>
       <c r="H879" t="inlineStr"/>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25927</t>
+          <t>../../src/UserSettingsPage.cpp:26043</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>Send messages as Markdown</t>
+          <t>Enable message bubbles</t>
         </is>
       </c>
       <c r="C880" t="inlineStr"/>
       <c r="D880" t="inlineStr"/>
       <c r="E880" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F880" t="inlineStr">
         <is>
-          <t>UserSettingsModelSend messages as Markdown</t>
+          <t>UserSettingsModelEnable message bubbles</t>
         </is>
       </c>
       <c r="G880" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Markdown 형식으로 메시지 보내기</t>
+          <t>Suggested in Weblate: 메시지 말풍선 허용</t>
         </is>
       </c>
       <c r="H880" t="inlineStr"/>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25929</t>
+          <t>../../src/UserSettingsPage.cpp:26045</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>Use shift+enter to send and enter to start a new line</t>
+          <t>Enable small Avatars</t>
         </is>
       </c>
       <c r="C881" t="inlineStr"/>
       <c r="D881" t="inlineStr"/>
       <c r="E881" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F881" t="inlineStr">
         <is>
-          <t>UserSettingsModelUse shift+enter to send and enter to start a new line</t>
+          <t>UserSettingsModelEnable small Avatars</t>
         </is>
       </c>
       <c r="G881" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: shift+enter로 전송하고 enter 키로 줄 바꿈</t>
+          <t>Suggested in Weblate: 작은 아바타 허용</t>
         </is>
       </c>
       <c r="H881" t="inlineStr"/>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25931</t>
+          <t>../../src/UserSettingsPage.cpp:26047</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>Enable message bubbles</t>
+          <t>Play animated images only on hover</t>
         </is>
       </c>
       <c r="C882" t="inlineStr"/>
       <c r="D882" t="inlineStr"/>
       <c r="E882" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F882" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnable message bubbles</t>
+          <t>UserSettingsModelPlay animated images only on hover</t>
         </is>
       </c>
       <c r="G882" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 말풍선 허용</t>
+          <t>Suggested in Weblate: 강조했을 때만 움짤 재생</t>
         </is>
       </c>
       <c r="H882" t="inlineStr"/>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25933</t>
+          <t>../../src/UserSettingsPage.cpp:26049</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>Enable small Avatars</t>
+          <t>Show images automatically</t>
         </is>
       </c>
       <c r="C883" t="inlineStr"/>
       <c r="D883" t="inlineStr"/>
       <c r="E883" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F883" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnable small Avatars</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelShow images automatically</t>
+        </is>
+      </c>
+      <c r="G883" t="inlineStr"/>
       <c r="H883" t="inlineStr"/>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25935</t>
+          <t>../../src/UserSettingsPage.cpp:26051</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>Play animated images only on hover</t>
+          <t>Typing notifications</t>
         </is>
       </c>
       <c r="C884" t="inlineStr"/>
       <c r="D884" t="inlineStr"/>
       <c r="E884" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F884" t="inlineStr">
         <is>
-          <t>UserSettingsModelPlay animated images only on hover</t>
+          <t>UserSettingsModelTyping notifications</t>
         </is>
       </c>
       <c r="G884" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 강조했을 때만 움짤 재생</t>
+          <t>Suggested in Weblate: 입력 알림</t>
         </is>
       </c>
       <c r="H884" t="inlineStr"/>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25937</t>
+          <t>../../src/UserSettingsPage.cpp:26053</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>Show images automatically</t>
+          <t>Sort rooms by unreads</t>
         </is>
       </c>
       <c r="C885" t="inlineStr"/>
       <c r="D885" t="inlineStr"/>
       <c r="E885" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F885" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow images automatically</t>
-[...2 lines deleted...]
-      <c r="G885" t="inlineStr"/>
+          <t>UserSettingsModelSort rooms by unreads</t>
+        </is>
+      </c>
+      <c r="G885" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 읽지 않은 항목을 기준으로 방 정렬</t>
+        </is>
+      </c>
       <c r="H885" t="inlineStr"/>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25939</t>
+          <t>../../src/UserSettingsPage.cpp:26055</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>Typing notifications</t>
+          <t>Sort rooms alphabetically</t>
         </is>
       </c>
       <c r="C886" t="inlineStr"/>
       <c r="D886" t="inlineStr"/>
       <c r="E886" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F886" t="inlineStr">
         <is>
-          <t>UserSettingsModelTyping notifications</t>
+          <t>UserSettingsModelSort rooms alphabetically</t>
         </is>
       </c>
       <c r="G886" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 입력 알림</t>
+          <t>Suggested in Weblate: 알파벳순으로 방 정렬</t>
         </is>
       </c>
       <c r="H886" t="inlineStr"/>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25941</t>
+          <t>../../src/UserSettingsPage.cpp:26057</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>Sort rooms by unreads</t>
+          <t>Show buttons in timeline</t>
         </is>
       </c>
       <c r="C887" t="inlineStr"/>
       <c r="D887" t="inlineStr"/>
       <c r="E887" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F887" t="inlineStr">
         <is>
-          <t>UserSettingsModelSort rooms by unreads</t>
+          <t>UserSettingsModelShow buttons in timeline</t>
         </is>
       </c>
       <c r="G887" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 읽지 않은 항목을 기준으로 방 정렬</t>
+          <t>Suggested in Weblate: 타임라인에 버튼 보이기</t>
         </is>
       </c>
       <c r="H887" t="inlineStr"/>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25943</t>
+          <t>../../src/UserSettingsPage.cpp:26059</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>Sort rooms alphabetically</t>
+          <t>Limit width of timeline</t>
         </is>
       </c>
       <c r="C888" t="inlineStr"/>
       <c r="D888" t="inlineStr"/>
       <c r="E888" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F888" t="inlineStr">
         <is>
-          <t>UserSettingsModelSort rooms alphabetically</t>
+          <t>UserSettingsModelLimit width of timeline</t>
         </is>
       </c>
       <c r="G888" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알파벳순으로 방 정렬</t>
+          <t>Suggested in Weblate: 타임라인 폭 제한</t>
         </is>
       </c>
       <c r="H888" t="inlineStr"/>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25945</t>
+          <t>../../src/UserSettingsPage.cpp:26061</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>Show buttons in timeline</t>
+          <t>Read receipts</t>
         </is>
       </c>
       <c r="C889" t="inlineStr"/>
       <c r="D889" t="inlineStr"/>
       <c r="E889" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F889" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow buttons in timeline</t>
+          <t>UserSettingsModelRead receipts</t>
         </is>
       </c>
       <c r="G889" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 타임라인에 버튼 보이기</t>
+          <t>Suggested in Weblate: 수신 확인</t>
         </is>
       </c>
       <c r="H889" t="inlineStr"/>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25947</t>
+          <t>../../src/UserSettingsPage.cpp:26063</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>Limit width of timeline</t>
+          <t>Hidden events</t>
         </is>
       </c>
       <c r="C890" t="inlineStr"/>
       <c r="D890" t="inlineStr"/>
       <c r="E890" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F890" t="inlineStr">
         <is>
-          <t>UserSettingsModelLimit width of timeline</t>
+          <t>UserSettingsModelHidden events</t>
         </is>
       </c>
       <c r="G890" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 타임라인 폭 제한</t>
+          <t>Suggested in Weblate: 숨겨진 이벤트</t>
         </is>
       </c>
       <c r="H890" t="inlineStr"/>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25949</t>
+          <t>../../src/UserSettingsPage.cpp:26065</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>Read receipts</t>
+          <t>Ignored users</t>
         </is>
       </c>
       <c r="C891" t="inlineStr"/>
       <c r="D891" t="inlineStr"/>
       <c r="E891" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F891" t="inlineStr">
         <is>
-          <t>UserSettingsModelRead receipts</t>
+          <t>UserSettingsModelIgnored users</t>
         </is>
       </c>
       <c r="G891" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 수신 확인</t>
+          <t>Suggested in Weblate: 숨긴 사용자</t>
         </is>
       </c>
       <c r="H891" t="inlineStr"/>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25951</t>
+          <t>../../src/UserSettingsPage.cpp:26067</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>Hidden events</t>
+          <t>Desktop notifications</t>
         </is>
       </c>
       <c r="C892" t="inlineStr"/>
       <c r="D892" t="inlineStr"/>
       <c r="E892" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F892" t="inlineStr">
         <is>
-          <t>UserSettingsModelHidden events</t>
+          <t>UserSettingsModelDesktop notifications</t>
         </is>
       </c>
       <c r="G892" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 숨겨진 이벤트</t>
+          <t>Suggested in Weblate: 데스크탑 알림</t>
         </is>
       </c>
       <c r="H892" t="inlineStr"/>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25953</t>
+          <t>../../src/UserSettingsPage.cpp:26069</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>Ignored users</t>
+          <t>Alert on notification</t>
         </is>
       </c>
       <c r="C893" t="inlineStr"/>
       <c r="D893" t="inlineStr"/>
       <c r="E893" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F893" t="inlineStr">
         <is>
-          <t>UserSettingsModelIgnored users</t>
+          <t>UserSettingsModelAlert on notification</t>
         </is>
       </c>
       <c r="G893" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 숨긴 사용자</t>
+          <t>Suggested in Weblate: 알림에 대한 경고</t>
         </is>
       </c>
       <c r="H893" t="inlineStr"/>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25955</t>
+          <t>../../src/UserSettingsPage.cpp:26071</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>Desktop notifications</t>
+          <t>Circular Avatars</t>
         </is>
       </c>
       <c r="C894" t="inlineStr"/>
       <c r="D894" t="inlineStr"/>
       <c r="E894" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F894" t="inlineStr">
         <is>
-          <t>UserSettingsModelDesktop notifications</t>
+          <t>UserSettingsModelCircular Avatars</t>
         </is>
       </c>
       <c r="G894" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 데스크탑 알림</t>
+          <t>Suggested in Weblate: 원형 아바타</t>
         </is>
       </c>
       <c r="H894" t="inlineStr"/>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25957</t>
+          <t>../../src/UserSettingsPage.cpp:26073</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>Alert on notification</t>
+          <t>Use identicons</t>
         </is>
       </c>
       <c r="C895" t="inlineStr"/>
       <c r="D895" t="inlineStr"/>
       <c r="E895" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F895" t="inlineStr">
         <is>
-          <t>UserSettingsModelAlert on notification</t>
+          <t>UserSettingsModelUse identicons</t>
         </is>
       </c>
       <c r="G895" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알림에 대한 경고</t>
+          <t>Suggested in Weblate: identicons 사용</t>
         </is>
       </c>
       <c r="H895" t="inlineStr"/>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25959</t>
+          <t>../../src/UserSettingsPage.cpp:26075</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>Circular Avatars</t>
+          <t>Open images with external program</t>
         </is>
       </c>
       <c r="C896" t="inlineStr"/>
       <c r="D896" t="inlineStr"/>
       <c r="E896" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
-          <t>UserSettingsModelCircular Avatars</t>
+          <t>UserSettingsModelOpen images with external program</t>
         </is>
       </c>
       <c r="G896" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 원형 아바타</t>
+          <t>Suggested in Weblate: 외부 프로그램으로 이미지 열기</t>
         </is>
       </c>
       <c r="H896" t="inlineStr"/>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25961</t>
+          <t>../../src/UserSettingsPage.cpp:26077</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>Use identicons</t>
+          <t>Open videos with external program</t>
         </is>
       </c>
       <c r="C897" t="inlineStr"/>
       <c r="D897" t="inlineStr"/>
       <c r="E897" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F897" t="inlineStr">
         <is>
-          <t>UserSettingsModelUse identicons</t>
+          <t>UserSettingsModelOpen videos with external program</t>
         </is>
       </c>
       <c r="G897" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: identicons 사용</t>
+          <t>Suggested in Weblate: 외부 프로그램으로 동영상 열기</t>
         </is>
       </c>
       <c r="H897" t="inlineStr"/>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25963</t>
+          <t>../../src/UserSettingsPage.cpp:26079</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>Open images with external program</t>
+          <t>Decrypt messages in sidebar</t>
         </is>
       </c>
       <c r="C898" t="inlineStr"/>
       <c r="D898" t="inlineStr"/>
       <c r="E898" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F898" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpen images with external program</t>
+          <t>UserSettingsModelDecrypt messages in sidebar</t>
         </is>
       </c>
       <c r="G898" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 외부 프로그램으로 이미지 열기</t>
+          <t>Suggested in Weblate: 사이드바에서 메시지 복호화</t>
         </is>
       </c>
       <c r="H898" t="inlineStr"/>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25965</t>
+          <t>../../src/UserSettingsPage.cpp:26081</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>Open videos with external program</t>
+          <t>Decrypt notifications</t>
         </is>
       </c>
       <c r="C899" t="inlineStr"/>
       <c r="D899" t="inlineStr"/>
       <c r="E899" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F899" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpen videos with external program</t>
+          <t>UserSettingsModelDecrypt notifications</t>
         </is>
       </c>
       <c r="G899" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 외부 프로그램으로 동영상 열기</t>
+          <t>Suggested in Weblate: 알림 복호화</t>
         </is>
       </c>
       <c r="H899" t="inlineStr"/>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25967</t>
+          <t>../../src/UserSettingsPage.cpp:26085</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>Decrypt messages in sidebar</t>
+          <t>Display fancy effects such as confetti</t>
         </is>
       </c>
       <c r="C900" t="inlineStr"/>
       <c r="D900" t="inlineStr"/>
       <c r="E900" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F900" t="inlineStr">
         <is>
-          <t>UserSettingsModelDecrypt messages in sidebar</t>
+          <t>UserSettingsModelDisplay fancy effects such as confetti</t>
         </is>
       </c>
       <c r="G900" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사이드바에서 메시지 복호화</t>
+          <t>Suggested in Weblate: 색종이 효과와 같은 화려한 효과 표시</t>
         </is>
       </c>
       <c r="H900" t="inlineStr"/>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25969</t>
+          <t>../../src/UserSettingsPage.cpp:26087</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>Decrypt notifications</t>
+          <t>Reduce or disable animations</t>
         </is>
       </c>
       <c r="C901" t="inlineStr"/>
       <c r="D901" t="inlineStr"/>
       <c r="E901" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F901" t="inlineStr">
         <is>
-          <t>UserSettingsModelDecrypt notifications</t>
+          <t>UserSettingsModelReduce or disable animations</t>
         </is>
       </c>
       <c r="G901" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알림 복호화</t>
+          <t>Suggested in Weblate: 에니메이션 줄이기 또는 비활성화</t>
         </is>
       </c>
       <c r="H901" t="inlineStr"/>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25973</t>
+          <t>../../src/UserSettingsPage.cpp:26089</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>Display fancy effects such as confetti</t>
+          <t>Privacy Screen</t>
         </is>
       </c>
       <c r="C902" t="inlineStr"/>
       <c r="D902" t="inlineStr"/>
       <c r="E902" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F902" t="inlineStr">
         <is>
-          <t>UserSettingsModelDisplay fancy effects such as confetti</t>
+          <t>UserSettingsModelPrivacy Screen</t>
         </is>
       </c>
       <c r="G902" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 색종이 효과와 같은 화려한 효과 표시</t>
+          <t>Suggested in Weblate: 개인정보 보호 화면</t>
         </is>
       </c>
       <c r="H902" t="inlineStr"/>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25975</t>
+          <t>../../src/UserSettingsPage.cpp:26091</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>Reduce or disable animations</t>
+          <t>Privacy screen timeout (in seconds [0 - 3600])</t>
         </is>
       </c>
       <c r="C903" t="inlineStr"/>
       <c r="D903" t="inlineStr"/>
       <c r="E903" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F903" t="inlineStr">
         <is>
-          <t>UserSettingsModelReduce or disable animations</t>
+          <t>UserSettingsModelPrivacy screen timeout (in seconds [0 - 3600])</t>
         </is>
       </c>
       <c r="G903" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 에니메이션 줄이기 또는 비활성화</t>
+          <t>Suggested in Weblate: 개인정보 보호 화면 시간 초과 (초 단위[0 - 3600])</t>
         </is>
       </c>
       <c r="H903" t="inlineStr"/>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25977</t>
+          <t>../../src/UserSettingsPage.cpp:26093</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>Privacy Screen</t>
+          <t>Touchscreen mode</t>
         </is>
       </c>
       <c r="C904" t="inlineStr"/>
       <c r="D904" t="inlineStr"/>
       <c r="E904" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F904" t="inlineStr">
         <is>
-          <t>UserSettingsModelPrivacy Screen</t>
+          <t>UserSettingsModelTouchscreen mode</t>
         </is>
       </c>
       <c r="G904" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 개인정보 보호 화면</t>
+          <t>Suggested in Weblate: 터치스크린 모드</t>
         </is>
       </c>
       <c r="H904" t="inlineStr"/>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25979</t>
+          <t>../../src/UserSettingsPage.cpp:26095</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>Privacy screen timeout (in seconds [0 - 3600])</t>
+          <t>Disable swipe motions</t>
         </is>
       </c>
       <c r="C905" t="inlineStr"/>
       <c r="D905" t="inlineStr"/>
       <c r="E905" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F905" t="inlineStr">
         <is>
-          <t>UserSettingsModelPrivacy screen timeout (in seconds [0 - 3600])</t>
+          <t>UserSettingsModelDisable swipe motions</t>
         </is>
       </c>
       <c r="G905" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 개인정보 보호 화면 시간 초과 (초 단위[0 - 3600])</t>
+          <t>Suggested in Weblate: 스와이프 동작 비활성화</t>
         </is>
       </c>
       <c r="H905" t="inlineStr"/>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25981</t>
+          <t>../../src/UserSettingsPage.cpp:26097</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>Touchscreen mode</t>
+          <t>Font size</t>
         </is>
       </c>
       <c r="C906" t="inlineStr"/>
       <c r="D906" t="inlineStr"/>
       <c r="E906" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F906" t="inlineStr">
         <is>
-          <t>UserSettingsModelTouchscreen mode</t>
+          <t>UserSettingsModelFont size</t>
         </is>
       </c>
       <c r="G906" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 터치스크린 모드</t>
+          <t>Suggested in Weblate: 글꼴 사이즈</t>
         </is>
       </c>
       <c r="H906" t="inlineStr"/>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25983</t>
+          <t>../../src/UserSettingsPage.cpp:26099</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>Disable swipe motions</t>
+          <t>Font Family</t>
         </is>
       </c>
       <c r="C907" t="inlineStr"/>
       <c r="D907" t="inlineStr"/>
       <c r="E907" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F907" t="inlineStr">
         <is>
-          <t>UserSettingsModelDisable swipe motions</t>
+          <t>UserSettingsModelFont Family</t>
         </is>
       </c>
       <c r="G907" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스와이프 동작 비활성화</t>
+          <t>Suggested in Weblate: 글꼴 모음</t>
         </is>
       </c>
       <c r="H907" t="inlineStr"/>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25985</t>
+          <t>../../src/UserSettingsPage.cpp:26101</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>Font size</t>
+          <t>Emoji Font Family</t>
         </is>
       </c>
       <c r="C908" t="inlineStr"/>
       <c r="D908" t="inlineStr"/>
       <c r="E908" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F908" t="inlineStr">
         <is>
-          <t>UserSettingsModelFont size</t>
+          <t>UserSettingsModelEmoji Font Family</t>
         </is>
       </c>
       <c r="G908" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 글꼴 사이즈</t>
+          <t>Suggested in Weblate: 이모티콘 글꼴 모음</t>
         </is>
       </c>
       <c r="H908" t="inlineStr"/>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25987</t>
+          <t>../../src/UserSettingsPage.cpp:26103</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>Font Family</t>
+          <t>Ringtone</t>
         </is>
       </c>
       <c r="C909" t="inlineStr"/>
       <c r="D909" t="inlineStr"/>
       <c r="E909" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F909" t="inlineStr">
         <is>
-          <t>UserSettingsModelFont Family</t>
+          <t>UserSettingsModelRingtone</t>
         </is>
       </c>
       <c r="G909" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 글꼴 모음</t>
+          <t>Suggested in Weblate: 벨소리</t>
         </is>
       </c>
       <c r="H909" t="inlineStr"/>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25989</t>
+          <t>../../src/UserSettingsPage.cpp:26105</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>Emoji Font Family</t>
+          <t>Microphone</t>
         </is>
       </c>
       <c r="C910" t="inlineStr"/>
       <c r="D910" t="inlineStr"/>
       <c r="E910" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F910" t="inlineStr">
         <is>
-          <t>UserSettingsModelEmoji Font Family</t>
+          <t>UserSettingsModelMicrophone</t>
         </is>
       </c>
       <c r="G910" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이모티콘 글꼴 모음</t>
+          <t>Suggested in Weblate: 마이크</t>
         </is>
       </c>
       <c r="H910" t="inlineStr"/>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25991</t>
+          <t>../../src/UserSettingsPage.cpp:26107</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>Ringtone</t>
+          <t>Camera</t>
         </is>
       </c>
       <c r="C911" t="inlineStr"/>
       <c r="D911" t="inlineStr"/>
       <c r="E911" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F911" t="inlineStr">
         <is>
-          <t>UserSettingsModelRingtone</t>
+          <t>UserSettingsModelCamera</t>
         </is>
       </c>
       <c r="G911" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 벨소리</t>
+          <t>Suggested in Weblate: 카메라</t>
         </is>
       </c>
       <c r="H911" t="inlineStr"/>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25993</t>
+          <t>../../src/UserSettingsPage.cpp:26109</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>Microphone</t>
+          <t>Camera resolution</t>
         </is>
       </c>
       <c r="C912" t="inlineStr"/>
       <c r="D912" t="inlineStr"/>
       <c r="E912" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F912" t="inlineStr">
         <is>
-          <t>UserSettingsModelMicrophone</t>
+          <t>UserSettingsModelCamera resolution</t>
         </is>
       </c>
       <c r="G912" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 마이크</t>
+          <t>Suggested in Weblate: 카메라 해상도</t>
         </is>
       </c>
       <c r="H912" t="inlineStr"/>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25995</t>
+          <t>../../src/UserSettingsPage.cpp:26111</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>Camera</t>
+          <t>Camera frame rate</t>
         </is>
       </c>
       <c r="C913" t="inlineStr"/>
       <c r="D913" t="inlineStr"/>
       <c r="E913" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F913" t="inlineStr">
         <is>
-          <t>UserSettingsModelCamera</t>
+          <t>UserSettingsModelCamera frame rate</t>
         </is>
       </c>
       <c r="G913" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 카메라</t>
+          <t>Suggested in Weblate: 카메라 프레임률</t>
         </is>
       </c>
       <c r="H913" t="inlineStr"/>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25997</t>
+          <t>../../src/UserSettingsPage.cpp:26113</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>Camera resolution</t>
+          <t>Allow fallback call assist server</t>
         </is>
       </c>
       <c r="C914" t="inlineStr"/>
       <c r="D914" t="inlineStr"/>
       <c r="E914" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F914" t="inlineStr">
         <is>
-          <t>UserSettingsModelCamera resolution</t>
+          <t>UserSettingsModelAllow fallback call assist server</t>
         </is>
       </c>
       <c r="G914" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 카메라 해상도</t>
+          <t>Suggested in Weblate: 대체 통화 지원 서버 허용</t>
         </is>
       </c>
       <c r="H914" t="inlineStr"/>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25999</t>
+          <t>../../src/UserSettingsPage.cpp:26115</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>Camera frame rate</t>
+          <t>Send encrypted messages to verified users only</t>
         </is>
       </c>
       <c r="C915" t="inlineStr"/>
       <c r="D915" t="inlineStr"/>
       <c r="E915" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F915" t="inlineStr">
         <is>
-          <t>UserSettingsModelCamera frame rate</t>
+          <t>UserSettingsModelSend encrypted messages to verified users only</t>
         </is>
       </c>
       <c r="G915" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 카메라 프레임률</t>
+          <t>Suggested in Weblate: 인증된 사용자에게만 암호화된 메시지 전송</t>
         </is>
       </c>
       <c r="H915" t="inlineStr"/>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26001</t>
+          <t>../../src/UserSettingsPage.cpp:26117</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>Allow fallback call assist server</t>
+          <t>Share keys with verified users and devices</t>
         </is>
       </c>
       <c r="C916" t="inlineStr"/>
       <c r="D916" t="inlineStr"/>
       <c r="E916" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F916" t="inlineStr">
         <is>
-          <t>UserSettingsModelAllow fallback call assist server</t>
+          <t>UserSettingsModelShare keys with verified users and devices</t>
         </is>
       </c>
       <c r="G916" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대체 통화 지원 서버 허용</t>
+          <t>Suggested in Weblate: 인증된 사용자 및 기기에 키 공유</t>
         </is>
       </c>
       <c r="H916" t="inlineStr"/>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26003</t>
+          <t>../../src/UserSettingsPage.cpp:26119</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>Send encrypted messages to verified users only</t>
+          <t>Online Key Backup</t>
         </is>
       </c>
       <c r="C917" t="inlineStr"/>
       <c r="D917" t="inlineStr"/>
       <c r="E917" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F917" t="inlineStr">
         <is>
-          <t>UserSettingsModelSend encrypted messages to verified users only</t>
+          <t>UserSettingsModelOnline Key Backup</t>
         </is>
       </c>
       <c r="G917" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증된 사용자에게만 암호화된 메시지 전송</t>
+          <t>Suggested in Weblate: 온라인 키 백업</t>
         </is>
       </c>
       <c r="H917" t="inlineStr"/>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26005</t>
+          <t>../../src/UserSettingsPage.cpp:26121</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>Share keys with verified users and devices</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C918" t="inlineStr"/>
       <c r="D918" t="inlineStr"/>
       <c r="E918" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F918" t="inlineStr">
         <is>
-          <t>UserSettingsModelShare keys with verified users and devices</t>
+          <t>UserSettingsModelProfile</t>
         </is>
       </c>
       <c r="G918" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 인증된 사용자 및 기기에 키 공유</t>
+          <t>Suggested in Weblate: 프로필</t>
         </is>
       </c>
       <c r="H918" t="inlineStr"/>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26007</t>
+          <t>../../src/UserSettingsPage.cpp:26123</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>Online Key Backup</t>
+          <t>User ID</t>
         </is>
       </c>
       <c r="C919" t="inlineStr"/>
       <c r="D919" t="inlineStr"/>
       <c r="E919" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F919" t="inlineStr">
         <is>
-          <t>UserSettingsModelOnline Key Backup</t>
+          <t>UserSettingsModelUser ID</t>
         </is>
       </c>
       <c r="G919" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 온라인 키 백업</t>
+          <t>Suggested in Weblate: 사용자 아이디</t>
         </is>
       </c>
       <c r="H919" t="inlineStr"/>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26009</t>
+          <t>../../src/UserSettingsPage.cpp:26125</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Accesstoken</t>
         </is>
       </c>
       <c r="C920" t="inlineStr"/>
       <c r="D920" t="inlineStr"/>
       <c r="E920" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F920" t="inlineStr">
         <is>
-          <t>UserSettingsModelProfile</t>
+          <t>UserSettingsModelAccesstoken</t>
         </is>
       </c>
       <c r="G920" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 프로필</t>
+          <t>Suggested in Weblate: 액세스 토큰</t>
         </is>
       </c>
       <c r="H920" t="inlineStr"/>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26011</t>
+          <t>../../src/UserSettingsPage.cpp:26127</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>User ID</t>
+          <t>Device ID</t>
         </is>
       </c>
       <c r="C921" t="inlineStr"/>
       <c r="D921" t="inlineStr"/>
       <c r="E921" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F921" t="inlineStr">
         <is>
-          <t>UserSettingsModelUser ID</t>
+          <t>UserSettingsModelDevice ID</t>
         </is>
       </c>
       <c r="G921" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 아이디</t>
+          <t>Suggested in Weblate: 기기 아이디</t>
         </is>
       </c>
       <c r="H921" t="inlineStr"/>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26013</t>
+          <t>../../src/UserSettingsPage.cpp:26129</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>Accesstoken</t>
+          <t>Device Fingerprint</t>
         </is>
       </c>
       <c r="C922" t="inlineStr"/>
       <c r="D922" t="inlineStr"/>
       <c r="E922" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F922" t="inlineStr">
         <is>
-          <t>UserSettingsModelAccesstoken</t>
+          <t>UserSettingsModelDevice Fingerprint</t>
         </is>
       </c>
       <c r="G922" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 액세스 토큰</t>
+          <t>Suggested in Weblate: 기기 지문</t>
         </is>
       </c>
       <c r="H922" t="inlineStr"/>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26015</t>
+          <t>../../src/UserSettingsPage.cpp:26131</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>Device ID</t>
+          <t>Homeserver</t>
         </is>
       </c>
       <c r="C923" t="inlineStr"/>
       <c r="D923" t="inlineStr"/>
       <c r="E923" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F923" t="inlineStr">
         <is>
-          <t>UserSettingsModelDevice ID</t>
+          <t>UserSettingsModelHomeserver</t>
         </is>
       </c>
       <c r="G923" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기 아이디</t>
+          <t>Suggested in Weblate: 홈서버</t>
         </is>
       </c>
       <c r="H923" t="inlineStr"/>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26017</t>
+          <t>../../src/UserSettingsPage.cpp:26133</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>Device Fingerprint</t>
+          <t>Version</t>
         </is>
       </c>
       <c r="C924" t="inlineStr"/>
       <c r="D924" t="inlineStr"/>
       <c r="E924" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F924" t="inlineStr">
         <is>
-          <t>UserSettingsModelDevice Fingerprint</t>
+          <t>UserSettingsModelVersion</t>
         </is>
       </c>
       <c r="G924" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기기 지문</t>
+          <t>Suggested in Weblate: 버전</t>
         </is>
       </c>
       <c r="H924" t="inlineStr"/>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26019</t>
+          <t>../../src/UserSettingsPage.cpp:26135</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>Homeserver</t>
+          <t>Platform</t>
         </is>
       </c>
       <c r="C925" t="inlineStr"/>
       <c r="D925" t="inlineStr"/>
       <c r="E925" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F925" t="inlineStr">
         <is>
-          <t>UserSettingsModelHomeserver</t>
+          <t>UserSettingsModelPlatform</t>
         </is>
       </c>
       <c r="G925" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 홈서버</t>
+          <t>Suggested in Weblate: 플랫폼</t>
         </is>
       </c>
       <c r="H925" t="inlineStr"/>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26021</t>
+          <t>../../src/UserSettingsPage.cpp:26137</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>GENERAL</t>
         </is>
       </c>
       <c r="C926" t="inlineStr"/>
       <c r="D926" t="inlineStr"/>
       <c r="E926" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F926" t="inlineStr">
         <is>
-          <t>UserSettingsModelVersion</t>
+          <t>UserSettingsModelGENERAL</t>
         </is>
       </c>
       <c r="G926" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 버전</t>
+          <t>Suggested in Weblate: 일반</t>
         </is>
       </c>
       <c r="H926" t="inlineStr"/>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26023</t>
+          <t>../../src/UserSettingsPage.cpp:26139</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>Platform</t>
+          <t>ACCESSIBILITY</t>
         </is>
       </c>
       <c r="C927" t="inlineStr"/>
       <c r="D927" t="inlineStr"/>
       <c r="E927" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F927" t="inlineStr">
         <is>
-          <t>UserSettingsModelPlatform</t>
+          <t>UserSettingsModelACCESSIBILITY</t>
         </is>
       </c>
       <c r="G927" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 플랫폼</t>
+          <t>Suggested in Weblate: 접근성</t>
         </is>
       </c>
       <c r="H927" t="inlineStr"/>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26025</t>
+          <t>../../src/UserSettingsPage.cpp:26141</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>GENERAL</t>
+          <t>TIMELINE</t>
         </is>
       </c>
       <c r="C928" t="inlineStr"/>
       <c r="D928" t="inlineStr"/>
       <c r="E928" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F928" t="inlineStr">
         <is>
-          <t>UserSettingsModelGENERAL</t>
+          <t>UserSettingsModelTIMELINE</t>
         </is>
       </c>
       <c r="G928" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 일반</t>
+          <t>Suggested in Weblate: 타임라인</t>
         </is>
       </c>
       <c r="H928" t="inlineStr"/>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26027</t>
+          <t>../../src/UserSettingsPage.cpp:26143</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>ACCESSIBILITY</t>
+          <t>SIDEBAR</t>
         </is>
       </c>
       <c r="C929" t="inlineStr"/>
       <c r="D929" t="inlineStr"/>
       <c r="E929" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F929" t="inlineStr">
         <is>
-          <t>UserSettingsModelACCESSIBILITY</t>
+          <t>UserSettingsModelSIDEBAR</t>
         </is>
       </c>
       <c r="G929" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 접근성</t>
+          <t>Suggested in Weblate: 사이드바</t>
         </is>
       </c>
       <c r="H929" t="inlineStr"/>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26029</t>
+          <t>../../src/UserSettingsPage.cpp:26145</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>TIMELINE</t>
+          <t>TRAY</t>
         </is>
       </c>
       <c r="C930" t="inlineStr"/>
       <c r="D930" t="inlineStr"/>
       <c r="E930" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F930" t="inlineStr">
         <is>
-          <t>UserSettingsModelTIMELINE</t>
+          <t>UserSettingsModelTRAY</t>
         </is>
       </c>
       <c r="G930" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 타임라인</t>
+          <t>Suggested in Weblate: 트레이</t>
         </is>
       </c>
       <c r="H930" t="inlineStr"/>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26031</t>
+          <t>../../src/UserSettingsPage.cpp:26147</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>SIDEBAR</t>
+          <t>GLOBAL MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="C931" t="inlineStr"/>
       <c r="D931" t="inlineStr"/>
       <c r="E931" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F931" t="inlineStr">
         <is>
-          <t>UserSettingsModelSIDEBAR</t>
+          <t>UserSettingsModelGLOBAL MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="G931" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사이드바</t>
+          <t>Suggested in Weblate: 전역 메시지 설정</t>
         </is>
       </c>
       <c r="H931" t="inlineStr"/>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26033</t>
+          <t>../../src/UserSettingsPage.cpp:26149</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>TRAY</t>
+          <t>NOTIFICATIONS</t>
         </is>
       </c>
       <c r="C932" t="inlineStr"/>
       <c r="D932" t="inlineStr"/>
       <c r="E932" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F932" t="inlineStr">
         <is>
-          <t>UserSettingsModelTRAY</t>
+          <t>UserSettingsModelNOTIFICATIONS</t>
         </is>
       </c>
       <c r="G932" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 트레이</t>
+          <t>Suggested in Weblate: 알림</t>
         </is>
       </c>
       <c r="H932" t="inlineStr"/>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26035</t>
+          <t>../../src/UserSettingsPage.cpp:26151</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>GLOBAL MESSAGE VISIBILITY</t>
+          <t>CALLS</t>
         </is>
       </c>
       <c r="C933" t="inlineStr"/>
       <c r="D933" t="inlineStr"/>
       <c r="E933" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F933" t="inlineStr">
         <is>
-          <t>UserSettingsModelGLOBAL MESSAGE VISIBILITY</t>
+          <t>UserSettingsModelCALLS</t>
         </is>
       </c>
       <c r="G933" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전역 메시지 설정</t>
+          <t>Suggested in Weblate: 통화</t>
         </is>
       </c>
       <c r="H933" t="inlineStr"/>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26037</t>
+          <t>../../src/UserSettingsPage.cpp:26153</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>NOTIFICATIONS</t>
+          <t>ENCRYPTION</t>
         </is>
       </c>
       <c r="C934" t="inlineStr"/>
       <c r="D934" t="inlineStr"/>
       <c r="E934" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F934" t="inlineStr">
         <is>
-          <t>UserSettingsModelNOTIFICATIONS</t>
+          <t>UserSettingsModelENCRYPTION</t>
         </is>
       </c>
       <c r="G934" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알림</t>
+          <t>Suggested in Weblate: 암호화</t>
         </is>
       </c>
       <c r="H934" t="inlineStr"/>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26039</t>
+          <t>../../src/UserSettingsPage.cpp:26155</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>CALLS</t>
+          <t>INFO</t>
         </is>
       </c>
       <c r="C935" t="inlineStr"/>
       <c r="D935" t="inlineStr"/>
       <c r="E935" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F935" t="inlineStr">
         <is>
-          <t>UserSettingsModelCALLS</t>
+          <t>UserSettingsModelINFO</t>
         </is>
       </c>
       <c r="G935" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 통화</t>
+          <t>Suggested in Weblate: 정보</t>
         </is>
       </c>
       <c r="H935" t="inlineStr"/>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26041</t>
+          <t>../../src/UserSettingsPage.cpp:26157</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>ENCRYPTION</t>
+          <t>Session Keys</t>
         </is>
       </c>
       <c r="C936" t="inlineStr"/>
       <c r="D936" t="inlineStr"/>
       <c r="E936" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F936" t="inlineStr">
         <is>
-          <t>UserSettingsModelENCRYPTION</t>
+          <t>UserSettingsModelSession Keys</t>
         </is>
       </c>
       <c r="G936" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화</t>
+          <t>Suggested in Weblate: 세션 키</t>
         </is>
       </c>
       <c r="H936" t="inlineStr"/>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26043</t>
+          <t>../../src/UserSettingsPage.cpp:26159</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>INFO</t>
+          <t>Cross Signing Secrets</t>
         </is>
       </c>
       <c r="C937" t="inlineStr"/>
       <c r="D937" t="inlineStr"/>
       <c r="E937" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F937" t="inlineStr">
         <is>
-          <t>UserSettingsModelINFO</t>
+          <t>UserSettingsModelCross Signing Secrets</t>
         </is>
       </c>
       <c r="G937" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 정보</t>
+          <t>Suggested in Weblate: 교차 서명 비밀</t>
         </is>
       </c>
       <c r="H937" t="inlineStr"/>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26045</t>
+          <t>../../src/UserSettingsPage.cpp:26161</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>Session Keys</t>
+          <t>Online backup key</t>
         </is>
       </c>
       <c r="C938" t="inlineStr"/>
       <c r="D938" t="inlineStr"/>
       <c r="E938" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F938" t="inlineStr">
         <is>
-          <t>UserSettingsModelSession Keys</t>
+          <t>UserSettingsModelOnline backup key</t>
         </is>
       </c>
       <c r="G938" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 세션 키</t>
+          <t>Suggested in Weblate: 온라인 백업 키</t>
         </is>
       </c>
       <c r="H938" t="inlineStr"/>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26047</t>
+          <t>../../src/UserSettingsPage.cpp:26163</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>Cross Signing Secrets</t>
+          <t>Self signing key</t>
         </is>
       </c>
       <c r="C939" t="inlineStr"/>
       <c r="D939" t="inlineStr"/>
       <c r="E939" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F939" t="inlineStr">
         <is>
-          <t>UserSettingsModelCross Signing Secrets</t>
+          <t>UserSettingsModelSelf signing key</t>
         </is>
       </c>
       <c r="G939" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 교차 서명 비밀</t>
+          <t>Suggested in Weblate: 자체 서명 키</t>
         </is>
       </c>
       <c r="H939" t="inlineStr"/>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26049</t>
+          <t>../../src/UserSettingsPage.cpp:26165</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>Online backup key</t>
+          <t>User signing key</t>
         </is>
       </c>
       <c r="C940" t="inlineStr"/>
       <c r="D940" t="inlineStr"/>
       <c r="E940" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F940" t="inlineStr">
         <is>
-          <t>UserSettingsModelOnline backup key</t>
+          <t>UserSettingsModelUser signing key</t>
         </is>
       </c>
       <c r="G940" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 온라인 백업 키</t>
+          <t>Suggested in Weblate: 사용자 서명 키</t>
         </is>
       </c>
       <c r="H940" t="inlineStr"/>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26051</t>
+          <t>../../src/UserSettingsPage.cpp:26167</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>Self signing key</t>
+          <t>Master signing key</t>
         </is>
       </c>
       <c r="C941" t="inlineStr"/>
       <c r="D941" t="inlineStr"/>
       <c r="E941" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F941" t="inlineStr">
         <is>
-          <t>UserSettingsModelSelf signing key</t>
+          <t>UserSettingsModelMaster signing key</t>
         </is>
       </c>
       <c r="G941" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 자체 서명 키</t>
+          <t>Suggested in Weblate: 마스터 서명 키</t>
         </is>
       </c>
       <c r="H941" t="inlineStr"/>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26053</t>
+          <t>../../src/UserSettingsPage.cpp:26169</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>User signing key</t>
+          <t>Expose room information via D-Bus</t>
         </is>
       </c>
       <c r="C942" t="inlineStr"/>
       <c r="D942" t="inlineStr"/>
       <c r="E942" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F942" t="inlineStr">
         <is>
-          <t>UserSettingsModelUser signing key</t>
+          <t>UserSettingsModelExpose room information via D-Bus</t>
         </is>
       </c>
       <c r="G942" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자 서명 키</t>
+          <t>Suggested in Weblate: D-Bus로 방 정보 공개</t>
         </is>
       </c>
       <c r="H942" t="inlineStr"/>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26055</t>
+          <t>../../src/UserSettingsPage.cpp:26171</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>Master signing key</t>
+          <t>Periodically update community routing information</t>
         </is>
       </c>
       <c r="C943" t="inlineStr"/>
       <c r="D943" t="inlineStr"/>
       <c r="E943" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F943" t="inlineStr">
         <is>
-          <t>UserSettingsModelMaster signing key</t>
+          <t>UserSettingsModelPeriodically update community routing information</t>
         </is>
       </c>
       <c r="G943" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 마스터 서명 키</t>
+          <t>Suggested in Weblate: 주기적으로 커뮤니티 경로 정보 업데이트</t>
         </is>
       </c>
       <c r="H943" t="inlineStr"/>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26057</t>
+          <t>../../src/UserSettingsPage.cpp:26173</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>Expose room information via D-Bus</t>
+          <t>Periodically delete expired events</t>
         </is>
       </c>
       <c r="C944" t="inlineStr"/>
       <c r="D944" t="inlineStr"/>
       <c r="E944" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F944" t="inlineStr">
         <is>
-          <t>UserSettingsModelExpose room information via D-Bus</t>
+          <t>UserSettingsModelPeriodically delete expired events</t>
         </is>
       </c>
       <c r="G944" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: D-Bus로 방 정보 공개</t>
+          <t>Suggested in Weblate: 주기적으로 만료된 이벤트 삭제</t>
         </is>
       </c>
       <c r="H944" t="inlineStr"/>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26059</t>
+          <t>../../src/UserSettingsPage.cpp:26289</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>Periodically update community routing information</t>
+          <t>Default</t>
         </is>
       </c>
       <c r="C945" t="inlineStr"/>
       <c r="D945" t="inlineStr"/>
       <c r="E945" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F945" t="inlineStr">
         <is>
-          <t>UserSettingsModelPeriodically update community routing information</t>
+          <t>UserSettingsModelDefault</t>
         </is>
       </c>
       <c r="G945" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 주기적으로 커뮤니티 경로 정보 업데이트</t>
+          <t>Suggested in Weblate: 기본값</t>
         </is>
       </c>
       <c r="H945" t="inlineStr"/>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26061</t>
+          <t>../../src/UserSettingsPage.cpp:26328</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>Periodically delete expired events</t>
+          <t>Set the notification sound to play when a call invite arrives</t>
         </is>
       </c>
       <c r="C946" t="inlineStr"/>
       <c r="D946" t="inlineStr"/>
       <c r="E946" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F946" t="inlineStr">
         <is>
-          <t>UserSettingsModelPeriodically delete expired events</t>
+          <t>UserSettingsModelSet the notification sound to play when a call invite arrives</t>
         </is>
       </c>
       <c r="G946" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 주기적으로 만료된 이벤트 삭제</t>
+          <t>Suggested in Weblate: 전화오면 알림 소리가 재생되도록 설정</t>
         </is>
       </c>
       <c r="H946" t="inlineStr"/>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26182</t>
+          <t>../../src/UserSettingsPage.cpp:26338</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>Default</t>
+          <t>Set timeout (in seconds) for how long after window loses
+focus before the screen will be blurred.
+Set to 0 to blur immediately after focus loss. Max value of 1 hour (3600 seconds)</t>
         </is>
       </c>
       <c r="C947" t="inlineStr"/>
       <c r="D947" t="inlineStr"/>
       <c r="E947" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F947" t="inlineStr">
         <is>
-          <t>UserSettingsModelDefault</t>
+          <t>UserSettingsModelSet timeout (in seconds) for how long after window loses
+focus before the screen will be blurred.
+Set to 0 to blur immediately after focus loss. Max value of 1 hour (3600 seconds)</t>
         </is>
       </c>
       <c r="G947" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 기본값</t>
+          <t>Suggested in Weblate: 창이 초점을 잃은 후 화면이 흐려지기까지
+걸리는 시간(초)을 설정합니다.
+초점을 잃은 후 즉시 흐리게 하려면 0으로 설정합니다. 최대 값은 1시간 (3600초)입니다.</t>
         </is>
       </c>
       <c r="H947" t="inlineStr"/>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26221</t>
+          <t>../../src/UserSettingsPage.cpp:26345</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>Set the notification sound to play when a call invite arrives</t>
+          <t>Change the background color of messages when you hover over them.</t>
         </is>
       </c>
       <c r="C948" t="inlineStr"/>
       <c r="D948" t="inlineStr"/>
       <c r="E948" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F948" t="inlineStr">
         <is>
-          <t>UserSettingsModelSet the notification sound to play when a call invite arrives</t>
+          <t>UserSettingsModelChange the background color of messages when you hover over them.</t>
         </is>
       </c>
       <c r="G948" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전화오면 알림 소리가 재생되도록 설정</t>
+          <t>Suggested in Weblate: 메시지 위로 마우스를 가져가면 메시지의 배경색을 변경할 수 있습니다.</t>
         </is>
       </c>
       <c r="H948" t="inlineStr"/>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26231</t>
+          <t>../../src/UserSettingsPage.cpp:26347</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>Set timeout (in seconds) for how long after window loses
-[...1 lines deleted...]
-Set to 0 to blur immediately after focus loss. Max value of 1 hour (3600 seconds)</t>
+          <t>Make font size larger if messages with only a few emojis are displayed.</t>
         </is>
       </c>
       <c r="C949" t="inlineStr"/>
       <c r="D949" t="inlineStr"/>
       <c r="E949" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F949" t="inlineStr">
         <is>
-          <t>UserSettingsModelSet timeout (in seconds) for how long after window loses
-[...1 lines deleted...]
-Set to 0 to blur immediately after focus loss. Max value of 1 hour (3600 seconds)</t>
+          <t>UserSettingsModelMake font size larger if messages with only a few emojis are displayed.</t>
         </is>
       </c>
       <c r="G949" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 창이 초점을 잃은 후 화면이 흐려지기까지
-[...1 lines deleted...]
-초점을 잃은 후 즉시 흐리게 하려면 0으로 설정합니다. 최대 값은 1시간 (3600초)입니다.</t>
+          <t>Suggested in Weblate: 이모티콘이 몇 개만 포함된 메시지가 표시되는 경우 글꼴 크기를 더 크게 설정합니다.</t>
         </is>
       </c>
       <c r="H949" t="inlineStr"/>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26238</t>
+          <t>../../src/UserSettingsPage.cpp:26349</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>Change the background color of messages when you hover over them.</t>
+          <t>Keep the application running in the background after closing the client window.</t>
         </is>
       </c>
       <c r="C950" t="inlineStr"/>
       <c r="D950" t="inlineStr"/>
       <c r="E950" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F950" t="inlineStr">
         <is>
-          <t>UserSettingsModelChange the background color of messages when you hover over them.</t>
+          <t>UserSettingsModelKeep the application running in the background after closing the client window.</t>
         </is>
       </c>
       <c r="G950" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 위로 마우스를 가져가면 메시지의 배경색을 변경할 수 있습니다.</t>
+          <t>Suggested in Weblate: 클라이언트 창을 닫은 후에도 애플리케이션을 백그라운드에서 계속 실행.</t>
         </is>
       </c>
       <c r="H950" t="inlineStr"/>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26240</t>
+          <t>../../src/UserSettingsPage.cpp:26352</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>Make font size larger if messages with only a few emojis are displayed.</t>
+          <t>Start the application in the background without showing the client window.</t>
         </is>
       </c>
       <c r="C951" t="inlineStr"/>
       <c r="D951" t="inlineStr"/>
       <c r="E951" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F951" t="inlineStr">
         <is>
-          <t>UserSettingsModelMake font size larger if messages with only a few emojis are displayed.</t>
+          <t>UserSettingsModelStart the application in the background without showing the client window.</t>
         </is>
       </c>
       <c r="G951" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이모티콘이 몇 개만 포함된 메시지가 표시되는 경우 글꼴 크기를 더 크게 설정합니다.</t>
+          <t>Suggested in Weblate: 클라이언트 창을 표시하지 않고 백그라운드에서 애플리케이션을 시작.</t>
         </is>
       </c>
       <c r="H951" t="inlineStr"/>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26242</t>
+          <t>../../src/UserSettingsPage.cpp:26356</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>Keep the application running in the background after closing the client window.</t>
+          <t>Shows scrollbars in the room list and communities list.</t>
         </is>
       </c>
       <c r="C952" t="inlineStr"/>
       <c r="D952" t="inlineStr"/>
       <c r="E952" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F952" t="inlineStr">
         <is>
-          <t>UserSettingsModelKeep the application running in the background after closing the client window.</t>
+          <t>UserSettingsModelShows scrollbars in the room list and communities list.</t>
         </is>
       </c>
       <c r="G952" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 클라이언트 창을 닫은 후에도 애플리케이션을 백그라운드에서 계속 실행.</t>
+          <t>Suggested in Weblate: 방 목록과 커뮤니티 목록에서 스크롤바 보이기.</t>
         </is>
       </c>
       <c r="H952" t="inlineStr"/>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26245</t>
+          <t>../../src/UserSettingsPage.cpp:26358</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>Start the application in the background without showing the client window.</t>
+          <t>Allow using markdown in messages.
+When disabled, all messages are sent as a plain text.</t>
         </is>
       </c>
       <c r="C953" t="inlineStr"/>
       <c r="D953" t="inlineStr"/>
       <c r="E953" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F953" t="inlineStr">
         <is>
-          <t>UserSettingsModelStart the application in the background without showing the client window.</t>
+          <t>UserSettingsModelAllow using markdown in messages.
+When disabled, all messages are sent as a plain text.</t>
         </is>
       </c>
       <c r="G953" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 클라이언트 창을 표시하지 않고 백그라운드에서 애플리케이션을 시작.</t>
+          <t>Suggested in Weblate: 메시지에서 markdown 사용 활성화.
+비활성화 일 때, 모든 메시지는 평문으로 보내집니다.</t>
         </is>
       </c>
       <c r="H953" t="inlineStr"/>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26249</t>
+          <t>../../src/UserSettingsPage.cpp:26367</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>Shows scrollbars in the room list and communities list.</t>
+          <t>Messages get a bubble background. This also triggers some layout changes (WIP).</t>
         </is>
       </c>
       <c r="C954" t="inlineStr"/>
       <c r="D954" t="inlineStr"/>
       <c r="E954" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F954" t="inlineStr">
         <is>
-          <t>UserSettingsModelShows scrollbars in the room list and communities list.</t>
+          <t>UserSettingsModelMessages get a bubble background. This also triggers some layout changes (WIP).</t>
         </is>
       </c>
       <c r="G954" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 목록과 커뮤니티 목록에서 스크롤바 보이기.</t>
+          <t>Suggested in Weblate: 메시지에 말풍선 배경이 표시됩니다. 또한 일부 레이아웃 변경(WIP)이 실행됩니다.</t>
         </is>
       </c>
       <c r="H954" t="inlineStr"/>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26251</t>
+          <t>../../src/UserSettingsPage.cpp:26370</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>Allow using markdown in messages.
-When disabled, all messages are sent as a plain text.</t>
+          <t>Avatars are resized to fit above the message.</t>
         </is>
       </c>
       <c r="C955" t="inlineStr"/>
       <c r="D955" t="inlineStr"/>
       <c r="E955" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F955" t="inlineStr">
         <is>
-          <t>UserSettingsModelAllow using markdown in messages.
-When disabled, all messages are sent as a plain text.</t>
+          <t>UserSettingsModelAvatars are resized to fit above the message.</t>
         </is>
       </c>
       <c r="G955" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지에서 markdown 사용 활성화.
-비활성화 일 때, 모든 메시지는 평문으로 보내집니다.</t>
+          <t>Suggested in Weblate: 아바타가 위의 메시지에 맞게 조정됩니다.</t>
         </is>
       </c>
       <c r="H955" t="inlineStr"/>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26255</t>
+          <t>../../src/UserSettingsPage.cpp:26372</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>Invert the behavior of the enter key in the text input, making it send the message when shift+enter is pressed and starting a new line when enter is pressed.</t>
+          <t>Plays media like GIFs or WEBPs only when explicitly hovering over them.</t>
         </is>
       </c>
       <c r="C956" t="inlineStr"/>
       <c r="D956" t="inlineStr"/>
       <c r="E956" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F956" t="inlineStr">
         <is>
-          <t>UserSettingsModelInvert the behavior of the enter key in the text input, making it send the message when shift+enter is pressed and starting a new line when enter is pressed.</t>
+          <t>UserSettingsModelPlays media like GIFs or WEBPs only when explicitly hovering over them.</t>
         </is>
       </c>
       <c r="G956" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 텍스트 입력에서 Enter 키의 동작을 반전시켜 Shift+Enter 키를 누르면 메시지를 보내고 Enter 키를 누르면 줄 바꿈이 되도록 설정합니다.</t>
+          <t>Suggested in Weblate: 해당 미디어 위에 직접 마우스를 가져갔을 때만 GIF 또는 WEBP와 같은 미디어를 재생합니다.</t>
         </is>
       </c>
       <c r="H956" t="inlineStr"/>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26259</t>
+          <t>../../src/UserSettingsPage.cpp:26374</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>Messages get a bubble background. This also triggers some layout changes (WIP).</t>
+          <t>If images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
         </is>
       </c>
       <c r="C957" t="inlineStr"/>
       <c r="D957" t="inlineStr"/>
       <c r="E957" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F957" t="inlineStr">
         <is>
-          <t>UserSettingsModelMessages get a bubble background. This also triggers some layout changes (WIP).</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelIf images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+        </is>
+      </c>
+      <c r="G957" t="inlineStr"/>
       <c r="H957" t="inlineStr"/>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26262</t>
+          <t>../../src/UserSettingsPage.cpp:26378</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>Avatars are resized to fit above the message.</t>
+          <t>Show who is typing in a room.
+This will also enable or disable sending typing notifications to others.</t>
         </is>
       </c>
       <c r="C958" t="inlineStr"/>
       <c r="D958" t="inlineStr"/>
       <c r="E958" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F958" t="inlineStr">
         <is>
-          <t>UserSettingsModelAvatars are resized to fit above the message.</t>
+          <t>UserSettingsModelShow who is typing in a room.
+This will also enable or disable sending typing notifications to others.</t>
         </is>
       </c>
       <c r="G958" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 아바타가 위의 메시지에 맞게 조정됩니다.</t>
+          <t>Suggested in Weblate: 방에서 누가 입력중인지 표시합니다.
+이는 다른 사람에게 타이핑 알림을 보내도록 설정하거나 비활성화할 수도 있습니다.</t>
         </is>
       </c>
       <c r="H958" t="inlineStr"/>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26264</t>
+          <t>../../src/UserSettingsPage.cpp:26382</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>Plays media like GIFs or WEBPs only when explicitly hovering over them.</t>
+          <t>Display rooms with new messages first.
+If this is off, the list of rooms will only be sorted by the preferred sorting order.
+If this is on, rooms which have active notifications (the small circle with a number in it) will be sorted on top. Rooms that you have muted will still be sorted by the preferred sorting order, since you don't seem to consider them as important as the other rooms.</t>
         </is>
       </c>
       <c r="C959" t="inlineStr"/>
       <c r="D959" t="inlineStr"/>
       <c r="E959" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F959" t="inlineStr">
         <is>
-          <t>UserSettingsModelPlays media like GIFs or WEBPs only when explicitly hovering over them.</t>
+          <t>UserSettingsModelDisplay rooms with new messages first.
+If this is off, the list of rooms will only be sorted by the preferred sorting order.
+If this is on, rooms which have active notifications (the small circle with a number in it) will be sorted on top. Rooms that you have muted will still be sorted by the preferred sorting order, since you don't seem to consider them as important as the other rooms.</t>
         </is>
       </c>
       <c r="G959" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 해당 미디어 위에 직접 마우스를 가져갔을 때만 GIF 또는 WEBP와 같은 미디어를 재생합니다.</t>
+          <t>Suggested in Weblate: 새 메시지가 있는 방을 먼저 표시합니다.
+이 옵션을 끄면 선호하는 정렬 순서대로만 방 목록이 정렬됩니다.
+이 옵션을 켜면 활성 알림(숫자가 있는 작은 원)이 있는 방이 맨 위에 정렬됩니다. 음소거한 방은 다른 방만큼 중요하지 않기 때문에 여전히 기본 설정 정렬 순서에 따라 정렬됩니다.</t>
         </is>
       </c>
       <c r="H959" t="inlineStr"/>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26266</t>
+          <t>../../src/UserSettingsPage.cpp:26391</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>If images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+          <t>Sort rooms alphabetically.
+If this is off, the list of rooms will be sorted by the timestamp of the last message in a room.
+If this is on, rooms that come first alphabetically will be sorted earlier than ones that come later.</t>
         </is>
       </c>
       <c r="C960" t="inlineStr"/>
       <c r="D960" t="inlineStr"/>
       <c r="E960" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F960" t="inlineStr">
         <is>
-          <t>UserSettingsModelIf images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
-[...2 lines deleted...]
-      <c r="G960" t="inlineStr"/>
+          <t>UserSettingsModelSort rooms alphabetically.
+If this is off, the list of rooms will be sorted by the timestamp of the last message in a room.
+If this is on, rooms that come first alphabetically will be sorted earlier than ones that come later.</t>
+        </is>
+      </c>
+      <c r="G960" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 방을 알파벳순으로 정렬합니다.
+이 옵션을 끄면 방 목록이 방의 마지막 메시지 타임스탬프를 기준으로 정렬됩니다.
+이 옵션을 켜면 알파벳순으로 먼저 온 방이 나중에 온 방보다 먼저 정렬됩니다.</t>
+        </is>
+      </c>
       <c r="H960" t="inlineStr"/>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26270</t>
+          <t>../../src/UserSettingsPage.cpp:26397</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>Show who is typing in a room.
-This will also enable or disable sending typing notifications to others.</t>
+          <t>Show buttons to quickly reply, react or access additional options next to each message.</t>
         </is>
       </c>
       <c r="C961" t="inlineStr"/>
       <c r="D961" t="inlineStr"/>
       <c r="E961" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F961" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow who is typing in a room.
-This will also enable or disable sending typing notifications to others.</t>
+          <t>UserSettingsModelShow buttons to quickly reply, react or access additional options next to each message.</t>
         </is>
       </c>
       <c r="G961" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방에서 누가 입력중인지 표시합니다.
-이는 다른 사람에게 타이핑 알림을 보내도록 설정하거나 비활성화할 수도 있습니다.</t>
+          <t>Suggested in Weblate: 각 메시지 옆에 빠르게 답글을 달거나, 반응하거나, 추가 옵션에 액세스할 수 있는 버튼을 표시합니다.</t>
         </is>
       </c>
       <c r="H961" t="inlineStr"/>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26274</t>
+          <t>../../src/UserSettingsPage.cpp:26405</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>Display rooms with new messages first.
-[...1 lines deleted...]
-If this is on, rooms which have active notifications (the small circle with a number in it) will be sorted on top. Rooms that you have muted will still be sorted by the preferred sorting order, since you don't seem to consider them as important as the other rooms.</t>
+          <t>Configure whether to show or hide certain events like room joins.</t>
         </is>
       </c>
       <c r="C962" t="inlineStr"/>
       <c r="D962" t="inlineStr"/>
       <c r="E962" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F962" t="inlineStr">
         <is>
-          <t>UserSettingsModelDisplay rooms with new messages first.
-[...1 lines deleted...]
-If this is on, rooms which have active notifications (the small circle with a number in it) will be sorted on top. Rooms that you have muted will still be sorted by the preferred sorting order, since you don't seem to consider them as important as the other rooms.</t>
+          <t>UserSettingsModelConfigure whether to show or hide certain events like room joins.</t>
         </is>
       </c>
       <c r="G962" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 새 메시지가 있는 방을 먼저 표시합니다.
-[...1 lines deleted...]
-이 옵션을 켜면 활성 알림(숫자가 있는 작은 원)이 있는 방이 맨 위에 정렬됩니다. 음소거한 방은 다른 방만큼 중요하지 않기 때문에 여전히 기본 설정 정렬 순서에 따라 정렬됩니다.</t>
+          <t>Suggested in Weblate: 방 참여와 같은 특정 이벤트를 표시할지 숨길지 구성합니다.</t>
         </is>
       </c>
       <c r="H962" t="inlineStr"/>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26283</t>
+          <t>../../src/UserSettingsPage.cpp:26407</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>Sort rooms alphabetically.
-[...1 lines deleted...]
-If this is on, rooms that come first alphabetically will be sorted earlier than ones that come later.</t>
+          <t>Notify about received messages when the client is not currently focused.</t>
         </is>
       </c>
       <c r="C963" t="inlineStr"/>
       <c r="D963" t="inlineStr"/>
       <c r="E963" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F963" t="inlineStr">
         <is>
-          <t>UserSettingsModelSort rooms alphabetically.
-[...1 lines deleted...]
-If this is on, rooms that come first alphabetically will be sorted earlier than ones that come later.</t>
+          <t>UserSettingsModelNotify about received messages when the client is not currently focused.</t>
         </is>
       </c>
       <c r="G963" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방을 알파벳순으로 정렬합니다.
-[...1 lines deleted...]
-이 옵션을 켜면 알파벳순으로 먼저 온 방이 나중에 온 방보다 먼저 정렬됩니다.</t>
+          <t>Suggested in Weblate: 클라이언트가 현재 초점이 맞춰져 있지 않을 때 수신된 메시지에 대해 알림을 보냅니다.</t>
         </is>
       </c>
       <c r="H963" t="inlineStr"/>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26289</t>
+          <t>../../src/UserSettingsPage.cpp:26413</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>Show buttons to quickly reply, react or access additional options next to each message.</t>
+          <t>Change the appearance of user avatars in chats.
+OFF - square, ON - circle.</t>
         </is>
       </c>
       <c r="C964" t="inlineStr"/>
       <c r="D964" t="inlineStr"/>
       <c r="E964" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F964" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow buttons to quickly reply, react or access additional options next to each message.</t>
+          <t>UserSettingsModelChange the appearance of user avatars in chats.
+OFF - square, ON - circle.</t>
         </is>
       </c>
       <c r="G964" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 각 메시지 옆에 빠르게 답글을 달거나, 반응하거나, 추가 옵션에 액세스할 수 있는 버튼을 표시합니다.</t>
+          <t>Suggested in Weblate: 채팅에서 사용자 아바타의 모양을 변경합니다.
+끄기 - 사각형, 켜기 - 원형.</t>
         </is>
       </c>
       <c r="H964" t="inlineStr"/>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26297</t>
+          <t>../../src/UserSettingsPage.cpp:26429</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>Configure whether to show or hide certain events like room joins.</t>
+          <t>Decrypt messages shown in notifications for encrypted chats.</t>
         </is>
       </c>
       <c r="C965" t="inlineStr"/>
       <c r="D965" t="inlineStr"/>
       <c r="E965" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F965" t="inlineStr">
         <is>
-          <t>UserSettingsModelConfigure whether to show or hide certain events like room joins.</t>
+          <t>UserSettingsModelDecrypt messages shown in notifications for encrypted chats.</t>
         </is>
       </c>
       <c r="G965" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 참여와 같은 특정 이벤트를 표시할지 숨길지 구성합니다.</t>
+          <t>Suggested in Weblate: 암호화된 대화 알림에 복호화된 메시지 보이기.</t>
         </is>
       </c>
       <c r="H965" t="inlineStr"/>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26299</t>
+          <t>../../src/UserSettingsPage.cpp:26431</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>Notify about received messages when the client is not currently focused.</t>
+          <t>Choose where to show the total number of notifications contained within a community or tag.</t>
         </is>
       </c>
       <c r="C966" t="inlineStr"/>
       <c r="D966" t="inlineStr"/>
       <c r="E966" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F966" t="inlineStr">
         <is>
-          <t>UserSettingsModelNotify about received messages when the client is not currently focused.</t>
+          <t>UserSettingsModelChoose where to show the total number of notifications contained within a community or tag.</t>
         </is>
       </c>
       <c r="G966" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 클라이언트가 현재 초점이 맞춰져 있지 않을 때 수신된 메시지에 대해 알림을 보냅니다.</t>
+          <t>Suggested in Weblate: 커뮤니티 또는 태그에 포함된 총 알림 수를 표시할 위치를 선택합니다.</t>
         </is>
       </c>
       <c r="H966" t="inlineStr"/>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26305</t>
+          <t>../../src/UserSettingsPage.cpp:26434</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>Change the appearance of user avatars in chats.
-OFF - square, ON - circle.</t>
+          <t>Some messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
         </is>
       </c>
       <c r="C967" t="inlineStr"/>
       <c r="D967" t="inlineStr"/>
       <c r="E967" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F967" t="inlineStr">
         <is>
-          <t>UserSettingsModelChange the appearance of user avatars in chats.
-OFF - square, ON - circle.</t>
+          <t>UserSettingsModelSome messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
         </is>
       </c>
       <c r="G967" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 채팅에서 사용자 아바타의 모양을 변경합니다.
-끄기 - 사각형, 켜기 - 원형.</t>
+          <t>Suggested in Weblate: 일부 메시지는 화려한 효과와 함께 보낼 수 있습니다. 예를 들어, '/confetti'로 보낸 메시지는 화면에 색종이 조각을 표시합니다.</t>
         </is>
       </c>
       <c r="H967" t="inlineStr"/>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26321</t>
+          <t>../../src/UserSettingsPage.cpp:26437</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>Decrypt messages shown in notifications for encrypted chats.</t>
+          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="C968" t="inlineStr"/>
       <c r="D968" t="inlineStr"/>
       <c r="E968" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F968" t="inlineStr">
         <is>
-          <t>UserSettingsModelDecrypt messages shown in notifications for encrypted chats.</t>
+          <t>UserSettingsModelNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="G968" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화된 대화 알림에 복호화된 메시지 보이기.</t>
+          <t>Suggested in Weblate: Nheko는 여러 곳에서 애니메이션을 사용하여 콘텐츠를 아기자기하게 만듭니다. 하지만 애니메이션이 마음에 들지 않으면 끌 수 있습니다.</t>
         </is>
       </c>
       <c r="H968" t="inlineStr"/>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26323</t>
+          <t>../../src/UserSettingsPage.cpp:26445</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>Choose where to show the total number of notifications contained within a community or tag.</t>
+          <t>Will prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
         </is>
       </c>
       <c r="C969" t="inlineStr"/>
       <c r="D969" t="inlineStr"/>
       <c r="E969" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F969" t="inlineStr">
         <is>
-          <t>UserSettingsModelChoose where to show the total number of notifications contained within a community or tag.</t>
+          <t>UserSettingsModelWill prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
         </is>
       </c>
       <c r="G969" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 커뮤니티 또는 태그에 포함된 총 알림 수를 표시할 위치를 선택합니다.</t>
+          <t>Suggested in Weblate: 방과 타임라인 사이를 왼쪽/오른쪽으로 스와이프하거나 메시지를 스와이프하여 답장하는 등의 스와이프 동작을 방지합니다.</t>
         </is>
       </c>
       <c r="H969" t="inlineStr"/>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26326</t>
+          <t>../../src/UserSettingsPage.cpp:26448</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>Some messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
+          <t>Change the scale factor of the whole user interface. Requires a restart to take effect.</t>
         </is>
       </c>
       <c r="C970" t="inlineStr"/>
       <c r="D970" t="inlineStr"/>
       <c r="E970" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F970" t="inlineStr">
         <is>
-          <t>UserSettingsModelSome messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelChange the scale factor of the whole user interface. Requires a restart to take effect.</t>
+        </is>
+      </c>
+      <c r="G970" t="inlineStr"/>
       <c r="H970" t="inlineStr"/>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26329</t>
+          <t>../../src/UserSettingsPage.cpp:26457</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>Automatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
         </is>
       </c>
       <c r="C971" t="inlineStr"/>
       <c r="D971" t="inlineStr"/>
       <c r="E971" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F971" t="inlineStr">
         <is>
-          <t>UserSettingsModelNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>UserSettingsModelAutomatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
         </is>
       </c>
       <c r="G971" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Nheko는 여러 곳에서 애니메이션을 사용하여 콘텐츠를 아기자기하게 만듭니다. 하지만 애니메이션이 마음에 들지 않으면 끌 수 있습니다.</t>
+          <t>Suggested in Weblate: 다른 사용자의 키 요청이 확인되면 해당 기기에 액세스 권한이 없어도 자동으로 응답합니다.</t>
         </is>
       </c>
       <c r="H971" t="inlineStr"/>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26337</t>
+          <t>../../src/UserSettingsPage.cpp:26490</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>Will prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
+          <t>The key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
         </is>
       </c>
       <c r="C972" t="inlineStr"/>
       <c r="D972" t="inlineStr"/>
       <c r="E972" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F972" t="inlineStr">
         <is>
-          <t>UserSettingsModelWill prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
+          <t>UserSettingsModelThe key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
         </is>
       </c>
       <c r="G972" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방과 타임라인 사이를 왼쪽/오른쪽으로 스와이프하거나 메시지를 스와이프하여 답장하는 등의 스와이프 동작을 방지합니다.</t>
+          <t>Suggested in Weblate: 본인 기기를 인증하는 키입니다. 캐시된 경우 장치 중 하나를 인증하면 다른 모든 기기와 나를 인증한 사용자에 대해 인증됨으로 표시됩니다.</t>
         </is>
       </c>
       <c r="H972" t="inlineStr"/>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26340</t>
+          <t>../../src/UserSettingsPage.cpp:26409</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>Change the scale factor of the whole user interface. Requires a restart to take effect.</t>
+          <t>Show an alert when a message is received.
+This usually causes the application icon in the task bar to animate in some fashion.</t>
         </is>
       </c>
       <c r="C973" t="inlineStr"/>
       <c r="D973" t="inlineStr"/>
       <c r="E973" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F973" t="inlineStr">
         <is>
-          <t>UserSettingsModelChange the scale factor of the whole user interface. Requires a restart to take effect.</t>
-[...2 lines deleted...]
-      <c r="G973" t="inlineStr"/>
+          <t>UserSettingsModelShow an alert when a message is received.
+This usually causes the application icon in the task bar to animate in some fashion.</t>
+        </is>
+      </c>
+      <c r="G973" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 메시지를 받으면 알람을 표시합니다.
+이렇게 하면 일반적으로 작업 표시줄의 애플리케이션 아이콘이 어떤 방식으로든 움직이게 됩니다.</t>
+        </is>
+      </c>
       <c r="H973" t="inlineStr"/>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26349</t>
+          <t>../../src/UserSettingsPage.cpp:26035</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>Automatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+          <t>Communities sidebar</t>
         </is>
       </c>
       <c r="C974" t="inlineStr"/>
       <c r="D974" t="inlineStr"/>
       <c r="E974" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F974" t="inlineStr">
         <is>
-          <t>UserSettingsModelAutomatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+          <t>UserSettingsModelCommunities sidebar</t>
         </is>
       </c>
       <c r="G974" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사용자의 키 요청이 확인되면 해당 기기에 액세스 권한이 없어도 자동으로 응답합니다.</t>
+          <t>Suggested in Weblate: 커뮤니티 사이드바</t>
         </is>
       </c>
       <c r="H974" t="inlineStr"/>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26382</t>
+          <t>../../src/UserSettingsPage.cpp:26083</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>The key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
+          <t>Show message counts for communities and tags</t>
         </is>
       </c>
       <c r="C975" t="inlineStr"/>
       <c r="D975" t="inlineStr"/>
       <c r="E975" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F975" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
+          <t>UserSettingsModelShow message counts for communities and tags</t>
         </is>
       </c>
       <c r="G975" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 본인 기기를 인증하는 키입니다. 캐시된 경우 장치 중 하나를 인증하면 다른 모든 기기와 나를 인증한 사용자에 대해 인증됨으로 표시됩니다.</t>
+          <t>Suggested in Weblate: 커뮤니티 및 태그의 메시지 수 표시</t>
         </is>
       </c>
       <c r="H975" t="inlineStr"/>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26301</t>
+          <t>../../src/UserSettingsPage.cpp:26335</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>Show an alert when a message is received.
-This usually causes the application icon in the task bar to animate in some fashion.</t>
+          <t>Set the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
         </is>
       </c>
       <c r="C976" t="inlineStr"/>
       <c r="D976" t="inlineStr"/>
       <c r="E976" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F976" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow an alert when a message is received.
-This usually causes the application icon in the task bar to animate in some fashion.</t>
+          <t>UserSettingsModelSet the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
         </is>
       </c>
       <c r="G976" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지를 받으면 알람을 표시합니다.
-이렇게 하면 일반적으로 작업 표시줄의 애플리케이션 아이콘이 어떤 방식으로든 움직이게 됩니다.</t>
+          <t>Suggested in Weblate: 타임라인에서 메시지의 최대 너비(픽셀 단위)를 설정합니다. 이렇게 하면 Nheko를 최대로 설정했을 때 넓은 화면에서 가독성을 높일 수 있습니다.</t>
         </is>
       </c>
       <c r="H976" t="inlineStr"/>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25923</t>
+          <t>../../src/UserSettingsPage.cpp:26354</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>Communities sidebar</t>
+          <t>Show a column containing communities and tags next to the room list.</t>
         </is>
       </c>
       <c r="C977" t="inlineStr"/>
       <c r="D977" t="inlineStr"/>
       <c r="E977" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F977" t="inlineStr">
         <is>
-          <t>UserSettingsModelCommunities sidebar</t>
+          <t>UserSettingsModelShow a column containing communities and tags next to the room list.</t>
         </is>
       </c>
       <c r="G977" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 커뮤니티 사이드바</t>
+          <t>Suggested in Weblate: 방 목록 옆에 커뮤니티 및 태그가 포함된 열을 표시합니다.</t>
         </is>
       </c>
       <c r="H977" t="inlineStr"/>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25971</t>
+          <t>../../src/UserSettingsPage.cpp:26401</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>Show message counts for communities and tags</t>
+          <t>Show if your message was read.
+Status is displayed next to timestamps.
+Warning: If your homeserver does not support this, your rooms will never be marked as read!</t>
         </is>
       </c>
       <c r="C978" t="inlineStr"/>
       <c r="D978" t="inlineStr"/>
       <c r="E978" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F978" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow message counts for communities and tags</t>
+          <t>UserSettingsModelShow if your message was read.
+Status is displayed next to timestamps.
+Warning: If your homeserver does not support this, your rooms will never be marked as read!</t>
         </is>
       </c>
       <c r="G978" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 커뮤니티 및 태그의 메시지 수 표시</t>
+          <t>Suggested in Weblate: 메시지를 읽었는지 여부를 표시합니다.
+상태는 타임스탬프 옆에 표시됩니다.
+경고: 홈 서버가 이 기능을 지원하지 않는 경우에는 읽음으로 표시되지 않습니다!</t>
         </is>
       </c>
       <c r="H978" t="inlineStr"/>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26228</t>
+          <t>../../src/UserSettingsPage.cpp:26416</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>Set the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+          <t>Display an identicon instead of a letter when no avatar is set.</t>
         </is>
       </c>
       <c r="C979" t="inlineStr"/>
       <c r="D979" t="inlineStr"/>
       <c r="E979" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F979" t="inlineStr">
         <is>
-          <t>UserSettingsModelSet the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+          <t>UserSettingsModelDisplay an identicon instead of a letter when no avatar is set.</t>
         </is>
       </c>
       <c r="G979" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 타임라인에서 메시지의 최대 너비(픽셀 단위)를 설정합니다. 이렇게 하면 Nheko를 최대로 설정했을 때 넓은 화면에서 가독성을 높일 수 있습니다.</t>
+          <t>Suggested in Weblate: 아바타를 설정하지 않은 경우 문자 대신 identicon을 표시합니다.</t>
         </is>
       </c>
       <c r="H979" t="inlineStr"/>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26247</t>
+          <t>../../src/UserSettingsPage.cpp:26418</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>Show a column containing communities and tags next to the room list.</t>
+          <t>Opens images with an external program when tapping the image.
+Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
       <c r="C980" t="inlineStr"/>
       <c r="D980" t="inlineStr"/>
       <c r="E980" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F980" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow a column containing communities and tags next to the room list.</t>
+          <t>UserSettingsModelOpens images with an external program when tapping the image.
+Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
       <c r="G980" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 방 목록 옆에 커뮤니티 및 태그가 포함된 열을 표시합니다.</t>
+          <t>Suggested in Weblate: 이미지를 탭하면 외부 프로그램으로 이미지를 엽니다.
+이 옵션이 켜져 있으면 열린 파일은 디스크에 암호화되지 않은 상태로 남아 있으므로 수동으로 삭제해야 합니다.</t>
         </is>
       </c>
       <c r="H980" t="inlineStr"/>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26293</t>
+          <t>../../src/UserSettingsPage.cpp:26422</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>Show if your message was read.
-[...1 lines deleted...]
-Warning: If your homeserver does not support this, your rooms will never be marked as read!</t>
+          <t>Opens videos with an external program when tapping the video.
+Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
       <c r="C981" t="inlineStr"/>
       <c r="D981" t="inlineStr"/>
       <c r="E981" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F981" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow if your message was read.
-[...1 lines deleted...]
-Warning: If your homeserver does not support this, your rooms will never be marked as read!</t>
+          <t>UserSettingsModelOpens videos with an external program when tapping the video.
+Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
       <c r="G981" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지를 읽었는지 여부를 표시합니다.
-[...1 lines deleted...]
-경고: 홈 서버가 이 기능을 지원하지 않는 경우에는 읽음으로 표시되지 않습니다!</t>
+          <t>Suggested in Weblate: 동영상을 탭하면 외부 프로그램으로 동영상을 엽니다.
+이 옵션이 켜져 있으면 열린 파일은 디스크에 암호화되지 않은 상태로 남아 있으므로 수동으로 삭제해야 합니다.</t>
         </is>
       </c>
       <c r="H981" t="inlineStr"/>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26308</t>
+          <t>../../src/UserSettingsPage.cpp:26426</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>Display an identicon instead of a letter when no avatar is set.</t>
+          <t>Decrypt the messages shown in the sidebar.
+Only affects messages in encrypted chats.</t>
         </is>
       </c>
       <c r="C982" t="inlineStr"/>
       <c r="D982" t="inlineStr"/>
       <c r="E982" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F982" t="inlineStr">
         <is>
-          <t>UserSettingsModelDisplay an identicon instead of a letter when no avatar is set.</t>
+          <t>UserSettingsModelDecrypt the messages shown in the sidebar.
+Only affects messages in encrypted chats.</t>
         </is>
       </c>
       <c r="G982" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 아바타를 설정하지 않은 경우 문자 대신 identicon을 표시합니다.</t>
+          <t>Suggested in Weblate: 사이드바에 표시되는 메시지를 복호화합니다.
+암호화된 대화에서만 메시지에 영향을 줍니다.</t>
         </is>
       </c>
       <c r="H982" t="inlineStr"/>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26310</t>
+          <t>../../src/UserSettingsPage.cpp:26440</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>Opens images with an external program when tapping the image.
-Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
+          <t>When the window loses focus, the timeline will
+be blurred.</t>
         </is>
       </c>
       <c r="C983" t="inlineStr"/>
       <c r="D983" t="inlineStr"/>
       <c r="E983" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F983" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpens images with an external program when tapping the image.
-Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
+          <t>UserSettingsModelWhen the window loses focus, the timeline will
+be blurred.</t>
         </is>
       </c>
       <c r="G983" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지를 탭하면 외부 프로그램으로 이미지를 엽니다.
-이 옵션이 켜져 있으면 열린 파일은 디스크에 암호화되지 않은 상태로 남아 있으므로 수동으로 삭제해야 합니다.</t>
+          <t>Suggested in Weblate: 창이 초점을 잃으면 타임라인이
+흐릿해집니다.</t>
         </is>
       </c>
       <c r="H983" t="inlineStr"/>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26314</t>
+          <t>../../src/UserSettingsPage.cpp:26442</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>Opens videos with an external program when tapping the video.
-Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
+          <t>Will prevent text selection in the timeline to make touch scrolling easier.</t>
         </is>
       </c>
       <c r="C984" t="inlineStr"/>
       <c r="D984" t="inlineStr"/>
       <c r="E984" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F984" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpens videos with an external program when tapping the video.
-Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
+          <t>UserSettingsModelWill prevent text selection in the timeline to make touch scrolling easier.</t>
         </is>
       </c>
       <c r="G984" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 동영상을 탭하면 외부 프로그램으로 동영상을 엽니다.
-이 옵션이 켜져 있으면 열린 파일은 디스크에 암호화되지 않은 상태로 남아 있으므로 수동으로 삭제해야 합니다.</t>
+          <t>Suggested in Weblate: 타임라인에서 텍스트 선택을 방지하여 터치 스크롤을 더 쉽게 할 수 있습니다.</t>
         </is>
       </c>
       <c r="H984" t="inlineStr"/>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26318</t>
+          <t>../../src/UserSettingsPage.cpp:26451</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>Decrypt the messages shown in the sidebar.
-Only affects messages in encrypted chats.</t>
+          <t>Will use turn.matrix.org as assist when your home server does not offer one.</t>
         </is>
       </c>
       <c r="C985" t="inlineStr"/>
       <c r="D985" t="inlineStr"/>
       <c r="E985" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F985" t="inlineStr">
         <is>
-          <t>UserSettingsModelDecrypt the messages shown in the sidebar.
-Only affects messages in encrypted chats.</t>
+          <t>UserSettingsModelWill use turn.matrix.org as assist when your home server does not offer one.</t>
         </is>
       </c>
       <c r="G985" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사이드바에 표시되는 메시지를 복호화합니다.
-암호화된 대화에서만 메시지에 영향을 줍니다.</t>
+          <t>Suggested in Weblate: 홈 서버가 제공하지 않는 경우 turn.matrix.org를 보조 서버로 사용합니다.</t>
         </is>
       </c>
       <c r="H985" t="inlineStr"/>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26332</t>
+          <t>../../src/UserSettingsPage.cpp:26454</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>When the window loses focus, the timeline will
-be blurred.</t>
+          <t>Requires a user to be verified to send encrypted messages to them. This improves safety but makes E2EE more tedious.</t>
         </is>
       </c>
       <c r="C986" t="inlineStr"/>
       <c r="D986" t="inlineStr"/>
       <c r="E986" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F986" t="inlineStr">
         <is>
-          <t>UserSettingsModelWhen the window loses focus, the timeline will
-be blurred.</t>
+          <t>UserSettingsModelRequires a user to be verified to send encrypted messages to them. This improves safety but makes E2EE more tedious.</t>
         </is>
       </c>
       <c r="G986" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 창이 초점을 잃으면 타임라인이
-흐릿해집니다.</t>
+          <t>Suggested in Weblate: 사용자에게 암호화된 메시지를 보내려면 사용자를 인증해야 합니다. 이렇게 하면 안전성이 향상되지만 E2EE가 더 번거로워집니다.</t>
         </is>
       </c>
       <c r="H986" t="inlineStr"/>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26334</t>
+          <t>../../src/UserSettingsPage.cpp:26461</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>Will prevent text selection in the timeline to make touch scrolling easier.</t>
+          <t>Download message encryption keys from and upload to the encrypted online key backup.</t>
         </is>
       </c>
       <c r="C987" t="inlineStr"/>
       <c r="D987" t="inlineStr"/>
       <c r="E987" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F987" t="inlineStr">
         <is>
-          <t>UserSettingsModelWill prevent text selection in the timeline to make touch scrolling easier.</t>
+          <t>UserSettingsModelDownload message encryption keys from and upload to the encrypted online key backup.</t>
         </is>
       </c>
       <c r="G987" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 타임라인에서 텍스트 선택을 방지하여 터치 스크롤을 더 쉽게 할 수 있습니다.</t>
+          <t>Suggested in Weblate: 메시지 암호화 키를 다운로드하여 암호화된 온라인 키 백업에 업로드합니다.</t>
         </is>
       </c>
       <c r="H987" t="inlineStr"/>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26343</t>
+          <t>../../src/UserSettingsPage.cpp:26486</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>Will use turn.matrix.org as assist when your home server does not offer one.</t>
+          <t>The key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
         </is>
       </c>
       <c r="C988" t="inlineStr"/>
       <c r="D988" t="inlineStr"/>
       <c r="E988" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F988" t="inlineStr">
         <is>
-          <t>UserSettingsModelWill use turn.matrix.org as assist when your home server does not offer one.</t>
+          <t>UserSettingsModelThe key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
         </is>
       </c>
       <c r="G988" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 홈 서버가 제공하지 않는 경우 turn.matrix.org를 보조 서버로 사용합니다.</t>
+          <t>Suggested in Weblate: 온라인 키 백업을 해독하는 키입니다. 캐시된 경우 온라인 키 백업을 사용 설정하여 암호화 키를 서버에 안전하게 암호화하여 저장할 수 있습니다.</t>
         </is>
       </c>
       <c r="H988" t="inlineStr"/>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26346</t>
+          <t>../../src/UserSettingsPage.cpp:26495</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>Requires a user to be verified to send encrypted messages to them. This improves safety but makes E2EE more tedious.</t>
+          <t>The key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
         </is>
       </c>
       <c r="C989" t="inlineStr"/>
       <c r="D989" t="inlineStr"/>
       <c r="E989" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F989" t="inlineStr">
         <is>
-          <t>UserSettingsModelRequires a user to be verified to send encrypted messages to them. This improves safety but makes E2EE more tedious.</t>
+          <t>UserSettingsModelThe key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
         </is>
       </c>
       <c r="G989" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사용자에게 암호화된 메시지를 보내려면 사용자를 인증해야 합니다. 이렇게 하면 안전성이 향상되지만 E2EE가 더 번거로워집니다.</t>
+          <t>Suggested in Weblate: 다른 사용자를 인증하는 키입니다. 캐시된 경우 사용자를 인증하면 해당 사용자의 모든 기기가 인증됩니다.</t>
         </is>
       </c>
       <c r="H989" t="inlineStr"/>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26353</t>
+          <t>../../src/UserSettingsPage.cpp:26499</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>Download message encryption keys from and upload to the encrypted online key backup.</t>
+          <t>Your most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
         </is>
       </c>
       <c r="C990" t="inlineStr"/>
       <c r="D990" t="inlineStr"/>
       <c r="E990" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F990" t="inlineStr">
         <is>
-          <t>UserSettingsModelDownload message encryption keys from and upload to the encrypted online key backup.</t>
+          <t>UserSettingsModelYour most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
         </is>
       </c>
       <c r="G990" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 메시지 암호화 키를 다운로드하여 암호화된 온라인 키 백업에 업로드합니다.</t>
+          <t>Suggested in Weblate: 가장 중요한 키입니다. 캐싱하지 않으면 도용될 가능성이 줄어들고 다른 서명 키를 회전하는 데만 필요하므로 캐싱할 필요가 없습니다.</t>
         </is>
       </c>
       <c r="H990" t="inlineStr"/>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26378</t>
+          <t>../../src/UserSettingsPage.cpp:26504</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>The key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
+          <t>Allow third-party plugins and applications to load information about rooms you are in via D-Bus. This can have useful applications, but it also could be used for nefarious purposes. Enable at your own risk.
+This setting will take effect upon restart.</t>
         </is>
       </c>
       <c r="C991" t="inlineStr"/>
       <c r="D991" t="inlineStr"/>
       <c r="E991" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F991" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
+          <t>UserSettingsModelAllow third-party plugins and applications to load information about rooms you are in via D-Bus. This can have useful applications, but it also could be used for nefarious purposes. Enable at your own risk.
+This setting will take effect upon restart.</t>
         </is>
       </c>
       <c r="G991" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 온라인 키 백업을 해독하는 키입니다. 캐시된 경우 온라인 키 백업을 사용 설정하여 암호화 키를 서버에 안전하게 암호화하여 저장할 수 있습니다.</t>
+          <t>Suggested in Weblate: 서드파티 플러그인 및 애플리케이션이 D-Bus를 통해 사용자가 활동하는 방에 대한 정보를 로드하도록 허용합니다. 이는 유용한 용도로 사용될 수도 있지만, 악의적인 목적으로 사용될 수도 있습니다. 본인 책임 하에 사용 설정하세요.
+이 설정은 재시작 시 적용됩니다.</t>
         </is>
       </c>
       <c r="H991" t="inlineStr"/>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26387</t>
+          <t>../../src/UserSettingsPage.cpp:26510</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>The key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
+          <t>To allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
         </is>
       </c>
       <c r="C992" t="inlineStr"/>
       <c r="D992" t="inlineStr"/>
       <c r="E992" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F992" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
+          <t>UserSettingsModelTo allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
         </is>
       </c>
       <c r="G992" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다른 사용자를 인증하는 키입니다. 캐시된 경우 사용자를 인증하면 해당 사용자의 모든 기기가 인증됩니다.</t>
+          <t>Suggested in Weblate: 신규 사용자가 커뮤니티에 참여할 수 있도록 하려면 커뮤니티에서 방에 참여하는 서버에 대한 몇 가지 정보를 커뮤니티 회원들에게 노출해야 합니다. 방 참가자는 시간이 지남에 따라 변경될 수 있으므로 이 정보를 수시로 업데이트해야 합니다. 이 설정을 사용하면 백그라운드 작업에서 이 작업을 자동으로 수행할 수 있습니다.</t>
         </is>
       </c>
       <c r="H992" t="inlineStr"/>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26391</t>
+          <t>../../src/UserSettingsPage.cpp:26516</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>Your most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
+          <t>Regularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
         </is>
       </c>
       <c r="C993" t="inlineStr"/>
       <c r="D993" t="inlineStr"/>
       <c r="E993" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F993" t="inlineStr">
         <is>
-          <t>UserSettingsModelYour most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
+          <t>UserSettingsModelRegularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
         </is>
       </c>
       <c r="G993" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 가장 중요한 키입니다. 캐싱하지 않으면 도용될 가능성이 줄어들고 다른 서명 키를 회전하는 데만 필요하므로 캐싱할 필요가 없습니다.</t>
+          <t>Suggested in Weblate: 이벤트 만료 구성에 지정된 대로 만료된 이벤트를 정기적으로 삭제합니다. 이 기능은 현재 서버 측에서 실행되지 않으므로 정기적으로 실행하는 클라이언트가 하나 있어야 합니다.</t>
         </is>
       </c>
       <c r="H993" t="inlineStr"/>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26396</t>
+          <t>../../src/UserSettingsPage.cpp:26520</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>Allow third-party plugins and applications to load information about rooms you are in via D-Bus. This can have useful applications, but it also could be used for nefarious purposes. Enable at your own risk.
-This setting will take effect upon restart.</t>
+          <t>Manage your ignored users.</t>
         </is>
       </c>
       <c r="C994" t="inlineStr"/>
       <c r="D994" t="inlineStr"/>
       <c r="E994" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F994" t="inlineStr">
         <is>
-          <t>UserSettingsModelAllow third-party plugins and applications to load information about rooms you are in via D-Bus. This can have useful applications, but it also could be used for nefarious purposes. Enable at your own risk.
-This setting will take effect upon restart.</t>
+          <t>UserSettingsModelManage your ignored users.</t>
         </is>
       </c>
       <c r="G994" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 서드파티 플러그인 및 애플리케이션이 D-Bus를 통해 사용자가 활동하는 방에 대한 정보를 로드하도록 허용합니다. 이는 유용한 용도로 사용될 수도 있지만, 악의적인 목적으로 사용될 수도 있습니다. 본인 책임 하에 사용 설정하세요.
-이 설정은 재시작 시 적용됩니다.</t>
+          <t>Suggested in Weblate: 숨긴 사용자 관리.</t>
         </is>
       </c>
       <c r="H994" t="inlineStr"/>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26402</t>
+          <t>../../src/UserSettingsPage.cpp:26662</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>To allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
+          <t>Always</t>
         </is>
       </c>
       <c r="C995" t="inlineStr"/>
       <c r="D995" t="inlineStr"/>
       <c r="E995" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F995" t="inlineStr">
         <is>
-          <t>UserSettingsModelTo allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelAlways</t>
+        </is>
+      </c>
+      <c r="G995" t="inlineStr"/>
       <c r="H995" t="inlineStr"/>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26408</t>
+          <t>../../src/UserSettingsPage.cpp:26663</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>Regularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
+          <t>Only in private rooms</t>
         </is>
       </c>
       <c r="C996" t="inlineStr"/>
       <c r="D996" t="inlineStr"/>
       <c r="E996" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F996" t="inlineStr">
         <is>
-          <t>UserSettingsModelRegularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelOnly in private rooms</t>
+        </is>
+      </c>
+      <c r="G996" t="inlineStr"/>
       <c r="H996" t="inlineStr"/>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26412</t>
+          <t>../../src/UserSettingsPage.cpp:26664</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>Manage your ignored users.</t>
+          <t>Never</t>
         </is>
       </c>
       <c r="C997" t="inlineStr"/>
       <c r="D997" t="inlineStr"/>
       <c r="E997" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F997" t="inlineStr">
         <is>
-          <t>UserSettingsModelManage your ignored users.</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelNever</t>
+        </is>
+      </c>
+      <c r="G997" t="inlineStr"/>
       <c r="H997" t="inlineStr"/>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26554</t>
+          <t>../../src/UserSettingsPage.cpp:26684</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>Always</t>
+          <t>System font</t>
         </is>
       </c>
       <c r="C998" t="inlineStr"/>
       <c r="D998" t="inlineStr"/>
       <c r="E998" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F998" t="inlineStr">
         <is>
-          <t>UserSettingsModelAlways</t>
-[...2 lines deleted...]
-      <c r="G998" t="inlineStr"/>
+          <t>UserSettingsModelSystem font</t>
+        </is>
+      </c>
+      <c r="G998" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 시스템 글꼴</t>
+        </is>
+      </c>
       <c r="H998" t="inlineStr"/>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26555</t>
+          <t>../../src/UserSettingsPage.cpp:26689</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>Only in private rooms</t>
+          <t>System emoji font</t>
         </is>
       </c>
       <c r="C999" t="inlineStr"/>
       <c r="D999" t="inlineStr"/>
       <c r="E999" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F999" t="inlineStr">
         <is>
-          <t>UserSettingsModelOnly in private rooms</t>
-[...2 lines deleted...]
-      <c r="G999" t="inlineStr"/>
+          <t>UserSettingsModelSystem emoji font</t>
+        </is>
+      </c>
+      <c r="G999" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 시스템 이모티콘 글꼴</t>
+        </is>
+      </c>
       <c r="H999" t="inlineStr"/>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26556</t>
+          <t>../../src/UserSettingsPage.cpp:27027</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>Never</t>
+          <t>Select a file</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr"/>
       <c r="D1000" t="inlineStr"/>
       <c r="E1000" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1000" t="inlineStr">
         <is>
-          <t>UserSettingsModelNever</t>
-[...2 lines deleted...]
-      <c r="G1000" t="inlineStr"/>
+          <t>UserSettingsModelSelect a file</t>
+        </is>
+      </c>
+      <c r="G1000" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 파일 선택</t>
+        </is>
+      </c>
       <c r="H1000" t="inlineStr"/>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26570</t>
+          <t>../../src/UserSettingsPage.cpp:27027</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>System font</t>
+          <t>All Files (*)</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr"/>
       <c r="D1001" t="inlineStr"/>
       <c r="E1001" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1001" t="inlineStr">
         <is>
-          <t>UserSettingsModelSystem font</t>
+          <t>UserSettingsModelAll Files (*)</t>
         </is>
       </c>
       <c r="G1001" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 시스템 글꼴</t>
+          <t>Suggested in Weblate: 모든 파일 (*)</t>
         </is>
       </c>
       <c r="H1001" t="inlineStr"/>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26575</t>
+          <t>../../src/UserSettingsPage.cpp:27130</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>System emoji font</t>
+          <t>Open Sessions File</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr"/>
       <c r="D1002" t="inlineStr"/>
       <c r="E1002" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1002" t="inlineStr">
         <is>
-          <t>UserSettingsModelSystem emoji font</t>
+          <t>UserSettingsModelOpen Sessions File</t>
         </is>
       </c>
       <c r="G1002" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 시스템 이모티콘 글꼴</t>
+          <t>Suggested in Weblate: 세션 파일 열기</t>
         </is>
       </c>
       <c r="H1002" t="inlineStr"/>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26915</t>
+          <t>../../src/UserSettingsPage.cpp:27221</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>Select a file</t>
+          <t>Error</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr"/>
       <c r="D1003" t="inlineStr"/>
       <c r="E1003" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1003" t="inlineStr">
         <is>
-          <t>UserSettingsModelSelect a file</t>
+          <t>UserSettingsModelError</t>
         </is>
       </c>
       <c r="G1003" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 파일 선택</t>
+          <t>Suggested in Weblate: 오류</t>
         </is>
       </c>
       <c r="H1003" t="inlineStr"/>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26915</t>
+          <t>../../src/UserSettingsPage.cpp:27169</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
+          <t>File Password</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr"/>
       <c r="D1004" t="inlineStr"/>
       <c r="E1004" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1004" t="inlineStr">
         <is>
-          <t>UserSettingsModelAll Files (*)</t>
+          <t>UserSettingsModelFile Password</t>
         </is>
       </c>
       <c r="G1004" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 모든 파일 (*)</t>
+          <t>Suggested in Weblate: 파일 비밀번호</t>
         </is>
       </c>
       <c r="H1004" t="inlineStr"/>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27018</t>
+          <t>../../src/UserSettingsPage.cpp:27144</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>Open Sessions File</t>
+          <t>Enter the passphrase to decrypt the file:</t>
         </is>
       </c>
       <c r="C1005" t="inlineStr"/>
       <c r="D1005" t="inlineStr"/>
       <c r="E1005" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1005" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpen Sessions File</t>
+          <t>UserSettingsModelEnter the passphrase to decrypt the file:</t>
         </is>
       </c>
       <c r="G1005" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 세션 파일 열기</t>
+          <t>Suggested in Weblate: 파일을 복호화 하기 위해서 암호 구문을 입력하세요:</t>
         </is>
       </c>
       <c r="H1005" t="inlineStr"/>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27109</t>
+          <t>../../src/UserSettingsPage.cpp:27178</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>Error</t>
+          <t>The password cannot be empty</t>
         </is>
       </c>
       <c r="C1006" t="inlineStr"/>
       <c r="D1006" t="inlineStr"/>
       <c r="E1006" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1006" t="inlineStr">
         <is>
-          <t>UserSettingsModelError</t>
+          <t>UserSettingsModelThe password cannot be empty</t>
         </is>
       </c>
       <c r="G1006" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 오류</t>
+          <t>Suggested in Weblate: 비밀번호는 비워 둘 수 없습니다</t>
         </is>
       </c>
       <c r="H1006" t="inlineStr"/>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27057</t>
+          <t>../../src/UserSettingsPage.cpp:27170</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>File Password</t>
+          <t>Enter passphrase to encrypt your session keys:</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr"/>
       <c r="D1007" t="inlineStr"/>
       <c r="E1007" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1007" t="inlineStr">
         <is>
-          <t>UserSettingsModelFile Password</t>
+          <t>UserSettingsModelEnter passphrase to encrypt your session keys:</t>
         </is>
       </c>
       <c r="G1007" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 파일 비밀번호</t>
+          <t>Suggested in Weblate: 세션 키를 암호화 하기 위해서 암호 구문을 입력하세요:</t>
         </is>
       </c>
       <c r="H1007" t="inlineStr"/>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27032</t>
+          <t>../../src/UserSettingsPage.cpp:27183</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>Enter the passphrase to decrypt the file:</t>
+          <t>Repeat File Password</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr"/>
       <c r="D1008" t="inlineStr"/>
       <c r="E1008" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1008" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnter the passphrase to decrypt the file:</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelRepeat File Password</t>
+        </is>
+      </c>
+      <c r="G1008" t="inlineStr"/>
       <c r="H1008" t="inlineStr"/>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27066</t>
+          <t>../../src/UserSettingsPage.cpp:27184</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>The password cannot be empty</t>
+          <t>Repeat the passphrase:</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr"/>
       <c r="D1009" t="inlineStr"/>
       <c r="E1009" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1009" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe password cannot be empty</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelRepeat the passphrase:</t>
+        </is>
+      </c>
+      <c r="G1009" t="inlineStr"/>
       <c r="H1009" t="inlineStr"/>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27058</t>
+          <t>../../src/UserSettingsPage.cpp:27192</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>Enter passphrase to encrypt your session keys:</t>
+          <t>Passwords don't match</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr"/>
       <c r="D1010" t="inlineStr"/>
       <c r="E1010" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1010" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnter passphrase to encrypt your session keys:</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelPasswords don't match</t>
+        </is>
+      </c>
+      <c r="G1010" t="inlineStr"/>
       <c r="H1010" t="inlineStr"/>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27071</t>
+          <t>../../src/UserSettingsPage.cpp:27199</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>Repeat File Password</t>
+          <t>File to save the exported session keys</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr"/>
       <c r="D1011" t="inlineStr"/>
       <c r="E1011" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1011" t="inlineStr">
         <is>
-          <t>UserSettingsModelRepeat File Password</t>
-[...2 lines deleted...]
-      <c r="G1011" t="inlineStr"/>
+          <t>UserSettingsModelFile to save the exported session keys</t>
+        </is>
+      </c>
+      <c r="G1011" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 내보낸 세션 키를 저장할 파일</t>
+        </is>
+      </c>
       <c r="H1011" t="inlineStr"/>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27072</t>
+          <t>../qml/pages/UserSettingsPage.qml:27389</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>Repeat the passphrase:</t>
+          <t>CACHED</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr"/>
       <c r="D1012" t="inlineStr"/>
       <c r="E1012" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1012" t="inlineStr">
         <is>
-          <t>UserSettingsModelRepeat the passphrase:</t>
-[...2 lines deleted...]
-      <c r="G1012" t="inlineStr"/>
+          <t>UserSettingsPageCACHED</t>
+        </is>
+      </c>
+      <c r="G1012" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 캐시됨</t>
+        </is>
+      </c>
       <c r="H1012" t="inlineStr"/>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27080</t>
+          <t>../qml/pages/UserSettingsPage.qml:27389</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>Passwords don't match</t>
+          <t>NOT CACHED</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr"/>
       <c r="D1013" t="inlineStr"/>
       <c r="E1013" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1013" t="inlineStr">
         <is>
-          <t>UserSettingsModelPasswords don't match</t>
-[...2 lines deleted...]
-      <c r="G1013" t="inlineStr"/>
+          <t>UserSettingsPageNOT CACHED</t>
+        </is>
+      </c>
+      <c r="G1013" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 캐시 되지 않음</t>
+        </is>
+      </c>
       <c r="H1013" t="inlineStr"/>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27087</t>
+          <t>../qml/pages/UserSettingsPage.qml:27396</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>File to save the exported session keys</t>
+          <t>IMPORT</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr"/>
       <c r="D1014" t="inlineStr"/>
       <c r="E1014" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1014" t="inlineStr">
         <is>
-          <t>UserSettingsModelFile to save the exported session keys</t>
+          <t>UserSettingsPageIMPORT</t>
         </is>
       </c>
       <c r="G1014" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 내보낸 세션 키를 저장할 파일</t>
+          <t>Suggested in Weblate: 불러오기</t>
         </is>
       </c>
       <c r="H1014" t="inlineStr"/>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27274</t>
+          <t>../qml/pages/UserSettingsPage.qml:27400</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>CACHED</t>
+          <t>EXPORT</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr"/>
       <c r="D1015" t="inlineStr"/>
       <c r="E1015" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1015" t="inlineStr">
         <is>
-          <t>UserSettingsPageCACHED</t>
+          <t>UserSettingsPageEXPORT</t>
         </is>
       </c>
       <c r="G1015" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 캐시됨</t>
+          <t>Suggested in Weblate: 내보내기</t>
         </is>
       </c>
       <c r="H1015" t="inlineStr"/>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27274</t>
+          <t>../qml/pages/UserSettingsPage.qml:27409</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>NOT CACHED</t>
+          <t>DOWNLOAD</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr"/>
       <c r="D1016" t="inlineStr"/>
       <c r="E1016" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1016" t="inlineStr">
         <is>
-          <t>UserSettingsPageNOT CACHED</t>
+          <t>UserSettingsPageDOWNLOAD</t>
         </is>
       </c>
       <c r="G1016" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 캐시 되지 않음</t>
+          <t>Suggested in Weblate: 다운로드</t>
         </is>
       </c>
       <c r="H1016" t="inlineStr"/>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27281</t>
+          <t>../qml/pages/UserSettingsPage.qml:27413</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>IMPORT</t>
+          <t>REQUEST</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr"/>
       <c r="D1017" t="inlineStr"/>
       <c r="E1017" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1017" t="inlineStr">
         <is>
-          <t>UserSettingsPageIMPORT</t>
+          <t>UserSettingsPageREQUEST</t>
         </is>
       </c>
       <c r="G1017" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 불러오기</t>
+          <t>Suggested in Weblate: 요청하기</t>
         </is>
       </c>
       <c r="H1017" t="inlineStr"/>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27285</t>
+          <t>../qml/pages/UserSettingsPage.qml:27421</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>EXPORT</t>
+          <t>CONFIGURE</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr"/>
       <c r="D1018" t="inlineStr"/>
       <c r="E1018" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1018" t="inlineStr">
         <is>
-          <t>UserSettingsPageEXPORT</t>
+          <t>UserSettingsPageCONFIGURE</t>
         </is>
       </c>
       <c r="G1018" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 내보내기</t>
+          <t>Suggested in Weblate: 설정</t>
         </is>
       </c>
       <c r="H1018" t="inlineStr"/>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27294</t>
+          <t>../qml/pages/UserSettingsPage.qml:27439</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>DOWNLOAD</t>
+          <t>MANAGE</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr"/>
       <c r="D1019" t="inlineStr"/>
       <c r="E1019" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1019" t="inlineStr">
         <is>
-          <t>UserSettingsPageDOWNLOAD</t>
+          <t>UserSettingsPageMANAGE</t>
         </is>
       </c>
       <c r="G1019" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 다운로드</t>
+          <t>Suggested in Weblate: 관리</t>
         </is>
       </c>
       <c r="H1019" t="inlineStr"/>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27298</t>
+          <t>../qml/pages/UserSettingsPage.qml:27474</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>REQUEST</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr"/>
       <c r="D1020" t="inlineStr"/>
       <c r="E1020" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1020" t="inlineStr">
         <is>
-          <t>UserSettingsPageREQUEST</t>
+          <t>UserSettingsPageBack</t>
         </is>
       </c>
       <c r="G1020" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 요청하기</t>
+          <t>Suggested in Weblate: 뒤로가기</t>
         </is>
       </c>
       <c r="H1020" t="inlineStr"/>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27306</t>
+          <t>../../src/encryption/VerificationManager.cpp:27617</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>CONFIGURE</t>
+          <t>No encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr"/>
       <c r="D1021" t="inlineStr"/>
       <c r="E1021" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1021" t="inlineStr">
         <is>
-          <t>UserSettingsPageCONFIGURE</t>
+          <t>VerificationManagerNo encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
         </is>
       </c>
       <c r="G1021" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 설정</t>
+          <t>Suggested in Weblate: 이 사용자와의 암호화된 비공개 대화를 찾을 수 없습니다. 이 사용자와 암호화된 비공개 대화를 만들고 다시 시도하세요.</t>
         </is>
       </c>
       <c r="H1021" t="inlineStr"/>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27324</t>
+          <t>../qml/device-verification/Waiting.qml:27629</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>MANAGE</t>
+          <t>Waiting for other party…</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr"/>
       <c r="D1022" t="inlineStr"/>
       <c r="E1022" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1022" t="inlineStr">
         <is>
-          <t>UserSettingsPageMANAGE</t>
+          <t>WaitingWaiting for other party…</t>
         </is>
       </c>
       <c r="G1022" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 관리</t>
+          <t>Suggested in Weblate: 상대방을 기다리는 중…</t>
         </is>
       </c>
       <c r="H1022" t="inlineStr"/>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27359</t>
+          <t>../qml/device-verification/Waiting.qml:27641</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>Waiting for other side to accept the verification request.</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr"/>
       <c r="D1023" t="inlineStr"/>
       <c r="E1023" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1023" t="inlineStr">
         <is>
-          <t>UserSettingsPageBack</t>
+          <t>WaitingWaiting for other side to accept the verification request.</t>
         </is>
       </c>
       <c r="G1023" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 뒤로가기</t>
+          <t>Suggested in Weblate: 상대방이 인증 요청을 수락할 때까지 기다리는 중입니다.</t>
         </is>
       </c>
       <c r="H1023" t="inlineStr"/>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>../../src/encryption/VerificationManager.cpp:27502</t>
+          <t>../qml/device-verification/Waiting.qml:27643</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>No encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
+          <t>Waiting for other side to continue the verification process.</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr"/>
       <c r="D1024" t="inlineStr"/>
       <c r="E1024" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1024" t="inlineStr">
         <is>
-          <t>VerificationManagerNo encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
+          <t>WaitingWaiting for other side to continue the verification process.</t>
         </is>
       </c>
       <c r="G1024" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이 사용자와의 암호화된 비공개 대화를 찾을 수 없습니다. 이 사용자와 암호화된 비공개 대화를 만들고 다시 시도하세요.</t>
+          <t>Suggested in Weblate: 상대방이 확인 절차를 진행할 때까지 기다립니다.</t>
         </is>
       </c>
       <c r="H1024" t="inlineStr"/>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27514</t>
+          <t>../qml/device-verification/Waiting.qml:27645</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>Waiting for other party…</t>
+          <t>Waiting for other side to complete the verification process.</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr"/>
       <c r="D1025" t="inlineStr"/>
       <c r="E1025" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1025" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other party…</t>
+          <t>WaitingWaiting for other side to complete the verification process.</t>
         </is>
       </c>
       <c r="G1025" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상대방을 기다리는 중…</t>
+          <t>Suggested in Weblate: 상대방이 인증 절차를 완료할 때까지 기다리는 중입니다.</t>
         </is>
       </c>
       <c r="H1025" t="inlineStr"/>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27526</t>
+          <t>../qml/device-verification/Waiting.qml:27664</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>Waiting for other side to accept the verification request.</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr"/>
       <c r="D1026" t="inlineStr"/>
       <c r="E1026" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1026" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other side to accept the verification request.</t>
+          <t>WaitingCancel</t>
         </is>
       </c>
       <c r="G1026" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상대방이 인증 요청을 수락할 때까지 기다리는 중입니다.</t>
+          <t>Suggested in Weblate: 취소</t>
         </is>
       </c>
       <c r="H1026" t="inlineStr"/>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27528</t>
+          <t>../qml/pages/WelcomePage.qml:27694</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>Waiting for other side to continue the verification process.</t>
+          <t>Welcome to Nheko! The desktop client for the Matrix protocol.</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr"/>
       <c r="D1027" t="inlineStr"/>
       <c r="E1027" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1027" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other side to continue the verification process.</t>
+          <t>WelcomePageWelcome to nheko! The desktop client for the Matrix protocol.</t>
         </is>
       </c>
       <c r="G1027" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상대방이 확인 절차를 진행할 때까지 기다립니다.</t>
+          <t>Suggested in Weblate: Nheko에 오신 것을 환영합니다! 매트릭스 프로토콜을 위한 데스크톱 클라이언트입니다.</t>
         </is>
       </c>
       <c r="H1027" t="inlineStr"/>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27530</t>
+          <t>../qml/pages/WelcomePage.qml:27704</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>Waiting for other side to complete the verification process.</t>
+          <t>Enjoy your stay!</t>
         </is>
       </c>
       <c r="C1028" t="inlineStr"/>
       <c r="D1028" t="inlineStr"/>
       <c r="E1028" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1028" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other side to complete the verification process.</t>
+          <t>WelcomePageEnjoy your stay!</t>
         </is>
       </c>
       <c r="G1028" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상대방이 인증 절차를 완료할 때까지 기다리는 중입니다.</t>
+          <t>Suggested in Weblate: 즐거운 시간 보내세요!</t>
         </is>
       </c>
       <c r="H1028" t="inlineStr"/>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27549</t>
+          <t>../qml/pages/WelcomePage.qml:27718</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>REGISTER</t>
         </is>
       </c>
       <c r="C1029" t="inlineStr"/>
       <c r="D1029" t="inlineStr"/>
       <c r="E1029" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1029" t="inlineStr">
         <is>
-          <t>WaitingCancel</t>
+          <t>WelcomePageREGISTER</t>
         </is>
       </c>
       <c r="G1029" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 취소</t>
+          <t>Suggested in Weblate: 계정 만들기</t>
         </is>
       </c>
       <c r="H1029" t="inlineStr"/>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27579</t>
+          <t>../qml/pages/WelcomePage.qml:27726</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>Welcome to Nheko! The desktop client for the Matrix protocol.</t>
+          <t>LOGIN</t>
         </is>
       </c>
       <c r="C1030" t="inlineStr"/>
       <c r="D1030" t="inlineStr"/>
       <c r="E1030" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1030" t="inlineStr">
         <is>
-          <t>WelcomePageWelcome to nheko! The desktop client for the Matrix protocol.</t>
+          <t>WelcomePageLOGIN</t>
         </is>
       </c>
       <c r="G1030" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Nheko에 오신 것을 환영합니다! 매트릭스 프로토콜을 위한 데스크톱 클라이언트입니다.</t>
+          <t>Suggested in Weblate: 로그인</t>
         </is>
       </c>
       <c r="H1030" t="inlineStr"/>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27589</t>
+          <t>../qml/pages/WelcomePage.qml:27752</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>Enjoy your stay!</t>
+          <t>Reduce animations</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr"/>
       <c r="D1031" t="inlineStr"/>
       <c r="E1031" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1031" t="inlineStr">
         <is>
-          <t>WelcomePageEnjoy your stay!</t>
+          <t>WelcomePageReduce animations</t>
         </is>
       </c>
       <c r="G1031" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 즐거운 시간 보내세요!</t>
+          <t>Suggested in Weblate: 애니메이션 줄이기</t>
         </is>
       </c>
       <c r="H1031" t="inlineStr"/>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27603</t>
+          <t>../qml/pages/WelcomePage.qml:27759</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>REGISTER</t>
+          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr"/>
       <c r="D1032" t="inlineStr"/>
       <c r="E1032" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1032" t="inlineStr">
         <is>
-          <t>WelcomePageREGISTER</t>
+          <t>WelcomePageNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="G1032" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 계정 만들기</t>
+          <t>Suggested in Weblate: Nheko는 여러 곳에서 애니메이션을 사용하여 콘텐츠를 아기자기하게 만듭니다. 하지만 애니메이션이 마음에 들지 않으면 끌 수 있습니다.</t>
         </is>
       </c>
       <c r="H1032" t="inlineStr"/>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27611</t>
+          <t>../../src/Utils.cpp:28143</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>LOGIN</t>
+          <t>Yesterday</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr"/>
       <c r="D1033" t="inlineStr"/>
       <c r="E1033" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1033" t="inlineStr">
         <is>
-          <t>WelcomePageLOGIN</t>
+          <t>descriptiveTimeYesterday</t>
         </is>
       </c>
       <c r="G1033" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 로그인</t>
+          <t>Suggested in Weblate: 어제</t>
         </is>
       </c>
       <c r="H1033" t="inlineStr"/>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27637</t>
+          <t>../../src/emoji/Emoji.cpp:28156</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>Reduce animations</t>
+          <t>People</t>
         </is>
       </c>
       <c r="C1034" t="inlineStr"/>
       <c r="D1034" t="inlineStr"/>
       <c r="E1034" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1034" t="inlineStr">
         <is>
-          <t>WelcomePageReduce animations</t>
+          <t>emoji-catagoryPeople</t>
         </is>
       </c>
       <c r="G1034" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 애니메이션 줄이기</t>
+          <t>Suggested in Weblate: 사람들</t>
         </is>
       </c>
       <c r="H1034" t="inlineStr"/>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27644</t>
+          <t>../../src/emoji/Emoji.cpp:28158</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>Nature</t>
         </is>
       </c>
       <c r="C1035" t="inlineStr"/>
       <c r="D1035" t="inlineStr"/>
       <c r="E1035" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1035" t="inlineStr">
         <is>
-          <t>WelcomePageNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>emoji-catagoryNature</t>
         </is>
       </c>
       <c r="G1035" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Nheko는 여러 곳에서 애니메이션을 사용하여 콘텐츠를 아기자기하게 만듭니다. 하지만 애니메이션이 마음에 들지 않으면 끌 수 있습니다.</t>
+          <t>Suggested in Weblate: 자연</t>
         </is>
       </c>
       <c r="H1035" t="inlineStr"/>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:28027</t>
+          <t>../../src/emoji/Emoji.cpp:28160</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>Yesterday</t>
+          <t>Food</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr"/>
       <c r="D1036" t="inlineStr"/>
       <c r="E1036" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1036" t="inlineStr">
         <is>
-          <t>descriptiveTimeYesterday</t>
+          <t>emoji-catagoryFood</t>
         </is>
       </c>
       <c r="G1036" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 어제</t>
+          <t>Suggested in Weblate: 음식</t>
         </is>
       </c>
       <c r="H1036" t="inlineStr"/>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28040</t>
+          <t>../../src/emoji/Emoji.cpp:28162</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>People</t>
+          <t>Activity</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr"/>
       <c r="D1037" t="inlineStr"/>
       <c r="E1037" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1037" t="inlineStr">
         <is>
-          <t>emoji-catagoryPeople</t>
+          <t>emoji-catagoryActivity</t>
         </is>
       </c>
       <c r="G1037" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사람들</t>
+          <t>Suggested in Weblate: 활동</t>
         </is>
       </c>
       <c r="H1037" t="inlineStr"/>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28042</t>
+          <t>../../src/emoji/Emoji.cpp:28164</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>Nature</t>
+          <t>Travel</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr"/>
       <c r="D1038" t="inlineStr"/>
       <c r="E1038" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1038" t="inlineStr">
         <is>
-          <t>emoji-catagoryNature</t>
+          <t>emoji-catagoryTravel</t>
         </is>
       </c>
       <c r="G1038" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 자연</t>
+          <t>Suggested in Weblate: 여행</t>
         </is>
       </c>
       <c r="H1038" t="inlineStr"/>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28044</t>
+          <t>../../src/emoji/Emoji.cpp:28166</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Objects</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr"/>
       <c r="D1039" t="inlineStr"/>
       <c r="E1039" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1039" t="inlineStr">
         <is>
-          <t>emoji-catagoryFood</t>
+          <t>emoji-catagoryObjects</t>
         </is>
       </c>
       <c r="G1039" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 음식</t>
+          <t>Suggested in Weblate: 사물</t>
         </is>
       </c>
       <c r="H1039" t="inlineStr"/>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28046</t>
+          <t>../../src/emoji/Emoji.cpp:28168</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>Activity</t>
+          <t>Symbols</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr"/>
       <c r="D1040" t="inlineStr"/>
       <c r="E1040" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1040" t="inlineStr">
         <is>
-          <t>emoji-catagoryActivity</t>
+          <t>emoji-catagorySymbols</t>
         </is>
       </c>
       <c r="G1040" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 활동</t>
+          <t>Suggested in Weblate: 상징</t>
         </is>
       </c>
       <c r="H1040" t="inlineStr"/>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28048</t>
+          <t>../../src/emoji/Emoji.cpp:28170</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>Travel</t>
+          <t>Flags</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr"/>
       <c r="D1041" t="inlineStr"/>
       <c r="E1041" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1041" t="inlineStr">
         <is>
-          <t>emoji-catagoryTravel</t>
+          <t>emoji-catagoryFlags</t>
         </is>
       </c>
       <c r="G1041" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 여행</t>
+          <t>Suggested in Weblate: 깃발</t>
         </is>
       </c>
       <c r="H1041" t="inlineStr"/>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28050</t>
+          <t>../../src/notifications/ManagerMac.cpp:28158</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>Objects</t>
+          <t>Message contains spoiler.</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr"/>
       <c r="D1042" t="inlineStr"/>
       <c r="E1042" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1042" t="inlineStr">
         <is>
-          <t>emoji-catagoryObjects</t>
+          <t>macosNotificationMessage contains spoiler.</t>
         </is>
       </c>
       <c r="G1042" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 사물</t>
+          <t>Suggested in Weblate: 스포일러를 포함한 메시지.</t>
         </is>
       </c>
       <c r="H1042" t="inlineStr"/>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28052</t>
+          <t>../../src/Utils.cpp:27850</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>Symbols</t>
+          <t>You sent an audio clip</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr"/>
       <c r="D1043" t="inlineStr"/>
       <c r="E1043" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1043" t="inlineStr">
         <is>
-          <t>emoji-catagorySymbols</t>
+          <t>message-description sent:You sent an audio clip</t>
         </is>
       </c>
       <c r="G1043" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 상징</t>
+          <t>Suggested in Weblate: 오디오 클립을 보냈습니다</t>
         </is>
       </c>
       <c r="H1043" t="inlineStr"/>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28054</t>
+          <t>../../src/Utils.cpp:27853</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>Flags</t>
+          <t>%1 sent an audio clip</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr"/>
       <c r="D1044" t="inlineStr"/>
       <c r="E1044" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1044" t="inlineStr">
         <is>
-          <t>emoji-catagoryFlags</t>
+          <t>message-description sent:%1 sent an audio clip</t>
         </is>
       </c>
       <c r="G1044" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 깃발</t>
+          <t>Suggested in Weblate: %1이(가) 오디오 클립을 보냈습니다</t>
         </is>
       </c>
       <c r="H1044" t="inlineStr"/>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:28042</t>
+          <t>../../src/Utils.cpp:27857</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>Message contains spoiler.</t>
+          <t>You sent an image</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr"/>
       <c r="D1045" t="inlineStr"/>
       <c r="E1045" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1045" t="inlineStr">
         <is>
-          <t>macosNotificationMessage contains spoiler.</t>
+          <t>message-description sent:You sent an image</t>
         </is>
       </c>
       <c r="G1045" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스포일러를 포함한 메시지.</t>
+          <t>Suggested in Weblate: 이미지를 보냈습니다</t>
         </is>
       </c>
       <c r="H1045" t="inlineStr"/>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27734</t>
+          <t>../../src/Utils.cpp:27859</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>You sent an audio clip</t>
+          <t>%1 sent an image</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr"/>
       <c r="D1046" t="inlineStr"/>
       <c r="E1046" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1046" t="inlineStr">
         <is>
-          <t>message-description sent:You sent an audio clip</t>
+          <t>message-description sent:%1 sent an image</t>
         </is>
       </c>
       <c r="G1046" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 오디오 클립을 보냈습니다</t>
+          <t>Suggested in Weblate: %1이(가) 이미지를 보냈습니다</t>
         </is>
       </c>
       <c r="H1046" t="inlineStr"/>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27737</t>
+          <t>../../src/Utils.cpp:27863</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>%1 sent an audio clip</t>
+          <t>You sent a file</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr"/>
       <c r="D1047" t="inlineStr"/>
       <c r="E1047" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1047" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent an audio clip</t>
+          <t>message-description sent:You sent a file</t>
         </is>
       </c>
       <c r="G1047" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 오디오 클립을 보냈습니다</t>
+          <t>Suggested in Weblate: 파일을 보냈습니다</t>
         </is>
       </c>
       <c r="H1047" t="inlineStr"/>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27741</t>
+          <t>../../src/Utils.cpp:27865</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>You sent an image</t>
+          <t>%1 sent a file</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr"/>
       <c r="D1048" t="inlineStr"/>
       <c r="E1048" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1048" t="inlineStr">
         <is>
-          <t>message-description sent:You sent an image</t>
+          <t>message-description sent:%1 sent a file</t>
         </is>
       </c>
       <c r="G1048" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 이미지를 보냈습니다</t>
+          <t>Suggested in Weblate: %1이(가) 파일을 보냈습니다</t>
         </is>
       </c>
       <c r="H1048" t="inlineStr"/>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27743</t>
+          <t>../../src/Utils.cpp:27869</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>%1 sent an image</t>
+          <t>You sent a video</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr"/>
       <c r="D1049" t="inlineStr"/>
       <c r="E1049" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1049" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent an image</t>
+          <t>message-description sent:You sent a video</t>
         </is>
       </c>
       <c r="G1049" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 이미지를 보냈습니다</t>
+          <t>Suggested in Weblate: 동영상을 전송했습니다</t>
         </is>
       </c>
       <c r="H1049" t="inlineStr"/>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27747</t>
+          <t>../../src/Utils.cpp:27871</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>You sent a file</t>
+          <t>%1 sent a video</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr"/>
       <c r="D1050" t="inlineStr"/>
       <c r="E1050" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1050" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a file</t>
+          <t>message-description sent:%1 sent a video</t>
         </is>
       </c>
       <c r="G1050" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 파일을 보냈습니다</t>
+          <t>Suggested in Weblate: %1이(가) 동영상을 보냈습니다</t>
         </is>
       </c>
       <c r="H1050" t="inlineStr"/>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27749</t>
+          <t>../../src/Utils.cpp:27875</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>%1 sent a file</t>
+          <t>You sent a sticker</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr"/>
       <c r="D1051" t="inlineStr"/>
       <c r="E1051" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1051" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a file</t>
+          <t>message-description sent:You sent a sticker</t>
         </is>
       </c>
       <c r="G1051" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 파일을 보냈습니다</t>
+          <t>Suggested in Weblate: 스티커를 보냈습니다</t>
         </is>
       </c>
       <c r="H1051" t="inlineStr"/>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27753</t>
+          <t>../../src/Utils.cpp:27877</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>You sent a video</t>
+          <t>%1 sent a sticker</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr"/>
       <c r="D1052" t="inlineStr"/>
       <c r="E1052" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1052" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a video</t>
+          <t>message-description sent:%1 sent a sticker</t>
         </is>
       </c>
       <c r="G1052" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 동영상을 전송했습니다</t>
+          <t>Suggested in Weblate: %1이(가) 스티커를 보냈습니다</t>
         </is>
       </c>
       <c r="H1052" t="inlineStr"/>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27755</t>
+          <t>../../src/Utils.cpp:27881</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>%1 sent a video</t>
+          <t>You sent a notification</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr"/>
       <c r="D1053" t="inlineStr"/>
       <c r="E1053" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1053" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a video</t>
+          <t>message-description sent:You sent a notification</t>
         </is>
       </c>
       <c r="G1053" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 동영상을 보냈습니다</t>
+          <t>Suggested in Weblate: 알림을 보냈습니다</t>
         </is>
       </c>
       <c r="H1053" t="inlineStr"/>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27759</t>
+          <t>../../src/Utils.cpp:27884</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>You sent a sticker</t>
+          <t>%1 sent a notification</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr"/>
       <c r="D1054" t="inlineStr"/>
       <c r="E1054" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1054" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a sticker</t>
+          <t>message-description sent:%1 sent a notification</t>
         </is>
       </c>
       <c r="G1054" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스티커를 보냈습니다</t>
+          <t>Suggested in Weblate: %1이(가) 알림을 보냈습니다</t>
         </is>
       </c>
       <c r="H1054" t="inlineStr"/>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27761</t>
+          <t>../../src/Utils.cpp:27916</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>%1 sent a sticker</t>
+          <t>You sent a spoiler.</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr"/>
       <c r="D1055" t="inlineStr"/>
       <c r="E1055" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1055" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a sticker</t>
+          <t>message-description sent:You sent a spoiler.</t>
         </is>
       </c>
       <c r="G1055" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 스티커를 보냈습니다</t>
+          <t>Suggested in Weblate: 스포일러를 보냈습니다</t>
         </is>
       </c>
       <c r="H1055" t="inlineStr"/>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27765</t>
+          <t>../../src/Utils.cpp:27919</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>You sent a notification</t>
+          <t>%1 sent a spoiler.</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr"/>
       <c r="D1056" t="inlineStr"/>
       <c r="E1056" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1056" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a notification</t>
+          <t>message-description sent:%1 sent a spoiler.</t>
         </is>
       </c>
       <c r="G1056" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 알림을 보냈습니다</t>
+          <t>Suggested in Weblate: %1이(가) 스포일러를 보냈습니다</t>
         </is>
       </c>
       <c r="H1056" t="inlineStr"/>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27768</t>
+          <t>../../src/Utils.cpp:27925</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>%1 sent a notification</t>
+          <t>You: %1</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr"/>
       <c r="D1057" t="inlineStr"/>
       <c r="E1057" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1057" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a notification</t>
+          <t>message-description sent:You: %1</t>
         </is>
       </c>
       <c r="G1057" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 알림을 보냈습니다</t>
+          <t>Suggested in Weblate: 나: %1</t>
         </is>
       </c>
       <c r="H1057" t="inlineStr"/>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27800</t>
+          <t>../../src/Utils.cpp:27928</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>You sent a spoiler.</t>
+          <t>%1: %2</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr"/>
       <c r="D1058" t="inlineStr"/>
       <c r="E1058" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1058" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a spoiler.</t>
+          <t>message-description sent:%1: %2</t>
         </is>
       </c>
       <c r="G1058" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 스포일러를 보냈습니다</t>
+          <t>Suggested in Weblate: %1: %2</t>
         </is>
       </c>
       <c r="H1058" t="inlineStr"/>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27803</t>
+          <t>../../src/Utils.cpp:27907</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>%1 sent a spoiler.</t>
+          <t>You sent a chat effect</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr"/>
       <c r="D1059" t="inlineStr"/>
       <c r="E1059" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1059" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a spoiler.</t>
+          <t>message-description sent:You sent a chat effect</t>
         </is>
       </c>
       <c r="G1059" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 스포일러를 보냈습니다</t>
+          <t>Suggested in Weblate: 대화 효과를 보냈습니다</t>
         </is>
       </c>
       <c r="H1059" t="inlineStr"/>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27809</t>
+          <t>../../src/Utils.cpp:27910</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>You: %1</t>
+          <t>%1 sent a chat effect</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr"/>
       <c r="D1060" t="inlineStr"/>
       <c r="E1060" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1060" t="inlineStr">
         <is>
-          <t>message-description sent:You: %1</t>
+          <t>message-description sent:%1 sent a chat effect</t>
         </is>
       </c>
       <c r="G1060" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 나: %1</t>
+          <t>Suggested in Weblate: %1이(가) 대화 효과를 보냈습니다</t>
         </is>
       </c>
       <c r="H1060" t="inlineStr"/>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27812</t>
+          <t>../../src/Utils.cpp:27933</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>%1: %2</t>
+          <t>* %1 spoils something.</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr"/>
       <c r="D1061" t="inlineStr"/>
       <c r="E1061" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1061" t="inlineStr">
         <is>
-          <t>message-description sent:%1: %2</t>
+          <t>message-description sent:* %1 spoils something.</t>
         </is>
       </c>
       <c r="G1061" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1: %2</t>
+          <t>Suggested in Weblate: * %1이(가) 무언가 스포일러를 했습니다.</t>
         </is>
       </c>
       <c r="H1061" t="inlineStr"/>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27791</t>
+          <t>../../src/Utils.cpp:27941</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>You sent a chat effect</t>
+          <t>You sent an encrypted message</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr"/>
       <c r="D1062" t="inlineStr"/>
       <c r="E1062" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1062" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a chat effect</t>
+          <t>message-description sent:You sent an encrypted message</t>
         </is>
       </c>
       <c r="G1062" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 대화 효과를 보냈습니다</t>
+          <t>Suggested in Weblate: 암호화된 메시지를 보냈습니다</t>
         </is>
       </c>
       <c r="H1062" t="inlineStr"/>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27794</t>
+          <t>../../src/Utils.cpp:27944</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>%1 sent a chat effect</t>
+          <t>%1 sent an encrypted message</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr"/>
       <c r="D1063" t="inlineStr"/>
       <c r="E1063" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1063" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a chat effect</t>
+          <t>message-description sent:%1 sent an encrypted message</t>
         </is>
       </c>
       <c r="G1063" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 대화 효과를 보냈습니다</t>
+          <t>Suggested in Weblate: %1이(가) 암호화된 메시지를 보냈습니다</t>
         </is>
       </c>
       <c r="H1063" t="inlineStr"/>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27817</t>
+          <t>../../src/Utils.cpp:27949</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>* %1 spoils something.</t>
+          <t>You placed a call</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr"/>
       <c r="D1064" t="inlineStr"/>
       <c r="E1064" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1064" t="inlineStr">
         <is>
-          <t>message-description sent:* %1 spoils something.</t>
+          <t>message-description sent:You placed a call</t>
         </is>
       </c>
       <c r="G1064" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: * %1이(가) 무언가 스포일러를 했습니다.</t>
+          <t>Suggested in Weblate: 통화를 시작했습니다</t>
         </is>
       </c>
       <c r="H1064" t="inlineStr"/>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27825</t>
+          <t>../../src/Utils.cpp:27951</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>You sent an encrypted message</t>
+          <t>%1 placed a call</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr"/>
       <c r="D1065" t="inlineStr"/>
       <c r="E1065" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1065" t="inlineStr">
         <is>
-          <t>message-description sent:You sent an encrypted message</t>
+          <t>message-description sent:%1 placed a call</t>
         </is>
       </c>
       <c r="G1065" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 암호화된 메시지를 보냈습니다</t>
+          <t>Suggested in Weblate: %1이(가) 통화를 시작했습니다</t>
         </is>
       </c>
       <c r="H1065" t="inlineStr"/>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27828</t>
+          <t>../../src/Utils.cpp:27955</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>%1 sent an encrypted message</t>
+          <t>You answered a call</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr"/>
       <c r="D1066" t="inlineStr"/>
       <c r="E1066" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1066" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent an encrypted message</t>
+          <t>message-description sent:You answered a call</t>
         </is>
       </c>
       <c r="G1066" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 암호화된 메시지를 보냈습니다</t>
+          <t>Suggested in Weblate: 전화를 받았습니다</t>
         </is>
       </c>
       <c r="H1066" t="inlineStr"/>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27833</t>
+          <t>../../src/Utils.cpp:27957</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>You placed a call</t>
+          <t>%1 answered a call</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr"/>
       <c r="D1067" t="inlineStr"/>
       <c r="E1067" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1067" t="inlineStr">
         <is>
-          <t>message-description sent:You placed a call</t>
+          <t>message-description sent:%1 answered a call</t>
         </is>
       </c>
       <c r="G1067" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 통화를 시작했습니다</t>
+          <t>Suggested in Weblate: %1이(가) 전화를 받았습니다</t>
         </is>
       </c>
       <c r="H1067" t="inlineStr"/>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27835</t>
+          <t>../../src/Utils.cpp:27961</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>%1 placed a call</t>
+          <t>You ended a call</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr"/>
       <c r="D1068" t="inlineStr"/>
       <c r="E1068" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1068" t="inlineStr">
         <is>
-          <t>message-description sent:%1 placed a call</t>
+          <t>message-description sent:You ended a call</t>
         </is>
       </c>
       <c r="G1068" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 통화를 시작했습니다</t>
+          <t>Suggested in Weblate: 통화를 종료했습니다</t>
         </is>
       </c>
       <c r="H1068" t="inlineStr"/>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27839</t>
+          <t>../../src/Utils.cpp:27963</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>You answered a call</t>
+          <t>%1 ended a call</t>
         </is>
       </c>
       <c r="C1069" t="inlineStr"/>
       <c r="D1069" t="inlineStr"/>
       <c r="E1069" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1069" t="inlineStr">
         <is>
-          <t>message-description sent:You answered a call</t>
+          <t>message-description sent:%1 ended a call</t>
         </is>
       </c>
       <c r="G1069" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 전화를 받았습니다</t>
+          <t>Suggested in Weblate: %1이(가) 통화를 종료했습니다</t>
         </is>
       </c>
       <c r="H1069" t="inlineStr"/>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27841</t>
+          <t>../../src/Utils.cpp:27967</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>%1 answered a call</t>
+          <t>You rejected a call</t>
         </is>
       </c>
       <c r="C1070" t="inlineStr"/>
       <c r="D1070" t="inlineStr"/>
       <c r="E1070" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1070" t="inlineStr">
         <is>
-          <t>message-description sent:%1 answered a call</t>
+          <t>message-description sent:You rejected a call</t>
         </is>
       </c>
       <c r="G1070" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 전화를 받았습니다</t>
+          <t>Suggested in Weblate: 통화를 거절했습니다</t>
         </is>
       </c>
       <c r="H1070" t="inlineStr"/>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27845</t>
+          <t>../../src/Utils.cpp:27969</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>You ended a call</t>
+          <t>%1 rejected a call</t>
         </is>
       </c>
       <c r="C1071" t="inlineStr"/>
       <c r="D1071" t="inlineStr"/>
       <c r="E1071" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1071" t="inlineStr">
         <is>
-          <t>message-description sent:You ended a call</t>
+          <t>message-description sent:%1 rejected a call</t>
         </is>
       </c>
       <c r="G1071" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 통화를 종료했습니다</t>
+          <t>Suggested in Weblate: %1이(가) 통화를 거절했습니다</t>
         </is>
       </c>
       <c r="H1071" t="inlineStr"/>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27847</t>
+          <t>../../src/Utils.cpp:27972</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>%1 ended a call</t>
+          <t>Unknown Message Type</t>
         </is>
       </c>
       <c r="C1072" t="inlineStr"/>
       <c r="D1072" t="inlineStr"/>
       <c r="E1072" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1072" t="inlineStr">
         <is>
-          <t>message-description sent:%1 ended a call</t>
+          <t>utilsUnknown Message Type</t>
         </is>
       </c>
       <c r="G1072" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1이(가) 통화를 종료했습니다</t>
+          <t>Suggested in Weblate: 알 수 없는 메시지 타입</t>
         </is>
       </c>
       <c r="H1072" t="inlineStr"/>
-    </row>
-[...88 lines deleted...]
-      <c r="H1075" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>