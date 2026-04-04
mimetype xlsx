--- v0 (2025-12-05)
+++ v1 (2026-04-04)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1075"/>
+  <dimension ref="A1:H1082"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1131,31124 +1131,31267 @@
           <t>Enter additional rooms not in the list yet...</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Podaj dodatkowe pokoje, których nie ma jeszcze na liście...</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>AllowedRoomsSettingsDialogEnter additional rooms not in the list yet...</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:4321</t>
+          <t>../../src/Cache.cpp:4322</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>%1 and %2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>%1 i %2</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Cache
 RoomName%1 and %2</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:4323</t>
+          <t>../../src/Cache.cpp:4324</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>%1 and %n other</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>%1 i jeszcze %n inny</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Cache%1 and %n other(s)</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:4500</t>
+          <t>../../src/Cache.cpp:4501</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Empty Room</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Pusty pokój</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>CacheEmpty Room</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInvite.qml:4575</t>
+          <t>../qml/voip/CallInvite.qml:4576</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Video Call</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Rozmowa Wideo</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>CallInviteVideo Call</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInvite.qml:4575</t>
+          <t>../qml/voip/CallInvite.qml:4576</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Voice Call</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Rozmowa głosowa</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>CallInviteVoice Call</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInvite.qml:4637</t>
+          <t>../qml/voip/CallInvite.qml:4638</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>No microphone found.</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Nie znaleziono mikrofonu.</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>CallInviteNo microphone found.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4702</t>
+          <t>../qml/voip/CallInviteBar.qml:4703</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Video Call</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Rozmowa wideo</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>CallInviteBarVideo Call</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4702</t>
+          <t>../qml/voip/CallInviteBar.qml:4703</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Voice Call</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Połączenie Głosowe</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>CallInviteBarVoice Call</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4718</t>
+          <t>../qml/voip/CallInviteBar.qml:4719</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Devices</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Urządzenia</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>CallInviteBarDevices</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4729</t>
+          <t>../qml/voip/CallInviteBar.qml:4730</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Accept</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Akceptuj</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>CallInviteBarAccept</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4733</t>
+          <t>../qml/voip/CallInviteBar.qml:4734</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>No microphone found.</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Nie znaleziono mikrofonu.</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>CallInviteBarNo microphone found.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4741</t>
+          <t>../qml/voip/CallInviteBar.qml:4742</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Unknown microphone: %1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Niezidentyfikowany mikrofon: %1</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>CallInviteBarUnknown microphone: %1</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4750</t>
+          <t>../qml/voip/CallInviteBar.qml:4751</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Unknown camera: %1</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Nieznana kamera: %1</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>CallInviteBarUnknown camera: %1</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4764</t>
+          <t>../qml/voip/CallInviteBar.qml:4765</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Decline</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Odrzuć</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>CallInviteBarDecline</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>../../src/voip/CallManager.cpp:5659</t>
+          <t>../../src/voip/CallManager.cpp:5660</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>X11</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>X11</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>CallManagerX11</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>../../src/voip/CallManager.cpp:5665</t>
+          <t>../../src/voip/CallManager.cpp:5666</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>PipeWire</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>PipeWire</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>CallManagerPipeWire</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>../../src/voip/CallManager.cpp:5684</t>
+          <t>../../src/voip/CallManager.cpp:5685</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Entire screen</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Cały ekran</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>CallManagerEntire screen</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:5802</t>
+          <t>../../src/ChatPage.cpp:5803</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Failed to invite user: %1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Nie udało się zaprosić użytkownika: %1</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>ChatPageFailed to invite user: %1</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6791</t>
+          <t>../../src/ChatPage.cpp:6792</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Invited user: %1</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Zaproszono użytkownika: %1</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>ChatPageInvited user: %1</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6054</t>
+          <t>../../src/ChatPage.cpp:6055</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t xml:space="preserve">%n unread message in room %1
 </t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t xml:space="preserve">%n nieprzeczytana wiadomość w pokoju %1
 </t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">ChatPage%n unread message(s) in room %1
 </t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6138</t>
+          <t>../../src/ChatPage.cpp:6139</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Confirm logout</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Potwierdź wylogowanie</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>ChatPageConfirm logout</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6240</t>
+          <t>../../src/ChatPage.cpp:6241</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>The cache on your disk is newer than this version of Nheko supports. Please update Nheko or clear your cache.</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Pamięć podręczna na twoim dysku jest nowsza niż wspierana przez tę wersję Nheko. Zaktualizuj Nheko lub wyczyść pamięć podręczną.</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>ChatPageThe cache on your disk is newer than this version of Nheko supports. Please update Nheko or clear your cache.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6281</t>
+          <t>../../src/ChatPage.cpp:6282</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Failed to open database, logging out!</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Nie udało się otworzyć bazy danych, następuje wylogowanie!</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>ChatPageFailed to open database, logging out!</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6619</t>
+          <t>../../src/ChatPage.cpp:6620</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Knock on room</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Zapukaj do pokoju</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>ChatPageKnock on room</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6623</t>
+          <t>../../src/ChatPage.cpp:6624</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Do you really want to knock on %1? You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Czy na pewno chcesz zapukać do %1? Możesz podać powód pukania:</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to knock on %1? You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6638</t>
+          <t>../../src/ChatPage.cpp:6639</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Failed to knock room: %1</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Nie udało się zapukać do pokoju: %1</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>ChatPageFailed to knock room: %1</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6697</t>
+          <t>../../src/ChatPage.cpp:6698</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Room creation failed: Bad Alias</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Nie udało się utworzyć pokoju: niepoprawny alias</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>ChatPageRoom creation failed: Bad Alias</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6732</t>
+          <t>../../src/ChatPage.cpp:6733</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Room %1 created.</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Utworzono pokój %1.</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>ChatPageRoom %1 created.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:7273</t>
+          <t>../../src/ChatPage.cpp:7274</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Confirm invite</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Potwierdź zaproszenie</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>ChatPageConfirm invite</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6776</t>
+          <t>../../src/ChatPage.cpp:6777</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Do you really want to invite %1 (%2)?</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Czy na pewno chcesz zaprosić %1 (%2)?</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to invite %1 (%2)?</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6788</t>
+          <t>../../src/ChatPage.cpp:6789</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Failed to invite %1 to %2: %3</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Zaproszenie %1 do %2 nie powiodło się: %3</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>ChatPageFailed to invite %1 to %2: %3</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6820</t>
+          <t>../../src/ChatPage.cpp:6821</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Kicked user: %1</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Wyrzucono użytkownika: %1</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>ChatPageKicked user: %1</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6846</t>
+          <t>../../src/ChatPage.cpp:6847</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Failed to ban %1 in %2: %3</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Nie udało się zbanować %1 w %2: %3</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>ChatPageFailed to ban %1 in %2: %3</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6849</t>
+          <t>../../src/ChatPage.cpp:6850</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Banned user: %1</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Zablokowano użytkownika: %1</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>ChatPageBanned user: %1</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6857</t>
+          <t>../../src/ChatPage.cpp:6858</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Confirm unban</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Potwierdź odblokowanie</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>ChatPageConfirm unban</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6858</t>
+          <t>../../src/ChatPage.cpp:6859</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Do you really want to unban %1 (%2)?</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Czy na pewno chcesz odblokować %1 (%2)?</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to unban %1 (%2)?</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6869</t>
+          <t>../../src/ChatPage.cpp:6870</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Failed to unban %1 in %2: %3</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Nie udało się odbanować %1 w %2: %3</t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>ChatPageFailed to unban %1 in %2: %3</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6872</t>
+          <t>../../src/ChatPage.cpp:6873</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Unbanned user: %1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Odblokowano użytkownika: %1</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>ChatPageUnbanned user: %1</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:7274</t>
+          <t>../../src/ChatPage.cpp:7275</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Do you really want to start a private chat with %1?</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Czy na pewno chcesz rozpocząć prywatny czat z %1?</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to start a private chat with %1?</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6226</t>
+          <t>../../src/ChatPage.cpp:6227</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Cache migration failed!</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Nie udało się przenieść pamięci podręcznej!</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>ChatPageCache migration failed!</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6139</t>
+          <t>../../src/ChatPage.cpp:6140</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Because of the following reason Nheko wants to drop you to the login page:
 %1
 If you think this is a mistake, you can close Nheko instead to possibly recover your encryption keys. After you have been dropped to the login page, you can sign in again using your usual methods.</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Z następującej przyczyny Nheko chce cię przenieść do strony logowania:
 %1
 Jeżeli uważasz, że jest to błąd, możesz zamknąć Nheko i spróbować odzyskać klucze szyfrowania. Po przeniesieniu na stronę logowania, będzie można zalogować się ponownie używając standardowych metod.</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>ChatPageBecause of the following reason Nheko wants to drop you to the login page:
 %1
 If you think this is a mistake, you can close Nheko instead to possibly recover your encryption keys. After you have been dropped to the login page, you can sign in again using your usual methods.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6227</t>
+          <t>../../src/ChatPage.cpp:6228</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Migrating the cache to the current version failed. This can have different reasons. Please open an issue at https://github.com/Nheko-Reborn/nheko and try to use an older version in the meantime. Alternatively you can try deleting the cache manually.</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Migracja pamięci podręcznej do najnowszej wersji nie powiodła się. Przyczyny mogą być różne. Zgłoś problem na https://github.com/Nheko-Reborn/nheko i spróbuj użyć starszej wersji w międzyczasie. Ewentualnie możesz spróbować ręcznie skasować pamięć podręczną.</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>ChatPageMigrating the cache to the current version failed. This can have different reasons. Please open an issue at https://github.com/Nheko-Reborn/nheko and try to use an older version in the meantime. Alternatively you can try deleting the cache manually.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6239</t>
+          <t>../../src/ChatPage.cpp:6240</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Incompatible cache version</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Niekompatybilna wersja pamięci podręcznej</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>ChatPageIncompatible cache version</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6303</t>
+          <t>../../src/ChatPage.cpp:6304</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Failed to restore OLM account. Please login again.</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Nie udało się przywrócić konta OLM. Spróbuj zalogować się ponownie.</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>ChatPageFailed to restore OLM account. Please login again.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6315</t>
+          <t>../../src/ChatPage.cpp:6316</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Failed to restore saved data. Please login again.</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Nie udało się przywrócić zapisanych danych. Spróbuj zalogować się ponownie.</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>ChatPageFailed to restore save data. Please login again.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6369</t>
+          <t>../../src/ChatPage.cpp:6370</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Failed to setup encryption keys. Server response: %1 %2. Please try again later.</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Nie udało się ustawić kluczy szyfrujących. Odpowiedź serwera: %1 %2. Spróbuj ponownie później.</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>ChatPageFailed to setup encryption keys. Server response: %1 %2. Please try again later.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6588</t>
+          <t>../../src/ChatPage.cpp:6589</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Please try to login again: %1</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Spróbuj zalogować się ponownie: %1</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>ChatPagePlease try to login again: %1</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6622</t>
+          <t>../../src/ChatPage.cpp:6623</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>You failed to join %1. You can try to knock so that others can invite you in. Do you want to do so?
 You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Nie udało się dołączyć do %1. Możesz spróbować zapukać, aby inni członkowie zaprosili cię do tego pokoju. Czy chcesz to zrobić?
 Opcjonalnie możesz podać powód, dla którego inni mieliby cię przyjąć:</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>ChatPageYou failed to join %1. You can try to knock so that others can invite you in. Do you want to do so?
 You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6674</t>
+          <t>../../src/ChatPage.cpp:6675</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Failed to join room: %1</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Nie udało się dołączyć do pokoju: %1</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>ChatPageFailed to join room: %1</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6683</t>
+          <t>../../src/ChatPage.cpp:6684</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Failed to remove invite: %1</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Nie udało się usunąć zaproszenia: %1</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>ChatPageFailed to remove invite: %1</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6717</t>
+          <t>../../src/ChatPage.cpp:6718</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Room creation failed: %1</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Tworzenie pokoju nie powiodło się: %1</t>
         </is>
       </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>ChatPageRoom creation failed: %1</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6745</t>
+          <t>../../src/ChatPage.cpp:6746</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Failed to leave room: %1</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Nie udało się opuścić pokoju: %1</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>ChatPageFailed to leave room: %1</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6801</t>
+          <t>../../src/ChatPage.cpp:6802</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Reason for the kick</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Powód wyrzucenia</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>ChatPageReason for the kick</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6802</t>
+          <t>../../src/ChatPage.cpp:6803</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Enter reason for kicking %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Podaj powód wyrzucenia %1 (%2) lub wciśnij enter aby nie podawać powodu:</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>ChatPageEnter reason for kicking %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6817</t>
+          <t>../../src/ChatPage.cpp:6818</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Failed to kick %1 from %2: %3</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Nie udało się wyrzucić %1 z %2: %3</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>ChatPageFailed to kick %1 from %2: %3</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6830</t>
+          <t>../../src/ChatPage.cpp:6831</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Reason for the ban</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Powód bana</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>ChatPageReason for the ban</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6831</t>
+          <t>../../src/ChatPage.cpp:6832</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Enter reason for banning %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Podaj powód zbanowania %1 (%2) lub wciśnij enter aby nie podawać powodu:</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>ChatPageEnter reason for banning %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>../qml/ChatPage.qml:6867</t>
+          <t>../qml/ChatPage.qml:6868</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>No network connection</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Brak połączenia z siecią</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>ChatPageNo network connection</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6987</t>
+          <t>../../src/CommandCompleter.cpp:6988</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>/me &lt;message&gt;</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>/me &lt;wiadomość&gt;</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>CommandCompleter/me &lt;message&gt;</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6989</t>
+          <t>../../src/CommandCompleter.cpp:6990</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>/react &lt;text&gt;</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>/react &lt;tekst&gt;</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>CommandCompleter/react &lt;text&gt;</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6991</t>
+          <t>../../src/CommandCompleter.cpp:6992</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>/join &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>/join &lt;!roomid|#alias&gt; [przyczyna]</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>CommandCompleter/join &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6993</t>
+          <t>../../src/CommandCompleter.cpp:6994</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>/knock &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>/knock &lt;!roomid|#alias&gt; [przyczyna]</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>CommandCompleter/knock &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6995</t>
+          <t>../../src/CommandCompleter.cpp:6996</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>/part [reason]</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>/part [przyczyna]</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>CommandCompleter/part [reason]</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6997</t>
+          <t>../../src/CommandCompleter.cpp:6998</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>/leave [reason]</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>/leave [przyczyna]</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>CommandCompleter/leave [reason]</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7007</t>
+          <t>../../src/CommandCompleter.cpp:7008</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>/redact &lt;$eventid|@userid&gt;</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>/redact &lt;$eventid|@userid&gt;</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>CommandCompleter/redact &lt;$eventid|@userid&gt;</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7009</t>
+          <t>../../src/CommandCompleter.cpp:7010</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>/roomnick &lt;displayname&gt;</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>/roomnick &lt;wyświetlana nazwa&gt;</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>CommandCompleter/roomnick &lt;displayname&gt;</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7011</t>
+          <t>../../src/CommandCompleter.cpp:7012</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>/shrug [message]</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>/shrug [wiadomość]</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>CommandCompleter/shrug [message]</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7025</t>
+          <t>../../src/CommandCompleter.cpp:7026</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>/md &lt;message&gt;</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>/md &lt;wiadomość&gt;</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>CommandCompleter/md &lt;message&gt;</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7027</t>
+          <t>../../src/CommandCompleter.cpp:7028</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>/cmark &lt;message&gt;</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>/cmark &lt;wiadomość&gt;</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>CommandCompleter/cmark &lt;message&gt;</t>
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7029</t>
+          <t>../../src/CommandCompleter.cpp:7030</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>/plain &lt;message&gt;</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>/plain &lt;wiadomość&gt;</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>CommandCompleter/plain &lt;message&gt;</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7031</t>
+          <t>../../src/CommandCompleter.cpp:7032</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>/rainbow &lt;message&gt;</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>/rainbow &lt;wiadomość&gt;</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbow &lt;message&gt;</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7033</t>
+          <t>../../src/CommandCompleter.cpp:7034</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>/rainbowme &lt;message&gt;</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>/rainbowme &lt;wiadomość&gt;</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbowme &lt;message&gt;</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7035</t>
+          <t>../../src/CommandCompleter.cpp:7036</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>/notice &lt;message&gt;</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>/notice &lt;wiadomość&gt;</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>CommandCompleter/notice &lt;message&gt;</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7037</t>
+          <t>../../src/CommandCompleter.cpp:7038</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>/rainbownotice &lt;message&gt;</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>/rainbownotice &lt;wiadomość&gt;</t>
         </is>
       </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbownotice &lt;message&gt;</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7039</t>
+          <t>../../src/CommandCompleter.cpp:7040</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>/confetti [message]</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>/confetti [wiadomość]</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>CommandCompleter/confetti [message]</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7041</t>
+          <t>../../src/CommandCompleter.cpp:7042</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>/rainbowconfetti [message]</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>/rainbowconfetti [wiadomość]</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbowconfetti [message]</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6999</t>
+          <t>../../src/CommandCompleter.cpp:7000</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>/invite &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>/invite &lt;@userid&gt; [przyczyna]</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>CommandCompleter/invite &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7001</t>
+          <t>../../src/CommandCompleter.cpp:7002</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>/kick &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>/kick &lt;@userid&gt; [przyczyna]</t>
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>CommandCompleter/kick &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7003</t>
+          <t>../../src/CommandCompleter.cpp:7004</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>/ban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>/ban &lt;@userid&gt; [przyczyna]</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>CommandCompleter/ban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7005</t>
+          <t>../../src/CommandCompleter.cpp:7006</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>/unban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>/unban &lt;@userid&gt; [przyczyna]</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>CommandCompleter/unban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7043</t>
+          <t>../../src/CommandCompleter.cpp:7044</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>/rainfall [message]</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>/rainfall [wiadomość]</t>
         </is>
       </c>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>CommandCompleter/rainfall [message]</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7045</t>
+          <t>../../src/CommandCompleter.cpp:7046</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>/msgtype &lt;msgtype&gt; [message]</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>/msgtype &lt;typ&gt; [wiadomość]</t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>CommandCompleter/msgtype &lt;msgtype&gt; [message]</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7047</t>
+          <t>../../src/CommandCompleter.cpp:7048</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>/glitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>CommandCompleter/glitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7049</t>
+          <t>../../src/CommandCompleter.cpp:7050</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>/gradualglitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>CommandCompleter/gradualglitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7051</t>
+          <t>../../src/CommandCompleter.cpp:7052</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>/goto &lt;message reference&gt;</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>/goto &lt;odnośnik do wiadomości&gt;</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>CommandCompleter/goto &lt;message reference&gt;</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7071</t>
+          <t>../../src/CommandCompleter.cpp:7072</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Send a message expressing an action.</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Wyślij wiadomość wyrażającą jakąś akcję.</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message expressing an action.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7073</t>
+          <t>../../src/CommandCompleter.cpp:7074</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Send &lt;text&gt; as a reaction when you’re replying to a message.</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Wyślij &lt;tekst&gt; jako reakcję na wiadomość, na którą odpowiadasz.</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>CommandCompleterSend &lt;text&gt; as a reaction when you’re replying to a message.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7075</t>
+          <t>../../src/CommandCompleter.cpp:7076</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Join a room. Reason is optional.</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Dołącz do pokoju. Podanie przyczyny nie jest wymagane.</t>
         </is>
       </c>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>CommandCompleterJoin a room. Reason is optional.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7077</t>
+          <t>../../src/CommandCompleter.cpp:7078</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Ask to join a room. Reason is optional.</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Poproś o dołączenie do pokoju. Podanie przyczyny nie jest wymagane.</t>
         </is>
       </c>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>CommandCompleterAsk to join a room. Reason is optional.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7081</t>
+          <t>../../src/CommandCompleter.cpp:7082</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Leave a room. Reason is optional.</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Opuść pokój. Podanie przyczyny nie jest wymagane.</t>
         </is>
       </c>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>CommandCompleterLeave a room. Reason is optional.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7083</t>
+          <t>../../src/CommandCompleter.cpp:7084</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Invite a user into the current room. Reason is optional.</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Zaproś użytkownika do obecnego pokoju. Podanie przyczyny nie jest wymagane.</t>
         </is>
       </c>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>CommandCompleterInvite a user into the current room. Reason is optional.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7085</t>
+          <t>../../src/CommandCompleter.cpp:7086</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Kick a user from the current room. Reason is optional. If user is left out, will try to kick the sender you are replying to.</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>CommandCompleterKick a user from the current room. Reason is optional. If user is left out, will try to kick the sender you are replying to.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7088</t>
+          <t>../../src/CommandCompleter.cpp:7089</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Ban a user from the current room. Reason is optional. If user is left out, will try to ban the sender you are replying to.</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>CommandCompleterBan a user from the current room. Reason is optional. If user is left out, will try to ban the sender you are replying to.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7091</t>
+          <t>../../src/CommandCompleter.cpp:7092</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Unban a user in the current room. Reason is optional. If user is left out, will try to unban the sender you are replying to.</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>CommandCompleterUnban a user in the current room. Reason is optional. If user is left out, will try to unban the sender you are replying to.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7094</t>
+          <t>../../src/CommandCompleter.cpp:7095</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Redact an event by event id or that you are replying to or all locally cached messages of a user.</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>CommandCompleterRedact an event by event id or that you are replying to or all locally cached messages of a user.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7097</t>
+          <t>../../src/CommandCompleter.cpp:7098</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Change your displayname in this room.</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Zmień swoją nazwę wyświetlaną w tym pokoju.</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>CommandCompleterChange your displayname in this room.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7099</t>
+          <t>../../src/CommandCompleter.cpp:7100</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>¯\_(ツ)_/¯ with an optional message.</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>¯\_(ツ)_/¯ z opcjonalną wiadomością.</t>
         </is>
       </c>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>CommandCompleter¯\_(ツ)_/¯ with an optional message.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7101</t>
+          <t>../../src/CommandCompleter.cpp:7102</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>(╯°□°)╯︵ ┻━┻</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>(╯°□°)╯︵ ┻━┻</t>
         </is>
       </c>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>CommandCompleter(╯°□°)╯︵ ┻━┻</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7103</t>
+          <t>../../src/CommandCompleter.cpp:7104</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>┯━┯╭( º _ º╭)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>┯━┯╭( º _ º╭)</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>CommandCompleter┯━┯╭( º _ º╭)</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7105</t>
+          <t>../../src/CommandCompleter.cpp:7106</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>ノ┬─┬ノ ︵ ( \o°o)\</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>ノ┬─┬ノ ︵ ( \o°o)\</t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>CommandCompleterノ┬─┬ノ ︵ ( \o°o)\</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7107</t>
+          <t>../../src/CommandCompleter.cpp:7108</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Clear the currently cached messages in this room.</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Wyczyść pamięć podręczną wiadomości w tym pokoju.</t>
         </is>
       </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>CommandCompleterClear the currently cached messages in this room.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7109</t>
+          <t>../../src/CommandCompleter.cpp:7110</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Refetch the state in this room.</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Wczytaj ponownie stan w tym pokoju.</t>
         </is>
       </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>CommandCompleterRefetch the state in this room.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7111</t>
+          <t>../../src/CommandCompleter.cpp:7112</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Rotate the current symmetric encryption key.</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Wymień obecny klucz szyfrowania symetrycznego.</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>CommandCompleterRotate the current symmetric encryption key.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7113</t>
+          <t>../../src/CommandCompleter.cpp:7114</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Send a markdown formatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Wyślij wiadomość z formatowaniem Markdown (niezależnie od globalnych ustawień).</t>
         </is>
       </c>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>CommandCompleterSend a markdown formatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7115</t>
+          <t>../../src/CommandCompleter.cpp:7116</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Send a commonmark formatted message disabling most extensions compared to /md.</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Wyślij wiadomość w formacie commonmark, wyłączając większość rozszerzeń względem /md.</t>
         </is>
       </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>CommandCompleterSend a commonmark formatted message disabling most extensions compared to /md.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7118</t>
+          <t>../../src/CommandCompleter.cpp:7119</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Send an unformatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Wyślij wiadomość bez formatowania (niezależnie od globalnych ustawień).</t>
         </is>
       </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>CommandCompleterSend an unformatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7120</t>
+          <t>../../src/CommandCompleter.cpp:7121</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Send a message in rainbow colors.</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Wyślij wiadomość w kolorach tęczy.</t>
         </is>
       </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message in rainbow colors.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7122</t>
+          <t>../../src/CommandCompleter.cpp:7123</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Send /me in rainbow colors.</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Wyślij /me w kolorach tęczy.</t>
         </is>
       </c>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>CommandCompleterSend /me in rainbow colors.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7124</t>
+          <t>../../src/CommandCompleter.cpp:7125</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Send a bot message.</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>CommandCompleterSend a bot message.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Wyślij wiadomość bota.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7126</t>
+          <t>../../src/CommandCompleter.cpp:7127</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Send a bot message in rainbow colors.</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>CommandCompleterSend a bot message in rainbow colors.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Wyślij wiadomość bota w kolorach tęczy.
 Suggested in Weblate: Wyślij wiadomość w kolorach tęczy.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7128</t>
+          <t>../../src/CommandCompleter.cpp:7129</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Send a message with confetti.</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Wyślij wiadomość z konfetti.</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with confetti.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7130</t>
+          <t>../../src/CommandCompleter.cpp:7131</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Send a message in rainbow colors with confetti.</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Wyślij wiadomość w kolorach tęczy, z konfetti.</t>
         </is>
       </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message in rainbow colors with confetti.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7132</t>
+          <t>../../src/CommandCompleter.cpp:7133</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Send a message with rain.</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Wyślij wiadomość z deszczem.</t>
         </is>
       </c>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with rain.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7134</t>
+          <t>../../src/CommandCompleter.cpp:7135</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Send a message with a custom message type.</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Wyślij wiadomość innego typu.</t>
         </is>
       </c>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with a custom message type.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7136</t>
+          <t>../../src/CommandCompleter.cpp:7137</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Send a message with a glitch effect.</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with a glitch effect.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7138</t>
+          <t>../../src/CommandCompleter.cpp:7139</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Send a message that gradually glitches.</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message that gradually glitches.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7140</t>
+          <t>../../src/CommandCompleter.cpp:7141</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Go to a specific message using an event id, index or matrix: link</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Przejdź do wiadomości używając id wydarzenia, indeksu lub linku matrix:</t>
         </is>
       </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>CommandCompleterGo to a specific message using an event id, index or matrix: link</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7142</t>
+          <t>../../src/CommandCompleter.cpp:7143</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Convert this room to a direct chat.</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Zmień ten pokój w czat bezpośredni.</t>
         </is>
       </c>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>CommandCompleterConvert this room to a direct chat.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7144</t>
+          <t>../../src/CommandCompleter.cpp:7145</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Convert this direct chat into a room.</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Zmień ten czat bezpośredni w pokój.</t>
         </is>
       </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>CommandCompleterConvert this direct chat into a room.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7146</t>
+          <t>../../src/CommandCompleter.cpp:7147</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Ignore a user.</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Zignoruj użytkownika.</t>
         </is>
       </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>CommandCompleterIgnore a user.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7148</t>
+          <t>../../src/CommandCompleter.cpp:7149</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Stop ignoring a user.</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Przestań ignorować użytkownika.</t>
         </is>
       </c>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>CommandCompleterStop ignoring a user.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7150</t>
+          <t>../../src/CommandCompleter.cpp:7151</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Block all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>CommandCompleterBlock all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7153</t>
+          <t>../../src/CommandCompleter.cpp:7154</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Allow all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>CommandCompleterAllow all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7283</t>
+          <t>../qml/CommunitiesList.qml:7284</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Expand</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Rozwiń</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>CommunitiesListExpand</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7283</t>
+          <t>../qml/CommunitiesList.qml:7284</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Collapse</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Zwiń</t>
         </is>
       </c>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>CommunitiesListCollapse</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7375</t>
+          <t>../qml/CommunitiesList.qml:7376</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Do not show notification counts for this community or tag.</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Nie pokazuj liczników powiadomień dla tej społeczności lub tagu.</t>
         </is>
       </c>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>CommunitiesListDo not show notification counts for this community or tag.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7382</t>
+          <t>../qml/CommunitiesList.qml:7383</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Hide rooms with this tag or from this community by default.</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Domyślnie ukryj pokoje z tym tagiem lub należące do tej społeczności.</t>
         </is>
       </c>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>CommunitiesListHide rooms with this tag or from this community by default.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7459</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7460</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>All rooms</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Wszystkie pokoje</t>
         </is>
       </c>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>CommunitiesModelAll rooms</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7461</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7462</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Shows all rooms without filtering.</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Pokazuje wszystkie pokoje bez filtrowania.</t>
         </is>
       </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>CommunitiesModelShows all rooms without filtering.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7484</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7485</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Direct Chats</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Czaty bezpośrednie</t>
         </is>
       </c>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>CommunitiesModelDirect Chats</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7486</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7487</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Show direct chats.</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Pokaż czaty bezpośrednie.</t>
         </is>
       </c>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>CommunitiesModelShow direct chats.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7553</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7554</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Favourites</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Ulubione</t>
         </is>
       </c>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>CommunitiesModelFavourites</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7555</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7556</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Rooms you have favourited.</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Pokoje dodane przez ciebie do ulubionych.</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>CommunitiesModelRooms you have favourited.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7562</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7563</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Low Priority</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Niski priorytet</t>
         </is>
       </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>CommunitiesModelLow Priority</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7564</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7565</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Rooms with low priority.</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Pokoje o niskim priorytecie.</t>
         </is>
       </c>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>CommunitiesModelRooms with low priority.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7571</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7572</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Server Notices</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Ogłoszenia Serwera</t>
         </is>
       </c>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>CommunitiesModelServer Notices</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7573</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7574</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Messages from your server or administrator.</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Wiadomości od twojego serwera lub administratora.</t>
         </is>
       </c>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>CommunitiesModelMessages from your server or administrator.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8251</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8252</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Failed to update community: %1</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Nie udało się zaktualizować społeczności: %1</t>
         </is>
       </c>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to update community: %1</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8269</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8270</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Failed to delete room from community: %1</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Nie udało się usunąć pokoju ze społeczności: %1</t>
         </is>
       </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to delete room from community: %1</t>
         </is>
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8292</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8293</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Failed to update community for room: %1</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Nie udało się zaktualizować społeczności dla pokoju: %1</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to update community for room: %1</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8310</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8311</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Failed to remove community from room: %1</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Nie udało się usunąć społeczności z pokoju: %1</t>
         </is>
       </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to remove community from room: %1</t>
         </is>
       </c>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8328</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8329</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Confirm community join</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Potwierdź dołączenie do społeczności</t>
         </is>
       </c>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogConfirm community join</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8328</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8329</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Confirm room join</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Potwierdź dołączenie do pokoju</t>
         </is>
       </c>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogConfirm room join</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8394</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8395</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>%n member</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>%n członek</t>
         </is>
       </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialog%n member(s)</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8419</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8420</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>This room can't be joined directly. You can, however, knock on the room and room members can accept or decline this join request. You can additionally provide a reason for them to let you in below:</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Nie można bezpośrednio dołączyć do tego pokoju. Możesz zapukać, wtedy członkowie pokoju mogą przyjąć lub odrzucić twój wniosek o dołączenie. Czy chcesz dołączyć do tego pokoju? Możesz podać powód, dla którego członkowie mieliby cię przyjąć:</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogThis room can't be joined directly. You can, however, knock on the room and room members can accept or decline this join request. You can additionally provide a reason for them to let you in below:</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8419</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8420</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Do you want to join this room? You can optionally add a reason below:</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Czy chcesz dołączyć do tego pokoju? Możesz podać powód, dla którego członkowie mieliby cię przyjąć:</t>
         </is>
       </c>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogDo you want to join this room? You can optionally add a reason below:</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8451</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8452</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Knock</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Zapukaj</t>
         </is>
       </c>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogKnock</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8451</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8452</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Join</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Dołącz</t>
         </is>
       </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogJoin</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8465</t>
+          <t>../qml/dialogs/CreateDirect.qml:8466</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Create Direct Chat</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Utwórz czat bezpośredni</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>CreateDirectCreate Direct Chat</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8525</t>
+          <t>../qml/dialogs/CreateDirect.qml:8526</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>User to invite</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Użytkownik do zaproszenia</t>
         </is>
       </c>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>CreateDirectUser to invite</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8526</t>
+          <t>../qml/dialogs/CreateDirect.qml:8527</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>@user:server.tld</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>@użytkownik:serwer.tld</t>
         </is>
       </c>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>CreateDirect@user:server.tld</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8541</t>
+          <t>../qml/dialogs/CreateDirect.qml:8542</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Encryption</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Szyfrowanie</t>
         </is>
       </c>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>CreateDirectEncryption</t>
         </is>
       </c>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8558</t>
+          <t>../qml/dialogs/CreateRoom.qml:8559</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>New community</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Nowa społeczność</t>
         </is>
       </c>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>CreateRoomNew community</t>
         </is>
       </c>
       <c r="G176" t="inlineStr"/>
       <c r="H176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8558</t>
+          <t>../qml/dialogs/CreateRoom.qml:8559</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>New Room</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Nowy pokój</t>
         </is>
       </c>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>CreateRoomNew Room</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8585</t>
+          <t>../qml/dialogs/CreateRoom.qml:8586</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Nazwa</t>
         </is>
       </c>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>CreateRoomName</t>
         </is>
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8586</t>
+          <t>../qml/dialogs/CreateRoom.qml:8587</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>No name</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Bez nazwy</t>
         </is>
       </c>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>CreateRoomNo name</t>
         </is>
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8594</t>
+          <t>../qml/dialogs/CreateRoom.qml:8595</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Topic</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Temat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>CreateRoomTopic</t>
         </is>
       </c>
       <c r="G180" t="inlineStr"/>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8595</t>
+          <t>../qml/dialogs/CreateRoom.qml:8596</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>No topic</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Bez tematu</t>
         </is>
       </c>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>CreateRoomNo topic</t>
         </is>
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8613</t>
+          <t>../qml/dialogs/CreateRoom.qml:8614</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Alias</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Alias</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>CreateRoomAlias</t>
         </is>
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8625</t>
+          <t>../qml/dialogs/CreateRoom.qml:8626</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Publiczny</t>
         </is>
       </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>CreateRoomPublic</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8631</t>
+          <t>../qml/dialogs/CreateRoom.qml:8632</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Public rooms can be joined by anyone; private rooms need explicit invites.</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Do publicznych pokojów może dołączyć każdy; prywatne pokoje wymagają zaproszenia.</t>
         </is>
       </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>CreateRoomPublic rooms can be joined by anyone; private rooms need explicit invites.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8644</t>
+          <t>../qml/dialogs/CreateRoom.qml:8645</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Trusted</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Zaufany</t>
         </is>
       </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>CreateRoomTrusted</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8650</t>
+          <t>../qml/dialogs/CreateRoom.qml:8651</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>All invitees are given the same power level as the creator</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Wszyscy zaproszeni otrzymają taki sam poziom mocy jak autor</t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>CreateRoomAll invitees are given the same power level as the creator</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8665</t>
+          <t>../qml/dialogs/CreateRoom.qml:8666</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Encryption</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Szyfrowanie</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>CreateRoomEncryption</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8671</t>
+          <t>../qml/dialogs/CreateRoom.qml:8672</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Caution: Encryption cannot be disabled</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Uwaga: Szyfrowanie nie może zostać wyłączone</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>CreateRoomCaution: Encryption cannot be disabled</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8687</t>
+          <t>../qml/dialogs/CreateRoom.qml:8688</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Create Room</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Utwórz pokój</t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>CreateRoomCreate Room</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:8999</t>
+          <t>../../src/ChatPage.cpp:9000</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Decrypt secrets</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Odszyfruj sekrety</t>
         </is>
       </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>CrossSigningSecretsDecrypt secrets</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9001</t>
+          <t>../../src/ChatPage.cpp:9002</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Enter your recovery key or passphrase to decrypt your secrets:</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Wprowadź swój klucz odzyskiwania lub hasło żeby odszyfrować swoje sekrety:</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>CrossSigningSecretsEnter your recovery key or passphrase to decrypt your secrets:</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9003</t>
+          <t>../../src/ChatPage.cpp:9004</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Enter your recovery key or passphrase called %1 to decrypt your secrets:</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Wprowadź swój klucz odzyskiwania lub frazę klucz nazwaną: %1 by odszyfrować swoje sekrety:</t>
         </is>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>CrossSigningSecretsEnter your recovery key or passphrase called %1 to decrypt your secrets:</t>
         </is>
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9031</t>
+          <t>../../src/ChatPage.cpp:9032</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Decryption failed</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Odszyfrowywanie nie powiodło się</t>
         </is>
       </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>CrossSigningSecretsDecryption failed</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9032</t>
+          <t>../../src/ChatPage.cpp:9033</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Failed to decrypt secrets with the provided recovery key or passphrase</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Nie udało się odszyfrować sekretów używając podanego klucza odzyskiwania lub hasła</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>CrossSigningSecretsFailed to decrypt secrets with the provided recovery key or passphrase</t>
         </is>
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9042</t>
+          <t>../qml/device-verification/DigitVerification.qml:9043</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Verification Code</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Kod weryfikacyjny</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>DigitVerificationVerification Code</t>
         </is>
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9050</t>
+          <t>../qml/device-verification/DigitVerification.qml:9051</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Please verify the following digits.  You should see the same numbers on both sides.  If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Zweryfikuj poniższy ciąg cyfr. Po obu stronach powinny być wyświetlane identyczne. Jeżeli ciągi się różnią, naciśnij 'Nie pasują!' aby przerwać weryfikację!</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>DigitVerificationPlease verify the following digits. You should see the same numbers on both sides. If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9083</t>
+          <t>../qml/device-verification/DigitVerification.qml:9084</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>They do not match!</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Nie pasują!</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>DigitVerificationThey do not match!</t>
         </is>
       </c>
       <c r="G197" t="inlineStr"/>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9096</t>
+          <t>../qml/device-verification/DigitVerification.qml:9097</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>They match!</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Pasują!</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>DigitVerificationThey match!</t>
         </is>
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9107</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9108</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Verification Code</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Kod weryfikacyjny</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>EmojiVerificationVerification Code</t>
         </is>
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9115</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9116</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Please verify the following emoji. You should see the same emoji on both sides. If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Zweryfikuj poniższe emotikony. Powinny być identyczne po obu stronach. Jeżeli są różne, naciśnij 'Nie pasują!' aby przerwać weryfikację!</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>EmojiVerificationPlease verify the following emoji. You should see the same emoji on both sides. If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9494</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9495</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>The displayed emoji might look different in different clients if a different font is used. Similarly they might be translated into different languages. Nonetheless they should depict one of 64 different objects or animals. For example a lion and a cat are different, but a cat is the same even if one client just shows a cat face, while another client shows a full cat body.</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Wyświetlane emoji mogą różnić się wyglądem między klientami, jeśli używana jest inna czcionka. Ich nazwy mogą też być przetłumaczone na inny język. Niemniej jednak powinny one przedstawiać jedno z 64 różnych obiektów lub zwierząt. Dla przykładu lew i kot są różnymi emoji, zaś twarz kota w jednym kliencie i cały kot w drugim są tak samo traktowane jako emoji kota.</t>
         </is>
       </c>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>EmojiVerificationThe displayed emoji might look different in different clients if a different font is used. Similarly they might be translated into different languages. Nonetheless they should depict one of 64 different objects or animals. For example a lion and a cat are different, but a cat is the same even if one client just shows a cat face, while another client shows a full cat body.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9504</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9505</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>They do not match!</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Nie pasują!</t>
         </is>
       </c>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>EmojiVerificationThey do not match!</t>
         </is>
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9517</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9518</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>They match!</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Pasują!</t>
         </is>
       </c>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>EmojiVerificationThey match!</t>
         </is>
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9559</t>
+          <t>../qml/delegates/Encrypted.qml:9560</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>There is no key to unlock this message. We requested the key automatically, but you can try requesting it again if you are impatient.</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Brakuje klucza do odblokowania tej wiadomości. Poprosiliśmy o klucz automatycznie, ale możesz poprosić ręcznie jeszcze raz, jeśli jesteś niecierpliwy(a).</t>
         </is>
       </c>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>EncryptedThere is no key to unlock this message. We requested the key automatically, but you can try requesting it again if you are impatient.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9561</t>
+          <t>../qml/delegates/Encrypted.qml:9562</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>This message couldn't be decrypted, because we only have a key for newer messages. You can try requesting access to this message.</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Ta wiadomość nie mogła zostać odszyfrowana, ponieważ mamy klucz wyłącznie dla nowszych wiadomości. Możesz spróbować poprosić o dostęp do tej wiadomości.</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>EncryptedThis message couldn't be decrypted, because we only have a key for newer messages. You can try requesting access to this message.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9563</t>
+          <t>../qml/delegates/Encrypted.qml:9564</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>There was an internal error reading the decryption key from the database.</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Wystąpił wewnętrzny błąd odczytywania klucza odszyfrowywania z bazy danych.</t>
         </is>
       </c>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>EncryptedThere was an internal error reading the decryption key from the database.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr"/>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9565</t>
+          <t>../qml/delegates/Encrypted.qml:9566</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>There was an error decrypting this message.</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Wystąpił błąd podczas odszyfrowywania tej wiadomości.</t>
         </is>
       </c>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>EncryptedThere was an error decrypting this message.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9567</t>
+          <t>../qml/delegates/Encrypted.qml:9568</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>The message couldn't be parsed.</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Wystąpił błąd podczas przetwarzania tej wiadomości.</t>
         </is>
       </c>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>EncryptedThe message couldn't be parsed.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9569</t>
+          <t>../qml/delegates/Encrypted.qml:9570</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>The encryption key was reused! Someone is possibly trying to insert false messages into this chat!</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Ten klucz szyfrowania został już użyty! Być może ktoś próbuje umieścić fałszywe wiadomości w tym czacie!</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>EncryptedThe encryption key was reused! Someone is possibly trying to insert false messages into this chat!</t>
         </is>
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9571</t>
+          <t>../qml/delegates/Encrypted.qml:9572</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Unknown decryption error</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Nieznany błąd odszyfrowywania</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>EncryptedUnknown decryption error</t>
         </is>
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9583</t>
+          <t>../qml/delegates/Encrypted.qml:9584</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Request key</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Poproś o klucz</t>
         </is>
       </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>EncryptedRequest key</t>
         </is>
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>../qml/delegates/EncryptionEnabled.qml:9621</t>
+          <t>../qml/delegates/EncryptionEnabled.qml:9622</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>%1 enabled end-to-end encryption</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>%1 włączył(a) szyfrowanie end-to-end</t>
         </is>
       </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>EncryptionEnabled%1 enabled end-to-end encryption</t>
         </is>
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>../qml/delegates/EncryptionEnabled.qml:9630</t>
+          <t>../qml/delegates/EncryptionEnabled.qml:9631</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Encryption keeps your messages safe by only allowing the people you sent the message to to read it. For extra security, if you want to make sure you are talking to the right people, you can verify them in real life.</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Szyfrowanie zapewnia, że twoje wiadomości są bezpieczne, sprawiając, że tylko osoby, do których wysłano wiadomość mogą ją przeczytać. Dla dodatkowego bezpieczeństwa, jeżeli chcesz się upewnić, że rozmawiasz z odpowiednimi osobami, możesz zweryfikować je w prawdziwym życiu.</t>
         </is>
       </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>EncryptionEnabledEncryption keeps your messages safe by only allowing the people you sent the message to to read it. For extra security, if you want to make sure you are talking to the right people, you can verify them in real life.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9667</t>
+          <t>../qml/EncryptionIndicator.qml:9668</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>This message is not encrypted!</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Ta wiadomość nie jest zaszyfrowana!</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>EncryptionIndicatorThis message is not encrypted!</t>
         </is>
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9670</t>
+          <t>../qml/EncryptionIndicator.qml:9671</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Encrypted by a verified device</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Zaszyfrowane przez zweryfikowane urządzenie</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>EncryptionIndicatorEncrypted by a verified device</t>
         </is>
       </c>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9672</t>
+          <t>../qml/EncryptionIndicator.qml:9673</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Encrypted by an unverified device, but you have trusted that user so far.</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Zaszyfrowane przez niezweryfikowane urządzenie, ale pochodzące od zaufanego użytkownika.</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>EncryptionIndicatorEncrypted by an unverified device, but you have trusted that user so far.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9674</t>
+          <t>../qml/EncryptionIndicator.qml:9675</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Key is from an untrusted source, possibly forwarded from another user or the online key backup. For this reason we can't verify who sent the message.</t>
         </is>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>EncryptionIndicatorKey is from an untrusted source, possibly forwarded from another user or the online key backup. For this reason we can't verify who sent the message.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9676</t>
+          <t>../qml/EncryptionIndicator.qml:9677</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Encrypted by an unverified device.</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Zaszyfrowane przez niezweryfikowane urządzenie.</t>
         </is>
       </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>EncryptionIndicatorEncrypted by an unverified device.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9709</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9710</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Event expiration for %1</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Wydarzenie wygasło: %1</t>
         </is>
       </c>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>EventExpirationDialogEvent expiration for %1</t>
         </is>
       </c>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9712</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9713</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Event expiration</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Wydarzenie wygasło</t>
         </is>
       </c>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>EventExpirationDialogEvent expiration</t>
         </is>
       </c>
       <c r="G220" t="inlineStr"/>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9730</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9731</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>You can configure when your messages will be deleted in %1. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>EventExpirationDialogYou can configure when your messages will be deleted in %1. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Możesz rozpocząć konfigurację, gdy twoje wiadomości zostaną usunięte za %1. To zdarza się tylko, kiedy Nheko jest włączone i ma pozwolenia na usuwanie wiadomości dopóki serwery Matrix wspierają tą funkcję natywnie. Ogółem, 0 oznacza wyłączenie.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9733</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9734</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>You can configure when your messages will be deleted in all rooms unless configured otherwise. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>EventExpirationDialogYou can configure when your messages will be deleted in all rooms unless configured otherwise. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Możesz zacząć konfigurację, gdy twoje wiadomości zostaną usunięte w każdym pokoju, chyba, że jest skonfigurowane inaczej. To tylko się zdarza, kiedy Nheko jest otwarte i ma pozwolenia do usuwania wiadomości tak długo jak serwery Matrix wspierają tą funkcję natywnie. Ogółem, 0 oznacza wyłączone.</t>
         </is>
       </c>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9748</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9749</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Expire events after X days</t>
         </is>
       </c>
       <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>EventExpirationDialogExpire events after X days</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Wydarzenia wygasają po X dniach</t>
         </is>
       </c>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9749</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9750</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Automatically redacts messages after X days, unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>EventExpirationDialogAutomatically redacts messages after X days, unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Automatycznie przekierowywuje wiadomości po X dniach, chyba że są chronione. Ustaw na 0 by wyłączyć.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9769</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9770</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Only keep latest X events</t>
         </is>
       </c>
       <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>EventExpirationDialogOnly keep latest X events</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Tylko zostawiaj najnowszych X wydarzeń</t>
         </is>
       </c>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9770</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9771</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Deletes your events in this room if there are more than X newer messages unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="C226" t="inlineStr"/>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>EventExpirationDialogDeletes your events in this room if there are more than X newer messages unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Usuwa twoje wiadomości w tym pokoju jeśli jest więcej niż X nowych wiadomości, chyba że są zabezpieczone. Ustaw na 0, aby wyłączyć.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9791</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9792</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Always keep latest X events</t>
         </is>
       </c>
       <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>EventExpirationDialogAlways keep latest X events</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Zawsze zachowuj ostatnie X wydarzeń</t>
         </is>
       </c>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9792</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9793</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>This prevents events to be deleted by the above 2 settings if they are the latest X messages from you in the room.</t>
         </is>
       </c>
       <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>EventExpirationDialogThis prevents events to be deleted by the above 2 settings if they are the latest X messages from you in the room.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Zapobiega wydarzeniom bycie usuniętymi przez powyższe 2 ustawienia jeśli są one najnowszymi X wiadomościami od Ciebie w tym pokoju.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9813</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9814</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Include state events</t>
         </is>
       </c>
       <c r="C229" t="inlineStr"/>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>EventExpirationDialogInclude state events</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Uwzględnij wydarzenia stanu</t>
         </is>
       </c>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9814</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9815</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>If this is turned on, old state events also get redacted. The latest state event of any type+key combination is excluded from redaction to not remove the room name and similar state by accident.</t>
         </is>
       </c>
       <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>EventExpirationDialogIf this is turned on, old state events also get redacted. The latest state event of any type+key combination is excluded from redaction to not remove the room name and similar state by accident.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Jeśli ta funkcja jest włączona, wydarzenia starego stanu także zostaną zredagowane. Najnowsze wydarzenie stanu każdego typ+klucz jest wykluczone od redagowania, aby nie usunąć nazwy pokoju lub innych stanów przez przypadek.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>../../src/ui/EventExpiry.cpp:9874</t>
+          <t>../../src/ui/EventExpiry.cpp:9875</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Failed to set hidden events: %1</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Nie udało się ustawić ukrytych zdarzeń: %1</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>EventExpiryFailed to set hidden events: %1</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9885</t>
+          <t>../qml/device-verification/Failed.qml:9886</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Verification failed</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Weryfikacja nieudana</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>FailedVerification failed</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9897</t>
+          <t>../qml/device-verification/Failed.qml:9898</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Other client does not support our verification protocol.</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Inny klient nie obsługuje naszego protokołu weryfikacji.</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>FailedOther client does not support our verification protocol.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9901</t>
+          <t>../qml/device-verification/Failed.qml:9902</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Key mismatch detected!</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Wykryto niedopasowanie kluczy!</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>FailedKey mismatch detected!</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9903</t>
+          <t>../qml/device-verification/Failed.qml:9904</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Device verification timed out.</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Przekroczono limit czasu na weryfikację urządzenia.</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>FailedDevice verification timed out.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9905</t>
+          <t>../qml/device-verification/Failed.qml:9906</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Other party canceled the verification.</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Druga strona anulowała weryfikację.</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>FailedOther party canceled the verification.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9907</t>
+          <t>../qml/device-verification/Failed.qml:9908</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>The verification was accepted by a different device.</t>
         </is>
       </c>
       <c r="C237" t="inlineStr"/>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>FailedThe verification was accepted by a different device.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9909</t>
+          <t>../qml/device-verification/Failed.qml:9910</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Verification messages received out of order!</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Wiadomości weryfikacyjne zostały odebrane w nieprawidłowej kolejności!</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>FailedVerification messages received out of order!</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9911</t>
+          <t>../qml/device-verification/Failed.qml:9912</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Unknown verification error.</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Nieznany błąd weryfikacji.</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>FailedUnknown verification error.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9927</t>
+          <t>../qml/device-verification/Failed.qml:9928</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Close</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Zamknij</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>FailedClose</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9952</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9953</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Fallback authentication</t>
         </is>
       </c>
       <c r="C241" t="inlineStr"/>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>FallbackAuthDialogFallback authentication</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Uwierzytelnianie fallback</t>
         </is>
       </c>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9967</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9968</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Open the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
       <c r="C242" t="inlineStr"/>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>FallbackAuthDialogOpen the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Otwórz fallback, podążaj za krokami i potwierdź po ukończeniu ich.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9975</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9976</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Open Fallback in Browser</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>W razie konieczności otwórz w przeglądarce</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>FallbackAuthDialogOpen Fallback in Browser</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Otwórz opcję fallback w przeglądarce</t>
         </is>
       </c>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9980</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9981</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Cancel</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Anuluj</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>FallbackAuthDialogCancel</t>
         </is>
       </c>
       <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9985</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9986</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Confirm</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Potwierdź</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>FallbackAuthDialogConfirm</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>../qml/ForwardCompleter.qml:10037</t>
+          <t>../qml/ForwardCompleter.qml:10038</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Forward Message</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Prześlij wiadomość dalej</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>ForwardCompleterForward Message</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>../../src/GridImagePackModel.cpp:10322</t>
+          <t>../../src/GridImagePackModel.cpp:10323</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Account Pack</t>
         </is>
       </c>
       <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>GridImagePackModelAccount Pack</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Paczka konta</t>
         </is>
       </c>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>../../src/ui/HiddenEvents.cpp:10424</t>
+          <t>../../src/ui/HiddenEvents.cpp:10425</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Failed to set hidden events: %1</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Nie udało się ustawić ukrytych zdarzeń: %1</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>HiddenEventsFailed to set hidden events: %1</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10457</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10458</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Hidden events for %1</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Ukryte zdarzenia dla %1</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>HiddenEventsDialogHidden events for %1</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10460</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10461</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Hidden events</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Ukryte zdarzenia</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>HiddenEventsDialogHidden events</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10478</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10479</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>These events will be &lt;b&gt;shown&lt;/b&gt; in %1:</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Poniższe zdarzenia będą &lt;b&gt;wyświetlane&lt;/b&gt; w %1:</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>HiddenEventsDialogThese events will be &lt;b&gt;shown&lt;/b&gt; in %1:</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10481</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10482</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>These events will be &lt;b&gt;shown&lt;/b&gt; in all rooms:</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Poniższe zdarzenia będą &lt;b&gt;wyświetlane&lt;/b&gt; we wszystkich pokojach:</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>HiddenEventsDialogThese events will be &lt;b&gt;shown&lt;/b&gt; in all rooms:</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10496</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10497</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>User events</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Zdarzenia użytkownika</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>HiddenEventsDialogUser events</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10497</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10498</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Joins, leaves, avatar and name changes, bans, …</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Dołączenia, wyjścia, zmiany awataru i nazwy, bany, …</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>HiddenEventsDialogJoins, leaves, avatar and name changes, bans, …</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10513</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10514</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Power level changes</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Zmiany poziomu mocy</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>HiddenEventsDialogPower level changes</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10514</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10515</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Sent when a moderator is added/removed or the permissions of a room are changed.</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Wysyłane gdy moderator zostanie dodany lub usunięty, bądź gdy uprawnienia pokoju ulegną zmianie.</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>HiddenEventsDialogSent when a moderator is added/removed or the permissions of a room are changed.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10530</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10531</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Stickers</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Naklejki</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>HiddenEventsDialogStickers</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10546</t>
-[...6 lines deleted...]
-      </c>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10542</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr"/>
       <c r="C258" t="inlineStr"/>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>IgnoredUsersIgnored users</t>
-[...6 lines deleted...]
-      </c>
+          <t>HiddenEventsDialogAllowed server changes</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10566</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10558</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Ignoring a user hides their messages (they can still see yours!).</t>
+          <t>Ignored users</t>
         </is>
       </c>
       <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>IgnoredUsersIgnoring a user hides their messages (they can still see yours!).</t>
+          <t>IgnoredUsersIgnored users</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Ignorowanie użytkownika chowa ich wiadomości (oni wciąż mogą widzieć twoje!).</t>
+          <t>Suggested in Weblate: Ignorowani użytkownicy</t>
         </is>
       </c>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10597</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10578</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Stop Ignoring.</t>
+          <t>Ignoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>IgnoredUsersStop Ignoring.</t>
+          <t>IgnoredUsersIgnoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Przestań ignorować.</t>
+          <t>Suggested in Weblate: Ignorowanie użytkownika chowa ich wiadomości (oni wciąż mogą widzieć twoje!).</t>
         </is>
       </c>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>../qml/delegates/ImageMessage.qml:10788</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10609</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Show</t>
-[...6 lines deleted...]
-      </c>
+          <t>Stop Ignoring.</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>ImageMessageShow</t>
+          <t>IgnoredUsersStop Ignoring.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Pokaż</t>
+          <t>Suggested in Weblate: Przestań ignorować.</t>
         </is>
       </c>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackDeleteDialog.qml:10802</t>
+          <t>../qml/delegates/ImageMessage.qml:10800</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Are you sure you wish to delete the sticker pack '%1'?</t>
-[...2 lines deleted...]
-      <c r="C262" t="inlineStr"/>
+          <t>Show</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>Pokaż</t>
+        </is>
+      </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>ImagePackDeleteDialogAre you sure you wish to delete the sticker pack '%1'?</t>
+          <t>ImageMessageShow</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Czy jesteś pewny, że chcesz usunąć paczkę naklejek '%1'?</t>
+          <t>Suggested in Weblate: Pokaż</t>
         </is>
       </c>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10824</t>
+          <t>../qml/dialogs/ImagePackDeleteDialog.qml:10814</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Editing image pack</t>
-[...6 lines deleted...]
-      </c>
+          <t>Are you sure you wish to delete the sticker pack '%1'?</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr"/>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogEditing image pack</t>
-[...2 lines deleted...]
-      <c r="G263" t="inlineStr"/>
+          <t>ImagePackDeleteDialogAre you sure you wish to delete the sticker pack '%1'?</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Czy jesteś pewny, że chcesz usunąć paczkę naklejek '%1'?</t>
+        </is>
+      </c>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10880</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10836</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Add images</t>
+          <t>Editing image pack</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Dodaj obrazy</t>
+          <t>Edytowanie paczki obrazów</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogAdd images</t>
+          <t>ImagePackEditorDialogEditing image pack</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10887</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10892</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Images (*.png *.webp *.gif *.jpg *.jpeg)</t>
+          <t>Add images</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Obrazy (*.png *.webp *.gif *.jpg *.jpeg)</t>
+          <t>Dodaj obrazy</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogImages (*.png *.webp *.gif *.jpg *.jpeg)</t>
+          <t>ImagePackEditorDialogAdd images</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10888</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10899</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Select images for pack</t>
+          <t>Images (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Wybierz obrazy do paczki</t>
+          <t>Obrazy (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogSelect images for pack</t>
+          <t>ImagePackEditorDialogImages (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10889</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10900</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Add to pack</t>
+          <t>Select images for pack</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Dodaj do paczki</t>
+          <t>Wybierz obrazy do paczki</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogAdd to pack</t>
+          <t>ImagePackEditorDialogSelect images for pack</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10950</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10901</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Change the overview image for this pack</t>
+          <t>Add to pack</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Zmień obraz poglądowy tej paczki</t>
+          <t>Dodaj do paczki</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogChange the overview image for this pack</t>
+          <t>ImagePackEditorDialogAdd to pack</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10963</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10962</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Overview Image (*.png *.webp *.jpg *.jpeg)</t>
+          <t>Change the overview image for this pack</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Obraz poglądowy (*.png *.webp *.jpg *.jpeg)</t>
+          <t>Zmień obraz poglądowy tej paczki</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogOverview Image (*.png *.webp *.jpg *.jpeg)</t>
+          <t>ImagePackEditorDialogChange the overview image for this pack</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10964</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10975</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Select overview image for pack</t>
+          <t>Overview Image (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Wybierz obraz poglądowy dla paczki</t>
+          <t>Obraz poglądowy (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogSelect overview image for pack</t>
+          <t>ImagePackEditorDialogOverview Image (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10976</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>State key</t>
+          <t>Select overview image for pack</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Klucz stanu</t>
+          <t>Wybierz obraz poglądowy dla paczki</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogState key</t>
+          <t>ImagePackEditorDialogSelect overview image for pack</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10984</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10988</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Packname</t>
+          <t>State key</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Nazwa paczki</t>
+          <t>Klucz stanu</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogPackname</t>
+          <t>ImagePackEditorDialogState key</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10992</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10996</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Attribution</t>
+          <t>Packname</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Źródło (autor/link)</t>
+          <t>Nazwa paczki</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogAttribution</t>
+          <t>ImagePackEditorDialogPackname</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11076</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11004</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Use as Emoji</t>
+          <t>Attribution</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Użyj jako emoji</t>
+          <t>Źródło (autor/link)</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogUse as Emoji</t>
+          <t>ImagePackEditorDialogAttribution</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11089</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11088</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Use as Sticker</t>
+          <t>Use as Emoji</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Użyj jako naklejki</t>
+          <t>Użyj jako emoji</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogUse as Sticker</t>
+          <t>ImagePackEditorDialogUse as Emoji</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11052</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11101</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Shortcode</t>
+          <t>Use as Sticker</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Skrót</t>
+          <t>Użyj jako naklejki</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogShortcode</t>
+          <t>ImagePackEditorDialogUse as Sticker</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11067</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11064</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Body</t>
+          <t>Shortcode</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Zawartość</t>
+          <t>Skrót</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogBody</t>
+          <t>ImagePackEditorDialogShortcode</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11102</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11079</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Remove from pack</t>
+          <t>Body</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Usuń z paczki</t>
+          <t>Zawartość</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogRemove from pack</t>
+          <t>ImagePackEditorDialogBody</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11106</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11114</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Remove</t>
+          <t>Remove from pack</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Usuń</t>
+          <t>Usuń z paczki</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogRemove</t>
+          <t>ImagePackEditorDialogRemove from pack</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11129</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11118</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Image pack settings</t>
+          <t>Remove</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Ustawienia paczki obrazów</t>
+          <t>Usuń</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogImage pack settings</t>
+          <t>ImagePackEditorDialogRemove</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11181</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11141</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Create account pack</t>
+          <t>Image pack settings</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Utwórz paczkę konta</t>
+          <t>Ustawienia paczki obrazów</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogCreate account pack</t>
+          <t>ImagePackSettingsDialogImage pack settings</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11194</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11193</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>New room pack</t>
+          <t>Create account pack</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Nowa paczka pokoju</t>
+          <t>Utwórz paczkę konta</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogNew room pack</t>
+          <t>ImagePackSettingsDialogCreate account pack</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11216</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11206</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Private pack</t>
+          <t>New room pack</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Prywatna paczka</t>
+          <t>Nowa paczka pokoju</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogPrivate pack</t>
+          <t>ImagePackSettingsDialogNew room pack</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11218</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11228</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Pack from this room</t>
+          <t>Private pack</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Paczka z tego pokoju</t>
+          <t>Prywatna paczka</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogPack from this room</t>
+          <t>ImagePackSettingsDialogPrivate pack</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11220</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11230</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Pack from parent community</t>
+          <t>Pack from this room</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Paczka z nadrzędnej społeczności</t>
+          <t>Paczka z tego pokoju</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogPack from parent community</t>
+          <t>ImagePackSettingsDialogPack from this room</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11222</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11232</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Globally enabled pack</t>
+          <t>Pack from parent community</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Paczka włączona globalnie</t>
+          <t>Paczka z nadrzędnej społeczności</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogGlobally enabled pack</t>
+          <t>ImagePackSettingsDialogPack from parent community</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11290</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11234</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Enable globally</t>
+          <t>Globally enabled pack</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Włącz globalnie</t>
+          <t>Paczka włączona globalnie</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogEnable globally</t>
+          <t>ImagePackSettingsDialogGlobally enabled pack</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11294</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11302</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Enables this pack to be used in all rooms</t>
+          <t>Enable globally</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Umożliw używanie tej paczki we wszystkich pokojach</t>
+          <t>Włącz globalnie</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogEnables this pack to be used in all rooms</t>
+          <t>ImagePackSettingsDialogEnable globally</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11306</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Enables this pack to be used in all rooms</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Edytuj</t>
+          <t>Umożliw używanie tej paczki we wszystkich pokojach</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogEdit</t>
+          <t>ImagePackSettingsDialogEnables this pack to be used in all rooms</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11317</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11318</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Remove</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Usuń</t>
+          <t>Edytuj</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogRemove</t>
+          <t>ImagePackSettingsDialogEdit</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11378</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11329</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Remove</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Zamknij</t>
+          <t>Usuń</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogClose</t>
+          <t>ImagePackSettingsDialogRemove</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:11801</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11390</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Select file(s)</t>
-[...2 lines deleted...]
-      <c r="C292" t="inlineStr"/>
+          <t>Close</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>Zamknij</t>
+        </is>
+      </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>InputBarSelect file(s)</t>
-[...6 lines deleted...]
-      </c>
+          <t>ImagePackSettingsDialogClose</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:11801</t>
+          <t>../../src/timeline/InputBar.cpp:11813</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Select file(s)</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr"/>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>InputBarAll Files (*)</t>
-[...2 lines deleted...]
-      <c r="G293" t="inlineStr"/>
+          <t>InputBarSelect file(s)</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Wybierz plik(i)</t>
+        </is>
+      </c>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12424</t>
+          <t>../../src/timeline/InputBar.cpp:11813</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>You need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
-[...2 lines deleted...]
-      <c r="C294" t="inlineStr"/>
+          <t>All Files (*)</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>Wszystkie pliki (*)</t>
+        </is>
+      </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>InputBarYou need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
+          <t>InputBarAll Files (*)</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12431</t>
+          <t>../../src/timeline/InputBar.cpp:12436</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Failed to fetch user %1</t>
+          <t>You need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
         </is>
       </c>
       <c r="C295" t="inlineStr"/>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>InputBarFailed to fetch user %1</t>
-[...6 lines deleted...]
-      </c>
+          <t>InputBarYou need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12843</t>
+          <t>../../src/timeline/InputBar.cpp:12443</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Upload of '%1' failed</t>
-[...6 lines deleted...]
-      </c>
+          <t>Failed to fetch user %1</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr"/>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>InputBarUpload of '%1' failed</t>
-[...2 lines deleted...]
-      <c r="G296" t="inlineStr"/>
+          <t>InputBarFailed to fetch user %1</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Nie udało się zidentyfikować użytkownika %1</t>
+        </is>
+      </c>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12883</t>
+          <t>../../src/timeline/InputBar.cpp:12855</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Invite users to %1</t>
+          <t>Upload of '%1' failed</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Zaproś użytkowników do %1</t>
+          <t>Wysyłanie '%1' nie powiodło się</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>InviteDialogInvite users to %1</t>
+          <t>InputBarUpload of '%1' failed</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12933</t>
+          <t>../qml/dialogs/InviteDialog.qml:12895</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Search user</t>
-[...2 lines deleted...]
-      <c r="C298" t="inlineStr"/>
+          <t>Invite users to %1</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>Zaproś użytkowników do %1</t>
+        </is>
+      </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>InviteDialogSearch user</t>
-[...6 lines deleted...]
-      </c>
+          <t>InviteDialogInvite users to %1</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12946</t>
+          <t>../qml/dialogs/InviteDialog.qml:12945</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>@user:yourserver.example.com</t>
+          <t>Search user</t>
         </is>
       </c>
       <c r="C299" t="inlineStr"/>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>InviteDialog
-Example user id. The name 'user' can be localized however you want.@user:yourserver.example.com</t>
+          <t>InviteDialogSearch user</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: @użytkownik:twójserwer.przykład.com</t>
+          <t>Suggested in Weblate: Wyszukaj użytkownika</t>
         </is>
       </c>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12988</t>
+          <t>../qml/dialogs/InviteDialog.qml:12958</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Search on Server</t>
+          <t>@user:yourserver.example.com</t>
         </is>
       </c>
       <c r="C300" t="inlineStr"/>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>InviteDialogSearch on Server</t>
+          <t>InviteDialog
+Example user id. The name 'user' can be localized however you want.@user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Szukaj na serwerze</t>
+          <t>Suggested in Weblate: @użytkownik:twójserwer.przykład.com</t>
         </is>
       </c>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:13074</t>
+          <t>../qml/dialogs/InviteDialog.qml:13000</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Invite</t>
-[...6 lines deleted...]
-      </c>
+          <t>Search on Server</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr"/>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>InviteDialogInvite</t>
-[...2 lines deleted...]
-      <c r="G301" t="inlineStr"/>
+          <t>InviteDialogSearch on Server</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Szukaj na serwerze</t>
+        </is>
+      </c>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:13081</t>
+          <t>../qml/dialogs/InviteDialog.qml:13086</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Invite</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Anuluj</t>
+          <t>Zaproś</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>InviteDialogCancel</t>
+          <t>InviteDialogInvite</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13095</t>
+          <t>../qml/dialogs/InviteDialog.qml:13093</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Join room</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Dołącz do pokoju</t>
+          <t>Anuluj</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>JoinRoomDialogJoin room</t>
+          <t>InviteDialogCancel</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13115</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13107</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Room ID or alias</t>
+          <t>Join room</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>ID pokoju lub alias</t>
+          <t>Dołącz do pokoju</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>JoinRoomDialogRoom ID or alias</t>
+          <t>JoinRoomDialogJoin room</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13146</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13127</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Join</t>
+          <t>Room ID or alias</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Dołącz</t>
+          <t>ID pokoju lub alias</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>JoinRoomDialogJoin</t>
+          <t>JoinRoomDialogRoom ID or alias</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LeaveRoomDialog.qml:13161</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13158</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Leave room</t>
+          <t>Join</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Opuść pokój</t>
+          <t>Dołącz</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>LeaveRoomDialogLeave room</t>
+          <t>JoinRoomDialogJoin</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LeaveRoomDialog.qml:13162</t>
+          <t>../qml/dialogs/LeaveRoomDialog.qml:13173</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Are you sure you want to leave?</t>
+          <t>Leave room</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Czy na pewno chcesz opuścić pokój?</t>
+          <t>Opuść pokój</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>LeaveRoomDialogAre you sure you want to leave?</t>
+          <t>LeaveRoomDialogLeave room</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13443</t>
+          <t>../qml/dialogs/LeaveRoomDialog.qml:13174</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>You have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
-[...2 lines deleted...]
-      <c r="C308" t="inlineStr"/>
+          <t>Are you sure you want to leave?</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>Czy na pewno chcesz opuścić pokój?</t>
+        </is>
+      </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>LoginPageYou have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>LeaveRoomDialogAre you sure you want to leave?</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13280</t>
+          <t>../../src/LoginPage.cpp:13455</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Autodiscovery failed. Received malformed response.</t>
-[...6 lines deleted...]
-      </c>
+          <t>You have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr"/>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>LoginPageAutodiscovery failed. Received malformed response.</t>
-[...2 lines deleted...]
-      <c r="G309" t="inlineStr"/>
+          <t>LoginPageYou have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Podałeś niepoprawne ID Matrix, np. @użytkownik:twójserver.przykład.com</t>
+        </is>
+      </c>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13286</t>
+          <t>../../src/LoginPage.cpp:13292</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
+          <t>Autodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Automatyczne odkrywanie zakończone niepowodzeniem. Napotkano nieznany błąd. .well-known.</t>
+          <t>Automatyczne odkrywanie zakończone niepowodzeniem. Otrzymano nieprawidłową odpowiedź.</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>LoginPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
+          <t>LoginPageAutodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13319</t>
+          <t>../../src/LoginPage.cpp:13298</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>The required endpoints were not found. Possibly not a Matrix server.</t>
+          <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Nie odnaleziono wymaganych punktów końcowych. To może nie być serwer Matriksa.</t>
+          <t>Automatyczne odkrywanie zakończone niepowodzeniem. Napotkano nieznany błąd. .well-known.</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>LoginPageThe required endpoints were not found. Possibly not a Matrix server.</t>
+          <t>LoginPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13325</t>
+          <t>../../src/LoginPage.cpp:13331</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Received malformed response. Make sure the homeserver domain is valid.</t>
+          <t>The required endpoints were not found. Possibly not a Matrix server.</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Otrzymano nieprawidłową odpowiedź. Upewnij się, że domena serwera domowego jest prawidłowa.</t>
+          <t>Nie odnaleziono wymaganych punktów końcowych. To może nie być serwer Matriksa.</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>LoginPageReceived malformed response. Make sure the homeserver domain is valid.</t>
+          <t>LoginPageThe required endpoints were not found. Possibly not a Matrix server.</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13333</t>
+          <t>../../src/LoginPage.cpp:13337</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
+          <t>Received malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Wystąpił nieznany błąd. Upewnij się, że domena serwera domowego jest prawidłowa.</t>
+          <t>Otrzymano nieprawidłową odpowiedź. Upewnij się, że domena serwera domowego jest prawidłowa.</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>LoginPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
+          <t>LoginPageReceived malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13354</t>
+          <t>../../src/LoginPage.cpp:13345</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>The selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
-[...2 lines deleted...]
-      <c r="C314" t="inlineStr"/>
+          <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>Wystąpił nieznany błąd. Upewnij się, że domena serwera domowego jest prawidłowa.</t>
+        </is>
+      </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>LoginPageThe selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
+          <t>LoginPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13375</t>
+          <t>../../src/LoginPage.cpp:13366</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Sign in with Apple</t>
-[...6 lines deleted...]
-      </c>
+          <t>The selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr"/>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>LoginPageSign in with Apple</t>
+          <t>LoginPageThe selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13377</t>
+          <t>../../src/LoginPage.cpp:13387</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Continue with Facebook</t>
+          <t>Sign in with Apple</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Zaloguj się z użyciem konta Facebook</t>
+          <t>Zaloguj się z użyciem konta Apple</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>LoginPageContinue with Facebook</t>
+          <t>LoginPageSign in with Apple</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13379</t>
+          <t>../../src/LoginPage.cpp:13389</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Sign in with Google</t>
+          <t>Continue with Facebook</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Zaloguj się z użyciem konta Google</t>
+          <t>Zaloguj się z użyciem konta Facebook</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>LoginPageSign in with Google</t>
+          <t>LoginPageContinue with Facebook</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13381</t>
+          <t>../../src/LoginPage.cpp:13391</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Sign in with Twitter</t>
+          <t>Sign in with Google</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Zaloguj się z użyciem konta Twitter</t>
+          <t>Zaloguj się z użyciem konta Google</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>LoginPageSign in with Twitter</t>
+          <t>LoginPageSign in with Google</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13383</t>
+          <t>../../src/LoginPage.cpp:13393</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Login using %1</t>
+          <t>Sign in with Twitter</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Logowanie przy użyciu %1</t>
+          <t>Zaloguj się z użyciem konta Twitter</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>LoginPageLogin using %1</t>
+          <t>LoginPageSign in with Twitter</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13392</t>
+          <t>../../src/LoginPage.cpp:13395</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>SSO LOGIN</t>
+          <t>Login using %1</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Logowanie SSO</t>
+          <t>Logowanie przy użyciu %1</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>LoginPageSSO LOGIN</t>
+          <t>LoginPageLogin using %1</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13450</t>
+          <t>../../src/LoginPage.cpp:13404</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Empty password</t>
+          <t>SSO LOGIN</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Puste hasło</t>
+          <t>Logowanie SSO</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>LoginPageEmpty password</t>
+          <t>LoginPageSSO LOGIN</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13505</t>
+          <t>../../src/LoginPage.cpp:13462</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>SSO login failed</t>
+          <t>Empty password</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Logowanie SSO zakończone niepowodzeniem</t>
+          <t>Puste hasło</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>LoginPageSSO login failed</t>
+          <t>LoginPageEmpty password</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13563</t>
+          <t>../../src/LoginPage.cpp:13517</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Matrix ID</t>
+          <t>SSO login failed</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>ID Matrixa</t>
+          <t>Logowanie SSO zakończone niepowodzeniem</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>LoginPageMatrix ID</t>
+          <t>LoginPageSSO login failed</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13564</t>
+          <t>../qml/pages/LoginPage.qml:13575</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>e.g @user:yourserver.example.com</t>
-[...2 lines deleted...]
-      <c r="C324" t="inlineStr"/>
+          <t>Matrix ID</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>ID Matrixa</t>
+        </is>
+      </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>LoginPagee.g @user:yourserver.example.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>LoginPageMatrix ID</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13567</t>
+          <t>../qml/pages/LoginPage.qml:13576</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
+        <is>
+          <t>e.g @user:yourserver.example.com</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr"/>
+      <c r="D325" t="inlineStr"/>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>LoginPagee.g @user:yourserver.example.com</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: np. @użytkownik:twójserver.przykład.com</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr"/>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>../qml/pages/LoginPage.qml:13579</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
         <is>
           <t>Your login name. A mxid should start with @ followed by the user ID. After the user ID you need to include your server name after a :.
 You can also put your homeserver address there if your server doesn't support .well-known lookup.
 Example: @user:yourserver.example.com
 If Nheko fails to discover your homeserver, it will show you a field to enter the server manually.</t>
         </is>
       </c>
-      <c r="C325" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="F325" t="inlineStr">
+      <c r="C326" t="inlineStr"/>
+      <c r="D326" t="inlineStr"/>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
         <is>
           <t>LoginPageYour login name. A mxid should start with @ followed by the user ID. After the user ID you need to include your server name after a :.
 You can also put your homeserver address there if your server doesn't support .well-known lookup.
 Example: @user:yourserver.example.com
 If Nheko fails to discover your homeserver, it will show you a field to enter the server manually.</t>
         </is>
       </c>
-      <c r="G325" t="inlineStr">
+      <c r="G326" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Twoja nazwa użytkownika. ID Matrix powinno powinno poprzedać ID użytkownika, zaczynając się od @. Po ID użytkownika musisz uwzględnić nazwę twojego serwera po :.
 Możesz także podać nazwę twojego serwera domowego tutaj jeśli twój serwer nie wspiera .well-know lookup.
 Na przykład: @użytkownik:twójserwer.przykład.com
 Jeśli Nheko nie uda się znaleźć twojego serwera, pokaże Ci ono pole do podania serwera manualnie.</t>
         </is>
       </c>
-      <c r="H325" t="inlineStr"/>
-[...28 lines deleted...]
-      <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13597</t>
+          <t>../qml/pages/LoginPage.qml:13607</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Your password.</t>
+          <t>Password</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Twoje hasło.</t>
+          <t>Hasło</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>LoginPageYour password.</t>
+          <t>LoginPagePassword</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13610</t>
+          <t>../qml/pages/LoginPage.qml:13609</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Show/Hide Password</t>
-[...2 lines deleted...]
-      <c r="C328" t="inlineStr"/>
+          <t>Your password.</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>Twoje hasło.</t>
+        </is>
+      </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>LoginPageShow/Hide Password</t>
-[...6 lines deleted...]
-      </c>
+          <t>LoginPageYour password.</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13625</t>
+          <t>../qml/pages/LoginPage.qml:13622</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Device name</t>
-[...6 lines deleted...]
-      </c>
+          <t>Show/Hide Password</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr"/>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>LoginPageDevice name</t>
-[...2 lines deleted...]
-      <c r="G329" t="inlineStr"/>
+          <t>LoginPageShow/Hide Password</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Pokaż/Schowaj hasło</t>
+        </is>
+      </c>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13627</t>
+          <t>../qml/pages/LoginPage.qml:13637</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
-[...2 lines deleted...]
-      <c r="C330" t="inlineStr"/>
+          <t>Device name</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>Nazwa urządzenia</t>
+        </is>
+      </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>LoginPageA name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
-[...6 lines deleted...]
-      </c>
+          <t>LoginPageDevice name</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13637</t>
+          <t>../qml/pages/LoginPage.qml:13639</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Homeserver address</t>
-[...6 lines deleted...]
-      </c>
+          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr"/>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>LoginPageHomeserver address</t>
-[...2 lines deleted...]
-      <c r="G331" t="inlineStr"/>
+          <t>LoginPageA name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Nazwa dla tego urządzenia która będzie pokazywała się innym podczas weryfikowania twoich urządzeń. Jeśli nic nie zostanie podane, domyślna nazwa będzie użyta.</t>
+        </is>
+      </c>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13638</t>
+          <t>../qml/pages/LoginPage.qml:13649</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>yourserver.example.com:8787</t>
-[...2 lines deleted...]
-      <c r="C332" t="inlineStr"/>
+          <t>Homeserver address</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>Adres serwera domowego</t>
+        </is>
+      </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>LoginPageyourserver.example.com:8787</t>
-[...6 lines deleted...]
-      </c>
+          <t>LoginPageHomeserver address</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13641</t>
+          <t>../qml/pages/LoginPage.qml:13650</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>The address that can be used to contact your homeserver's client API.
-Example: https://yourserver.example.com:8787</t>
+          <t>yourserver.example.com:8787</t>
         </is>
       </c>
       <c r="C333" t="inlineStr"/>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
+          <t>LoginPageyourserver.example.com:8787</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: twójserver:przykład.com:8787</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr"/>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>../qml/pages/LoginPage.qml:13653</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>The address that can be used to contact your homeserver's client API.
+Example: https://yourserver.example.com:8787</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr"/>
+      <c r="D334" t="inlineStr"/>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
           <t>LoginPageThe address that can be used to contact your homeserver's client API.
 Example: https://yourserver.example.com:8787</t>
         </is>
       </c>
-      <c r="G333" t="inlineStr">
+      <c r="G334" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Adres który może zostać użyty do skontaktowania się z API twojego serwera.
 Na przykład: https://twójserver.przykład.com:8787</t>
         </is>
       </c>
-      <c r="H333" t="inlineStr"/>
-[...28 lines deleted...]
-      <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13715</t>
+          <t>../qml/pages/LoginPage.qml:13685</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>LOGIN</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Wróć</t>
+          <t>ZALOGUJ</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>LoginPageBack</t>
+          <t>LoginPageLOGIN</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13727</t>
+          <t>../qml/pages/LoginPage.qml:13727</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Log out</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Wyloguj się</t>
+          <t>Wróć</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>LogoutDialogLog out</t>
+          <t>LoginPageBack</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13728</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13739</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>A call is in progress. Log out?</t>
+          <t>Log out</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Trwa połączenie. Wylogować?</t>
+          <t>Wyloguj się</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>LogoutDialogA call is in progress. Log out?</t>
+          <t>LogoutDialogLog out</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13728</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13740</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Are you sure you want to log out?</t>
+          <t>A call is in progress. Log out?</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Czy na pewno chcesz się wylogować?</t>
+          <t>Trwa połączenie. Wylogować?</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>LogoutDialogAre you sure you want to log out?</t>
+          <t>LogoutDialogA call is in progress. Log out?</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:13609</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13740</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Failed to upload media. Please try again.</t>
+          <t>Are you sure you want to log out?</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Wysłanie mediów nie powiodło się. Spróbuj ponownie.</t>
+          <t>Czy na pewno chcesz się wylogować?</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>MediaUploadFailed to upload media. Please try again.</t>
+          <t>LogoutDialogAre you sure you want to log out?</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13656</t>
+          <t>../../src/timeline/InputBar.cpp:13621</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Hang up</t>
+          <t>Failed to upload media. Please try again.</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Rozłącz się</t>
+          <t>Wysłanie mediów nie powiodło się. Spróbuj ponownie.</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>MessageInputHang up</t>
+          <t>MediaUploadFailed to upload media. Please try again.</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13656</t>
+          <t>../qml/MessageInput.qml:13668</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Already on a call</t>
-[...2 lines deleted...]
-      <c r="C341" t="inlineStr"/>
+          <t>Hang up</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>Rozłącz się</t>
+        </is>
+      </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>MessageInputAlready on a call</t>
-[...6 lines deleted...]
-      </c>
+          <t>MessageInputHang up</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13656</t>
+          <t>../qml/MessageInput.qml:13668</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Place a call</t>
-[...6 lines deleted...]
-      </c>
+          <t>Already on a call</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr"/>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>MessageInputPlace a call</t>
-[...2 lines deleted...]
-      <c r="G342" t="inlineStr"/>
+          <t>MessageInputAlready on a call</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Już w rozmowie</t>
+        </is>
+      </c>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13684</t>
+          <t>../qml/MessageInput.qml:13668</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Send a file</t>
+          <t>Place a call</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Wyślij plik</t>
+          <t>Zadzwoń</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>MessageInputSend a file</t>
+          <t>MessageInputPlace a call</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13752</t>
+          <t>../qml/MessageInput.qml:13696</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Write a message…</t>
+          <t>Send a file</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Napisz wiadomość…</t>
+          <t>Wyślij plik</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>MessageInputWrite a message...</t>
+          <t>MessageInputSend a file</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:14015</t>
+          <t>../qml/MessageInput.qml:13764</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Stickers</t>
+          <t>Write a message…</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Naklejki</t>
+          <t>Napisz wiadomość…</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>MessageInputStickers</t>
+          <t>MessageInputWrite a message...</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:14039</t>
+          <t>../qml/MessageInput.qml:14037</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Emoji</t>
+          <t>Stickers</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Emoji</t>
+          <t>Naklejki</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>MessageInputEmoji</t>
+          <t>MessageInputStickers</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>../qml/MessageInput.qml:14061</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Send</t>
+          <t>Emoji</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Wyślij</t>
+          <t>Emoji</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>MessageInputSend</t>
+          <t>MessageInputEmoji</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:14076</t>
+          <t>../qml/MessageInput.qml:14083</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>You don't have permission to send messages in this room</t>
+          <t>Send</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Nie masz uprawnień do wysyłania wiadomości w tym pokoju</t>
+          <t>Wyślij</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>MessageInputYou don't have permission to send messages in this room</t>
+          <t>MessageInputSend</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>../qml/MessageInputWarning.qml:14137</t>
+          <t>../qml/MessageInput.qml:14098</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Don't mention them in this message</t>
-[...2 lines deleted...]
-      <c r="C349" t="inlineStr"/>
+          <t>You don't have permission to send messages in this room</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>Nie masz uprawnień do wysyłania wiadomości w tym pokoju</t>
+        </is>
+      </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>MessageInputWarningDon't mention them in this message</t>
+          <t>MessageInputYou don't have permission to send messages in this room</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14372</t>
+          <t>../qml/MessageInputWarning.qml:14159</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Edit</t>
-[...6 lines deleted...]
-      </c>
+          <t>Don't mention them in this message</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr"/>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>MessageViewEdit</t>
+          <t>MessageInputWarningDon't mention them in this message</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14389</t>
+          <t>../qml/MessageView.qml:14396</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>React</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Zareaguj</t>
+          <t>Edytuj</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>MessageViewReact</t>
+          <t>MessageViewEdit</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14404</t>
+          <t>../qml/MessageView.qml:14413</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Reply in thread</t>
+          <t>React</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Odpowiedz w wątku</t>
+          <t>Zareaguj</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>MessageViewReply in thread</t>
+          <t>MessageViewReact</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14404</t>
+          <t>../qml/MessageView.qml:14428</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>New thread</t>
+          <t>Reply in thread</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Nowy wątek</t>
+          <t>Odpowiedz w wątku</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>MessageViewNew thread</t>
+          <t>MessageViewReply in thread</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14415</t>
+          <t>../qml/MessageView.qml:14428</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Reply</t>
+          <t>New thread</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Odpowiedz</t>
+          <t>Nowy wątek</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>MessageViewReply</t>
+          <t>MessageViewNew thread</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14426</t>
+          <t>../qml/MessageView.qml:14439</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Go to message</t>
-[...2 lines deleted...]
-      <c r="C355" t="inlineStr"/>
+          <t>Reply</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>Odpowiedz</t>
+        </is>
+      </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>MessageViewGo to message</t>
-[...6 lines deleted...]
-      </c>
+          <t>MessageViewReply</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14443</t>
+          <t>../qml/MessageView.qml:14450</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Options</t>
-[...6 lines deleted...]
-      </c>
+          <t>Go to message</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr"/>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>MessageViewOptions</t>
-[...2 lines deleted...]
-      <c r="G356" t="inlineStr"/>
+          <t>MessageViewGo to message</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Pójdź do wiadomości</t>
+        </is>
+      </c>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14576</t>
+          <t>../qml/MessageView.qml:14467</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Enter reason for removal or hit enter for no reason:</t>
+          <t>Options</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Podaj powód usunięcia lub wciśnij enter by nie podawać powodu:</t>
+          <t>Opcje</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>MessageViewEnter reason for removal or hit enter for no reason:</t>
+          <t>MessageViewOptions</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14577</t>
+          <t>../qml/MessageView.qml:14600</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Reason for removal</t>
+          <t>Enter reason for removal or hit enter for no reason:</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Powód usunięcia</t>
+          <t>Podaj powód usunięcia lub wciśnij enter by nie podawać powodu:</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>MessageViewReason for removal</t>
+          <t>MessageViewEnter reason for removal or hit enter for no reason:</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>../qml/MessageView.qml:14601</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Go to &amp;message</t>
-[...2 lines deleted...]
-      <c r="C359" t="inlineStr"/>
+          <t>Reason for removal</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>Powód usunięcia</t>
+        </is>
+      </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>MessageViewGo to &amp;message</t>
-[...6 lines deleted...]
-      </c>
+          <t>MessageViewReason for removal</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14797</t>
+          <t>../qml/MessageView.qml:14625</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>&amp;Copy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Go to &amp;message</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr"/>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>MessageView&amp;Copy</t>
-[...2 lines deleted...]
-      <c r="G360" t="inlineStr"/>
+          <t>MessageViewGo to &amp;message</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Pójdź do &amp;wiadomość</t>
+        </is>
+      </c>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14805</t>
+          <t>../qml/MessageView.qml:14823</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Copy &amp;link location</t>
+          <t>&amp;Copy</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Kopiuj &amp;adres odnośnika</t>
+          <t>&amp;Kopiuj</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>MessageViewCopy &amp;link location</t>
+          <t>MessageView&amp;Copy</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14630</t>
+          <t>../qml/MessageView.qml:14831</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Re&amp;act</t>
+          <t>Copy &amp;link location</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Zar&amp;eaguj</t>
+          <t>Kopiuj &amp;adres odnośnika</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>MessageViewRe&amp;act</t>
+          <t>MessageViewCopy &amp;link location</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14641</t>
+          <t>../qml/MessageView.qml:14654</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Repl&amp;y</t>
+          <t>Re&amp;act</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Odp&amp;isz</t>
+          <t>Zar&amp;eaguj</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>MessageViewRepl&amp;y</t>
+          <t>MessageViewRe&amp;act</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14649</t>
+          <t>../qml/MessageView.qml:14665</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>&amp;Edit</t>
+          <t>Repl&amp;y</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>&amp;Edytuj</t>
+          <t>Odp&amp;isz</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>MessageView&amp;Edit</t>
+          <t>MessageViewRepl&amp;y</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14657</t>
+          <t>../qml/MessageView.qml:14673</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>&amp;Thread</t>
-[...2 lines deleted...]
-      <c r="C365" t="inlineStr"/>
+          <t>&amp;Edit</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>&amp;Edytuj</t>
+        </is>
+      </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>MessageView&amp;Thread</t>
-[...6 lines deleted...]
-      </c>
+          <t>MessageView&amp;Edit</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14665</t>
+          <t>../qml/MessageView.qml:14681</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Un&amp;pin</t>
-[...6 lines deleted...]
-      </c>
+          <t>&amp;Thread</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr"/>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>MessageViewUn&amp;pin</t>
-[...2 lines deleted...]
-      <c r="G366" t="inlineStr"/>
+          <t>MessageView&amp;Thread</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: &amp;Wątek</t>
+        </is>
+      </c>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14665</t>
+          <t>../qml/MessageView.qml:14689</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>&amp;Pin</t>
+          <t>Un&amp;pin</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Przyp&amp;nij</t>
+          <t>Odep&amp;nij</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>MessageView&amp;Pin</t>
+          <t>MessageViewUn&amp;pin</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14673</t>
+          <t>../qml/MessageView.qml:14689</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>&amp;Read receipts</t>
+          <t>&amp;Pin</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Potwierdzenia p&amp;rzeczytania</t>
+          <t>Przyp&amp;nij</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>MessageView&amp;Read receipts</t>
+          <t>MessageView&amp;Pin</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14680</t>
+          <t>../qml/MessageView.qml:14697</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>&amp;Forward</t>
+          <t>&amp;Read receipts</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>&amp;Przekaż dalej</t>
+          <t>Potwierdzenia p&amp;rzeczytania</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>MessageView&amp;Forward</t>
+          <t>MessageView&amp;Read receipts</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14693</t>
+          <t>../qml/MessageView.qml:14704</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>&amp;Mark as read</t>
+          <t>&amp;Forward</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>&amp;Oznacz jako przeczytane</t>
+          <t>&amp;Przekaż dalej</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>MessageView&amp;Mark as read</t>
+          <t>MessageView&amp;Forward</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14698</t>
+          <t>../qml/MessageView.qml:14717</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>View raw message</t>
+          <t>&amp;Mark as read</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Wyświetl źródło &amp;wiadomości</t>
+          <t>&amp;Oznacz jako przeczytane</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>MessageViewView raw message</t>
+          <t>MessageView&amp;Mark as read</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14705</t>
+          <t>../qml/MessageView.qml:14724</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>View decrypted raw message</t>
+          <t>View raw message</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Wyświetl odszyfrowane źródło wiadomości</t>
+          <t>Wyświetl źródło &amp;wiadomości</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>MessageViewView decrypted raw message</t>
+          <t>MessageViewView raw message</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14714</t>
+          <t>../qml/MessageView.qml:14731</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Remo&amp;ve message</t>
+          <t>View decrypted raw message</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>&amp;Usuń wiadomość</t>
+          <t>Wyświetl odszyfrowane źródło wiadomości</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>MessageViewRemo&amp;ve message</t>
+          <t>MessageViewView decrypted raw message</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14728</t>
+          <t>../qml/MessageView.qml:14740</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Report message</t>
-[...2 lines deleted...]
-      <c r="C374" t="inlineStr"/>
+          <t>Remo&amp;ve message</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>&amp;Usuń wiadomość</t>
+        </is>
+      </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>MessageViewReport message</t>
-[...6 lines deleted...]
-      </c>
+          <t>MessageViewRemo&amp;ve message</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14739</t>
+          <t>../qml/MessageView.qml:14754</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>&amp;Save as</t>
-[...6 lines deleted...]
-      </c>
+          <t>Report message</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr"/>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>MessageView&amp;Save as</t>
-[...2 lines deleted...]
-      <c r="G375" t="inlineStr"/>
+          <t>MessageViewReport message</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Zraportuj wiadomość</t>
+        </is>
+      </c>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14747</t>
+          <t>../qml/MessageView.qml:14765</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>&amp;Open in external program</t>
+          <t>&amp;Save as</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Otwórz w &amp;zewnętrznym programie</t>
+          <t>&amp;Zapisz jako</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>MessageView&amp;Open in external program</t>
+          <t>MessageView&amp;Save as</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14755</t>
+          <t>../qml/MessageView.qml:14773</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Copy link to eve&amp;nt</t>
+          <t>&amp;Open in external program</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Skopiuj link do z&amp;darzenia</t>
+          <t>Otwórz w &amp;zewnętrznym programie</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>MessageViewCopy link to eve&amp;nt</t>
+          <t>MessageView&amp;Open in external program</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14813</t>
+          <t>../qml/MessageView.qml:14781</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>&amp;Go to quoted message</t>
+          <t>Copy link to eve&amp;nt</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Idź do zacytowanej wiado&amp;mości</t>
+          <t>Skopiuj link do z&amp;darzenia</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>MessageView&amp;Go to quoted message</t>
+          <t>MessageViewCopy link to eve&amp;nt</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14823</t>
+          <t>../qml/MessageView.qml:14839</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Send Verification Request</t>
+          <t>&amp;Go to quoted message</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Wyślij prośbę o weryfikację</t>
+          <t>Idź do zacytowanej wiado&amp;mości</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>NewVerificationRequestSend Verification Request</t>
+          <t>MessageView&amp;Go to quoted message</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14823</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14849</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Received Verification Request</t>
+          <t>Send Verification Request</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Otrzymano prośbę o weryfikację</t>
+          <t>Wyślij prośbę o weryfikację</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>NewVerificationRequestReceived Verification Request</t>
+          <t>NewVerificationRequestSend Verification Request</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14837</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14849</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
-[...2 lines deleted...]
-      <c r="C381" t="inlineStr"/>
+          <t>Received Verification Request</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>Otrzymano prośbę o weryfikację</t>
+        </is>
+      </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
+          <t>NewVerificationRequestReceived Verification Request</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14839</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14863</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
+          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
         </is>
       </c>
       <c r="C382" t="inlineStr"/>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
+          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14841</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14865</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>To ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
-[...6 lines deleted...]
-      </c>
+          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr"/>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>NewVerificationRequestTo ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
+          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14844</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14867</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>%1 has requested to verify their device %2.</t>
+          <t>To ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>%1 poprosił(a) cię o weryfikację jego/jej urządzenia: %2.</t>
+          <t>Aby upewnić się, że żaden złośliwy użytkownik nie może podsłuchiwać twojej zaszyfrowanej komunikacji, możesz zweryfikować drugą stronę.</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>NewVerificationRequest%1 has requested to verify their device %2.</t>
+          <t>NewVerificationRequestTo ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14846</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14870</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>%1 using the device %2 has requested to be verified.</t>
+          <t>%1 has requested to verify their device %2.</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>%1 używając urządzenia %2 poprosił(a) cię o weryfikację.</t>
+          <t>%1 poprosił(a) cię o weryfikację jego/jej urządzenia: %2.</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>NewVerificationRequest%1 using the device %2 has requested to be verified.</t>
+          <t>NewVerificationRequest%1 has requested to verify their device %2.</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14848</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14872</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Your device (%1) has requested to be verified.</t>
+          <t>%1 using the device %2 has requested to be verified.</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Twoje urządzenie (%1) poprosiło o weryfikację.</t>
+          <t>%1 używając urządzenia %2 poprosił(a) cię o weryfikację.</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>NewVerificationRequestYour device (%1) has requested to be verified.</t>
+          <t>NewVerificationRequest%1 using the device %2 has requested to be verified.</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14860</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14874</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Your device (%1) has requested to be verified.</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Anuluj</t>
+          <t>Twoje urządzenie (%1) poprosiło o weryfikację.</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>NewVerificationRequestCancel</t>
+          <t>NewVerificationRequestYour device (%1) has requested to be verified.</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14860</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14886</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Deny</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Odmów</t>
+          <t>Anuluj</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>NewVerificationRequestDeny</t>
+          <t>NewVerificationRequestCancel</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14873</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14886</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Start verification</t>
+          <t>Deny</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Rozpocznij weryfikację</t>
+          <t>Odmów</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>NewVerificationRequestStart verification</t>
+          <t>NewVerificationRequestDeny</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14873</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14899</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Accept</t>
+          <t>Start verification</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Akceptuj</t>
+          <t>Rozpocznij weryfikację</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>NewVerificationRequestAccept</t>
+          <t>NewVerificationRequestStart verification</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15009</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14899</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>%1 sent an encrypted message</t>
+          <t>Accept</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>%1 wysłał(a) zaszyfrowaną wiadomość</t>
+          <t>Akceptuj</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>NotificationsManager%1 sent an encrypted message</t>
+          <t>NewVerificationRequestAccept</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15021</t>
+          <t>../../src/notifications/ManagerMac.cpp:15035</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>%1 replied with a spoiler.</t>
-[...2 lines deleted...]
-      <c r="C392" t="inlineStr"/>
+          <t>%1 sent an encrypted message</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>%1 wysłał(a) zaszyfrowaną wiadomość</t>
+        </is>
+      </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
+          <t>NotificationsManager%1 sent an encrypted message</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr"/>
+      <c r="H392" t="inlineStr"/>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr">
+        <is>
+          <t>../../src/notifications/ManagerMac.cpp:15047</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>%1 replied with a spoiler.</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr"/>
+      <c r="D393" t="inlineStr"/>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
           <t>NotificationsManager
 Format a reply in a notification. %1 is the sender.%1 replied with a spoiler.</t>
         </is>
       </c>
-      <c r="G392" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B393" t="inlineStr">
+      <c r="G393" t="inlineStr"/>
+      <c r="H393" t="inlineStr"/>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr">
+        <is>
+          <t>../../src/notifications/ManagerMac.cpp:15057</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
         <is>
           <t>%1 replied: %2</t>
         </is>
       </c>
-      <c r="C393" t="inlineStr">
+      <c r="C394" t="inlineStr">
         <is>
           <t>%1 odpisał(a): %2</t>
         </is>
       </c>
-      <c r="D393" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F393" t="inlineStr">
+      <c r="D394" t="inlineStr"/>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
         <is>
           <t>NotificationsManager
 Format a reply in a notification. %1 is the sender, %2 the message%1 replied: %2</t>
         </is>
       </c>
-      <c r="G393" t="inlineStr"/>
-      <c r="H393" t="inlineStr">
+      <c r="G394" t="inlineStr"/>
+      <c r="H394" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Format wiadomości w powiadomieniu. %1 to nadawca, %2 to wiadomość.</t>
         </is>
       </c>
     </row>
-    <row r="394">
-[...28 lines deleted...]
-    </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15036</t>
+          <t>../../src/notifications/ManagerMac.cpp:15056</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>%1 replied to a message</t>
+          <t>%1 replied with an encrypted message</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>%1 odpisał(a) na wiadomość</t>
+          <t>%1 odpisał(a) zaszyfrowaną wiadomością</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>NotificationsManager%1 replied to a message</t>
+          <t>NotificationsManager%1 replied with an encrypted message</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15036</t>
+          <t>../../src/notifications/ManagerMac.cpp:15062</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>%1 sent a message</t>
+          <t>%1 replied to a message</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>%1 wysłał(a) wiadomość</t>
+          <t>%1 odpisał(a) na wiadomość</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>NotificationsManager%1 sent a message</t>
+          <t>NotificationsManager%1 replied to a message</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15075</t>
+          <t>../../src/notifications/ManagerMac.cpp:15062</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Place a call to %1?</t>
+          <t>%1 sent a message</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Zadzwonić do %1?</t>
+          <t>%1 wysłał(a) wiadomość</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>PlaceCallPlace a call to %1?</t>
+          <t>NotificationsManager%1 sent a message</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15091</t>
+          <t>../qml/voip/PlaceCall.qml:15101</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>No microphone found.</t>
+          <t>Place a call to %1?</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Nie znaleziono mikrofonu.</t>
+          <t>Zadzwonić do %1?</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>PlaceCallNo microphone found.</t>
+          <t>PlaceCallPlace a call to %1?</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15115</t>
+          <t>../qml/voip/PlaceCall.qml:15117</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Voice</t>
+          <t>No microphone found.</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Głos</t>
+          <t>Nie znaleziono mikrofonu.</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>PlaceCallVoice</t>
+          <t>PlaceCallNo microphone found.</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15128</t>
+          <t>../qml/voip/PlaceCall.qml:15141</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Video</t>
+          <t>Voice</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Wideo</t>
+          <t>Głos</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>PlaceCallVideo</t>
+          <t>PlaceCallVoice</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15141</t>
+          <t>../qml/voip/PlaceCall.qml:15154</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Screen</t>
+          <t>Video</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Ekran</t>
+          <t>Wideo</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>PlaceCallScreen</t>
+          <t>PlaceCallVideo</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15157</t>
+          <t>../qml/voip/PlaceCall.qml:15167</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Screen</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Anuluj</t>
+          <t>Ekran</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>PlaceCallCancel</t>
+          <t>PlaceCallScreen</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>../qml/delegates/Placeholder.qml:15168</t>
+          <t>../qml/voip/PlaceCall.qml:15183</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t xml:space="preserve">unimplemented event: </t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t xml:space="preserve">Niezaimplementowane zdarzenie: </t>
+          <t>Anuluj</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t xml:space="preserve">Placeholderunimplemented event: </t>
+          <t>PlaceCallCancel</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15194</t>
+          <t>../qml/delegates/Placeholder.qml:15194</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Permissions in %1</t>
+          <t xml:space="preserve">unimplemented event: </t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Uprawnienia w %1</t>
+          <t xml:space="preserve">Niezaimplementowane zdarzenie: </t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>PowerLevelEditorPermissions in %1</t>
+          <t xml:space="preserve">Placeholderunimplemented event: </t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15208</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15220</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Be careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
+          <t>Permissions in %1</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Zachowaj ostrożność edytując uprawnienia. Nie możesz obniżyć uprawnień ludzi o tym samym lub wyższym poziomie niż twój. Zachowaj ostrożność podnosząc poziomy innych członków.</t>
+          <t>Uprawnienia w %1</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>PowerLevelEditorBe careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
+          <t>PowerLevelEditorPermissions in %1</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15221</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15234</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Roles</t>
+          <t>Be careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Role</t>
+          <t>Zachowaj ostrożność edytując uprawnienia. Nie możesz obniżyć uprawnień ludzi o tym samym lub wyższym poziomie niż twój. Zachowaj ostrożność podnosząc poziomy innych członków.</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>PowerLevelEditorRoles</t>
+          <t>PowerLevelEditorBe careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15224</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15247</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Users</t>
+          <t>Roles</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Użytkownicy</t>
+          <t>Role</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>PowerLevelEditorUsers</t>
+          <t>PowerLevelEditorRoles</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15244</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15250</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Move permissions between roles to change them</t>
+          <t>Users</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Przenieś uprawnienia między rolami aby je zmienić</t>
+          <t>Użytkownicy</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>PowerLevelEditorMove permissions between roles to change them</t>
+          <t>PowerLevelEditorUsers</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15506</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15270</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Administrator (%1)</t>
+          <t>Move permissions between roles to change them</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Administrator (%1)</t>
+          <t>Przenieś uprawnienia między rolami aby je zmienić</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdministrator (%1)</t>
+          <t>PowerLevelEditorMove permissions between roles to change them</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15508</t>
-[...11 lines deleted...]
-      </c>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15536</t>
+        </is>
+      </c>
+      <c r="B410" t="inlineStr"/>
+      <c r="C410" t="inlineStr"/>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>PowerLevelEditorModerator (%1)</t>
+          <t>PowerLevelEditorCreator</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15270</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15538</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>User (%1)</t>
+          <t>Administrator (%1)</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Użytkownik (%1)</t>
+          <t>Administrator (%1)</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>PowerLevelEditorUser (%1)</t>
+          <t>PowerLevelEditorAdministrator (%1)</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15510</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15540</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Custom (%1)</t>
+          <t>Moderator (%1)</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Własny (%1)</t>
+          <t>Moderator (%1)</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>PowerLevelEditorCustom (%1)</t>
+          <t>PowerLevelEditorModerator (%1)</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15285</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15542</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Remove event type</t>
+          <t>User (%1)</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Usuń typ zdarzenia</t>
+          <t>Użytkownik (%1)</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>PowerLevelEditorRemove event type</t>
+          <t>PowerLevelEditorUser (%1)</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15285</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15544</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Add event type</t>
+          <t>Custom (%1)</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Dodaj typ zdarzenia</t>
+          <t>Własny (%1)</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd event type</t>
+          <t>PowerLevelEditorCustom (%1)</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15327</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15314</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Add new role</t>
+          <t>Remove event type</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Dodaj nową rolę</t>
+          <t>Usuń typ zdarzenia</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd new role</t>
+          <t>PowerLevelEditorRemove event type</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15365</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15314</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>Add event type</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Dodaj</t>
+          <t>Dodaj typ zdarzenia</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd</t>
+          <t>PowerLevelEditorAdd event type</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15381</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15356</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Move users up or down to change their permissions</t>
+          <t>Add new role</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Przenieś użytkowników wyżej lub niżej aby zmienić ich uprawnienia</t>
+          <t>Dodaj nową rolę</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>PowerLevelEditorMove users up or down to change their permissions</t>
+          <t>PowerLevelEditorAdd new role</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15523</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15394</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Remove user</t>
+          <t>Add</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Usuń użytkownika</t>
+          <t>Dodaj</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>PowerLevelEditorRemove user</t>
+          <t>PowerLevelEditorAdd</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15523</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15410</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Add user</t>
+          <t>Move users up or down to change their permissions</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Dodaj użytkownika</t>
+          <t>Przenieś użytkowników wyżej lub niżej aby zmienić ich uprawnienia</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd user</t>
+          <t>PowerLevelEditorMove users up or down to change their permissions</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15548</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15557</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Apply permission changes</t>
+          <t>Remove user</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Zastosuj zmiany uprawnień</t>
+          <t>Usuń użytkownika</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogApply permission changes</t>
+          <t>PowerLevelEditorRemove user</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15562</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15557</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Which of the subcommunities and rooms should these permissions be applied to?</t>
-[...2 lines deleted...]
-      <c r="C421" t="inlineStr"/>
+          <t>Add user</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>Dodaj użytkownika</t>
+        </is>
+      </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogWhich of the subcommunities and rooms should these permissions be applied to?</t>
+          <t>PowerLevelEditorAdd user</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15576</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15582</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Apply permissions recursively</t>
+          <t>Apply permission changes</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Zastosuj uprawnienia rekursywnie</t>
+          <t>Zastosuj zmiany uprawnień</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogApply permissions recursively</t>
+          <t>PowerLevelSpacesApplyDialogApply permission changes</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15588</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15596</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Overwrite exisiting modifications in rooms</t>
+          <t>Which of the subcommunities and rooms should these permissions be applied to?</t>
         </is>
       </c>
       <c r="C423" t="inlineStr"/>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogOverwrite exisiting modifications in rooms</t>
+          <t>PowerLevelSpacesApplyDialogWhich of the subcommunities and rooms should these permissions be applied to?</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15629</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15610</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>No permissions to apply the new permissions here</t>
-[...2 lines deleted...]
-      <c r="C424" t="inlineStr"/>
+          <t>Apply permissions recursively</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>Zastosuj uprawnienia rekursywnie</t>
+        </is>
+      </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogNo permissions to apply the new permissions here</t>
+          <t>PowerLevelSpacesApplyDialogApply permissions recursively</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15630</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15622</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>No changes needed</t>
+          <t>Overwrite exisiting modifications in rooms</t>
         </is>
       </c>
       <c r="C425" t="inlineStr"/>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogNo changes needed</t>
+          <t>PowerLevelSpacesApplyDialogOverwrite exisiting modifications in rooms</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15631</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15663</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Existing modifications to the permissions in this room will be overwritten</t>
+          <t>No permissions to apply the new permissions here</t>
         </is>
       </c>
       <c r="C426" t="inlineStr"/>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogExisting modifications to the permissions in this room will be overwritten</t>
+          <t>PowerLevelSpacesApplyDialogNo permissions to apply the new permissions here</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15632</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15664</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Permissions synchronized with community</t>
+          <t>No changes needed</t>
         </is>
       </c>
       <c r="C427" t="inlineStr"/>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogPermissions synchronized with community</t>
+          <t>PowerLevelSpacesApplyDialogNo changes needed</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:16382</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15665</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Failed to update powerlevel: %1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Existing modifications to the permissions in this room will be overwritten</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr"/>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>PowerLevelsFailed to update powerlevel: %1</t>
+          <t>PowerLevelSpacesApplyDialogExisting modifications to the permissions in this room will be overwritten</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:16263</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15666</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Failed to update powerlevel: %1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Permissions synchronized with community</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr"/>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>PowerlevelEditingModelsFailed to update powerlevel: %1</t>
+          <t>PowerLevelSpacesApplyDialogPermissions synchronized with community</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>../qml/components/PowerlevelIndicator.qml:16293</t>
+          <t>../../src/PowerlevelsEditModels.cpp:16454</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Administrator: %1</t>
+          <t>Failed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Administrator: %1</t>
+          <t>Nie udało się zaktualizować poziomu mocy: %1</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>PowerlevelIndicatorAdministrator: %1</t>
+          <t>PowerLevelsFailed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>../qml/components/PowerlevelIndicator.qml:16295</t>
+          <t>../../src/PowerlevelsEditModels.cpp:16327</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Moderator: %1</t>
+          <t>Failed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Moderator: %1</t>
+          <t>Nie udało się zaktualizować poziomu mocy: %1</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>PowerlevelIndicatorModerator: %1</t>
+          <t>PowerlevelEditingModelsFailed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>../qml/components/PowerlevelIndicator.qml:16297</t>
-[...11 lines deleted...]
-      </c>
+          <t>../qml/components/PowerlevelIndicator.qml:16359</t>
+        </is>
+      </c>
+      <c r="B432" t="inlineStr"/>
+      <c r="C432" t="inlineStr"/>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>PowerlevelIndicatorUser: %1</t>
+          <t>PowerlevelIndicatorCreator</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15829</t>
+          <t>../qml/components/PowerlevelIndicator.qml:16361</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Other events</t>
+          <t>Administrator (%1)</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Inne zdarzenia</t>
+          <t>Administrator (%1)</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelOther events</t>
+          <t>PowerlevelIndicatorAdministrator (%1)</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15831</t>
+          <t>../qml/components/PowerlevelIndicator.qml:16363</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Other state events</t>
+          <t>Moderator: %1</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Inne zdarzenia stanu</t>
+          <t>Moderator: %1</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelOther state events</t>
+          <t>PowerlevelIndicatorModerator: %1</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15833</t>
+          <t>../qml/components/PowerlevelIndicator.qml:16365</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Remove other users</t>
+          <t>User: %1</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Usuwanie innych użytkowników</t>
+          <t>Użytkownik: %1</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelRemove other users</t>
+          <t>PowerlevelIndicatorUser: %1</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15835</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15873</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Ban other users</t>
+          <t>Other events</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Banowanie innych użytkowników</t>
+          <t>Inne zdarzenia</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan other users</t>
+          <t>PowerlevelsTypeListModelOther events</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15837</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15875</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Invite other users</t>
+          <t>Other state events</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Zapraszanie innych użytkowników</t>
+          <t>Inne zdarzenia stanu</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelInvite other users</t>
+          <t>PowerlevelsTypeListModelOther state events</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15839</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15877</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Redact events sent by others</t>
+          <t>Remove other users</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Redagowanie zdarzeń wysłanych przez innych</t>
+          <t>Usuwanie innych użytkowników</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelRedact events sent by others</t>
+          <t>PowerlevelsTypeListModelRemove other users</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15841</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15879</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Reactions</t>
+          <t>Ban other users</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Reakcje</t>
+          <t>Banowanie innych użytkowników</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelReactions</t>
+          <t>PowerlevelsTypeListModelBan other users</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15843</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15881</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Deprecated aliases events</t>
+          <t>Invite other users</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Przestarzałe zdarzenia dotyczące aliasów</t>
+          <t>Zapraszanie innych użytkowników</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelDeprecated aliases events</t>
+          <t>PowerlevelsTypeListModelInvite other users</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15845</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15883</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Change the room avatar</t>
+          <t>Redact events sent by others</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Zmiana awataru pokoju</t>
+          <t>Redagowanie zdarzeń wysłanych przez innych</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room avatar</t>
+          <t>PowerlevelsTypeListModelRedact events sent by others</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15847</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15885</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Change the room addresses</t>
+          <t>Reactions</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Zmiana adresów pokoju</t>
+          <t>Reakcje</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room addresses</t>
+          <t>PowerlevelsTypeListModelReactions</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15849</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15887</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Send encrypted messages</t>
+          <t>Deprecated aliases events</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Wysyłanie szyfrowanych wiadomości</t>
+          <t>Przestarzałe zdarzenia dotyczące aliasów</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelSend encrypted messages</t>
+          <t>PowerlevelsTypeListModelDeprecated aliases events</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15851</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15889</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Enable encryption</t>
+          <t>Change the room avatar</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Włączenie szyfrowania</t>
+          <t>Zmiana awataru pokoju</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelEnable encryption</t>
+          <t>PowerlevelsTypeListModelChange the room avatar</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15853</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15891</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Change guest access</t>
+          <t>Change the room addresses</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Zmiana dostępu dla gości</t>
+          <t>Zmiana adresów pokoju</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange guest access</t>
+          <t>PowerlevelsTypeListModelChange the room addresses</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15855</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15893</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Change history visibility</t>
+          <t>Send encrypted messages</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Zmiana widoczności historii</t>
+          <t>Wysyłanie szyfrowanych wiadomości</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange history visibility</t>
+          <t>PowerlevelsTypeListModelSend encrypted messages</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15857</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15895</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Change who can join</t>
+          <t>Enable encryption</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Zmiana możliwości dołączenia do pokoju</t>
+          <t>Włączenie szyfrowania</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange who can join</t>
+          <t>PowerlevelsTypeListModelEnable encryption</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15859</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15897</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Send messages</t>
+          <t>Change guest access</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Wysyłanie wiadomości</t>
+          <t>Zmiana dostępu dla gości</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelSend messages</t>
+          <t>PowerlevelsTypeListModelChange guest access</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15861</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15899</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Change the room name</t>
+          <t>Change history visibility</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Zmiana nazwy pokoju</t>
+          <t>Zmiana widoczności historii</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room name</t>
+          <t>PowerlevelsTypeListModelChange history visibility</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15863</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15901</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Change the room permissions</t>
+          <t>Change who can join</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Zmiana uprawnień pokoju</t>
+          <t>Zmiana możliwości dołączenia do pokoju</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room permissions</t>
+          <t>PowerlevelsTypeListModelChange who can join</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15865</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15903</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Change the rooms topic</t>
+          <t>Send messages</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Zmiana tematu pokoju</t>
+          <t>Wysyłanie wiadomości</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the rooms topic</t>
+          <t>PowerlevelsTypeListModelSend messages</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15867</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15905</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Change the widgets</t>
+          <t>Change the room name</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Zmiana widżetów</t>
+          <t>Zmiana nazwy pokoju</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the widgets</t>
+          <t>PowerlevelsTypeListModelChange the room name</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15869</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15907</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Change the widgets (experimental)</t>
+          <t>Change the room permissions</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Zmiana widżetów (eksperymentalne)</t>
+          <t>Zmiana uprawnień pokoju</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the widgets (experimental)</t>
+          <t>PowerlevelsTypeListModelChange the room permissions</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15871</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15909</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Redact own events</t>
+          <t>Change the rooms topic</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Redagowanie własnych zdarzeń</t>
+          <t>Zmiana tematu pokoju</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelRedact own events</t>
+          <t>PowerlevelsTypeListModelChange the rooms topic</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15873</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15911</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Change the pinned events</t>
+          <t>Change the widgets</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Zmiana przypiętych zdarzeń</t>
+          <t>Zmiana widżetów</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the pinned events</t>
+          <t>PowerlevelsTypeListModelChange the widgets</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15875</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15913</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Upgrade the room</t>
+          <t>Change the widgets (experimental)</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Aktualizowanie pokoju do nowszej wersji</t>
+          <t>Zmiana widżetów (eksperymentalne)</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelUpgrade the room</t>
+          <t>PowerlevelsTypeListModelChange the widgets (experimental)</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
-      <c r="H456" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15877</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15915</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Send stickers</t>
+          <t>Redact own events</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Wysyłanie naklejek</t>
+          <t>Redagowanie własnych zdarzeń</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelSend stickers</t>
+          <t>PowerlevelsTypeListModelRedact own events</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15880</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15917</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Ban users using policy rules</t>
+          <t>Change the pinned events</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Banowanie użytkowników przy użyciu reguł</t>
+          <t>Zmiana przypiętych zdarzeń</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan users using policy rules</t>
+          <t>PowerlevelsTypeListModelChange the pinned events</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15882</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15919</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Ban rooms using policy rules</t>
+          <t>Upgrade the room</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Banowanie pokojów przy użyciu reguł</t>
+          <t>Aktualizowanie pokoju do nowszej wersji</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan rooms using policy rules</t>
+          <t>PowerlevelsTypeListModelUpgrade the room</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
-      <c r="H459" t="inlineStr"/>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t>Means upgrading to a new room version</t>
+        </is>
+      </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15884</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15921</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Ban servers using policy rules</t>
+          <t>Send stickers</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Banowanie serwerów przy użyciu reguł</t>
+          <t>Wysyłanie naklejek</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan servers using policy rules</t>
+          <t>PowerlevelsTypeListModelSend stickers</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15887</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15924</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Edit child communities and rooms</t>
-[...2 lines deleted...]
-      <c r="C461" t="inlineStr"/>
+          <t>Ban users using policy rules</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>Banowanie użytkowników przy użyciu reguł</t>
+        </is>
+      </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelEdit child communities and rooms</t>
+          <t>PowerlevelsTypeListModelBan users using policy rules</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15889</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15926</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Change parent communities</t>
-[...2 lines deleted...]
-      <c r="C462" t="inlineStr"/>
+          <t>Ban rooms using policy rules</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>Banowanie pokojów przy użyciu reguł</t>
+        </is>
+      </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange parent communities</t>
+          <t>PowerlevelsTypeListModelBan rooms using policy rules</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15892</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15928</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Start a call</t>
+          <t>Ban servers using policy rules</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Rozpoczynanie rozmowy</t>
+          <t>Banowanie serwerów przy użyciu reguł</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelStart a call</t>
+          <t>PowerlevelsTypeListModelBan servers using policy rules</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15894</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15931</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Negotiate a call</t>
-[...6 lines deleted...]
-      </c>
+          <t>Edit child communities and rooms</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr"/>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelNegotiate a call</t>
+          <t>PowerlevelsTypeListModelEdit child communities and rooms</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15896</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15933</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Answer a call</t>
-[...6 lines deleted...]
-      </c>
+          <t>Change parent communities</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr"/>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelAnswer a call</t>
+          <t>PowerlevelsTypeListModelChange parent communities</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15898</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15936</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Hang up a call</t>
+          <t>Start a call</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Kończenie rozmowy</t>
+          <t>Rozpoczynanie rozmowy</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelHang up a call</t>
+          <t>PowerlevelsTypeListModelStart a call</t>
         </is>
       </c>
       <c r="G466" t="inlineStr"/>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15900</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15938</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Reject a call</t>
-[...2 lines deleted...]
-      <c r="C467" t="inlineStr"/>
+          <t>Negotiate a call</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>Negocjowanie rozmowy</t>
+        </is>
+      </c>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelReject a call</t>
+          <t>PowerlevelsTypeListModelNegotiate a call</t>
         </is>
       </c>
       <c r="G467" t="inlineStr"/>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15902</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15940</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Change the room emotes</t>
+          <t>Answer a call</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Zmiana emotikon pokoju</t>
+          <t>Odbieranie rozmowy</t>
         </is>
       </c>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room emotes</t>
+          <t>PowerlevelsTypeListModelAnswer a call</t>
         </is>
       </c>
       <c r="G468" t="inlineStr"/>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:16119</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15942</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Other users</t>
+          <t>Hang up a call</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Inni użytkownicy</t>
+          <t>Kończenie rozmowy</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>PowerlevelsUserListModelOther users</t>
+          <t>PowerlevelsTypeListModelHang up a call</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16340</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15944</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Create a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
+          <t>Reject a call</t>
         </is>
       </c>
       <c r="C470" t="inlineStr"/>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>QCoreApplicationCreate a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
+          <t>PowerlevelsTypeListModelReject a call</t>
         </is>
       </c>
       <c r="G470" t="inlineStr"/>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16342</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15946</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>profile</t>
+          <t>Change the room emotes</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>profil</t>
+          <t>Zmiana emotikon pokoju</t>
         </is>
       </c>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>QCoreApplicationprofile</t>
+          <t>PowerlevelsTypeListModelChange the room emotes</t>
         </is>
       </c>
       <c r="G471" t="inlineStr"/>
       <c r="H471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16343</t>
+          <t>../../src/PowerlevelsEditModels.cpp:16176</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>profile name</t>
+          <t>Other users</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>nazwa profilu</t>
+          <t>Inni użytkownicy</t>
         </is>
       </c>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>QCoreApplicationprofile name</t>
+          <t>PowerlevelsUserListModelOther users</t>
         </is>
       </c>
       <c r="G472" t="inlineStr"/>
       <c r="H472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16313</t>
+          <t>../../src/main.cpp:16396</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Alias for '--log-level trace'.</t>
+          <t>Create a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
         </is>
       </c>
       <c r="C473" t="inlineStr"/>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>QObjectAlias for '--log-level trace'.</t>
+          <t>QCoreApplicationCreate a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
         </is>
       </c>
       <c r="G473" t="inlineStr"/>
       <c r="H473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16317</t>
+          <t>../../src/main.cpp:16398</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Set the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
-[...2 lines deleted...]
-      <c r="C474" t="inlineStr"/>
+          <t>profile</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>profil</t>
+        </is>
+      </c>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>QObjectSet the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
+          <t>QCoreApplicationprofile</t>
         </is>
       </c>
       <c r="G474" t="inlineStr"/>
       <c r="H474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16322</t>
+          <t>../../src/main.cpp:16399</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>level</t>
-[...2 lines deleted...]
-      <c r="C475" t="inlineStr"/>
+          <t>profile name</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>nazwa profilu</t>
+        </is>
+      </c>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>QObjectlevel</t>
+          <t>QCoreApplicationprofile name</t>
         </is>
       </c>
       <c r="G475" t="inlineStr"/>
       <c r="H475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16326</t>
+          <t>../../src/main.cpp:16369</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Set the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
+          <t>Alias for '--log-level trace'.</t>
         </is>
       </c>
       <c r="C476" t="inlineStr"/>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>QObjectSet the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
+          <t>QObjectAlias for '--log-level trace'.</t>
         </is>
       </c>
       <c r="G476" t="inlineStr"/>
       <c r="H476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16328</t>
+          <t>../../src/main.cpp:16373</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>type</t>
+          <t>Set the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="C477" t="inlineStr"/>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>QObjecttype</t>
+          <t>QObjectSet the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="G477" t="inlineStr"/>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16332</t>
+          <t>../../src/main.cpp:16378</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Recompacts the database which might improve performance.</t>
+          <t>level</t>
         </is>
       </c>
       <c r="C478" t="inlineStr"/>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>QObjectRecompacts the database which might improve performance.</t>
+          <t>QObjectlevel</t>
         </is>
       </c>
       <c r="G478" t="inlineStr"/>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16274</t>
+          <t>../../src/main.cpp:16382</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Respond</t>
+          <t>Set the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
         </is>
       </c>
       <c r="C479" t="inlineStr"/>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>QObjectRespond</t>
+          <t>QObjectSet the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
         </is>
       </c>
       <c r="G479" t="inlineStr"/>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16275</t>
+          <t>../../src/main.cpp:16384</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Send</t>
-[...6 lines deleted...]
-      </c>
+          <t>type</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr"/>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>QObjectSend</t>
+          <t>QObjecttype</t>
         </is>
       </c>
       <c r="G480" t="inlineStr"/>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16276</t>
+          <t>../../src/main.cpp:16388</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Write a message…</t>
-[...6 lines deleted...]
-      </c>
+          <t>Recompacts the database which might improve performance.</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr"/>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>QObjectWrite a message...</t>
+          <t>QObjectRecompacts the database which might improve performance.</t>
         </is>
       </c>
       <c r="G481" t="inlineStr"/>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16316</t>
+          <t>../../src/notifications/ManagerMac.cpp:16330</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Solve the reCAPTCHA and press the confirm button</t>
-[...6 lines deleted...]
-      </c>
+          <t>Respond</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr"/>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogSolve the reCAPTCHA and press the confirm button</t>
+          <t>QObjectRespond</t>
         </is>
       </c>
       <c r="G482" t="inlineStr"/>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16324</t>
+          <t>../../src/notifications/ManagerMac.cpp:16331</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Open reCAPTCHA</t>
+          <t>Send</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Otwórz reCAPTCHA</t>
+          <t>Wyślij</t>
         </is>
       </c>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogOpen reCAPTCHA</t>
+          <t>QObjectSend</t>
         </is>
       </c>
       <c r="G483" t="inlineStr"/>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16329</t>
+          <t>../../src/notifications/ManagerMac.cpp:16332</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Write a message…</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Anuluj</t>
+          <t>Napisz wiadomość…</t>
         </is>
       </c>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogCancel</t>
+          <t>QObjectWrite a message...</t>
         </is>
       </c>
       <c r="G484" t="inlineStr"/>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16334</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16372</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Confirm</t>
+          <t>Solve the reCAPTCHA and press the confirm button</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>Potwierdź</t>
+          <t>Rozwiąż reCAPTCHA i naciśnij przycisk „potwierdź”</t>
         </is>
       </c>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogConfirm</t>
+          <t>ReCaptchaDialogSolve the reCAPTCHA and press the confirm button</t>
         </is>
       </c>
       <c r="G485" t="inlineStr"/>
       <c r="H485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReadReceipts.qml:16373</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16380</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Read receipts</t>
+          <t>Open reCAPTCHA</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Potwierdzenia przeczytania</t>
+          <t>Otwórz reCAPTCHA</t>
         </is>
       </c>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>ReadReceiptsRead receipts</t>
+          <t>ReCaptchaDialogOpen reCAPTCHA</t>
         </is>
       </c>
       <c r="G486" t="inlineStr"/>
       <c r="H486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>../../src/ReadReceiptsModel.cpp:16484</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16385</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Yesterday, %1</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Wczoraj, %1</t>
+          <t>Anuluj</t>
         </is>
       </c>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>ReadReceiptsModelYesterday, %1</t>
+          <t>ReCaptchaDialogCancel</t>
         </is>
       </c>
       <c r="G487" t="inlineStr"/>
       <c r="H487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16567</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16390</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Autodiscovery failed. Received malformed response.</t>
+          <t>Confirm</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Automatyczne wykrywanie zakończone niepowodzeniem. Otrzymano nieprawidłową odpowiedź.</t>
+          <t>Potwierdź</t>
         </is>
       </c>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>RegisterPageAutodiscovery failed. Received malformed response.</t>
+          <t>ReCaptchaDialogConfirm</t>
         </is>
       </c>
       <c r="G488" t="inlineStr"/>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16574</t>
+          <t>../qml/dialogs/ReadReceipts.qml:16429</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
+          <t>Read receipts</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Automatyczne wykrywanie zakończone niepowodzeniem. Wystąpił nieznany błąd podczas próby dostępu do .well-known.</t>
+          <t>Potwierdzenia przeczytania</t>
         </is>
       </c>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>RegisterPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
+          <t>ReadReceiptsRead receipts</t>
         </is>
       </c>
       <c r="G489" t="inlineStr"/>
       <c r="H489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16599</t>
+          <t>../../src/ReadReceiptsModel.cpp:16540</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>The required endpoints were not found. Possibly not a Matrix server.</t>
+          <t>Yesterday, %1</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Nie odnaleziono wymaganych punktów końcowych. To może nie być serwer Matrix.</t>
+          <t>Wczoraj, %1</t>
         </is>
       </c>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>RegisterPageThe required endpoints were not found. Possibly not a Matrix server.</t>
+          <t>ReadReceiptsModelYesterday, %1</t>
         </is>
       </c>
       <c r="G490" t="inlineStr"/>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16606</t>
+          <t>../../src/RegisterPage.cpp:16623</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Received malformed response. Make sure the homeserver domain is valid.</t>
+          <t>Autodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>Otrzymano nieprawidłową odpowiedź. Upewnij się, że domena serwera domowego jest prawidłowa.</t>
+          <t>Automatyczne wykrywanie zakończone niepowodzeniem. Otrzymano nieprawidłową odpowiedź.</t>
         </is>
       </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>RegisterPageReceived malformed response. Make sure the homeserver domain is valid.</t>
+          <t>RegisterPageAutodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="G491" t="inlineStr"/>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16611</t>
+          <t>../../src/RegisterPage.cpp:16630</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
+          <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Wystąpił nieznany błąd. Upewnij się, że domena serwera domowego jest prawidłowa.</t>
+          <t>Automatyczne wykrywanie zakończone niepowodzeniem. Wystąpił nieznany błąd podczas próby dostępu do .well-known.</t>
         </is>
       </c>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>RegisterPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
+          <t>RegisterPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
         </is>
       </c>
       <c r="G492" t="inlineStr"/>
       <c r="H492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16633</t>
+          <t>../../src/RegisterPage.cpp:16655</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>The selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
-[...2 lines deleted...]
-      <c r="C493" t="inlineStr"/>
+          <t>The required endpoints were not found. Possibly not a Matrix server.</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>Nie odnaleziono wymaganych punktów końcowych. To może nie być serwer Matrix.</t>
+        </is>
+      </c>
       <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>RegisterPageThe selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
+          <t>RegisterPageThe required endpoints were not found. Possibly not a Matrix server.</t>
         </is>
       </c>
       <c r="G493" t="inlineStr"/>
       <c r="H493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16645</t>
+          <t>../../src/RegisterPage.cpp:16662</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Server does not support querying registration flows!</t>
+          <t>Received malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Serwer nie wspiera podawania możliwych sposobów rejestracji!</t>
+          <t>Otrzymano nieprawidłową odpowiedź. Upewnij się, że domena serwera domowego jest prawidłowa.</t>
         </is>
       </c>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>RegisterPageServer does not support querying registration flows!</t>
+          <t>RegisterPageReceived malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G494" t="inlineStr"/>
       <c r="H494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16650</t>
+          <t>../../src/RegisterPage.cpp:16667</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Server does not support registration.</t>
+          <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Serwer nie pozwala na rejestrację.</t>
+          <t>Wystąpił nieznany błąd. Upewnij się, że domena serwera domowego jest prawidłowa.</t>
         </is>
       </c>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>RegisterPageServer does not support registration.</t>
+          <t>RegisterPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G495" t="inlineStr"/>
       <c r="H495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16678</t>
+          <t>../../src/RegisterPage.cpp:16689</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Invalid username.</t>
-[...6 lines deleted...]
-      </c>
+          <t>The selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr"/>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>RegisterPageInvalid username.</t>
+          <t>RegisterPageThe selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
         </is>
       </c>
       <c r="G496" t="inlineStr"/>
       <c r="H496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16680</t>
+          <t>../../src/RegisterPage.cpp:16701</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Name already in use.</t>
+          <t>Server does not support querying registration flows!</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Nazwa jest już w użyciu.</t>
+          <t>Serwer nie wspiera podawania możliwych sposobów rejestracji!</t>
         </is>
       </c>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>RegisterPageName already in use.</t>
+          <t>RegisterPageServer does not support querying registration flows!</t>
         </is>
       </c>
       <c r="G497" t="inlineStr"/>
       <c r="H497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16682</t>
+          <t>../../src/RegisterPage.cpp:16706</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Part of the reserved namespace.</t>
+          <t>Server does not support registration.</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Część zarezerwowanej przestrzeni nazw.</t>
+          <t>Serwer nie pozwala na rejestrację.</t>
         </is>
       </c>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>RegisterPagePart of the reserved namespace.</t>
+          <t>RegisterPageServer does not support registration.</t>
         </is>
       </c>
       <c r="G498" t="inlineStr"/>
       <c r="H498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16740</t>
+          <t>../../src/RegisterPage.cpp:16734</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Homeserver</t>
+          <t>Invalid username.</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Serwer domowy</t>
+          <t>Niepoprawna nazwa.</t>
         </is>
       </c>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>RegisterPageHomeserver</t>
+          <t>RegisterPageInvalid username.</t>
         </is>
       </c>
       <c r="G499" t="inlineStr"/>
       <c r="H499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16741</t>
+          <t>../../src/RegisterPage.cpp:16736</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>your.server</t>
+          <t>Name already in use.</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>twój.serwer</t>
+          <t>Nazwa jest już w użyciu.</t>
         </is>
       </c>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>RegisterPageyour.server</t>
+          <t>RegisterPageName already in use.</t>
         </is>
       </c>
       <c r="G500" t="inlineStr"/>
       <c r="H500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16744</t>
+          <t>../../src/RegisterPage.cpp:16738</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>A server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
+          <t>Part of the reserved namespace.</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Serwer, który pozwala na rejestrację. Ponieważ Matrix jest zdecentralizowany, musisz najpierw znaleźć serwer który pozwala na rejestrację bądź hostować swój własny.</t>
+          <t>Część zarezerwowanej przestrzeni nazw.</t>
         </is>
       </c>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>RegisterPageA server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
+          <t>RegisterPagePart of the reserved namespace.</t>
         </is>
       </c>
       <c r="G501" t="inlineStr"/>
       <c r="H501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16776</t>
+          <t>../qml/pages/RegisterPage.qml:16796</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Username</t>
+          <t>Homeserver</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Nazwa użytkownika</t>
+          <t>Serwer domowy</t>
         </is>
       </c>
       <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>RegisterPageUsername</t>
+          <t>RegisterPageHomeserver</t>
         </is>
       </c>
       <c r="G502" t="inlineStr"/>
       <c r="H502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16777</t>
+          <t>../qml/pages/RegisterPage.qml:16797</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>The username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
+          <t>your.server</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Nazwa użytkownika nie może być pusta i może zawierać wyłącznie znaki a-z, 0-9, ., _, =, -, i /.</t>
+          <t>twój.serwer</t>
         </is>
       </c>
       <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>RegisterPageThe username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
+          <t>RegisterPageyour.server</t>
         </is>
       </c>
       <c r="G503" t="inlineStr"/>
       <c r="H503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16898</t>
+          <t>../qml/pages/RegisterPage.qml:16800</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>A server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Wróć</t>
+          <t>Serwer, który pozwala na rejestrację. Ponieważ Matrix jest zdecentralizowany, musisz najpierw znaleźć serwer który pozwala na rejestrację bądź hostować swój własny.</t>
         </is>
       </c>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>RegisterPageBack</t>
+          <t>RegisterPageA server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
         </is>
       </c>
       <c r="G504" t="inlineStr"/>
       <c r="H504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16819</t>
+          <t>../qml/pages/RegisterPage.qml:16832</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Password</t>
+          <t>Username</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Hasło</t>
+          <t>Nazwa użytkownika</t>
         </is>
       </c>
       <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>RegisterPagePassword</t>
+          <t>RegisterPageUsername</t>
         </is>
       </c>
       <c r="G505" t="inlineStr"/>
       <c r="H505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16821</t>
+          <t>../qml/pages/RegisterPage.qml:16833</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Please choose a secure password. The exact requirements for password strength may depend on your server.</t>
+          <t>The username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>Wpisz swoje hasło. Dokładne wymagania dotyczące jego siły mogą zależeć od Twojego serwera.</t>
+          <t>Nazwa użytkownika nie może być pusta i może zawierać wyłącznie znaki a-z, 0-9, ., _, =, -, i /.</t>
         </is>
       </c>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>RegisterPagePlease choose a secure password. The exact requirements for password strength may depend on your server.</t>
+          <t>RegisterPageThe username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
         </is>
       </c>
       <c r="G506" t="inlineStr"/>
       <c r="H506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16828</t>
+          <t>../qml/pages/RegisterPage.qml:16954</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Password confirmation</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>Potwierdzenie hasła</t>
+          <t>Wróć</t>
         </is>
       </c>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>RegisterPagePassword confirmation</t>
+          <t>RegisterPageBack</t>
         </is>
       </c>
       <c r="G507" t="inlineStr"/>
       <c r="H507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16837</t>
+          <t>../qml/pages/RegisterPage.qml:16875</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Your passwords do not match!</t>
+          <t>Password</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Podane hasła nie są identyczne!</t>
+          <t>Hasło</t>
         </is>
       </c>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>RegisterPageYour passwords do not match!</t>
+          <t>RegisterPagePassword</t>
         </is>
       </c>
       <c r="G508" t="inlineStr"/>
       <c r="H508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16845</t>
+          <t>../qml/pages/RegisterPage.qml:16877</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Device name</t>
+          <t>Please choose a secure password. The exact requirements for password strength may depend on your server.</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>Nazwa urządzenia</t>
+          <t>Wpisz swoje hasło. Dokładne wymagania dotyczące jego siły mogą zależeć od Twojego serwera.</t>
         </is>
       </c>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>RegisterPageDevice name</t>
+          <t>RegisterPagePlease choose a secure password. The exact requirements for password strength may depend on your server.</t>
         </is>
       </c>
       <c r="G509" t="inlineStr"/>
       <c r="H509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16847</t>
+          <t>../qml/pages/RegisterPage.qml:16884</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
-[...2 lines deleted...]
-      <c r="C510" t="inlineStr"/>
+          <t>Password confirmation</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>Potwierdzenie hasła</t>
+        </is>
+      </c>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>RegisterPageA name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
+          <t>RegisterPagePassword confirmation</t>
         </is>
       </c>
       <c r="G510" t="inlineStr"/>
       <c r="H510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16878</t>
+          <t>../qml/pages/RegisterPage.qml:16893</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>REGISTER</t>
+          <t>Your passwords do not match!</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>ZAREJESTRUJ</t>
+          <t>Podane hasła nie są identyczne!</t>
         </is>
       </c>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>RegisterPageREGISTER</t>
+          <t>RegisterPageYour passwords do not match!</t>
         </is>
       </c>
       <c r="G511" t="inlineStr"/>
       <c r="H511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>../qml/ReplyPopup.qml:16919</t>
+          <t>../qml/pages/RegisterPage.qml:16901</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Device name</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>Zamknij</t>
+          <t>Nazwa urządzenia</t>
         </is>
       </c>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>ReplyPopupClose</t>
+          <t>RegisterPageDevice name</t>
         </is>
       </c>
       <c r="G512" t="inlineStr"/>
       <c r="H512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>../qml/ReplyPopup.qml:16935</t>
+          <t>../qml/pages/RegisterPage.qml:16903</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Cancel Edit</t>
-[...6 lines deleted...]
-      </c>
+          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr"/>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>ReplyPopupCancel Edit</t>
+          <t>RegisterPageA name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
         </is>
       </c>
       <c r="G513" t="inlineStr"/>
       <c r="H513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>../qml/ReplyPopup.qml:16951</t>
+          <t>../qml/pages/RegisterPage.qml:16934</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Cancel Thread</t>
+          <t>REGISTER</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>Zamknij wątek</t>
+          <t>ZAREJESTRUJ</t>
         </is>
       </c>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>ReplyPopupCancel Thread</t>
+          <t>RegisterPageREGISTER</t>
         </is>
       </c>
       <c r="G514" t="inlineStr"/>
       <c r="H514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16966</t>
+          <t>../qml/ReplyPopup.qml:16975</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>Report message</t>
-[...2 lines deleted...]
-      <c r="C515" t="inlineStr"/>
+          <t>Close</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>Zamknij</t>
+        </is>
+      </c>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>ReportMessageReport message</t>
+          <t>ReplyPopupClose</t>
         </is>
       </c>
       <c r="G515" t="inlineStr"/>
       <c r="H515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16981</t>
+          <t>../qml/ReplyPopup.qml:16991</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>This message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
-[...2 lines deleted...]
-      <c r="C516" t="inlineStr"/>
+          <t>Cancel Edit</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>Anuluj edycję</t>
+        </is>
+      </c>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>ReportMessageThis message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
+          <t>ReplyPopupCancel Edit</t>
         </is>
       </c>
       <c r="G516" t="inlineStr"/>
       <c r="H516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16985</t>
+          <t>../qml/ReplyPopup.qml:17007</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Enter your reason for reporting:</t>
-[...2 lines deleted...]
-      <c r="C517" t="inlineStr"/>
+          <t>Cancel Thread</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>Zamknij wątek</t>
+        </is>
+      </c>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>ReportMessageEnter your reason for reporting:</t>
+          <t>ReplyPopupCancel Thread</t>
         </is>
       </c>
       <c r="G517" t="inlineStr"/>
       <c r="H517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16995</t>
+          <t>../qml/dialogs/ReportMessage.qml:17022</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>How bad is the message?</t>
+          <t>Report message</t>
         </is>
       </c>
       <c r="C518" t="inlineStr"/>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>ReportMessageHow bad is the message?</t>
+          <t>ReportMessageReport message</t>
         </is>
       </c>
       <c r="G518" t="inlineStr"/>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17013</t>
+          <t>../qml/dialogs/ReportMessage.qml:17037</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Not bad</t>
+          <t>This message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
         </is>
       </c>
       <c r="C519" t="inlineStr"/>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>ReportMessageNot bad</t>
+          <t>ReportMessageThis message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
         </is>
       </c>
       <c r="G519" t="inlineStr"/>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17015</t>
+          <t>../qml/dialogs/ReportMessage.qml:17041</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Mild</t>
+          <t>Enter your reason for reporting:</t>
         </is>
       </c>
       <c r="C520" t="inlineStr"/>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>ReportMessageMild</t>
+          <t>ReportMessageEnter your reason for reporting:</t>
         </is>
       </c>
       <c r="G520" t="inlineStr"/>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17017</t>
+          <t>../qml/dialogs/ReportMessage.qml:17051</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Bad</t>
+          <t>How bad is the message?</t>
         </is>
       </c>
       <c r="C521" t="inlineStr"/>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>ReportMessageBad</t>
+          <t>ReportMessageHow bad is the message?</t>
         </is>
       </c>
       <c r="G521" t="inlineStr"/>
       <c r="H521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17019</t>
+          <t>../qml/dialogs/ReportMessage.qml:17069</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Serious</t>
+          <t>Not bad</t>
         </is>
       </c>
       <c r="C522" t="inlineStr"/>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>ReportMessageSerious</t>
+          <t>ReportMessageNot bad</t>
         </is>
       </c>
       <c r="G522" t="inlineStr"/>
       <c r="H522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17021</t>
+          <t>../qml/dialogs/ReportMessage.qml:17071</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Extremely serious</t>
+          <t>Mild</t>
         </is>
       </c>
       <c r="C523" t="inlineStr"/>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>ReportMessageExtremely serious</t>
+          <t>ReportMessageMild</t>
         </is>
       </c>
       <c r="G523" t="inlineStr"/>
       <c r="H523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17045</t>
+          <t>../qml/dialogs/ReportMessage.qml:17073</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Explore Public Rooms</t>
-[...6 lines deleted...]
-      </c>
+          <t>Bad</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr"/>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>RoomDirectoryExplore Public Rooms</t>
+          <t>ReportMessageBad</t>
         </is>
       </c>
       <c r="G524" t="inlineStr"/>
       <c r="H524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17137</t>
+          <t>../qml/dialogs/ReportMessage.qml:17075</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Join</t>
-[...6 lines deleted...]
-      </c>
+          <t>Serious</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr"/>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>RoomDirectoryJoin</t>
+          <t>ReportMessageSerious</t>
         </is>
       </c>
       <c r="G525" t="inlineStr"/>
       <c r="H525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17137</t>
+          <t>../qml/dialogs/ReportMessage.qml:17077</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Open</t>
+          <t>Extremely serious</t>
         </is>
       </c>
       <c r="C526" t="inlineStr"/>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>RoomDirectoryOpen</t>
+          <t>ReportMessageExtremely serious</t>
         </is>
       </c>
       <c r="G526" t="inlineStr"/>
       <c r="H526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17191</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17101</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Search for public rooms</t>
+          <t>Explore Public Rooms</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>Szukaj publicznych pokojów</t>
+          <t>Przeglądaj publiczne pokoje</t>
         </is>
       </c>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>RoomDirectorySearch for public rooms</t>
+          <t>RoomDirectoryExplore Public Rooms</t>
         </is>
       </c>
       <c r="G527" t="inlineStr"/>
       <c r="H527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17203</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17193</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Choose custom homeserver</t>
+          <t>Join</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>Wybierz własny serwer domowy</t>
+          <t>Dołącz</t>
         </is>
       </c>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>RoomDirectoryChoose custom homeserver</t>
+          <t>RoomDirectoryJoin</t>
         </is>
       </c>
       <c r="G528" t="inlineStr"/>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17221</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17193</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Close</t>
-[...6 lines deleted...]
-      </c>
+          <t>Open</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr"/>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>RoomDirectoryClose</t>
+          <t>RoomDirectoryOpen</t>
         </is>
       </c>
       <c r="G529" t="inlineStr"/>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:19301</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17247</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>no version stored</t>
+          <t>Search for public rooms</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>brak zapisanej wersji</t>
+          <t>Szukaj publicznych pokojów</t>
         </is>
       </c>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>RoomInfono version stored</t>
+          <t>RoomDirectorySearch for public rooms</t>
         </is>
       </c>
       <c r="G530" t="inlineStr"/>
       <c r="H530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19350</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17259</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Start a new chat</t>
+          <t>Choose custom homeserver</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>Utwórz nowy czat</t>
+          <t>Wybierz własny serwer domowy</t>
         </is>
       </c>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>RoomListStart a new chat</t>
+          <t>RoomDirectoryChoose custom homeserver</t>
         </is>
       </c>
       <c r="G531" t="inlineStr"/>
       <c r="H531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19363</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17277</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Join a room</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Dołącz do pokoju</t>
+          <t>Zamknij</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>RoomListJoin a room</t>
+          <t>RoomDirectoryClose</t>
         </is>
       </c>
       <c r="G532" t="inlineStr"/>
       <c r="H532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19368</t>
+          <t>../../src/Cache.cpp:19355</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Create a new room</t>
+          <t>no version stored</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Utwórz nowy pokój</t>
+          <t>brak zapisanej wersji</t>
         </is>
       </c>
       <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>RoomListCreate a new room</t>
+          <t>RoomInfono version stored</t>
         </is>
       </c>
       <c r="G533" t="inlineStr"/>
       <c r="H533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19377</t>
+          <t>../qml/RoomList.qml:19404</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Start a direct chat</t>
+          <t>Start a new chat</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>Rozpocznij czat bezpośredni</t>
+          <t>Utwórz nowy czat</t>
         </is>
       </c>
       <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>RoomListStart a direct chat</t>
+          <t>RoomListStart a new chat</t>
         </is>
       </c>
       <c r="G534" t="inlineStr"/>
       <c r="H534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19386</t>
+          <t>../qml/RoomList.qml:19417</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Create a new community</t>
+          <t>Join a room</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>Stwórz nową społeczność</t>
+          <t>Dołącz do pokoju</t>
         </is>
       </c>
       <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>RoomListCreate a new community</t>
+          <t>RoomListJoin a room</t>
         </is>
       </c>
       <c r="G535" t="inlineStr"/>
       <c r="H535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19402</t>
+          <t>../qml/RoomList.qml:19422</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Room directory</t>
+          <t>Create a new room</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Katalog pokojów</t>
+          <t>Utwórz nowy pokój</t>
         </is>
       </c>
       <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>RoomListRoom directory</t>
+          <t>RoomListCreate a new room</t>
         </is>
       </c>
       <c r="G536" t="inlineStr"/>
       <c r="H536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19420</t>
+          <t>../qml/RoomList.qml:19431</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Search rooms (Ctrl+K)</t>
+          <t>Start a direct chat</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Szukaj pokojów (Ctrl+K)</t>
+          <t>Rozpocznij czat bezpośredni</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>RoomListSearch rooms (Ctrl+K)</t>
+          <t>RoomListStart a direct chat</t>
         </is>
       </c>
       <c r="G537" t="inlineStr"/>
       <c r="H537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19444</t>
+          <t>../qml/RoomList.qml:19440</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>User settings</t>
+          <t>Create a new community</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>Ustawienia użytkownika</t>
+          <t>Stwórz nową społeczność</t>
         </is>
       </c>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>RoomListUser settings</t>
+          <t>RoomListCreate a new community</t>
         </is>
       </c>
       <c r="G538" t="inlineStr"/>
       <c r="H538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19538</t>
+          <t>../qml/RoomList.qml:19456</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Logout</t>
+          <t>Room directory</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Wyloguj</t>
+          <t>Katalog pokojów</t>
         </is>
       </c>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>RoomListLogout</t>
+          <t>RoomListRoom directory</t>
         </is>
       </c>
       <c r="G539" t="inlineStr"/>
       <c r="H539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19550</t>
+          <t>../qml/RoomList.qml:19474</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>Enter your status message:</t>
+          <t>Search rooms (Ctrl+K)</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>Wprowadź swoją wiadomość statusową:</t>
+          <t>Szukaj pokojów (Ctrl+K)</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>RoomListEnter your status message:</t>
+          <t>RoomListSearch rooms (Ctrl+K)</t>
         </is>
       </c>
       <c r="G540" t="inlineStr"/>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19551</t>
+          <t>../qml/RoomList.qml:19498</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Status Message</t>
+          <t>User settings</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>Wiadomość Statusowa</t>
+          <t>Ustawienia użytkownika</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>RoomListStatus Message</t>
+          <t>RoomListUser settings</t>
         </is>
       </c>
       <c r="G541" t="inlineStr"/>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19563</t>
+          <t>../qml/RoomList.qml:19592</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Profile settings</t>
+          <t>Logout</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>Ustawienia profilu</t>
+          <t>Wyloguj</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>RoomListProfile settings</t>
+          <t>RoomListLogout</t>
         </is>
       </c>
       <c r="G542" t="inlineStr"/>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19568</t>
+          <t>../qml/RoomList.qml:19604</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Set status message</t>
+          <t>Enter your status message:</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>Ustaw wiadomość statusową</t>
+          <t>Wprowadź swoją wiadomość statusową:</t>
         </is>
       </c>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>RoomListSet status message</t>
+          <t>RoomListEnter your status message:</t>
         </is>
       </c>
       <c r="G543" t="inlineStr"/>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19579</t>
+          <t>../qml/RoomList.qml:19605</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Automatic online status</t>
-[...2 lines deleted...]
-      <c r="C544" t="inlineStr"/>
+          <t>Status Message</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr">
+        <is>
+          <t>Wiadomość Statusowa</t>
+        </is>
+      </c>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>RoomListAutomatic online status</t>
+          <t>RoomListStatus Message</t>
         </is>
       </c>
       <c r="G544" t="inlineStr"/>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19586</t>
+          <t>../qml/RoomList.qml:19617</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Online</t>
-[...2 lines deleted...]
-      <c r="C545" t="inlineStr"/>
+          <t>Profile settings</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr">
+        <is>
+          <t>Ustawienia profilu</t>
+        </is>
+      </c>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>RoomListOnline</t>
+          <t>RoomListProfile settings</t>
         </is>
       </c>
       <c r="G545" t="inlineStr"/>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19593</t>
+          <t>../qml/RoomList.qml:19622</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>Unavailable</t>
-[...2 lines deleted...]
-      <c r="C546" t="inlineStr"/>
+          <t>Set status message</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr">
+        <is>
+          <t>Ustaw wiadomość statusową</t>
+        </is>
+      </c>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>RoomListUnavailable</t>
+          <t>RoomListSet status message</t>
         </is>
       </c>
       <c r="G546" t="inlineStr"/>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19600</t>
+          <t>../qml/RoomList.qml:19633</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>Offline</t>
+          <t>Automatic online status</t>
         </is>
       </c>
       <c r="C547" t="inlineStr"/>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>RoomListOffline</t>
+          <t>RoomListAutomatic online status</t>
         </is>
       </c>
       <c r="G547" t="inlineStr"/>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19654</t>
+          <t>../qml/RoomList.qml:19640</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Encryption not set up</t>
-[...6 lines deleted...]
-      </c>
+          <t>Online</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr"/>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>RoomListEncryption not set up</t>
+          <t>RoomListOnline</t>
         </is>
       </c>
       <c r="G548" t="inlineStr"/>
-      <c r="H548" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19657</t>
+          <t>../qml/RoomList.qml:19647</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>Unverified login</t>
-[...6 lines deleted...]
-      </c>
+          <t>Unavailable</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr"/>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>RoomListUnverified login</t>
+          <t>RoomListUnavailable</t>
         </is>
       </c>
       <c r="G549" t="inlineStr"/>
-      <c r="H549" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19660</t>
+          <t>../qml/RoomList.qml:19654</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Please verify your other devices</t>
-[...6 lines deleted...]
-      </c>
+          <t>Offline</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr"/>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>RoomListPlease verify your other devices</t>
+          <t>RoomListOffline</t>
         </is>
       </c>
       <c r="G550" t="inlineStr"/>
-      <c r="H550" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19674</t>
+          <t>../qml/RoomList.qml:19708</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Encryption not set up</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>Zamknij</t>
+          <t>Szyfrowanie nie zostało skonfigurowane</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>RoomListClose</t>
+          <t>RoomListEncryption not set up</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
-      <c r="H551" t="inlineStr"/>
+      <c r="H551" t="inlineStr">
+        <is>
+          <t>Cross-signing setup has not run yet.</t>
+        </is>
+      </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20053</t>
+          <t>../qml/RoomList.qml:19711</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Enter the tag you want to use:</t>
+          <t>Unverified login</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>Wprowadź tag, którego chcesz użyć:</t>
+          <t>Niezweryfikowana sesja</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>RoomListEnter the tag you want to use:</t>
+          <t>RoomListUnverified login</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
-      <c r="H552" t="inlineStr"/>
+      <c r="H552" t="inlineStr">
+        <is>
+          <t>The user just signed in with this device and hasn't verified their master key.</t>
+        </is>
+      </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20054</t>
+          <t>../qml/RoomList.qml:19714</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>New tag</t>
+          <t>Please verify your other devices</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>Nowy tag</t>
+          <t>Zweryfikuj swoje pozostałe urządzenia</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>RoomListNew tag</t>
+          <t>RoomListPlease verify your other devices</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
-      <c r="H553" t="inlineStr"/>
+      <c r="H553" t="inlineStr">
+        <is>
+          <t>There are unverified devices signed in to this account.</t>
+        </is>
+      </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20061</t>
+          <t>../qml/RoomList.qml:19728</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Open separately</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>Otwórz w nowym oknie</t>
+          <t>Zamknij</t>
         </is>
       </c>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>RoomListOpen separately</t>
+          <t>RoomListClose</t>
         </is>
       </c>
       <c r="G554" t="inlineStr"/>
       <c r="H554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20073</t>
+          <t>../qml/RoomList.qml:20107</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Mark as read</t>
+          <t>Enter the tag you want to use:</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>Oznacz jako przeczytane</t>
+          <t>Wprowadź tag, którego chcesz użyć:</t>
         </is>
       </c>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>RoomListMark as read</t>
+          <t>RoomListEnter the tag you want to use:</t>
         </is>
       </c>
       <c r="G555" t="inlineStr"/>
       <c r="H555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20078</t>
+          <t>../qml/RoomList.qml:20108</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Room settings</t>
+          <t>New tag</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>Ustawienia pokoju</t>
+          <t>Nowy tag</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>RoomListRoom settings</t>
+          <t>RoomListNew tag</t>
         </is>
       </c>
       <c r="G556" t="inlineStr"/>
       <c r="H556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20083</t>
+          <t>../qml/RoomList.qml:20115</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Leave room</t>
+          <t>Open separately</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>Opuść pokój</t>
+          <t>Otwórz w nowym oknie</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>RoomListLeave room</t>
+          <t>RoomListOpen separately</t>
         </is>
       </c>
       <c r="G557" t="inlineStr"/>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20088</t>
+          <t>../qml/RoomList.qml:20127</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Copy room link</t>
+          <t>Mark as read</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>Skopiuj link do pokoju</t>
+          <t>Oznacz jako przeczytane</t>
         </is>
       </c>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>RoomListCopy room link</t>
+          <t>RoomListMark as read</t>
         </is>
       </c>
       <c r="G558" t="inlineStr"/>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20095</t>
+          <t>../qml/RoomList.qml:20132</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Tag room as:</t>
+          <t>Room settings</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>Oznacz pokój tagiem:</t>
+          <t>Ustawienia pokoju</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>RoomListTag room as:</t>
+          <t>RoomListRoom settings</t>
         </is>
       </c>
       <c r="G559" t="inlineStr"/>
       <c r="H559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20108</t>
+          <t>../qml/RoomList.qml:20137</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Favourite</t>
+          <t>Leave room</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>Ulubiony</t>
+          <t>Opuść pokój</t>
         </is>
       </c>
       <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>RoomListFavourite</t>
+          <t>RoomListLeave room</t>
         </is>
       </c>
       <c r="G560" t="inlineStr"/>
       <c r="H560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20110</t>
+          <t>../qml/RoomList.qml:20142</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>Low priority</t>
+          <t>Copy room link</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>Niski priorytet</t>
+          <t>Skopiuj link do pokoju</t>
         </is>
       </c>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>RoomListLow priority</t>
+          <t>RoomListCopy room link</t>
         </is>
       </c>
       <c r="G561" t="inlineStr"/>
       <c r="H561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20112</t>
+          <t>../qml/RoomList.qml:20149</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Server notice</t>
+          <t>Tag room as:</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>Ogłoszenie serwera</t>
+          <t>Oznacz pokój tagiem:</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>RoomListServer notice</t>
+          <t>RoomListTag room as:</t>
         </is>
       </c>
       <c r="G562" t="inlineStr"/>
       <c r="H562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20125</t>
+          <t>../qml/RoomList.qml:20162</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>Create new tag…</t>
+          <t>Favourite</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>Utwórz nowy tag…</t>
+          <t>Ulubiony</t>
         </is>
       </c>
       <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>RoomListCreate new tag...</t>
+          <t>RoomListFavourite</t>
         </is>
       </c>
       <c r="G563" t="inlineStr"/>
       <c r="H563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20145</t>
+          <t>../qml/RoomList.qml:20164</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>Members of %1</t>
+          <t>Low priority</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>Obecni w %1</t>
+          <t>Niski priorytet</t>
         </is>
       </c>
       <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>RoomMembersMembers of %1</t>
+          <t>RoomListLow priority</t>
         </is>
       </c>
       <c r="G564" t="inlineStr"/>
       <c r="H564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20177</t>
+          <t>../qml/RoomList.qml:20166</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>%n person in %1</t>
+          <t>Server notice</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>%n osoba w %1</t>
+          <t>Ogłoszenie serwera</t>
         </is>
       </c>
       <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
+          <t>RoomListServer notice</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr"/>
+      <c r="H565" t="inlineStr"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr">
+        <is>
+          <t>../qml/RoomList.qml:20179</t>
+        </is>
+      </c>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>Create new tag…</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr">
+        <is>
+          <t>Utwórz nowy tag…</t>
+        </is>
+      </c>
+      <c r="D566" t="inlineStr"/>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>RoomListCreate new tag...</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr"/>
+      <c r="H566" t="inlineStr"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr">
+        <is>
+          <t>../qml/dialogs/RoomMembers.qml:20199</t>
+        </is>
+      </c>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>Members of %1</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr">
+        <is>
+          <t>Obecni w %1</t>
+        </is>
+      </c>
+      <c r="D567" t="inlineStr"/>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>RoomMembersMembers of %1</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr"/>
+      <c r="H567" t="inlineStr"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr">
+        <is>
+          <t>../qml/dialogs/RoomMembers.qml:20231</t>
+        </is>
+      </c>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>%n person in %1</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr">
+        <is>
+          <t>%n osoba w %1</t>
+        </is>
+      </c>
+      <c r="D568" t="inlineStr"/>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
           <t>RoomMembers
 Summary above list of members%n people in %1</t>
         </is>
       </c>
-      <c r="G565" t="inlineStr"/>
-[...88 lines deleted...]
-      </c>
       <c r="G568" t="inlineStr"/>
       <c r="H568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20211</t>
+          <t>../qml/dialogs/RoomMembers.qml:20241</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>User ID</t>
+          <t>Invite more people</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>ID użytkownika</t>
+          <t>Zaproś więcej ludzi</t>
         </is>
       </c>
       <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>RoomMembersUser ID</t>
+          <t>RoomMembersInvite more people</t>
         </is>
       </c>
       <c r="G569" t="inlineStr"/>
       <c r="H569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20212</t>
+          <t>../qml/dialogs/RoomMembers.qml:20249</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>Display name</t>
+          <t>Search...</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>Wyświetlana nazwa</t>
+          <t>Szukaj...</t>
         </is>
       </c>
       <c r="D570" t="inlineStr"/>
       <c r="E570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>RoomMembersDisplay name</t>
+          <t>RoomMembersSearch...</t>
         </is>
       </c>
       <c r="G570" t="inlineStr"/>
       <c r="H570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20213</t>
+          <t>../qml/dialogs/RoomMembers.qml:20259</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Power level</t>
+          <t xml:space="preserve">Sort by: </t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>Poziom mocy</t>
+          <t xml:space="preserve">Sortuj według: </t>
         </is>
       </c>
       <c r="D571" t="inlineStr"/>
       <c r="E571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>RoomMembersPower level</t>
+          <t xml:space="preserve">RoomMembersSort by: </t>
         </is>
       </c>
       <c r="G571" t="inlineStr"/>
       <c r="H571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20311</t>
+          <t>../qml/dialogs/RoomMembers.qml:20265</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>This room is not encrypted!</t>
+          <t>User ID</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>Ten pokój nie jest szyfrowany!</t>
+          <t>ID użytkownika</t>
         </is>
       </c>
       <c r="D572" t="inlineStr"/>
       <c r="E572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>RoomMembersThis room is not encrypted!</t>
+          <t>RoomMembersUser ID</t>
         </is>
       </c>
       <c r="G572" t="inlineStr"/>
       <c r="H572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20315</t>
+          <t>../qml/dialogs/RoomMembers.qml:20266</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>This user is verified.</t>
+          <t>Display name</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>Ten użytkownik został zweryfikowany.</t>
+          <t>Wyświetlana nazwa</t>
         </is>
       </c>
       <c r="D573" t="inlineStr"/>
       <c r="E573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>RoomMembersThis user is verified.</t>
+          <t>RoomMembersDisplay name</t>
         </is>
       </c>
       <c r="G573" t="inlineStr"/>
       <c r="H573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20317</t>
+          <t>../qml/dialogs/RoomMembers.qml:20267</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>This user isn't verified, but is still using the same master key from the first time you met.</t>
+          <t>Power level</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>Ten użytkownik nie został zweryfikowany, ale wciąż używa tego samego klucza głównego którego używał podczas waszej pierwszej rozmowy.</t>
+          <t>Poziom mocy</t>
         </is>
       </c>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>RoomMembersThis user isn't verified, but is still using the same master key from the first time you met.</t>
+          <t>RoomMembersPower level</t>
         </is>
       </c>
       <c r="G574" t="inlineStr"/>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20319</t>
+          <t>../qml/dialogs/RoomMembers.qml:20365</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>This user has unverified devices!</t>
+          <t>This room is not encrypted!</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>Ten użytkownik ma urządzenia, które nie zostały zweryfikowane!</t>
+          <t>Ten pokój nie jest szyfrowany!</t>
         </is>
       </c>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>RoomMembersThis user has unverified devices!</t>
+          <t>RoomMembersThis room is not encrypted!</t>
         </is>
       </c>
       <c r="G575" t="inlineStr"/>
       <c r="H575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20563</t>
+          <t>../qml/dialogs/RoomMembers.qml:20369</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Failed to enable encryption: %1</t>
+          <t>This user is verified.</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>Nie udało się włączyć szyfrowania: %1</t>
+          <t>Ten użytkownik został zweryfikowany.</t>
         </is>
       </c>
       <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>RoomSettingsFailed to enable encryption: %1</t>
+          <t>RoomMembersThis user is verified.</t>
         </is>
       </c>
       <c r="G576" t="inlineStr"/>
       <c r="H576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20967</t>
+          <t>../qml/dialogs/RoomMembers.qml:20371</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Select an avatar</t>
+          <t>This user isn't verified, but is still using the same master key from the first time you met.</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Wybierz awatar</t>
+          <t>Ten użytkownik nie został zweryfikowany, ale wciąż używa tego samego klucza głównego którego używał podczas waszej pierwszej rozmowy.</t>
         </is>
       </c>
       <c r="D577" t="inlineStr"/>
       <c r="E577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>RoomSettingsSelect an avatar</t>
+          <t>RoomMembersThis user isn't verified, but is still using the same master key from the first time you met.</t>
         </is>
       </c>
       <c r="G577" t="inlineStr"/>
       <c r="H577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20967</t>
+          <t>../qml/dialogs/RoomMembers.qml:20373</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
+          <t>This user has unverified devices!</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>Wszystkie pliki (*)</t>
+          <t>Ten użytkownik ma urządzenia, które nie zostały zweryfikowane!</t>
         </is>
       </c>
       <c r="D578" t="inlineStr"/>
       <c r="E578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>RoomSettingsAll Files (*)</t>
+          <t>RoomMembersThis user has unverified devices!</t>
         </is>
       </c>
       <c r="G578" t="inlineStr"/>
       <c r="H578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20979</t>
+          <t>../../src/ui/RoomSettings.cpp:20617</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>The selected file is not an image</t>
+          <t>Failed to enable encryption: %1</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>Wybrany plik nie jest obrazem</t>
+          <t>Nie udało się włączyć szyfrowania: %1</t>
         </is>
       </c>
       <c r="D579" t="inlineStr"/>
       <c r="E579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>RoomSettingsThe selected file is not an image</t>
+          <t>RoomSettingsFailed to enable encryption: %1</t>
         </is>
       </c>
       <c r="G579" t="inlineStr"/>
       <c r="H579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20984</t>
+          <t>../../src/ui/RoomSettings.cpp:21021</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>Error while reading file: %1</t>
+          <t>Select an avatar</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>Błąd czytania pliku: %1</t>
+          <t>Wybierz awatar</t>
         </is>
       </c>
       <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>RoomSettingsError while reading file: %1</t>
+          <t>RoomSettingsSelect an avatar</t>
         </is>
       </c>
       <c r="G580" t="inlineStr"/>
       <c r="H580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:21035</t>
+          <t>../../src/ui/RoomSettings.cpp:21021</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Failed to upload image: %s</t>
+          <t>All Files (*)</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>Nie udało się wysłać obrazu: %s</t>
+          <t>Wszystkie pliki (*)</t>
         </is>
       </c>
       <c r="D581" t="inlineStr"/>
       <c r="E581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>RoomSettingsFailed to upload image: %s</t>
+          <t>RoomSettingsAll Files (*)</t>
         </is>
       </c>
       <c r="G581" t="inlineStr"/>
       <c r="H581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21062</t>
+          <t>../../src/ui/RoomSettings.cpp:21033</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>Room Settings</t>
+          <t>The selected file is not an image</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>Ustawienia pokoju</t>
+          <t>Wybrany plik nie jest obrazem</t>
         </is>
       </c>
       <c r="D582" t="inlineStr"/>
       <c r="E582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRoom Settings</t>
+          <t>RoomSettingsThe selected file is not an image</t>
         </is>
       </c>
       <c r="G582" t="inlineStr"/>
       <c r="H582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21097</t>
+          <t>../../src/ui/RoomSettings.cpp:21038</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Change room avatar.</t>
+          <t>Error while reading file: %1</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>Zmień awatar pokoju.</t>
+          <t>Błąd czytania pliku: %1</t>
         </is>
       </c>
       <c r="D583" t="inlineStr"/>
       <c r="E583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange room avatar.</t>
+          <t>RoomSettingsError while reading file: %1</t>
         </is>
       </c>
       <c r="G583" t="inlineStr"/>
       <c r="H583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21194</t>
+          <t>../../src/ui/RoomSettings.cpp:21089</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Change name of this room</t>
+          <t>Failed to upload image: %s</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>Zmień nazwę tego pokoju</t>
+          <t>Nie udało się wysłać obrazu: %s</t>
         </is>
       </c>
       <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange name of this room</t>
+          <t>RoomSettingsFailed to upload image: %s</t>
         </is>
       </c>
       <c r="G584" t="inlineStr"/>
       <c r="H584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21217</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21116</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
-[...2 lines deleted...]
-      <c r="C585" t="inlineStr"/>
+          <t>Room Settings</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr">
+        <is>
+          <t>Ustawienia pokoju</t>
+        </is>
+      </c>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
+          <t>RoomSettingsDialogRoom Settings</t>
         </is>
       </c>
       <c r="G585" t="inlineStr"/>
       <c r="H585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21228</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21151</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>%n member</t>
+          <t>Change room avatar.</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>%n członek</t>
+          <t>Zmień awatar pokoju.</t>
         </is>
       </c>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>RoomSettingsDialog%n member(s)</t>
+          <t>RoomSettingsDialogChange room avatar.</t>
         </is>
       </c>
       <c r="G586" t="inlineStr"/>
       <c r="H586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21236</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21248</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>View members of %1</t>
+          <t>Change name of this room</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>Pokaż członków %1</t>
+          <t>Zmień nazwę tego pokoju</t>
         </is>
       </c>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogView members of %1</t>
+          <t>RoomSettingsDialogChange name of this room</t>
         </is>
       </c>
       <c r="G587" t="inlineStr"/>
       <c r="H587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21260</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21271</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>No topic set</t>
-[...6 lines deleted...]
-      </c>
+          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr"/>
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNo topic set</t>
+          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
         </is>
       </c>
       <c r="G588" t="inlineStr"/>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21284</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21282</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Change topic of this room</t>
+          <t>%n member</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>Zmień temat tego pokoju</t>
+          <t>%n członek</t>
         </is>
       </c>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange topic of this room</t>
+          <t>RoomSettingsDialog%n member(s)</t>
         </is>
       </c>
       <c r="G589" t="inlineStr"/>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21308</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21290</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
-[...2 lines deleted...]
-      <c r="C590" t="inlineStr"/>
+          <t>View members of %1</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr">
+        <is>
+          <t>Pokaż członków %1</t>
+        </is>
+      </c>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
+          <t>RoomSettingsDialogView members of %1</t>
         </is>
       </c>
       <c r="G590" t="inlineStr"/>
       <c r="H590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21327</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21314</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>NOTIFICATIONS</t>
+          <t>No topic set</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>POWIADOMIENIA</t>
+          <t>Brak ustawionego tematu</t>
         </is>
       </c>
       <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNOTIFICATIONS</t>
+          <t>RoomSettingsDialogNo topic set</t>
         </is>
       </c>
       <c r="G591" t="inlineStr"/>
       <c r="H591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21336</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21338</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Change topic of this room</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>Powiadomienia</t>
+          <t>Zmień temat tego pokoju</t>
         </is>
       </c>
       <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNotifications</t>
+          <t>RoomSettingsDialogChange topic of this room</t>
         </is>
       </c>
       <c r="G592" t="inlineStr"/>
       <c r="H592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21342</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21362</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Muted</t>
-[...6 lines deleted...]
-      </c>
+          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr"/>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMuted</t>
+          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
         </is>
       </c>
       <c r="G593" t="inlineStr"/>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21342</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21381</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Mentions only</t>
+          <t>NOTIFICATIONS</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Tylko wzmianki</t>
+          <t>POWIADOMIENIA</t>
         </is>
       </c>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMentions only</t>
+          <t>RoomSettingsDialogNOTIFICATIONS</t>
         </is>
       </c>
       <c r="G594" t="inlineStr"/>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21342</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21390</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>All messages</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>Wszystkie wiadomości</t>
+          <t>Powiadomienia</t>
         </is>
       </c>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAll messages</t>
+          <t>RoomSettingsDialogNotifications</t>
         </is>
       </c>
       <c r="G595" t="inlineStr"/>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21352</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>ENTRY PERMISSIONS</t>
-[...2 lines deleted...]
-      <c r="C596" t="inlineStr"/>
+          <t>Muted</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr">
+        <is>
+          <t>Wyciszony</t>
+        </is>
+      </c>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogENTRY PERMISSIONS</t>
+          <t>RoomSettingsDialogMuted</t>
         </is>
       </c>
       <c r="G596" t="inlineStr"/>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21361</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Anyone can join</t>
+          <t>Mentions only</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>Każdy może dołączyć</t>
+          <t>Tylko wzmianki</t>
         </is>
       </c>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAnyone can join</t>
+          <t>RoomSettingsDialogMentions only</t>
         </is>
       </c>
       <c r="G597" t="inlineStr"/>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21375</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Allow knocking</t>
+          <t>All messages</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>Pozwól na pukanie</t>
+          <t>Wszystkie wiadomości</t>
         </is>
       </c>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow knocking</t>
+          <t>RoomSettingsDialogAll messages</t>
         </is>
       </c>
       <c r="G598" t="inlineStr"/>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21394</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21409</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Allow joining via other rooms</t>
+          <t>ENTRY PERMISSIONS</t>
         </is>
       </c>
       <c r="C599" t="inlineStr"/>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow joining via other rooms</t>
+          <t>RoomSettingsDialogENTRY PERMISSIONS</t>
         </is>
       </c>
       <c r="G599" t="inlineStr"/>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21413</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21418</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Rooms to join via</t>
-[...2 lines deleted...]
-      <c r="C600" t="inlineStr"/>
+          <t>Anyone can join</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr">
+        <is>
+          <t>Każdy może dołączyć</t>
+        </is>
+      </c>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRooms to join via</t>
+          <t>RoomSettingsDialogAnyone can join</t>
         </is>
       </c>
       <c r="G600" t="inlineStr"/>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21667</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21432</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Change</t>
+          <t>Allow knocking</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Zmień</t>
+          <t>Pozwól na pukanie</t>
         </is>
       </c>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange</t>
+          <t>RoomSettingsDialogAllow knocking</t>
         </is>
       </c>
       <c r="G601" t="inlineStr"/>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21426</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21451</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Change the list of rooms users can join this room via. Usually this is the official community of this room.</t>
+          <t>Allow joining via other rooms</t>
         </is>
       </c>
       <c r="C602" t="inlineStr"/>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange the list of rooms users can join this room via. Usually this is the official community of this room.</t>
+          <t>RoomSettingsDialogAllow joining via other rooms</t>
         </is>
       </c>
       <c r="G602" t="inlineStr"/>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21432</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21470</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Allow guests to join</t>
+          <t>Rooms to join via</t>
         </is>
       </c>
       <c r="C603" t="inlineStr"/>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow guests to join</t>
+          <t>RoomSettingsDialogRooms to join via</t>
         </is>
       </c>
       <c r="G603" t="inlineStr"/>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21449</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21724</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Apply access rules</t>
+          <t>Change</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Zastosuj reguły dostępu</t>
+          <t>Zmień</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogApply access rules</t>
+          <t>RoomSettingsDialogChange</t>
         </is>
       </c>
       <c r="G604" t="inlineStr"/>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21456</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21483</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>MESSAGE VISIBILITY</t>
+          <t>Change the list of rooms users can join this room via. Usually this is the official community of this room.</t>
         </is>
       </c>
       <c r="C605" t="inlineStr"/>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMESSAGE VISIBILITY</t>
+          <t>RoomSettingsDialogChange the list of rooms users can join this room via. Usually this is the official community of this room.</t>
         </is>
       </c>
       <c r="G605" t="inlineStr"/>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21465</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21489</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Allow viewing history without joining</t>
+          <t>Allow guests to join</t>
         </is>
       </c>
       <c r="C606" t="inlineStr"/>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow viewing history without joining</t>
+          <t>RoomSettingsDialogAllow guests to join</t>
         </is>
       </c>
       <c r="G606" t="inlineStr"/>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21468</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21506</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>This is useful to see previews of the room or view it on public websites.</t>
-[...2 lines deleted...]
-      <c r="C607" t="inlineStr"/>
+          <t>Apply access rules</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr">
+        <is>
+          <t>Zastosuj reguły dostępu</t>
+        </is>
+      </c>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThis is useful to see previews of the room or view it on public websites.</t>
+          <t>RoomSettingsDialogApply access rules</t>
         </is>
       </c>
       <c r="G607" t="inlineStr"/>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21488</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21513</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Members can see messages since</t>
+          <t>MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="C608" t="inlineStr"/>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can see messages since</t>
+          <t>RoomSettingsDialogMESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="G608" t="inlineStr"/>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21492</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21522</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>How much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
+          <t>Allow viewing history without joining</t>
         </is>
       </c>
       <c r="C609" t="inlineStr"/>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogHow much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
+          <t>RoomSettingsDialogAllow viewing history without joining</t>
         </is>
       </c>
       <c r="G609" t="inlineStr"/>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21511</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21525</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Everything</t>
+          <t>This is useful to see previews of the room or view it on public websites.</t>
         </is>
       </c>
       <c r="C610" t="inlineStr"/>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEverything</t>
+          <t>RoomSettingsDialogThis is useful to see previews of the room or view it on public websites.</t>
         </is>
       </c>
       <c r="G610" t="inlineStr"/>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21512</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21545</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>As long as the user joined, they can see all previous messages.</t>
+          <t>Members can see messages since</t>
         </is>
       </c>
       <c r="C611" t="inlineStr"/>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAs long as the user joined, they can see all previous messages.</t>
+          <t>RoomSettingsDialogMembers can see messages since</t>
         </is>
       </c>
       <c r="G611" t="inlineStr"/>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21519</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21549</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>They got invited</t>
+          <t>How much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
         </is>
       </c>
       <c r="C612" t="inlineStr"/>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThey got invited</t>
+          <t>RoomSettingsDialogHow much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
         </is>
       </c>
       <c r="G612" t="inlineStr"/>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21520</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21568</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Members can only see messages from when they got invited going forward.</t>
+          <t>Everything</t>
         </is>
       </c>
       <c r="C613" t="inlineStr"/>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can only see messages from when they got invited going forward.</t>
+          <t>RoomSettingsDialogEverything</t>
         </is>
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21527</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21569</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>They joined</t>
+          <t>As long as the user joined, they can see all previous messages.</t>
         </is>
       </c>
       <c r="C614" t="inlineStr"/>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThey joined</t>
+          <t>RoomSettingsDialogAs long as the user joined, they can see all previous messages.</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21528</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21576</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Members can only see messages since after they joined.</t>
+          <t>They got invited</t>
         </is>
       </c>
       <c r="C615" t="inlineStr"/>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can only see messages since after they joined.</t>
+          <t>RoomSettingsDialogThey got invited</t>
         </is>
       </c>
       <c r="G615" t="inlineStr"/>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21538</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21577</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Apply visibility changes</t>
+          <t>Members can only see messages from when they got invited going forward.</t>
         </is>
       </c>
       <c r="C616" t="inlineStr"/>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogApply visibility changes</t>
+          <t>RoomSettingsDialogMembers can only see messages from when they got invited going forward.</t>
         </is>
       </c>
       <c r="G616" t="inlineStr"/>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21554</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21584</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Locally hidden events</t>
+          <t>They joined</t>
         </is>
       </c>
       <c r="C617" t="inlineStr"/>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogLocally hidden events</t>
+          <t>RoomSettingsDialogThey joined</t>
         </is>
       </c>
       <c r="G617" t="inlineStr"/>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21655</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21585</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Configure</t>
-[...6 lines deleted...]
-      </c>
+          <t>Members can only see messages since after they joined.</t>
+        </is>
+      </c>
+      <c r="C618" t="inlineStr"/>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogConfigure</t>
+          <t>RoomSettingsDialogMembers can only see messages since after they joined.</t>
         </is>
       </c>
       <c r="G618" t="inlineStr"/>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21566</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21595</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Select events to hide in this room</t>
-[...6 lines deleted...]
-      </c>
+          <t>Apply visibility changes</t>
+        </is>
+      </c>
+      <c r="C619" t="inlineStr"/>
       <c r="D619" t="inlineStr"/>
       <c r="E619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSelect events to hide in this room</t>
+          <t>RoomSettingsDialogApply visibility changes</t>
         </is>
       </c>
       <c r="G619" t="inlineStr"/>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21572</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21611</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Automatic event deletion</t>
+          <t>Locally hidden events</t>
         </is>
       </c>
       <c r="C620" t="inlineStr"/>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAutomatic event deletion</t>
+          <t>RoomSettingsDialogLocally hidden events</t>
         </is>
       </c>
       <c r="G620" t="inlineStr"/>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21584</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21712</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>Select if your events get automatically deleted in this room.</t>
-[...2 lines deleted...]
-      <c r="C621" t="inlineStr"/>
+          <t>Configure</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr">
+        <is>
+          <t>Konfiguruj</t>
+        </is>
+      </c>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSelect if your events get automatically deleted in this room.</t>
+          <t>RoomSettingsDialogConfigure</t>
         </is>
       </c>
       <c r="G621" t="inlineStr"/>
       <c r="H621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21590</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21623</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>GENERAL SETTINGS</t>
-[...2 lines deleted...]
-      <c r="C622" t="inlineStr"/>
+          <t>Select events to hide in this room</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr">
+        <is>
+          <t>Wybierz zdarzenia do ukrywania w tym pokoju</t>
+        </is>
+      </c>
       <c r="D622" t="inlineStr"/>
       <c r="E622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogGENERAL SETTINGS</t>
+          <t>RoomSettingsDialogSelect events to hide in this room</t>
         </is>
       </c>
       <c r="G622" t="inlineStr"/>
       <c r="H622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21599</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21629</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>Encryption</t>
-[...6 lines deleted...]
-      </c>
+          <t>Automatic event deletion</t>
+        </is>
+      </c>
+      <c r="C623" t="inlineStr"/>
       <c r="D623" t="inlineStr"/>
       <c r="E623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEncryption</t>
+          <t>RoomSettingsDialogAutomatic event deletion</t>
         </is>
       </c>
       <c r="G623" t="inlineStr"/>
       <c r="H623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21621</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21641</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>End-to-End Encryption</t>
-[...6 lines deleted...]
-      </c>
+          <t>Select if your events get automatically deleted in this room.</t>
+        </is>
+      </c>
+      <c r="C624" t="inlineStr"/>
       <c r="D624" t="inlineStr"/>
       <c r="E624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEnd-to-End Encryption</t>
+          <t>RoomSettingsDialogSelect if your events get automatically deleted in this room.</t>
         </is>
       </c>
       <c r="G624" t="inlineStr"/>
       <c r="H624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21622</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21647</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>Encryption is currently experimental and things might break unexpectedly. &lt;br&gt;
-                                Please take note that it can't be disabled afterwards.</t>
+          <t>GENERAL SETTINGS</t>
         </is>
       </c>
       <c r="C625" t="inlineStr"/>
       <c r="D625" t="inlineStr"/>
       <c r="E625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
+          <t>RoomSettingsDialogGENERAL SETTINGS</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr"/>
+      <c r="H625" t="inlineStr"/>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr">
+        <is>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21656</t>
+        </is>
+      </c>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t>Encryption</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr">
+        <is>
+          <t>Szyfrowanie</t>
+        </is>
+      </c>
+      <c r="D626" t="inlineStr"/>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>RoomSettingsDialogEncryption</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr"/>
+      <c r="H626" t="inlineStr"/>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr">
+        <is>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21678</t>
+        </is>
+      </c>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>End-to-End Encryption</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr">
+        <is>
+          <t>Szyfrowanie end-to-end</t>
+        </is>
+      </c>
+      <c r="D627" t="inlineStr"/>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>RoomSettingsDialogEnd-to-End Encryption</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr"/>
+      <c r="H627" t="inlineStr"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr">
+        <is>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21679</t>
+        </is>
+      </c>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t>Encryption is currently experimental and things might break unexpectedly. &lt;br&gt;
+                                Please take note that it can't be disabled afterwards.</t>
+        </is>
+      </c>
+      <c r="C628" t="inlineStr"/>
+      <c r="D628" t="inlineStr"/>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
           <t>RoomSettingsDialogEncryption is currently experimental and things might break unexpectedly. &lt;br&gt;
                                 Please take note that it can't be disabled afterwards.</t>
         </is>
       </c>
-      <c r="G625" t="inlineStr"/>
-[...88 lines deleted...]
-      </c>
       <c r="G628" t="inlineStr"/>
       <c r="H628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21656</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21695</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>View and change the addresses/aliases of this room</t>
+          <t>Permissions</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>Wyświetl i edytuj adresy/aliasy tego pokoju</t>
+          <t>Uprawnienia</t>
         </is>
       </c>
       <c r="D629" t="inlineStr"/>
       <c r="E629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogView and change the addresses/aliases of this room</t>
+          <t>RoomSettingsDialogPermission</t>
         </is>
       </c>
       <c r="G629" t="inlineStr"/>
       <c r="H629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21662</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21701</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>Sticker &amp; Emote Settings</t>
+          <t>View and change the permissions in this room</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>Ustawienia naklejek i emotek</t>
+          <t>Wyświetl i edytuj uprawnienia tego pokoju</t>
         </is>
       </c>
       <c r="D630" t="inlineStr"/>
       <c r="E630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSticker &amp; Emote Settings</t>
+          <t>RoomSettingsDialogView and change the permissions in this room</t>
         </is>
       </c>
       <c r="G630" t="inlineStr"/>
       <c r="H630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21668</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21707</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Change what packs are enabled, remove packs, or create new ones</t>
-[...2 lines deleted...]
-      <c r="C631" t="inlineStr"/>
+          <t>Aliases</t>
+        </is>
+      </c>
+      <c r="C631" t="inlineStr">
+        <is>
+          <t>Aliasy</t>
+        </is>
+      </c>
       <c r="D631" t="inlineStr"/>
       <c r="E631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange what packs are enabled, remove packs, or create new ones</t>
+          <t>RoomSettingsDialogAliases</t>
         </is>
       </c>
       <c r="G631" t="inlineStr"/>
       <c r="H631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21674</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21713</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>INFO</t>
+          <t>View and change the addresses/aliases of this room</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>INFO</t>
+          <t>Wyświetl i edytuj adresy/aliasy tego pokoju</t>
         </is>
       </c>
       <c r="D632" t="inlineStr"/>
       <c r="E632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogINFO</t>
+          <t>RoomSettingsDialogView and change the addresses/aliases of this room</t>
         </is>
       </c>
       <c r="G632" t="inlineStr"/>
       <c r="H632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21683</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21719</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>Internal ID</t>
+          <t>Sticker &amp; Emote Settings</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>Wewnętrzne ID</t>
+          <t>Ustawienia naklejek i emotek</t>
         </is>
       </c>
       <c r="D633" t="inlineStr"/>
       <c r="E633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogInternal ID</t>
+          <t>RoomSettingsDialogSticker &amp; Emote Settings</t>
         </is>
       </c>
       <c r="G633" t="inlineStr"/>
       <c r="H633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21699</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21725</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>Copied to clipboard</t>
-[...6 lines deleted...]
-      </c>
+          <t>Change what packs are enabled, remove packs, or create new ones</t>
+        </is>
+      </c>
+      <c r="C634" t="inlineStr"/>
       <c r="D634" t="inlineStr"/>
       <c r="E634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogCopied to clipboard</t>
+          <t>RoomSettingsDialogChange what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="G634" t="inlineStr"/>
       <c r="H634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21718</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21731</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>Room Version</t>
+          <t>INFO</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>Wersja pokoju</t>
+          <t>INFO</t>
         </is>
       </c>
       <c r="D635" t="inlineStr"/>
       <c r="E635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRoom Version</t>
+          <t>RoomSettingsDialogINFO</t>
         </is>
       </c>
       <c r="G635" t="inlineStr"/>
       <c r="H635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21737</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21740</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>show less</t>
+          <t>Internal ID</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>pokaż mniej</t>
+          <t>Wewnętrzne ID</t>
         </is>
       </c>
       <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogshow less</t>
+          <t>RoomSettingsDialogInternal ID</t>
         </is>
       </c>
       <c r="G636" t="inlineStr"/>
       <c r="H636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21737</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21757</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>show more</t>
+          <t>Copied to clipboard</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>pokaż więcej</t>
+          <t>Skopiowano do schowka</t>
         </is>
       </c>
       <c r="D637" t="inlineStr"/>
       <c r="E637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogshow more</t>
+          <t>RoomSettingsDialogCopied to clipboard</t>
         </is>
       </c>
       <c r="G637" t="inlineStr"/>
       <c r="H637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21896</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21777</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>Pending invite.</t>
+          <t>Room Version</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>Oczekujące zaproszenie.</t>
+          <t>Wersja pokoju</t>
         </is>
       </c>
       <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>RoomlistModelPending invite.</t>
+          <t>RoomSettingsDialogRoom Version</t>
         </is>
       </c>
       <c r="G638" t="inlineStr"/>
       <c r="H638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21925</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21796</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>Previewing this room</t>
+          <t>show less</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Podgląd tego pokoju</t>
+          <t>pokaż mniej</t>
         </is>
       </c>
       <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>RoomlistModelPreviewing this room</t>
+          <t>RoomSettingsDialogshow less</t>
         </is>
       </c>
       <c r="G639" t="inlineStr"/>
       <c r="H639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21958</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21796</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>No preview available</t>
+          <t>show more</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Podgląd pokoju niedostępny</t>
+          <t>pokaż więcej</t>
         </is>
       </c>
       <c r="D640" t="inlineStr"/>
       <c r="E640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>RoomlistModelNo preview available</t>
+          <t>RoomSettingsDialogshow more</t>
         </is>
       </c>
       <c r="G640" t="inlineStr"/>
       <c r="H640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21960</t>
+          <t>../../src/timeline/RoomlistModel.cpp:21955</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>This room is possibly inaccessible</t>
-[...2 lines deleted...]
-      <c r="C641" t="inlineStr"/>
+          <t>Pending invite.</t>
+        </is>
+      </c>
+      <c r="C641" t="inlineStr">
+        <is>
+          <t>Oczekujące zaproszenie.</t>
+        </is>
+      </c>
       <c r="D641" t="inlineStr"/>
       <c r="E641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>RoomlistModelThis room is possibly inaccessible</t>
+          <t>RoomlistModelPending invite.</t>
         </is>
       </c>
       <c r="G641" t="inlineStr"/>
       <c r="H641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22268</t>
+          <t>../../src/timeline/RoomlistModel.cpp:21984</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>Please enter your login password to continue:</t>
+          <t>Previewing this room</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>Wprowadź swoje hasło do konta, aby kontynuować:</t>
+          <t>Podgląd tego pokoju</t>
         </is>
       </c>
       <c r="D642" t="inlineStr"/>
       <c r="E642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>RootPlease enter your login password to continue:</t>
+          <t>RoomlistModelPreviewing this room</t>
         </is>
       </c>
       <c r="G642" t="inlineStr"/>
       <c r="H642" t="inlineStr"/>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22278</t>
+          <t>../../src/timeline/RoomlistModel.cpp:22017</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>Please enter a valid email address to continue:</t>
+          <t>No preview available</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>Wprowadź prawidłowy adres email aby kontynuować:</t>
+          <t>Podgląd pokoju niedostępny</t>
         </is>
       </c>
       <c r="D643" t="inlineStr"/>
       <c r="E643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>RootPlease enter a valid email address to continue:</t>
+          <t>RoomlistModelNo preview available</t>
         </is>
       </c>
       <c r="G643" t="inlineStr"/>
       <c r="H643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22288</t>
+          <t>../../src/timeline/RoomlistModel.cpp:22019</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>Please enter a valid phone number to continue:</t>
-[...6 lines deleted...]
-      </c>
+          <t>This room is possibly inaccessible</t>
+        </is>
+      </c>
+      <c r="C644" t="inlineStr"/>
       <c r="D644" t="inlineStr"/>
       <c r="E644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
-          <t>RootPlease enter a valid phone number to continue:</t>
+          <t>RoomlistModelThis room is possibly inaccessible</t>
         </is>
       </c>
       <c r="G644" t="inlineStr"/>
       <c r="H644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22298</t>
+          <t>../qml/Root.qml:22327</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>Please enter the token which has been sent to you:</t>
-[...2 lines deleted...]
-      <c r="C645" t="inlineStr"/>
+          <t>Please enter your login password to continue:</t>
+        </is>
+      </c>
+      <c r="C645" t="inlineStr">
+        <is>
+          <t>Wprowadź swoje hasło do konta, aby kontynuować:</t>
+        </is>
+      </c>
       <c r="D645" t="inlineStr"/>
       <c r="E645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
-          <t>RootPlease enter the token which has been sent to you:</t>
+          <t>RootPlease enter your login password to continue:</t>
         </is>
       </c>
       <c r="G645" t="inlineStr"/>
       <c r="H645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22309</t>
+          <t>../qml/Root.qml:22337</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Wait for the confirmation link to arrive, then continue.</t>
+          <t>Please enter a valid email address to continue:</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>Zaczekaj na dostarczenie linku potwierdzającego, a następnie kontynuuj.</t>
+          <t>Wprowadź prawidłowy adres email aby kontynuować:</t>
         </is>
       </c>
       <c r="D646" t="inlineStr"/>
       <c r="E646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
-          <t>RootWait for the confirmation link to arrive, then continue.</t>
+          <t>RootPlease enter a valid email address to continue:</t>
         </is>
       </c>
       <c r="G646" t="inlineStr"/>
       <c r="H646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22339</t>
+          <t>../qml/Root.qml:22347</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>Share desktop with %1?</t>
+          <t>Please enter a valid phone number to continue:</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>Udostępnić pulpit (desktop) użytkownikowi: %1?</t>
+          <t>Wprowadź prawidłowy numer telefonu aby kontynuować:</t>
         </is>
       </c>
       <c r="D647" t="inlineStr"/>
       <c r="E647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>ScreenShareShare desktop with %1?</t>
+          <t>RootPlease enter a valid phone number to continue:</t>
         </is>
       </c>
       <c r="G647" t="inlineStr"/>
       <c r="H647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22350</t>
+          <t>../qml/Root.qml:22357</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>Method:</t>
+          <t>Please enter the token which has been sent to you:</t>
         </is>
       </c>
       <c r="C648" t="inlineStr"/>
       <c r="D648" t="inlineStr"/>
       <c r="E648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>ScreenShareMethod:</t>
+          <t>RootPlease enter the token which has been sent to you:</t>
         </is>
       </c>
       <c r="G648" t="inlineStr"/>
       <c r="H648" t="inlineStr"/>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22370</t>
+          <t>../qml/Root.qml:22368</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Window:</t>
+          <t>Wait for the confirmation link to arrive, then continue.</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>Okno:</t>
+          <t>Zaczekaj na dostarczenie linku potwierdzającego, a następnie kontynuuj.</t>
         </is>
       </c>
       <c r="D649" t="inlineStr"/>
       <c r="E649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
-          <t>ScreenShareWindow:</t>
+          <t>RootWait for the confirmation link to arrive, then continue.</t>
         </is>
       </c>
       <c r="G649" t="inlineStr"/>
       <c r="H649" t="inlineStr"/>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22385</t>
+          <t>../qml/voip/ScreenShare.qml:22398</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>Request screencast</t>
-[...2 lines deleted...]
-      <c r="C650" t="inlineStr"/>
+          <t>Share desktop with %1?</t>
+        </is>
+      </c>
+      <c r="C650" t="inlineStr">
+        <is>
+          <t>Udostępnić pulpit (desktop) użytkownikowi: %1?</t>
+        </is>
+      </c>
       <c r="D650" t="inlineStr"/>
       <c r="E650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
-          <t>ScreenShareRequest screencast</t>
+          <t>ScreenShareShare desktop with %1?</t>
         </is>
       </c>
       <c r="G650" t="inlineStr"/>
       <c r="H650" t="inlineStr"/>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22401</t>
+          <t>../qml/voip/ScreenShare.qml:22409</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>Frame rate:</t>
-[...6 lines deleted...]
-      </c>
+          <t>Method:</t>
+        </is>
+      </c>
+      <c r="C651" t="inlineStr"/>
       <c r="D651" t="inlineStr"/>
       <c r="E651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
-          <t>ScreenShareFrame rate:</t>
+          <t>ScreenShareMethod:</t>
         </is>
       </c>
       <c r="G651" t="inlineStr"/>
       <c r="H651" t="inlineStr"/>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22420</t>
+          <t>../qml/voip/ScreenShare.qml:22429</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>Include your camera picture-in-picture</t>
+          <t>Window:</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>Włącz funkcję picture-in-picture kamery</t>
+          <t>Okno:</t>
         </is>
       </c>
       <c r="D652" t="inlineStr"/>
       <c r="E652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
-          <t>ScreenShareInclude your camera picture-in-picture</t>
+          <t>ScreenShareWindow:</t>
         </is>
       </c>
       <c r="G652" t="inlineStr"/>
       <c r="H652" t="inlineStr"/>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22432</t>
+          <t>../qml/voip/ScreenShare.qml:22444</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Request remote camera</t>
-[...6 lines deleted...]
-      </c>
+          <t>Request screencast</t>
+        </is>
+      </c>
+      <c r="C653" t="inlineStr"/>
       <c r="D653" t="inlineStr"/>
       <c r="E653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
-          <t>ScreenShareRequest remote camera</t>
+          <t>ScreenShareRequest screencast</t>
         </is>
       </c>
       <c r="G653" t="inlineStr"/>
       <c r="H653" t="inlineStr"/>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22442</t>
+          <t>../qml/voip/ScreenShare.qml:22460</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>View your callee's camera like a regular video call</t>
+          <t>Frame rate:</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>Wyświetl widok kamery rozmówcy jak podczas zwykłej rozmoowy wideo</t>
+          <t>Klatek na sekundę:</t>
         </is>
       </c>
       <c r="D654" t="inlineStr"/>
       <c r="E654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
-          <t>ScreenShareView your callee's camera like a regular video call</t>
+          <t>ScreenShareFrame rate:</t>
         </is>
       </c>
       <c r="G654" t="inlineStr"/>
       <c r="H654" t="inlineStr"/>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22447</t>
+          <t>../qml/voip/ScreenShare.qml:22479</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>Hide mouse cursor</t>
+          <t>Include your camera picture-in-picture</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>Ukryj kursor myszy</t>
+          <t>Włącz funkcję picture-in-picture kamery</t>
         </is>
       </c>
       <c r="D655" t="inlineStr"/>
       <c r="E655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
-          <t>ScreenShareHide mouse cursor</t>
+          <t>ScreenShareInclude your camera picture-in-picture</t>
         </is>
       </c>
       <c r="G655" t="inlineStr"/>
       <c r="H655" t="inlineStr"/>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22468</t>
+          <t>../qml/voip/ScreenShare.qml:22491</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Share</t>
+          <t>Request remote camera</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>Udostępnij</t>
+          <t>Poproś rozmówcę o włączenie kamery</t>
         </is>
       </c>
       <c r="D656" t="inlineStr"/>
       <c r="E656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
-          <t>ScreenShareShare</t>
+          <t>ScreenShareRequest remote camera</t>
         </is>
       </c>
       <c r="G656" t="inlineStr"/>
       <c r="H656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22484</t>
+          <t>../qml/voip/ScreenShare.qml:22501</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>View your callee's camera like a regular video call</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>Podgląd</t>
+          <t>Wyświetl widok kamery rozmówcy jak podczas zwykłej rozmoowy wideo</t>
         </is>
       </c>
       <c r="D657" t="inlineStr"/>
       <c r="E657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
-          <t>ScreenSharePreview</t>
+          <t>ScreenShareView your callee's camera like a regular video call</t>
         </is>
       </c>
       <c r="G657" t="inlineStr"/>
       <c r="H657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22491</t>
+          <t>../qml/voip/ScreenShare.qml:22506</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Hide mouse cursor</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>Anuluj</t>
+          <t>Ukryj kursor myszy</t>
         </is>
       </c>
       <c r="D658" t="inlineStr"/>
       <c r="E658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
-          <t>ScreenShareCancel</t>
+          <t>ScreenShareHide mouse cursor</t>
         </is>
       </c>
       <c r="G658" t="inlineStr"/>
       <c r="H658" t="inlineStr"/>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:17370</t>
+          <t>../qml/voip/ScreenShare.qml:22527</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>Failed to connect to secret storage</t>
+          <t>Share</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>Błąd połączenia do menadżera sekretów</t>
+          <t>Udostępnij</t>
         </is>
       </c>
       <c r="D659" t="inlineStr"/>
       <c r="E659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
-          <t>SecretStorageFailed to connect to secret storage</t>
+          <t>ScreenShareShare</t>
         </is>
       </c>
       <c r="G659" t="inlineStr"/>
       <c r="H659" t="inlineStr"/>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:17371</t>
+          <t>../qml/voip/ScreenShare.qml:22543</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>Nheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>Nheko nie mógł połączyć się z menadżerem sekretów aby zapisać sekrety szyfrowania. Może to wynikać z wielu przyczyn. Sprawdź czy usługa D-Bus jest aktywna i czy masz skonfigurowaną usługę taką jak KWallet, Gnome Keyring, KeePassXC lub inną, odpowiednią dla platformy z której korzystasz. W przypadku problemów możesz zgłosić go tutaj: https://github.com/Nheko-Reborn/nheko/issues</t>
+          <t>Podgląd</t>
         </is>
       </c>
       <c r="D660" t="inlineStr"/>
       <c r="E660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
-          <t>SecretStorageNheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
+          <t>ScreenSharePreview</t>
         </is>
       </c>
       <c r="G660" t="inlineStr"/>
       <c r="H660" t="inlineStr"/>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17421</t>
+          <t>../qml/voip/ScreenShare.qml:22550</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>This is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>Oto twój klucz odzyskiwania. Będziesz go potrzebować aby móc przywrócić dostęp do zaszyfrowanych wiadomości i kluczy weryfikacyjnych. Przechowuj go w bezpiecznym miejscu, nie udostępniaj go nikomu i nie zgub go!</t>
+          <t>Anuluj</t>
         </is>
       </c>
       <c r="D661" t="inlineStr"/>
       <c r="E661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckThis is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
+          <t>ScreenShareCancel</t>
         </is>
       </c>
       <c r="G661" t="inlineStr"/>
       <c r="H661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17442</t>
+          <t>../../src/Cache.cpp:17430</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>Encryption setup successfully</t>
+          <t>Failed to connect to secret storage</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>Konfiguracja szyfrowania zakończona pomyślnie</t>
+          <t>Błąd połączenia do menadżera sekretów</t>
         </is>
       </c>
       <c r="D662" t="inlineStr"/>
       <c r="E662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckEncryption setup successfully</t>
+          <t>SecretStorageFailed to connect to secret storage</t>
         </is>
       </c>
       <c r="G662" t="inlineStr"/>
       <c r="H662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17450</t>
+          <t>../../src/Cache.cpp:17431</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>Failed to setup encryption: %1</t>
+          <t>Nheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>Nie udało się skonfigurować szyfrowania: %1</t>
+          <t>Nheko nie mógł połączyć się z menadżerem sekretów aby zapisać sekrety szyfrowania. Może to wynikać z wielu przyczyn. Sprawdź czy usługa D-Bus jest aktywna i czy masz skonfigurowaną usługę taką jak KWallet, Gnome Keyring, KeePassXC lub inną, odpowiednią dla platformy z której korzystasz. W przypadku problemów możesz zgłosić go tutaj: https://github.com/Nheko-Reborn/nheko/issues</t>
         </is>
       </c>
       <c r="D663" t="inlineStr"/>
       <c r="E663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckFailed to setup encryption: %1</t>
+          <t>SecretStorageNheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
         </is>
       </c>
       <c r="G663" t="inlineStr"/>
       <c r="H663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17482</t>
+          <t>../qml/SelfVerificationCheck.qml:17481</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>Setup Encryption</t>
+          <t>This is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>Skonfiguruj szyfrowanie</t>
+          <t>Oto twój klucz odzyskiwania. Będziesz go potrzebować aby móc przywrócić dostęp do zaszyfrowanych wiadomości i kluczy weryfikacyjnych. Przechowuj go w bezpiecznym miejscu, nie udostępniaj go nikomu i nie zgub go!</t>
         </is>
       </c>
       <c r="D664" t="inlineStr"/>
       <c r="E664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckSetup Encryption</t>
+          <t>SelfVerificationCheckThis is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
         </is>
       </c>
       <c r="G664" t="inlineStr"/>
       <c r="H664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17491</t>
+          <t>../qml/SelfVerificationCheck.qml:17502</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
+        <is>
+          <t>Encryption setup successfully</t>
+        </is>
+      </c>
+      <c r="C665" t="inlineStr">
+        <is>
+          <t>Konfiguracja szyfrowania zakończona pomyślnie</t>
+        </is>
+      </c>
+      <c r="D665" t="inlineStr"/>
+      <c r="E665" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F665" t="inlineStr">
+        <is>
+          <t>SelfVerificationCheckEncryption setup successfully</t>
+        </is>
+      </c>
+      <c r="G665" t="inlineStr"/>
+      <c r="H665" t="inlineStr"/>
+    </row>
+    <row r="666">
+      <c r="A666" t="inlineStr">
+        <is>
+          <t>../qml/SelfVerificationCheck.qml:17510</t>
+        </is>
+      </c>
+      <c r="B666" t="inlineStr">
+        <is>
+          <t>Failed to setup encryption: %1</t>
+        </is>
+      </c>
+      <c r="C666" t="inlineStr">
+        <is>
+          <t>Nie udało się skonfigurować szyfrowania: %1</t>
+        </is>
+      </c>
+      <c r="D666" t="inlineStr"/>
+      <c r="E666" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F666" t="inlineStr">
+        <is>
+          <t>SelfVerificationCheckFailed to setup encryption: %1</t>
+        </is>
+      </c>
+      <c r="G666" t="inlineStr"/>
+      <c r="H666" t="inlineStr"/>
+    </row>
+    <row r="667">
+      <c r="A667" t="inlineStr">
+        <is>
+          <t>../qml/SelfVerificationCheck.qml:17542</t>
+        </is>
+      </c>
+      <c r="B667" t="inlineStr">
+        <is>
+          <t>Setup Encryption</t>
+        </is>
+      </c>
+      <c r="C667" t="inlineStr">
+        <is>
+          <t>Skonfiguruj szyfrowanie</t>
+        </is>
+      </c>
+      <c r="D667" t="inlineStr"/>
+      <c r="E667" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F667" t="inlineStr">
+        <is>
+          <t>SelfVerificationCheckSetup Encryption</t>
+        </is>
+      </c>
+      <c r="G667" t="inlineStr"/>
+      <c r="H667" t="inlineStr"/>
+    </row>
+    <row r="668">
+      <c r="A668" t="inlineStr">
+        <is>
+          <t>../qml/SelfVerificationCheck.qml:17551</t>
+        </is>
+      </c>
+      <c r="B668" t="inlineStr">
         <is>
           <t>Hello and welcome to Matrix!
 It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
         </is>
       </c>
-      <c r="C665" t="inlineStr">
+      <c r="C668" t="inlineStr">
         <is>
           <t>Witaj w sieci Matrix!
 Wygląda na to, że jesteś tu nowy(-a). Zanim będzie można bezpiecznie szyfrować Twoje wiadomości, musimy skonfigurować parę drobiazgów. Możesz od razu kliknąć "akceptuj" lub dostosować niektóre opcje. Postaramy się także wyjaśnić kilka podstaw. Możesz pominąć ten samouczek, choć może on okazać się pomocny!</t>
         </is>
       </c>
-      <c r="D665" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F665" t="inlineStr">
+      <c r="D668" t="inlineStr"/>
+      <c r="E668" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F668" t="inlineStr">
         <is>
           <t>SelfVerificationCheckHello and welcome to Matrix!
 It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
         </is>
       </c>
-      <c r="G665" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B666" t="inlineStr">
+      <c r="G668" t="inlineStr"/>
+      <c r="H668" t="inlineStr"/>
+    </row>
+    <row r="669">
+      <c r="A669" t="inlineStr">
+        <is>
+          <t>../qml/SelfVerificationCheck.qml:17659</t>
+        </is>
+      </c>
+      <c r="B669" t="inlineStr">
         <is>
           <t>Activate Encryption</t>
         </is>
       </c>
-      <c r="C666" t="inlineStr">
+      <c r="C669" t="inlineStr">
         <is>
           <t>Aktywuj szyfrowanie</t>
         </is>
       </c>
-      <c r="D666" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F666" t="inlineStr">
+      <c r="D669" t="inlineStr"/>
+      <c r="E669" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F669" t="inlineStr">
         <is>
           <t>SelfVerificationCheckActivate Encryption</t>
         </is>
       </c>
-      <c r="G666" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B667" t="inlineStr">
+      <c r="G669" t="inlineStr"/>
+      <c r="H669" t="inlineStr"/>
+    </row>
+    <row r="670">
+      <c r="A670" t="inlineStr">
+        <is>
+          <t>../qml/SelfVerificationCheck.qml:17668</t>
+        </is>
+      </c>
+      <c r="B670" t="inlineStr">
         <is>
           <t>It seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
 If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
         </is>
       </c>
-      <c r="C667" t="inlineStr">
+      <c r="C670" t="inlineStr">
         <is>
           <t>Wygląda na to, że masz już skonfigurowane szyfrowanie dla tego konta. Aby mieć dostęp do zaszyfrowanych wiadomości i oznaczyć to urządzenie jako zaufane możesz je zweryfikować przy użyciu innego istniejącego urządzenia (zaufanego) lub podać hasło odzyskiwania (jeśli zostało ustawione). Wybierz jedną z opcji poniżej:
 Jeśli zdecydujesz się na weryfikację, będziesz potrzebować innego zaufanego urządzania. Jeśli wybierzesz opcję "Wprowadź hasło”, będziesz potrzebować klucza odzyskiwania lub hasła. Jeśli klikniesz przycisk "anuluj", będziesz mógł/mogła zweryfikować to urządzenie później.</t>
         </is>
       </c>
-      <c r="D667" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F667" t="inlineStr">
+      <c r="D670" t="inlineStr"/>
+      <c r="E670" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F670" t="inlineStr">
         <is>
           <t>SelfVerificationCheckIt seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
 If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
         </is>
       </c>
-      <c r="G667" t="inlineStr"/>
-[...88 lines deleted...]
-      </c>
       <c r="G670" t="inlineStr"/>
       <c r="H670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17691</t>
+          <t>../qml/SelfVerificationCheck.qml:17673</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>Failed to create keys for online key backup!</t>
+          <t>verify</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>Nie udało się utworzyć kluczy dla kopii zapasowej online!</t>
+          <t>zweryfikuj</t>
         </is>
       </c>
       <c r="D671" t="inlineStr"/>
       <c r="E671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusFailed to create keys for online key backup!</t>
+          <t>SelfVerificationCheckverify</t>
         </is>
       </c>
       <c r="G671" t="inlineStr"/>
       <c r="H671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17720</t>
+          <t>../qml/SelfVerificationCheck.qml:17682</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>Failed to create keys for secure server side secret storage!</t>
+          <t>enter passphrase</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>Nie udało się utworzyć kluczy do przechowywania sekretów na serwerze!</t>
+          <t>wprowadź hasło</t>
         </is>
       </c>
       <c r="D672" t="inlineStr"/>
       <c r="E672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusFailed to create keys for secure server side secret storage!</t>
+          <t>SelfVerificationCheckenter passphrase</t>
         </is>
       </c>
       <c r="G672" t="inlineStr"/>
       <c r="H672" t="inlineStr"/>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17764</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17735</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>Encryption Setup</t>
+          <t>Failed to create keys for cross-signing!</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>Konfuguracja szyfrowania</t>
+          <t>Nie udało się utworzyć kluczy dla podpisywania krzyżowego!</t>
         </is>
       </c>
       <c r="D673" t="inlineStr"/>
       <c r="E673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusEncryption Setup</t>
+          <t>SelfVerificationStatusFailed to create keys for cross-signing!</t>
         </is>
       </c>
       <c r="G673" t="inlineStr"/>
       <c r="H673" t="inlineStr"/>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17770</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17751</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>Encryption setup failed: %1</t>
+          <t>Failed to create keys for online key backup!</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>Konfiguracja szyfrowania zakończona niepowodzeniem: %1</t>
+          <t>Nie udało się utworzyć kluczy dla kopii zapasowej online!</t>
         </is>
       </c>
       <c r="D674" t="inlineStr"/>
       <c r="E674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusEncryption setup failed: %1</t>
+          <t>SelfVerificationStatusFailed to create keys for online key backup!</t>
         </is>
       </c>
       <c r="G674" t="inlineStr"/>
       <c r="H674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17928</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17780</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Identity key changed. This breaks E2EE, so logging out.</t>
+          <t>Failed to create keys for secure server side secret storage!</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>Klucz identyfikacyjny został zmieniony. Uniemożliwia to dalsze korzystanie z szyfrowania end-to-end, w związku z czym nastąpi wylogowanie.</t>
+          <t>Nie udało się utworzyć kluczy do przechowywania sekretów na serwerze!</t>
         </is>
       </c>
       <c r="D675" t="inlineStr"/>
       <c r="E675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusIdentity key changed. This breaks E2EE, so logging out.</t>
+          <t>SelfVerificationStatusFailed to create keys for secure server side secret storage!</t>
         </is>
       </c>
       <c r="G675" t="inlineStr"/>
       <c r="H675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18246</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17824</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>Failed to update image pack: %1</t>
+          <t>Encryption Setup</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>Nie udało się uaktualnić paczki obrazów: %1</t>
+          <t>Konfuguracja szyfrowania</t>
         </is>
       </c>
       <c r="D676" t="inlineStr"/>
       <c r="E676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to update image pack: %1</t>
+          <t>SelfVerificationStatusEncryption Setup</t>
         </is>
       </c>
       <c r="G676" t="inlineStr"/>
       <c r="H676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18260</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17830</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Failed to delete old image pack: %1</t>
+          <t>Encryption setup failed: %1</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>Nie udało się usunąć starej paczki obrazów: %1</t>
+          <t>Konfiguracja szyfrowania zakończona niepowodzeniem: %1</t>
         </is>
       </c>
       <c r="D677" t="inlineStr"/>
       <c r="E677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to delete old image pack: %1</t>
+          <t>SelfVerificationStatusEncryption setup failed: %1</t>
         </is>
       </c>
       <c r="G677" t="inlineStr"/>
       <c r="H677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18318</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17988</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Failed to open image: %1</t>
+          <t>Identity key changed. This breaks E2EE, so logging out.</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>Nie udało się otworzyć obrazu: %1</t>
+          <t>Klucz identyfikacyjny został zmieniony. Uniemożliwia to dalsze korzystanie z szyfrowania end-to-end, w związku z czym nastąpi wylogowanie.</t>
         </is>
       </c>
       <c r="D678" t="inlineStr"/>
       <c r="E678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to open image: %1</t>
+          <t>SelfVerificationStatusIdentity key changed. This breaks E2EE, so logging out.</t>
         </is>
       </c>
       <c r="G678" t="inlineStr"/>
       <c r="H678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18332</t>
+          <t>../../src/SingleImagePackModel.cpp:18306</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Failed to upload image: %1</t>
+          <t>Failed to update image pack: %1</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>Nie udało się wysłać obrazu: %1</t>
+          <t>Nie udało się uaktualnić paczki obrazów: %1</t>
         </is>
       </c>
       <c r="D679" t="inlineStr"/>
       <c r="E679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to upload image: %1</t>
+          <t>SingleImagePackModelFailed to update image pack: %1</t>
         </is>
       </c>
       <c r="G679" t="inlineStr"/>
       <c r="H679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenu.qml:18348</t>
+          <t>../../src/SingleImagePackModel.cpp:18320</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Add or remove from community...</t>
+          <t>Failed to delete old image pack: %1</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>Dodaj lub usuń ze społeczności...</t>
+          <t>Nie udało się usunąć starej paczki obrazów: %1</t>
         </is>
       </c>
       <c r="D680" t="inlineStr"/>
       <c r="E680" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>SpaceMenuAdd or remove from community...</t>
+          <t>SingleImagePackModelFailed to delete old image pack: %1</t>
         </is>
       </c>
       <c r="G680" t="inlineStr"/>
       <c r="H680" t="inlineStr"/>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18376</t>
+          <t>../../src/SingleImagePackModel.cpp:18378</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>Official community for this room</t>
+          <t>Failed to open image: %1</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>Oficjalna społeczność tego pokoju</t>
+          <t>Nie udało się otworzyć obrazu: %1</t>
         </is>
       </c>
       <c r="D681" t="inlineStr"/>
       <c r="E681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelOfficial community for this room</t>
+          <t>SingleImagePackModelFailed to open image: %1</t>
         </is>
       </c>
       <c r="G681" t="inlineStr"/>
       <c r="H681" t="inlineStr"/>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18384</t>
+          <t>../../src/SingleImagePackModel.cpp:18392</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>Affiliated community for this room</t>
+          <t>Failed to upload image: %1</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>Powiązana społeczność tego pokoju</t>
+          <t>Nie udało się wysłać obrazu: %1</t>
         </is>
       </c>
       <c r="D682" t="inlineStr"/>
       <c r="E682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelAffiliated community for this room</t>
+          <t>SingleImagePackModelFailed to upload image: %1</t>
         </is>
       </c>
       <c r="G682" t="inlineStr"/>
       <c r="H682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18392</t>
+          <t>../qml/components/SpaceMenu.qml:18408</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>Listed only for community members</t>
+          <t>Add or remove from community...</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>Widoczna tylko dla członków społeczności</t>
+          <t>Dodaj lub usuń ze społeczności...</t>
         </is>
       </c>
       <c r="D683" t="inlineStr"/>
       <c r="E683" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelListed only for community members</t>
+          <t>SpaceMenuAdd or remove from community...</t>
         </is>
       </c>
       <c r="G683" t="inlineStr"/>
       <c r="H683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18400</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18436</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Listed only for room members</t>
+          <t>Official community for this room</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>Widoczna tylko dla członków pokoju</t>
+          <t>Oficjalna społeczność tego pokoju</t>
         </is>
       </c>
       <c r="D684" t="inlineStr"/>
       <c r="E684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelListed only for room members</t>
+          <t>SpaceMenuLevelOfficial community for this room</t>
         </is>
       </c>
       <c r="G684" t="inlineStr"/>
       <c r="H684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18408</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18444</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>Not related</t>
+          <t>Affiliated community for this room</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>Niezwiązana</t>
+          <t>Powiązana społeczność tego pokoju</t>
         </is>
       </c>
       <c r="D685" t="inlineStr"/>
       <c r="E685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelNot related</t>
+          <t>SpaceMenuLevelAffiliated community for this room</t>
         </is>
       </c>
       <c r="G685" t="inlineStr"/>
       <c r="H685" t="inlineStr"/>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18426</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18452</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Listed only for community members</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>Błąd</t>
+          <t>Widoczna tylko dla członków społeczności</t>
         </is>
       </c>
       <c r="D686" t="inlineStr"/>
       <c r="E686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
-          <t>StatusIndicatorFailed</t>
+          <t>SpaceMenuLevelListed only for community members</t>
         </is>
       </c>
       <c r="G686" t="inlineStr"/>
       <c r="H686" t="inlineStr"/>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18428</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18460</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>Sent</t>
+          <t>Listed only for room members</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>Wysłano</t>
+          <t>Widoczna tylko dla członków pokoju</t>
         </is>
       </c>
       <c r="D687" t="inlineStr"/>
       <c r="E687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
-          <t>StatusIndicatorSent</t>
+          <t>SpaceMenuLevelListed only for room members</t>
         </is>
       </c>
       <c r="G687" t="inlineStr"/>
       <c r="H687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18430</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18468</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>Received</t>
+          <t>Not related</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>Dostarczono</t>
+          <t>Niezwiązana</t>
         </is>
       </c>
       <c r="D688" t="inlineStr"/>
       <c r="E688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
-          <t>StatusIndicatorReceived</t>
+          <t>SpaceMenuLevelNot related</t>
         </is>
       </c>
       <c r="G688" t="inlineStr"/>
       <c r="H688" t="inlineStr"/>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18432</t>
+          <t>../qml/StatusIndicator.qml:18486</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>Read</t>
+          <t>Failed</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>Przeczytano</t>
+          <t>Błąd</t>
         </is>
       </c>
       <c r="D689" t="inlineStr"/>
       <c r="E689" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
-          <t>StatusIndicatorRead</t>
+          <t>StatusIndicatorFailed</t>
         </is>
       </c>
       <c r="G689" t="inlineStr"/>
       <c r="H689" t="inlineStr"/>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>../qml/emoji/StickerPicker.qml:18501</t>
+          <t>../qml/StatusIndicator.qml:18488</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Sent</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>Szukaj</t>
+          <t>Wysłano</t>
         </is>
       </c>
       <c r="D690" t="inlineStr"/>
       <c r="E690" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
-          <t>StickerPickerSearch</t>
+          <t>StatusIndicatorSent</t>
         </is>
       </c>
       <c r="G690" t="inlineStr"/>
       <c r="H690" t="inlineStr"/>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>../qml/emoji/StickerPicker.qml:18690</t>
+          <t>../qml/StatusIndicator.qml:18490</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>Change what packs are enabled, remove packs, or create new ones</t>
-[...2 lines deleted...]
-      <c r="C691" t="inlineStr"/>
+          <t>Received</t>
+        </is>
+      </c>
+      <c r="C691" t="inlineStr">
+        <is>
+          <t>Dostarczono</t>
+        </is>
+      </c>
       <c r="D691" t="inlineStr"/>
       <c r="E691" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>StickerPickerChange what packs are enabled, remove packs, or create new ones</t>
+          <t>StatusIndicatorReceived</t>
         </is>
       </c>
       <c r="G691" t="inlineStr"/>
       <c r="H691" t="inlineStr"/>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Success.qml:18700</t>
+          <t>../qml/StatusIndicator.qml:18492</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>Successful Verification</t>
+          <t>Read</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>Weryfikacja udana</t>
+          <t>Przeczytano</t>
         </is>
       </c>
       <c r="D692" t="inlineStr"/>
       <c r="E692" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F692" t="inlineStr">
         <is>
-          <t>SuccessSuccessful Verification</t>
+          <t>StatusIndicatorRead</t>
         </is>
       </c>
       <c r="G692" t="inlineStr"/>
       <c r="H692" t="inlineStr"/>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Success.qml:18710</t>
+          <t>../qml/emoji/StickerPicker.qml:18561</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>Verification successful!  Both sides verified their devices!</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>Weryfikacja udana! Obaj rozmówcy zweryfikowali swoje urządzenia!</t>
+          <t>Szukaj</t>
         </is>
       </c>
       <c r="D693" t="inlineStr"/>
       <c r="E693" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F693" t="inlineStr">
         <is>
-          <t>SuccessVerification successful! Both sides verified their devices!</t>
+          <t>StickerPickerSearch</t>
         </is>
       </c>
       <c r="G693" t="inlineStr"/>
       <c r="H693" t="inlineStr"/>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Success.qml:18724</t>
+          <t>../qml/emoji/StickerPicker.qml:18750</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>Close</t>
-[...6 lines deleted...]
-      </c>
+          <t>Change what packs are enabled, remove packs, or create new ones</t>
+        </is>
+      </c>
+      <c r="C694" t="inlineStr"/>
       <c r="D694" t="inlineStr"/>
       <c r="E694" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
-          <t>SuccessClose</t>
+          <t>StickerPickerChange what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="G694" t="inlineStr"/>
       <c r="H694" t="inlineStr"/>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>../qml/TimelineDefaultMessageStyle.qml:18891</t>
+          <t>../qml/device-verification/Success.qml:18760</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>Part of a thread</t>
+          <t>Successful Verification</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>Część wątku</t>
+          <t>Weryfikacja udana</t>
         </is>
       </c>
       <c r="D695" t="inlineStr"/>
       <c r="E695" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>TimelineDefaultMessageStylePart of a thread</t>
+          <t>SuccessSuccessful Verification</t>
         </is>
       </c>
       <c r="G695" t="inlineStr"/>
       <c r="H695" t="inlineStr"/>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:18979</t>
+          <t>../qml/device-verification/Success.qml:18770</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>%1 placed a voice call.</t>
+          <t>Verification successful!  Both sides verified their devices!</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>%1 rozpoczął(-ęła) połączenie głosowe.</t>
+          <t>Weryfikacja udana! Obaj rozmówcy zweryfikowali swoje urządzenia!</t>
         </is>
       </c>
       <c r="D696" t="inlineStr"/>
       <c r="E696" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F696" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a voice call.</t>
+          <t>SuccessVerification successful! Both sides verified their devices!</t>
         </is>
       </c>
       <c r="G696" t="inlineStr"/>
       <c r="H696" t="inlineStr"/>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:18981</t>
+          <t>../qml/device-verification/Success.qml:18784</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>%1 placed a video call.</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>%1 rozpoczął(-ęła) połączenie wideo.</t>
+          <t>Zamknij</t>
         </is>
       </c>
       <c r="D697" t="inlineStr"/>
       <c r="E697" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a video call.</t>
+          <t>SuccessClose</t>
         </is>
       </c>
       <c r="G697" t="inlineStr"/>
       <c r="H697" t="inlineStr"/>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:18983</t>
+          <t>../qml/TimelineDefaultMessageStyle.qml:18951</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>%1 placed a call.</t>
+          <t>Part of a thread</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>%1 zadzwonił(a).</t>
+          <t>Część wątku</t>
         </is>
       </c>
       <c r="D698" t="inlineStr"/>
       <c r="E698" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F698" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a call.</t>
+          <t>TimelineDefaultMessageStylePart of a thread</t>
         </is>
       </c>
       <c r="G698" t="inlineStr"/>
       <c r="H698" t="inlineStr"/>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19005</t>
+          <t>../qml/TimelineEvent.qml:19039</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>%1 answered the call.</t>
+          <t>%1 placed a voice call.</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>%1 odebrał(a) połączenie.</t>
+          <t>%1 rozpoczął(-ęła) połączenie głosowe.</t>
         </is>
       </c>
       <c r="D699" t="inlineStr"/>
       <c r="E699" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 answered the call.</t>
+          <t>TimelineEvent%1 placed a voice call.</t>
         </is>
       </c>
       <c r="G699" t="inlineStr"/>
       <c r="H699" t="inlineStr"/>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19007</t>
+          <t>../qml/TimelineEvent.qml:19041</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>%1 rejected the call.</t>
-[...2 lines deleted...]
-      <c r="C700" t="inlineStr"/>
+          <t>%1 placed a video call.</t>
+        </is>
+      </c>
+      <c r="C700" t="inlineStr">
+        <is>
+          <t>%1 rozpoczął(-ęła) połączenie wideo.</t>
+        </is>
+      </c>
       <c r="D700" t="inlineStr"/>
       <c r="E700" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F700" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 rejected the call.</t>
+          <t>TimelineEvent%1 placed a video call.</t>
         </is>
       </c>
       <c r="G700" t="inlineStr"/>
       <c r="H700" t="inlineStr"/>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19009</t>
+          <t>../qml/TimelineEvent.qml:19043</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>%1 selected answer.</t>
-[...2 lines deleted...]
-      <c r="C701" t="inlineStr"/>
+          <t>%1 placed a call.</t>
+        </is>
+      </c>
+      <c r="C701" t="inlineStr">
+        <is>
+          <t>%1 zadzwonił(a).</t>
+        </is>
+      </c>
       <c r="D701" t="inlineStr"/>
       <c r="E701" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F701" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 selected answer.</t>
+          <t>TimelineEvent%1 placed a call.</t>
         </is>
       </c>
       <c r="G701" t="inlineStr"/>
       <c r="H701" t="inlineStr"/>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19011</t>
+          <t>../qml/TimelineEvent.qml:19065</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>%1 ended the call.</t>
+          <t>%1 answered the call.</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>%1 zakończył(a) połączenie.</t>
+          <t>%1 odebrał(a) połączenie.</t>
         </is>
       </c>
       <c r="D702" t="inlineStr"/>
       <c r="E702" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 ended the call.</t>
+          <t>TimelineEvent%1 answered the call.</t>
         </is>
       </c>
       <c r="G702" t="inlineStr"/>
       <c r="H702" t="inlineStr"/>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19015</t>
+          <t>../qml/TimelineEvent.qml:19067</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>%1 is negotiating the call...</t>
-[...6 lines deleted...]
-      </c>
+          <t>%1 rejected the call.</t>
+        </is>
+      </c>
+      <c r="C703" t="inlineStr"/>
       <c r="D703" t="inlineStr"/>
       <c r="E703" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 is negotiating the call...</t>
+          <t>TimelineEvent%1 rejected the call.</t>
         </is>
       </c>
       <c r="G703" t="inlineStr"/>
       <c r="H703" t="inlineStr"/>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19106</t>
+          <t>../qml/TimelineEvent.qml:19069</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>Allow them in</t>
-[...6 lines deleted...]
-      </c>
+          <t>%1 selected answer.</t>
+        </is>
+      </c>
+      <c r="C704" t="inlineStr"/>
       <c r="D704" t="inlineStr"/>
       <c r="E704" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
-          <t>TimelineEventAllow them in</t>
+          <t>TimelineEvent%1 selected answer.</t>
         </is>
       </c>
       <c r="G704" t="inlineStr"/>
       <c r="H704" t="inlineStr"/>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19128</t>
+          <t>../qml/TimelineEvent.qml:19071</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>This room was replaced for the following reason: %1</t>
-[...2 lines deleted...]
-      <c r="C705" t="inlineStr"/>
+          <t>%1 ended the call.</t>
+        </is>
+      </c>
+      <c r="C705" t="inlineStr">
+        <is>
+          <t>%1 zakończył(a) połączenie.</t>
+        </is>
+      </c>
       <c r="D705" t="inlineStr"/>
       <c r="E705" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
-          <t>TimelineEventThis room was replaced for the following reason: %1</t>
+          <t>TimelineEvent%1 ended the call.</t>
         </is>
       </c>
       <c r="G705" t="inlineStr"/>
       <c r="H705" t="inlineStr"/>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19136</t>
+          <t>../qml/TimelineEvent.qml:19075</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>Go to replacement room</t>
-[...2 lines deleted...]
-      <c r="C706" t="inlineStr"/>
+          <t>%1 is negotiating the call...</t>
+        </is>
+      </c>
+      <c r="C706" t="inlineStr">
+        <is>
+          <t>%1 negocjuje połączenie...</t>
+        </is>
+      </c>
       <c r="D706" t="inlineStr"/>
       <c r="E706" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
-          <t>TimelineEventGo to replacement room</t>
+          <t>TimelineEvent%1 is negotiating the call...</t>
         </is>
       </c>
       <c r="G706" t="inlineStr"/>
       <c r="H706" t="inlineStr"/>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>../qml/TimelineMetadata.qml:19176</t>
+          <t>../qml/TimelineEvent.qml:19166</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>Edited</t>
+          <t>Allow them in</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>Edytowane</t>
+          <t>Wpuść</t>
         </is>
       </c>
       <c r="D707" t="inlineStr"/>
       <c r="E707" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
-          <t>TimelineMetadataEdited</t>
+          <t>TimelineEventAllow them in</t>
         </is>
       </c>
       <c r="G707" t="inlineStr"/>
       <c r="H707" t="inlineStr"/>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>../qml/TimelineMetadata.qml:19192</t>
+          <t>../qml/TimelineEvent.qml:19188</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>Part of a thread</t>
-[...6 lines deleted...]
-      </c>
+          <t>This room was replaced for the following reason: %1</t>
+        </is>
+      </c>
+      <c r="C708" t="inlineStr"/>
       <c r="D708" t="inlineStr"/>
       <c r="E708" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F708" t="inlineStr">
         <is>
-          <t>TimelineMetadataPart of a thread</t>
+          <t>TimelineEventThis room was replaced for the following reason: %1</t>
         </is>
       </c>
       <c r="G708" t="inlineStr"/>
       <c r="H708" t="inlineStr"/>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20814</t>
+          <t>../qml/TimelineEvent.qml:19196</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>Message redaction failed: %1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Go to replacement room</t>
+        </is>
+      </c>
+      <c r="C709" t="inlineStr"/>
       <c r="D709" t="inlineStr"/>
       <c r="E709" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F709" t="inlineStr">
         <is>
-          <t>TimelineModelMessage redaction failed: %1</t>
+          <t>TimelineEventGo to replacement room</t>
         </is>
       </c>
       <c r="G709" t="inlineStr"/>
       <c r="H709" t="inlineStr"/>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20941</t>
+          <t>../qml/TimelineMetadata.qml:19236</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>Failed to encrypt event, sending aborted!</t>
+          <t>Edited</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>Szyfrowanie event-u nie powiodło się, wysyłanie anulowane!</t>
+          <t>Edytowane</t>
         </is>
       </c>
       <c r="D710" t="inlineStr"/>
       <c r="E710" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
-          <t>TimelineModelFailed to encrypt event, sending aborted!</t>
+          <t>TimelineMetadataEdited</t>
         </is>
       </c>
       <c r="G710" t="inlineStr"/>
       <c r="H710" t="inlineStr"/>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21137</t>
+          <t>../qml/TimelineMetadata.qml:19252</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>Save image</t>
+          <t>Part of a thread</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>Zapisz obraz</t>
+          <t>Część wątku</t>
         </is>
       </c>
       <c r="D711" t="inlineStr"/>
       <c r="E711" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F711" t="inlineStr">
         <is>
-          <t>TimelineModelSave image</t>
+          <t>TimelineMetadataPart of a thread</t>
         </is>
       </c>
       <c r="G711" t="inlineStr"/>
       <c r="H711" t="inlineStr"/>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21139</t>
+          <t>../../src/timeline/TimelineModel.cpp:20873</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>Save video</t>
+          <t>Message redaction failed: %1</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>Zapisz wideo</t>
+          <t>Cenzurowanie wiadomości nie powiodło się: %1</t>
         </is>
       </c>
       <c r="D712" t="inlineStr"/>
       <c r="E712" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F712" t="inlineStr">
         <is>
-          <t>TimelineModelSave video</t>
+          <t>TimelineModelMessage redaction failed: %1</t>
         </is>
       </c>
       <c r="G712" t="inlineStr"/>
       <c r="H712" t="inlineStr"/>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21141</t>
+          <t>../../src/timeline/TimelineModel.cpp:21000</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>Save audio</t>
+          <t>Failed to encrypt event, sending aborted!</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>Zapisz audio</t>
+          <t>Szyfrowanie event-u nie powiodło się, wysyłanie anulowane!</t>
         </is>
       </c>
       <c r="D713" t="inlineStr"/>
       <c r="E713" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
-          <t>TimelineModelSave audio</t>
+          <t>TimelineModelFailed to encrypt event, sending aborted!</t>
         </is>
       </c>
       <c r="G713" t="inlineStr"/>
       <c r="H713" t="inlineStr"/>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21143</t>
+          <t>../../src/timeline/TimelineModel.cpp:21196</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>Save file</t>
+          <t>Save image</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>Zapisz plik</t>
+          <t>Zapisz obraz</t>
         </is>
       </c>
       <c r="D714" t="inlineStr"/>
       <c r="E714" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F714" t="inlineStr">
         <is>
-          <t>TimelineModelSave file</t>
+          <t>TimelineModelSave image</t>
         </is>
       </c>
       <c r="G714" t="inlineStr"/>
       <c r="H714" t="inlineStr"/>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21490</t>
+          <t>../../src/timeline/TimelineModel.cpp:21198</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>%1%2 is typing.</t>
+          <t>Save video</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>%1%2 pisze.</t>
+          <t>Zapisz wideo</t>
         </is>
       </c>
       <c r="D715" t="inlineStr"/>
       <c r="E715" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F715" t="inlineStr">
         <is>
+          <t>TimelineModelSave video</t>
+        </is>
+      </c>
+      <c r="G715" t="inlineStr"/>
+      <c r="H715" t="inlineStr"/>
+    </row>
+    <row r="716">
+      <c r="A716" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:21200</t>
+        </is>
+      </c>
+      <c r="B716" t="inlineStr">
+        <is>
+          <t>Save audio</t>
+        </is>
+      </c>
+      <c r="C716" t="inlineStr">
+        <is>
+          <t>Zapisz audio</t>
+        </is>
+      </c>
+      <c r="D716" t="inlineStr"/>
+      <c r="E716" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F716" t="inlineStr">
+        <is>
+          <t>TimelineModelSave audio</t>
+        </is>
+      </c>
+      <c r="G716" t="inlineStr"/>
+      <c r="H716" t="inlineStr"/>
+    </row>
+    <row r="717">
+      <c r="A717" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:21202</t>
+        </is>
+      </c>
+      <c r="B717" t="inlineStr">
+        <is>
+          <t>Save file</t>
+        </is>
+      </c>
+      <c r="C717" t="inlineStr">
+        <is>
+          <t>Zapisz plik</t>
+        </is>
+      </c>
+      <c r="D717" t="inlineStr"/>
+      <c r="E717" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F717" t="inlineStr">
+        <is>
+          <t>TimelineModelSave file</t>
+        </is>
+      </c>
+      <c r="G717" t="inlineStr"/>
+      <c r="H717" t="inlineStr"/>
+    </row>
+    <row r="718">
+      <c r="A718" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:21550</t>
+        </is>
+      </c>
+      <c r="B718" t="inlineStr">
+        <is>
+          <t>%1%2 is typing.</t>
+        </is>
+      </c>
+      <c r="C718" t="inlineStr">
+        <is>
+          <t>%1%2 pisze.</t>
+        </is>
+      </c>
+      <c r="D718" t="inlineStr"/>
+      <c r="E718" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F718" t="inlineStr">
+        <is>
           <t>TimelineModel
 Multiple users are typing. First argument is a comma separated list of potentially multiple users. Second argument is the last user of that list. (If only one user is typing, %1 is empty. You should still use it in your string though to silence Qt warnings.)%1 and %2 are typing.</t>
         </is>
       </c>
-      <c r="G715" t="inlineStr"/>
-[...88 lines deleted...]
-      </c>
       <c r="G718" t="inlineStr"/>
       <c r="H718" t="inlineStr"/>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21580</t>
+          <t>../../src/timeline/TimelineModel.cpp:21610</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>%1 made the room open to guests.</t>
+          <t>%1 opened the room to the public.</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>%1 pozwoliła na dostęp gościom do tego pokoju.</t>
+          <t>%1 zmienił(a) status pokoju na publiczny.</t>
         </is>
       </c>
       <c r="D719" t="inlineStr"/>
       <c r="E719" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F719" t="inlineStr">
         <is>
-          <t>TimelineModel%1 made the room open to guests.</t>
+          <t>TimelineModel%1 opened the room to the public.</t>
         </is>
       </c>
       <c r="G719" t="inlineStr"/>
       <c r="H719" t="inlineStr"/>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21582</t>
+          <t>../../src/timeline/TimelineModel.cpp:21614</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>%1 has closed the room to guest access.</t>
+          <t>%1 allowed to join this room by knocking.</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>%1 zabronił(a) gościom dostępu do tego pokoju.</t>
+          <t>%1 zazwolił(a) na dołączenie do tego pokoju poprzez pukanie.</t>
         </is>
       </c>
       <c r="D720" t="inlineStr"/>
       <c r="E720" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F720" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has closed the room to guest access.</t>
+          <t>TimelineModel%1 allowed to join this room by knocking.</t>
         </is>
       </c>
       <c r="G720" t="inlineStr"/>
       <c r="H720" t="inlineStr"/>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21597</t>
+          <t>../../src/timeline/TimelineModel.cpp:21621</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>%1 made the room history world readable. Events may be now read by non-joined people.</t>
+          <t>%1 allowed members of the following rooms to automatically join this room: %2</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>%1 zezwoliła każdemu na dostęp do historii tego pokoju. Eventy mogą teraz zostać przeczytane przez osoby nie będące członkami tego pokoju.</t>
+          <t>%1 zezwolił(a) członkom następujących pokojów na automatyczne dołączenie do tego pokoju: %2</t>
         </is>
       </c>
       <c r="D721" t="inlineStr"/>
       <c r="E721" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F721" t="inlineStr">
         <is>
-          <t>TimelineModel%1 made the room history world readable. Events may be now read by non-joined people.</t>
+          <t>TimelineModel%1 allowed members of the following rooms to automatically join this room: %2</t>
         </is>
       </c>
       <c r="G721" t="inlineStr"/>
       <c r="H721" t="inlineStr"/>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21601</t>
+          <t>../../src/timeline/TimelineModel.cpp:21640</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>%1 set the room history visible to members from this point on.</t>
+          <t>%1 made the room open to guests.</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>%1 umożliwił członkom tego pokoju na dostęp od teraz.</t>
+          <t>%1 pozwoliła na dostęp gościom do tego pokoju.</t>
         </is>
       </c>
       <c r="D722" t="inlineStr"/>
       <c r="E722" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>TimelineModel%1 set the room history visible to members from this point on.</t>
+          <t>TimelineModel%1 made the room open to guests.</t>
         </is>
       </c>
       <c r="G722" t="inlineStr"/>
       <c r="H722" t="inlineStr"/>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21603</t>
+          <t>../../src/timeline/TimelineModel.cpp:21642</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>%1 set the room history visible to members since they were invited.</t>
+          <t>%1 has closed the room to guest access.</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>%1 umożliwił dostęp do historii tego pokoju członkom od momentu kiedy zostali zaproszeni.</t>
+          <t>%1 zabronił(a) gościom dostępu do tego pokoju.</t>
         </is>
       </c>
       <c r="D723" t="inlineStr"/>
       <c r="E723" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
-          <t>TimelineModel%1 set the room history visible to members since they were invited.</t>
+          <t>TimelineModel%1 has closed the room to guest access.</t>
         </is>
       </c>
       <c r="G723" t="inlineStr"/>
       <c r="H723" t="inlineStr"/>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21605</t>
+          <t>../../src/timeline/TimelineModel.cpp:21657</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>%1 set the room history visible to members since they joined the room.</t>
+          <t>%1 made the room history world readable. Events may be now read by non-joined people.</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>%1 umożliwił dostęp do historii tego pokoju członkom od momentu kiedy dołączyli do pokoju.</t>
+          <t>%1 zezwoliła każdemu na dostęp do historii tego pokoju. Eventy mogą teraz zostać przeczytane przez osoby nie będące członkami tego pokoju.</t>
         </is>
       </c>
       <c r="D724" t="inlineStr"/>
       <c r="E724" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
-          <t>TimelineModel%1 set the room history visible to members since they joined the room.</t>
+          <t>TimelineModel%1 made the room history world readable. Events may be now read by non-joined people.</t>
         </is>
       </c>
       <c r="G724" t="inlineStr"/>
       <c r="H724" t="inlineStr"/>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21877</t>
+          <t>../../src/timeline/TimelineModel.cpp:21661</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>%1 has changed the room's permissions.</t>
+          <t>%1 set the room history visible to members from this point on.</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) uprawnienia pokoju.</t>
+          <t>%1 umożliwił członkom tego pokoju na dostęp od teraz.</t>
         </is>
       </c>
       <c r="D725" t="inlineStr"/>
       <c r="E725" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's permissions.</t>
+          <t>TimelineModel%1 set the room history visible to members from this point on.</t>
         </is>
       </c>
       <c r="G725" t="inlineStr"/>
       <c r="H725" t="inlineStr"/>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21656</t>
+          <t>../../src/timeline/TimelineModel.cpp:21663</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>%1 has changed the room's kick powerlevel from %2 to %3.</t>
+          <t>%1 set the room history visible to members since they were invited.</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) poziom mocy wymagany do wyrzucania użytkowników z %2 na %3.</t>
+          <t>%1 umożliwił dostęp do historii tego pokoju członkom od momentu kiedy zostali zaproszeni.</t>
         </is>
       </c>
       <c r="D726" t="inlineStr"/>
       <c r="E726" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's kick powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 set the room history visible to members since they were invited.</t>
         </is>
       </c>
       <c r="G726" t="inlineStr"/>
       <c r="H726" t="inlineStr"/>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21671</t>
+          <t>../../src/timeline/TimelineModel.cpp:21665</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>%n member can now kick room members.</t>
+          <t>%1 set the room history visible to members since they joined the room.</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>%n członek może teraz wyrzucać członków tego pokoju.</t>
+          <t>%1 umożliwił dostęp do historii tego pokoju członkom od momentu kiedy dołączyli do pokoju.</t>
         </is>
       </c>
       <c r="D727" t="inlineStr"/>
       <c r="E727" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now kick room members.</t>
+          <t>TimelineModel%1 set the room history visible to members since they joined the room.</t>
         </is>
       </c>
       <c r="G727" t="inlineStr"/>
       <c r="H727" t="inlineStr"/>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21675</t>
+          <t>../../src/timeline/TimelineModel.cpp:21939</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>%1 can now kick room members.</t>
+          <t>%1 has changed the room's permissions.</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>%1 może teraz wyrzucać członków tego pokoju.</t>
+          <t>%1 zmienił(a) uprawnienia pokoju.</t>
         </is>
       </c>
       <c r="D728" t="inlineStr"/>
       <c r="E728" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F728" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now kick room members.</t>
+          <t>TimelineModel%1 has changed the room's permissions.</t>
         </is>
       </c>
       <c r="G728" t="inlineStr"/>
       <c r="H728" t="inlineStr"/>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21687</t>
+          <t>../../src/timeline/TimelineModel.cpp:21717</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>%1 has changed the room's redact powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's kick powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) poziom mocy wymagany do redagowania z %2 na %3.</t>
+          <t>%1 zmienił(a) poziom mocy wymagany do wyrzucania użytkowników z %2 na %3.</t>
         </is>
       </c>
       <c r="D729" t="inlineStr"/>
       <c r="E729" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F729" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's redact powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's kick powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G729" t="inlineStr"/>
       <c r="H729" t="inlineStr"/>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21701</t>
+          <t>../../src/timeline/TimelineModel.cpp:21732</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>%n member can now redact room messages.</t>
+          <t>%n member can now kick room members.</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>%n członek może teraz redagować wiadomości w tym pokoju.</t>
+          <t>%n członek może teraz wyrzucać członków tego pokoju.</t>
         </is>
       </c>
       <c r="D730" t="inlineStr"/>
       <c r="E730" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F730" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now redact room messages.</t>
+          <t>TimelineModel%n member(s) can now kick room members.</t>
         </is>
       </c>
       <c r="G730" t="inlineStr"/>
       <c r="H730" t="inlineStr"/>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21707</t>
+          <t>../../src/timeline/TimelineModel.cpp:21736</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>%1 can now redact room messages.</t>
+          <t>%1 can now kick room members.</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>%1 może teraz redagować wiadomości w tym pokoju.</t>
+          <t>%1 może teraz wyrzucać członków tego pokoju.</t>
         </is>
       </c>
       <c r="D731" t="inlineStr"/>
       <c r="E731" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F731" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now redact room messages.</t>
+          <t>TimelineModel%1 can now kick room members.</t>
         </is>
       </c>
       <c r="G731" t="inlineStr"/>
       <c r="H731" t="inlineStr"/>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21719</t>
+          <t>../../src/timeline/TimelineModel.cpp:21748</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>%1 has changed the room's ban powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's redact powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) poziom mocy wymagany do banowania użytkowników w tym pokoju z %2 na %3.</t>
+          <t>%1 zmienił(a) poziom mocy wymagany do redagowania z %2 na %3.</t>
         </is>
       </c>
       <c r="D732" t="inlineStr"/>
       <c r="E732" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F732" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's ban powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's redact powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G732" t="inlineStr"/>
       <c r="H732" t="inlineStr"/>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21734</t>
+          <t>../../src/timeline/TimelineModel.cpp:21762</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>%n member can now ban room members.</t>
+          <t>%n member can now redact room messages.</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>%n członek może teraz banować członków tego pokoju.</t>
+          <t>%n członek może teraz redagować wiadomości w tym pokoju.</t>
         </is>
       </c>
       <c r="D733" t="inlineStr"/>
       <c r="E733" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now ban room members.</t>
+          <t>TimelineModel%n member(s) can now redact room messages.</t>
         </is>
       </c>
       <c r="G733" t="inlineStr"/>
       <c r="H733" t="inlineStr"/>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21738</t>
+          <t>../../src/timeline/TimelineModel.cpp:21768</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>%1 can now ban room members.</t>
+          <t>%1 can now redact room messages.</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>%1 może teraz banować członków tego pokoju.</t>
+          <t>%1 może teraz redagować wiadomości w tym pokoju.</t>
         </is>
       </c>
       <c r="D734" t="inlineStr"/>
       <c r="E734" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now ban room members.</t>
+          <t>TimelineModel%1 can now redact room messages.</t>
         </is>
       </c>
       <c r="G734" t="inlineStr"/>
       <c r="H734" t="inlineStr"/>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21751</t>
+          <t>../../src/timeline/TimelineModel.cpp:21780</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>%1 has changed the room's state_default powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's ban powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) poziom mocy dla state_default w tym pokoju z %2 na %3.</t>
+          <t>%1 zmienił(a) poziom mocy wymagany do banowania użytkowników w tym pokoju z %2 na %3.</t>
         </is>
       </c>
       <c r="D735" t="inlineStr"/>
       <c r="E735" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's state_default powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's ban powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G735" t="inlineStr"/>
       <c r="H735" t="inlineStr"/>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21766</t>
+          <t>../../src/timeline/TimelineModel.cpp:21795</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>%n member can now send state events.</t>
+          <t>%n member can now ban room members.</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>%n członek może teraz wysyłać zdarzenia stanu.</t>
+          <t>%n członek może teraz banować członków tego pokoju.</t>
         </is>
       </c>
       <c r="D736" t="inlineStr"/>
       <c r="E736" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now send state events.</t>
+          <t>TimelineModel%n member(s) can now ban room members.</t>
         </is>
       </c>
       <c r="G736" t="inlineStr"/>
       <c r="H736" t="inlineStr"/>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21770</t>
+          <t>../../src/timeline/TimelineModel.cpp:21799</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>%1 can now send state events.</t>
+          <t>%1 can now ban room members.</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>%1 może teraz wysyłać zdarzenia stanu.</t>
+          <t>%1 może teraz banować członków tego pokoju.</t>
         </is>
       </c>
       <c r="D737" t="inlineStr"/>
       <c r="E737" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now send state events.</t>
+          <t>TimelineModel%1 can now ban room members.</t>
         </is>
       </c>
       <c r="G737" t="inlineStr"/>
       <c r="H737" t="inlineStr"/>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21784</t>
+          <t>../../src/timeline/TimelineModel.cpp:21812</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>%1 has changed the room's invite powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's state_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) poziom mocy wymagany do zapraszania do tego pokoju z %2 na %3.</t>
+          <t>%1 zmienił(a) poziom mocy dla state_default w tym pokoju z %2 na %3.</t>
         </is>
       </c>
       <c r="D738" t="inlineStr"/>
       <c r="E738" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's invite powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's state_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G738" t="inlineStr"/>
       <c r="H738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21794</t>
+          <t>../../src/timeline/TimelineModel.cpp:21827</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
+          <t>%n member can now send state events.</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) poziom mocy dla events_default w tym pokoju z %2 na %3. Nowi użytkownicy nie mogą teraz wysyłać jakichkolwiek zdarzeń.</t>
+          <t>%n członek może teraz wysyłać zdarzenia stanu.</t>
         </is>
       </c>
       <c r="D739" t="inlineStr"/>
       <c r="E739" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
+          <t>TimelineModel%n member(s) can now send state events.</t>
         </is>
       </c>
       <c r="G739" t="inlineStr"/>
       <c r="H739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21803</t>
+          <t>../../src/timeline/TimelineModel.cpp:21831</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
+          <t>%1 can now send state events.</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) poziom mocy dla events_default w tym pokoju z %2 na %3. Nowi użytkownicy mogą teraz wysyłać zdarzenia które nie podlegają innym ograniczeniom.</t>
+          <t>%1 może teraz wysyłać zdarzenia stanu.</t>
         </is>
       </c>
       <c r="D740" t="inlineStr"/>
       <c r="E740" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
+          <t>TimelineModel%1 can now send state events.</t>
         </is>
       </c>
       <c r="G740" t="inlineStr"/>
       <c r="H740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21810</t>
+          <t>../../src/timeline/TimelineModel.cpp:21845</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's invite powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) poziom mocy dla events_default w tym pokoju z %2 na %3.</t>
+          <t>%1 zmienił(a) poziom mocy wymagany do zapraszania do tego pokoju z %2 na %3.</t>
         </is>
       </c>
       <c r="D741" t="inlineStr"/>
       <c r="E741" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's invite powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G741" t="inlineStr"/>
       <c r="H741" t="inlineStr"/>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21822</t>
+          <t>../../src/timeline/TimelineModel.cpp:21855</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>%1 has made %2 an administrator of this room.</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>%1 uczynił(a) %2 administratorem tego pokoju.</t>
+          <t>%1 zmienił(a) poziom mocy dla events_default w tym pokoju z %2 na %3. Nowi użytkownicy nie mogą teraz wysyłać jakichkolwiek zdarzeń.</t>
         </is>
       </c>
       <c r="D742" t="inlineStr"/>
       <c r="E742" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has made %2 an administrator of this room.</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
         </is>
       </c>
       <c r="G742" t="inlineStr"/>
       <c r="H742" t="inlineStr"/>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21826</t>
+          <t>../../src/timeline/TimelineModel.cpp:21864</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>%1 has made %2 a moderator of this room.</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>%1 uczynił(a) %2 moderatorem tego pokoju.</t>
+          <t>%1 zmienił(a) poziom mocy dla events_default w tym pokoju z %2 na %3. Nowi użytkownicy mogą teraz wysyłać zdarzenia które nie podlegają innym ograniczeniom.</t>
         </is>
       </c>
       <c r="D743" t="inlineStr"/>
       <c r="E743" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has made %2 a moderator of this room.</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
         </is>
       </c>
       <c r="G743" t="inlineStr"/>
       <c r="H743" t="inlineStr"/>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21830</t>
+          <t>../../src/timeline/TimelineModel.cpp:21871</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>%1 has downgraded %2 to moderator of this room.</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>%1 obniżył(a) uprawnienia %2 do poziomu moderatora tego pokoju.</t>
+          <t>%1 zmienił(a) poziom mocy dla events_default w tym pokoju z %2 na %3.</t>
         </is>
       </c>
       <c r="D744" t="inlineStr"/>
       <c r="E744" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has downgraded %2 to moderator of this room.</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G744" t="inlineStr"/>
       <c r="H744" t="inlineStr"/>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21833</t>
+          <t>../../src/timeline/TimelineModel.cpp:21883</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>%1 has changed the powerlevel of %2 from %3 to %4.</t>
+          <t>%1 has made %2 an administrator of this room.</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) poziom mocy %2 z %3 na %4.</t>
+          <t>%1 uczynił(a) %2 administratorem tego pokoju.</t>
         </is>
       </c>
       <c r="D745" t="inlineStr"/>
       <c r="E745" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F745" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the powerlevel of %2 from %3 to %4.</t>
+          <t>TimelineModel%1 has made %2 an administrator of this room.</t>
         </is>
       </c>
       <c r="G745" t="inlineStr"/>
       <c r="H745" t="inlineStr"/>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21849</t>
+          <t>../../src/timeline/TimelineModel.cpp:21887</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>%1 allowed only administrators to send "%2".</t>
+          <t>%1 has made %2 a moderator of this room.</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>%1 pozwolił(a) tylko administratorom na wysyłanie "%2".</t>
+          <t>%1 uczynił(a) %2 moderatorem tego pokoju.</t>
         </is>
       </c>
       <c r="D746" t="inlineStr"/>
       <c r="E746" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F746" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed only administrators to send "%2".</t>
+          <t>TimelineModel%1 has made %2 a moderator of this room.</t>
         </is>
       </c>
       <c r="G746" t="inlineStr"/>
       <c r="H746" t="inlineStr"/>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21852</t>
+          <t>../../src/timeline/TimelineModel.cpp:21891</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>%1 allowed only moderators to send "%2".</t>
+          <t>%1 has downgraded %2 to moderator of this room.</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>%1 pozwolił(a) tylko moderatorom na wysyłanie "%2".</t>
+          <t>%1 obniżył(a) uprawnienia %2 do poziomu moderatora tego pokoju.</t>
         </is>
       </c>
       <c r="D747" t="inlineStr"/>
       <c r="E747" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed only moderators to send "%2".</t>
+          <t>TimelineModel%1 has downgraded %2 to moderator of this room.</t>
         </is>
       </c>
       <c r="G747" t="inlineStr"/>
       <c r="H747" t="inlineStr"/>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21855</t>
+          <t>../../src/timeline/TimelineModel.cpp:21895</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>%1 allowed everyone to send "%2".</t>
+          <t>%1 has changed the powerlevel of %2 from %3 to %4.</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>%1 pozwolił(a) każdemu na wysyłanie "%2".</t>
+          <t>%1 zmienił(a) poziom mocy %2 z %3 na %4.</t>
         </is>
       </c>
       <c r="D748" t="inlineStr"/>
       <c r="E748" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed everyone to send "%2".</t>
+          <t>TimelineModel%1 has changed the powerlevel of %2 from %3 to %4.</t>
         </is>
       </c>
       <c r="G748" t="inlineStr"/>
       <c r="H748" t="inlineStr"/>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21859</t>
+          <t>../../src/timeline/TimelineModel.cpp:21911</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
+          <t>%1 allowed only administrators to send "%2".</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) poziom mocy wymagany do wysyłania wydarzeń typu "%2" z domyślnego na %3.</t>
+          <t>%1 pozwolił(a) tylko administratorom na wysyłanie "%2".</t>
         </is>
       </c>
       <c r="D749" t="inlineStr"/>
       <c r="E749" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F749" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
+          <t>TimelineModel%1 allowed only administrators to send "%2".</t>
         </is>
       </c>
       <c r="G749" t="inlineStr"/>
       <c r="H749" t="inlineStr"/>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21865</t>
+          <t>../../src/timeline/TimelineModel.cpp:21914</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
+          <t>%1 allowed only moderators to send "%2".</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) poziom mocy wymagany do wysyłania wydarzeń typu "%2" z %3 na %4.</t>
+          <t>%1 pozwolił(a) tylko moderatorom na wysyłanie "%2".</t>
         </is>
       </c>
       <c r="D750" t="inlineStr"/>
       <c r="E750" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F750" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
+          <t>TimelineModel%1 allowed only moderators to send "%2".</t>
         </is>
       </c>
       <c r="G750" t="inlineStr"/>
       <c r="H750" t="inlineStr"/>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21924</t>
+          <t>../../src/timeline/TimelineModel.cpp:21917</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>(empty)</t>
+          <t>%1 allowed everyone to send "%2".</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>(puste)</t>
+          <t>%1 pozwolił(a) każdemu na wysyłanie "%2".</t>
         </is>
       </c>
       <c r="D751" t="inlineStr"/>
       <c r="E751" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
-          <t>TimelineModel(empty)</t>
+          <t>TimelineModel%1 allowed everyone to send "%2".</t>
         </is>
       </c>
       <c r="G751" t="inlineStr"/>
       <c r="H751" t="inlineStr"/>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21930</t>
+          <t>../../src/timeline/TimelineModel.cpp:21921</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
+          <t>%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>%1 usunął/ęła następujące obrazy z paczki %2:&lt;br&gt;%3</t>
+          <t>%1 zmienił(a) poziom mocy wymagany do wysyłania wydarzeń typu "%2" z domyślnego na %3.</t>
         </is>
       </c>
       <c r="D752" t="inlineStr"/>
       <c r="E752" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F752" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
+          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
         </is>
       </c>
       <c r="G752" t="inlineStr"/>
       <c r="H752" t="inlineStr"/>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21936</t>
+          <t>../../src/timeline/TimelineModel.cpp:21927</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>%1 added the following images to the pack %2:&lt;br&gt;%3</t>
+          <t>%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>%1 dodał(a) następujące obrazy do paczki %2:&lt;br&gt;%3</t>
+          <t>%1 zmienił(a) poziom mocy wymagany do wysyłania wydarzeń typu "%2" z %3 na %4.</t>
         </is>
       </c>
       <c r="D753" t="inlineStr"/>
       <c r="E753" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F753" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added the following images to the pack %2:&lt;br&gt;%3</t>
+          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
         </is>
       </c>
       <c r="G753" t="inlineStr"/>
       <c r="H753" t="inlineStr"/>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21941</t>
+          <t>../../src/timeline/TimelineModel.cpp:21986</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>%1 changed the sticker and emotes in this room.</t>
+          <t>(empty)</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) naklejki i emotikony w tym pokoju.</t>
+          <t>(puste)</t>
         </is>
       </c>
       <c r="D754" t="inlineStr"/>
       <c r="E754" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F754" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the sticker and emotes in this room.</t>
+          <t>TimelineModel(empty)</t>
         </is>
       </c>
       <c r="G754" t="inlineStr"/>
       <c r="H754" t="inlineStr"/>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21976</t>
+          <t>../../src/timeline/TimelineModel.cpp:21992</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>%1 disabled the rule to ban users matching %2.</t>
+          <t>%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>%1 wyłączył(a) regułę banowania użytkowników pasujących do %2.</t>
+          <t>%1 usunął/ęła następujące obrazy z paczki %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="D755" t="inlineStr"/>
       <c r="E755" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
-          <t>TimelineModel%1 disabled the rule to ban users matching %2.</t>
+          <t>TimelineModel%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="G755" t="inlineStr"/>
       <c r="H755" t="inlineStr"/>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21979</t>
+          <t>../../src/timeline/TimelineModel.cpp:21998</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>%1 added a rule to ban users matching %2 for '%3'.</t>
+          <t>%1 added the following images to the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>%1 dodał(a) regułę banowania użytkowników pasujących do %2 z powodu '%3'.</t>
+          <t>%1 dodał(a) następujące obrazy do paczki %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="D756" t="inlineStr"/>
       <c r="E756" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added a rule to ban users matching %2 for '%3'.</t>
+          <t>TimelineModel%1 added the following images to the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="G756" t="inlineStr"/>
       <c r="H756" t="inlineStr"/>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22001</t>
+          <t>../../src/timeline/TimelineModel.cpp:22003</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>%1 disabled the rule to ban rooms matching %2.</t>
+          <t>%1 changed the sticker and emotes in this room.</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>%1 wyłączył(a) regułę banowania pokojów pasujących do %2.</t>
+          <t>%1 zmienił(a) naklejki i emotikony w tym pokoju.</t>
         </is>
       </c>
       <c r="D757" t="inlineStr"/>
       <c r="E757" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F757" t="inlineStr">
         <is>
-          <t>TimelineModel%1 disabled the rule to ban rooms matching %2.</t>
+          <t>TimelineModel%1 changed the sticker and emotes in this room.</t>
         </is>
       </c>
       <c r="G757" t="inlineStr"/>
       <c r="H757" t="inlineStr"/>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22004</t>
+          <t>../../src/timeline/TimelineModel.cpp:22038</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>%1 added a rule to ban rooms matching %2 for '%3'.</t>
+          <t>%1 disabled the rule to ban users matching %2.</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>%1 dodał(a) regułę banowania pokojów pasujących do %2 z powodu '%3'.</t>
+          <t>%1 wyłączył(a) regułę banowania użytkowników pasujących do %2.</t>
         </is>
       </c>
       <c r="D758" t="inlineStr"/>
       <c r="E758" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F758" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added a rule to ban rooms matching %2 for '%3'.</t>
+          <t>TimelineModel%1 disabled the rule to ban users matching %2.</t>
         </is>
       </c>
       <c r="G758" t="inlineStr"/>
       <c r="H758" t="inlineStr"/>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22026</t>
+          <t>../../src/timeline/TimelineModel.cpp:22041</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>%1 disabled the rule to ban servers matching %2.</t>
+          <t>%1 added a rule to ban users matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>%1 wyłączył(a) regułę banowania serwerów pasujących do %2.</t>
+          <t>%1 dodał(a) regułę banowania użytkowników pasujących do %2 z powodu '%3'.</t>
         </is>
       </c>
       <c r="D759" t="inlineStr"/>
       <c r="E759" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
-          <t>TimelineModel%1 disabled the rule to ban servers matching %2.</t>
+          <t>TimelineModel%1 added a rule to ban users matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="G759" t="inlineStr"/>
       <c r="H759" t="inlineStr"/>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22029</t>
+          <t>../../src/timeline/TimelineModel.cpp:22063</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>%1 added a rule to ban servers matching %2 for '%3'.</t>
+          <t>%1 disabled the rule to ban rooms matching %2.</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>%1 dodał(a) regułę banowania serwerów pasujących do %2 z powodu '%3'.</t>
+          <t>%1 wyłączył(a) regułę banowania pokojów pasujących do %2.</t>
         </is>
       </c>
       <c r="D760" t="inlineStr"/>
       <c r="E760" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F760" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added a rule to ban servers matching %2 for '%3'.</t>
+          <t>TimelineModel%1 disabled the rule to ban rooms matching %2.</t>
         </is>
       </c>
       <c r="G760" t="inlineStr"/>
       <c r="H760" t="inlineStr"/>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22063</t>
+          <t>../../src/timeline/TimelineModel.cpp:22066</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>Removed by %1</t>
+          <t>%1 added a rule to ban rooms matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>Usunięte przez %1</t>
+          <t>%1 dodał(a) regułę banowania pokojów pasujących do %2 z powodu '%3'.</t>
         </is>
       </c>
       <c r="D761" t="inlineStr"/>
       <c r="E761" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F761" t="inlineStr">
         <is>
-          <t>TimelineModelRemoved by %1</t>
+          <t>TimelineModel%1 added a rule to ban rooms matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="G761" t="inlineStr"/>
       <c r="H761" t="inlineStr"/>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22065</t>
+          <t>../../src/timeline/TimelineModel.cpp:22088</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>%1 (%2) removed this message at %3</t>
+          <t>%1 disabled the rule to ban servers matching %2.</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>%1 (%2) usunął/ęła tę wiadomość w dniu %3</t>
+          <t>%1 wyłączył(a) regułę banowania serwerów pasujących do %2.</t>
         </is>
       </c>
       <c r="D762" t="inlineStr"/>
       <c r="E762" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F762" t="inlineStr">
         <is>
-          <t>TimelineModel%1 (%2) removed this message at %3</t>
+          <t>TimelineModel%1 disabled the rule to ban servers matching %2.</t>
         </is>
       </c>
       <c r="G762" t="inlineStr"/>
       <c r="H762" t="inlineStr"/>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22067</t>
+          <t>../../src/timeline/TimelineModel.cpp:22091</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>Removed by %1 because: %2</t>
+          <t>%1 added a rule to ban servers matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>Usunięte przez %1 z powodu: %2</t>
+          <t>%1 dodał(a) regułę banowania serwerów pasujących do %2 z powodu '%3'.</t>
         </is>
       </c>
       <c r="D763" t="inlineStr"/>
       <c r="E763" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F763" t="inlineStr">
         <is>
-          <t>TimelineModelRemoved by %1 because: %2</t>
+          <t>TimelineModel%1 added a rule to ban servers matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="G763" t="inlineStr"/>
       <c r="H763" t="inlineStr"/>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22068</t>
+          <t>../../src/timeline/TimelineModel.cpp:22125</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
+        <is>
+          <t>Removed by %1</t>
+        </is>
+      </c>
+      <c r="C764" t="inlineStr">
+        <is>
+          <t>Usunięte przez %1</t>
+        </is>
+      </c>
+      <c r="D764" t="inlineStr"/>
+      <c r="E764" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F764" t="inlineStr">
+        <is>
+          <t>TimelineModelRemoved by %1</t>
+        </is>
+      </c>
+      <c r="G764" t="inlineStr"/>
+      <c r="H764" t="inlineStr"/>
+    </row>
+    <row r="765">
+      <c r="A765" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:22127</t>
+        </is>
+      </c>
+      <c r="B765" t="inlineStr">
+        <is>
+          <t>%1 (%2) removed this message at %3</t>
+        </is>
+      </c>
+      <c r="C765" t="inlineStr">
+        <is>
+          <t>%1 (%2) usunął/ęła tę wiadomość w dniu %3</t>
+        </is>
+      </c>
+      <c r="D765" t="inlineStr"/>
+      <c r="E765" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F765" t="inlineStr">
+        <is>
+          <t>TimelineModel%1 (%2) removed this message at %3</t>
+        </is>
+      </c>
+      <c r="G765" t="inlineStr"/>
+      <c r="H765" t="inlineStr"/>
+    </row>
+    <row r="766">
+      <c r="A766" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:22129</t>
+        </is>
+      </c>
+      <c r="B766" t="inlineStr">
+        <is>
+          <t>Removed by %1 because: %2</t>
+        </is>
+      </c>
+      <c r="C766" t="inlineStr">
+        <is>
+          <t>Usunięte przez %1 z powodu: %2</t>
+        </is>
+      </c>
+      <c r="D766" t="inlineStr"/>
+      <c r="E766" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F766" t="inlineStr">
+        <is>
+          <t>TimelineModelRemoved by %1 because: %2</t>
+        </is>
+      </c>
+      <c r="G766" t="inlineStr"/>
+      <c r="H766" t="inlineStr"/>
+    </row>
+    <row r="767">
+      <c r="A767" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:22130</t>
+        </is>
+      </c>
+      <c r="B767" t="inlineStr">
         <is>
           <t>%1 (%2) removed this message at %3
 Reason: %4</t>
         </is>
       </c>
-      <c r="C764" t="inlineStr">
+      <c r="C767" t="inlineStr">
         <is>
           <t>%1 (%2) usunął/ęła tę wiadomość w dniu %3
 Powód: %4</t>
         </is>
       </c>
-      <c r="D764" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F764" t="inlineStr">
+      <c r="D767" t="inlineStr"/>
+      <c r="E767" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F767" t="inlineStr">
         <is>
           <t>TimelineModel%1 (%2) removed this message at %3
 Reason: %4</t>
         </is>
       </c>
-      <c r="G764" t="inlineStr"/>
-[...88 lines deleted...]
-      </c>
       <c r="G767" t="inlineStr"/>
       <c r="H767" t="inlineStr"/>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22219</t>
+          <t>../../src/timeline/TimelineModel.cpp:22274</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>%2 rejected the knock from %1.</t>
+          <t>%2 revoked the invite to %1.</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>%2 odrzucił(a) zapukanie od %1.</t>
+          <t>%2 anulował(a) zaproszenie do %1.</t>
         </is>
       </c>
       <c r="D768" t="inlineStr"/>
       <c r="E768" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F768" t="inlineStr">
         <is>
-          <t>TimelineModel%2 rejected the knock from %1.</t>
+          <t>TimelineModel%2 revoked the invite to %1.</t>
         </is>
       </c>
       <c r="G768" t="inlineStr"/>
       <c r="H768" t="inlineStr"/>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22187</t>
+          <t>../../src/timeline/TimelineModel.cpp:22269</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>%1 changed their avatar.</t>
+          <t>%2 kicked %1.</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) swój awatar.</t>
+          <t>%2 wyrzucił(a) %1.</t>
         </is>
       </c>
       <c r="D769" t="inlineStr"/>
       <c r="E769" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F769" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed their avatar.</t>
+          <t>TimelineModel%2 kicked %1.</t>
         </is>
       </c>
       <c r="G769" t="inlineStr"/>
       <c r="H769" t="inlineStr"/>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22189</t>
+          <t>../../src/timeline/TimelineModel.cpp:22276</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>%1 changed some profile info.</t>
+          <t>%2 unbanned %1.</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>%1 zmodyfikował(a) dane profilu.</t>
+          <t>%2 odbanował(a) %1.</t>
         </is>
       </c>
       <c r="D770" t="inlineStr"/>
       <c r="E770" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F770" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed some profile info.</t>
+          <t>TimelineModel%2 unbanned %1.</t>
         </is>
       </c>
       <c r="G770" t="inlineStr"/>
       <c r="H770" t="inlineStr"/>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22194</t>
+          <t>../../src/timeline/TimelineModel.cpp:22281</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>%1 joined.</t>
+          <t>%2 rejected the knock from %1.</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>%1 dołączył(a).</t>
+          <t>%2 odrzucił(a) zapukanie od %1.</t>
         </is>
       </c>
       <c r="D771" t="inlineStr"/>
       <c r="E771" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
-          <t>TimelineModel%1 joined.</t>
+          <t>TimelineModel%2 rejected the knock from %1.</t>
         </is>
       </c>
       <c r="G771" t="inlineStr"/>
       <c r="H771" t="inlineStr"/>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22197</t>
+          <t>../../src/timeline/TimelineModel.cpp:22249</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>%1 joined via authorisation from %2's server.</t>
+          <t>%1 changed their avatar.</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>%1 dołączyła dzięki autoryzacji serwera użytkownika %2.</t>
+          <t>%1 zmienił(a) swój awatar.</t>
         </is>
       </c>
       <c r="D772" t="inlineStr"/>
       <c r="E772" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F772" t="inlineStr">
         <is>
-          <t>TimelineModel%1 joined via authorisation from %2's server.</t>
+          <t>TimelineModel%1 changed their avatar.</t>
         </is>
       </c>
       <c r="G772" t="inlineStr"/>
       <c r="H772" t="inlineStr"/>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22210</t>
+          <t>../../src/timeline/TimelineModel.cpp:22251</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>%1 rejected their invite.</t>
+          <t>%1 changed some profile info.</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>%1 odrzucił(a) zaproszenie.</t>
+          <t>%1 zmodyfikował(a) dane profilu.</t>
         </is>
       </c>
       <c r="D773" t="inlineStr"/>
       <c r="E773" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F773" t="inlineStr">
         <is>
-          <t>TimelineModel%1 rejected their invite.</t>
+          <t>TimelineModel%1 changed some profile info.</t>
         </is>
       </c>
       <c r="G773" t="inlineStr"/>
       <c r="H773" t="inlineStr"/>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22205</t>
+          <t>../../src/timeline/TimelineModel.cpp:22256</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>%1 left the room.</t>
+          <t>%1 joined.</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>%1 opuścił(a) pokój.</t>
+          <t>%1 dołączył(a).</t>
         </is>
       </c>
       <c r="D774" t="inlineStr"/>
       <c r="E774" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F774" t="inlineStr">
         <is>
-          <t>TimelineModel%1 left the room.</t>
+          <t>TimelineModel%1 joined.</t>
         </is>
       </c>
       <c r="G774" t="inlineStr"/>
       <c r="H774" t="inlineStr"/>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22236</t>
+          <t>../../src/timeline/TimelineModel.cpp:22259</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>Reason: %1</t>
+          <t>%1 joined via authorisation from %2's server.</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
-          <t>Powód: %1</t>
+          <t>%1 dołączyła dzięki autoryzacji serwera użytkownika %2.</t>
         </is>
       </c>
       <c r="D775" t="inlineStr"/>
       <c r="E775" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F775" t="inlineStr">
         <is>
-          <t>TimelineModelReason: %1</t>
+          <t>TimelineModel%1 joined via authorisation from %2's server.</t>
         </is>
       </c>
       <c r="G775" t="inlineStr"/>
       <c r="H775" t="inlineStr"/>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22217</t>
+          <t>../../src/timeline/TimelineModel.cpp:22272</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>%1 redacted their knock.</t>
+          <t>%1 rejected their invite.</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
-          <t>Użytkownik %1 ocenzurował własne pukanie.</t>
+          <t>%1 odrzucił(a) zaproszenie.</t>
         </is>
       </c>
       <c r="D776" t="inlineStr"/>
       <c r="E776" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F776" t="inlineStr">
         <is>
-          <t>TimelineModel%1 redacted their knock.</t>
+          <t>TimelineModel%1 rejected their invite.</t>
         </is>
       </c>
       <c r="G776" t="inlineStr"/>
       <c r="H776" t="inlineStr"/>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19907</t>
+          <t>../../src/timeline/TimelineModel.cpp:22267</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>%1 changed which servers are allowed in this room.</t>
-[...2 lines deleted...]
-      <c r="C777" t="inlineStr"/>
+          <t>%1 left the room.</t>
+        </is>
+      </c>
+      <c r="C777" t="inlineStr">
+        <is>
+          <t>%1 opuścił(a) pokój.</t>
+        </is>
+      </c>
       <c r="D777" t="inlineStr"/>
       <c r="E777" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F777" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed which servers are allowed in this room.</t>
+          <t>TimelineModel%1 left the room.</t>
         </is>
       </c>
       <c r="G777" t="inlineStr"/>
       <c r="H777" t="inlineStr"/>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19911</t>
+          <t>../../src/timeline/TimelineModel.cpp:22298</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>%1 removed the room name.</t>
-[...2 lines deleted...]
-      <c r="C778" t="inlineStr"/>
+          <t>Reason: %1</t>
+        </is>
+      </c>
+      <c r="C778" t="inlineStr">
+        <is>
+          <t>Powód: %1</t>
+        </is>
+      </c>
       <c r="D778" t="inlineStr"/>
       <c r="E778" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F778" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the room name.</t>
+          <t>TimelineModelReason: %1</t>
         </is>
       </c>
       <c r="G778" t="inlineStr"/>
       <c r="H778" t="inlineStr"/>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19914</t>
+          <t>../../src/timeline/TimelineModel.cpp:22279</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>%1 changed the room name to: %2</t>
+          <t>%1 redacted their knock.</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>%2 zmienił(a) nazwę pokoju na: %2</t>
+          <t>Użytkownik %1 ocenzurował własne pukanie.</t>
         </is>
       </c>
       <c r="D779" t="inlineStr"/>
       <c r="E779" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the room name to: %2</t>
+          <t>TimelineModel%1 redacted their knock.</t>
         </is>
       </c>
       <c r="G779" t="inlineStr"/>
       <c r="H779" t="inlineStr"/>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19919</t>
+          <t>../../src/timeline/TimelineModel.cpp:19967</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>%1 removed the topic.</t>
+          <t>%1 changed which servers are allowed in this room.</t>
         </is>
       </c>
       <c r="C780" t="inlineStr"/>
       <c r="D780" t="inlineStr"/>
       <c r="E780" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F780" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the topic.</t>
+          <t>TimelineModel%1 changed which servers are allowed in this room.</t>
         </is>
       </c>
       <c r="G780" t="inlineStr"/>
       <c r="H780" t="inlineStr"/>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19922</t>
+          <t>../../src/timeline/TimelineModel.cpp:19971</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>%1 changed the topic to: %2</t>
-[...6 lines deleted...]
-      </c>
+          <t>%1 removed the room name.</t>
+        </is>
+      </c>
+      <c r="C781" t="inlineStr"/>
       <c r="D781" t="inlineStr"/>
       <c r="E781" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F781" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the topic to: %2</t>
+          <t>TimelineModel%1 removed the room name.</t>
         </is>
       </c>
       <c r="G781" t="inlineStr"/>
       <c r="H781" t="inlineStr"/>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19927</t>
+          <t>../../src/timeline/TimelineModel.cpp:19974</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>%1 changed the room avatar to: %2</t>
-[...2 lines deleted...]
-      <c r="C782" t="inlineStr"/>
+          <t>%1 changed the room name to: %2</t>
+        </is>
+      </c>
+      <c r="C782" t="inlineStr">
+        <is>
+          <t>%2 zmienił(a) nazwę pokoju na: %2</t>
+        </is>
+      </c>
       <c r="D782" t="inlineStr"/>
       <c r="E782" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F782" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the room avatar to: %2</t>
-[...6 lines deleted...]
-      </c>
+          <t>TimelineModel%1 changed the room name to: %2</t>
+        </is>
+      </c>
+      <c r="G782" t="inlineStr"/>
       <c r="H782" t="inlineStr"/>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19935</t>
+          <t>../../src/timeline/TimelineModel.cpp:19979</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>%1 removed the room avatar.</t>
+          <t>%1 removed the topic.</t>
         </is>
       </c>
       <c r="C783" t="inlineStr"/>
       <c r="D783" t="inlineStr"/>
       <c r="E783" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F783" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the room avatar.</t>
+          <t>TimelineModel%1 removed the topic.</t>
         </is>
       </c>
       <c r="G783" t="inlineStr"/>
       <c r="H783" t="inlineStr"/>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19938</t>
+          <t>../../src/timeline/TimelineModel.cpp:19982</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>%1 changed the pinned messages.</t>
+          <t>%1 changed the topic to: %2</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>%1 zmienił(a) przypięte wiadomości.</t>
+          <t>%1 zmienił(a) temat pokoju na: %2</t>
         </is>
       </c>
       <c r="D784" t="inlineStr"/>
       <c r="E784" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F784" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the pinned messages.</t>
+          <t>TimelineModel%1 changed the topic to: %2</t>
         </is>
       </c>
       <c r="G784" t="inlineStr"/>
       <c r="H784" t="inlineStr"/>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19945</t>
+          <t>../../src/timeline/TimelineModel.cpp:19987</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>%1 changed the addresses for this room.</t>
-[...6 lines deleted...]
-      </c>
+          <t>%1 changed the room avatar to: %2</t>
+        </is>
+      </c>
+      <c r="C785" t="inlineStr"/>
       <c r="D785" t="inlineStr"/>
       <c r="E785" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F785" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the addresses for this room.</t>
-[...2 lines deleted...]
-      <c r="G785" t="inlineStr"/>
+          <t>TimelineModel%1 changed the room avatar to: %2</t>
+        </is>
+      </c>
+      <c r="G785" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %2 zmienił(a) nazwę pokoju na: %2</t>
+        </is>
+      </c>
       <c r="H785" t="inlineStr"/>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19948</t>
+          <t>../../src/timeline/TimelineModel.cpp:19995</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>%1 changed the parent communities for this room.</t>
+          <t>%1 removed the room avatar.</t>
         </is>
       </c>
       <c r="C786" t="inlineStr"/>
       <c r="D786" t="inlineStr"/>
       <c r="E786" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F786" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the parent communities for this room.</t>
+          <t>TimelineModel%1 removed the room avatar.</t>
         </is>
       </c>
       <c r="G786" t="inlineStr"/>
       <c r="H786" t="inlineStr"/>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19951</t>
+          <t>../../src/timeline/TimelineModel.cpp:19998</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>%1 created and configured room: %2</t>
+          <t>%1 changed the pinned messages.</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
-          <t>%1 utworzył(a) i skonfigurował(a) pokój: %2</t>
+          <t>%1 zmienił(a) przypięte wiadomości.</t>
         </is>
       </c>
       <c r="D787" t="inlineStr"/>
       <c r="E787" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F787" t="inlineStr">
         <is>
-          <t>TimelineModel%1 created and configured room: %2</t>
+          <t>TimelineModel%1 changed the pinned messages.</t>
         </is>
       </c>
       <c r="G787" t="inlineStr"/>
       <c r="H787" t="inlineStr"/>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19969</t>
+          <t>../../src/timeline/TimelineModel.cpp:20005</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>%1 changed unknown state event %2.</t>
-[...2 lines deleted...]
-      <c r="C788" t="inlineStr"/>
+          <t>%1 changed the addresses for this room.</t>
+        </is>
+      </c>
+      <c r="C788" t="inlineStr">
+        <is>
+          <t>%1 zmienił(a) adresy tego pokoju.</t>
+        </is>
+      </c>
       <c r="D788" t="inlineStr"/>
       <c r="E788" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F788" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed unknown state event %2.</t>
+          <t>TimelineModel%1 changed the addresses for this room.</t>
         </is>
       </c>
       <c r="G788" t="inlineStr"/>
       <c r="H788" t="inlineStr"/>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20525</t>
+          <t>../../src/timeline/TimelineModel.cpp:20008</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>You joined this room.</t>
-[...6 lines deleted...]
-      </c>
+          <t>%1 changed the parent communities for this room.</t>
+        </is>
+      </c>
+      <c r="C789" t="inlineStr"/>
       <c r="D789" t="inlineStr"/>
       <c r="E789" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F789" t="inlineStr">
         <is>
-          <t>TimelineModelYou joined this room.</t>
+          <t>TimelineModel%1 changed the parent communities for this room.</t>
         </is>
       </c>
       <c r="G789" t="inlineStr"/>
       <c r="H789" t="inlineStr"/>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20640</t>
+          <t>../../src/timeline/TimelineModel.cpp:20011</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>%n hour later</t>
-[...2 lines deleted...]
-      <c r="C790" t="inlineStr"/>
+          <t>%1 created and configured room: %2</t>
+        </is>
+      </c>
+      <c r="C790" t="inlineStr">
+        <is>
+          <t>%1 utworzył(a) i skonfigurował(a) pokój: %2</t>
+        </is>
+      </c>
       <c r="D790" t="inlineStr"/>
       <c r="E790" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F790" t="inlineStr">
         <is>
-          <t>TimelineModel%n hour(s) later</t>
+          <t>TimelineModel%1 created and configured room: %2</t>
         </is>
       </c>
       <c r="G790" t="inlineStr"/>
       <c r="H790" t="inlineStr"/>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21552</t>
+          <t>../../src/timeline/TimelineModel.cpp:20029</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>%1 made this room require an invitation to join.</t>
+          <t>%1 changed unknown state event %2.</t>
         </is>
       </c>
       <c r="C791" t="inlineStr"/>
       <c r="D791" t="inlineStr"/>
       <c r="E791" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F791" t="inlineStr">
         <is>
-          <t>TimelineModel%1 made this room require an invitation to join.</t>
+          <t>TimelineModel%1 changed unknown state event %2.</t>
         </is>
       </c>
       <c r="G791" t="inlineStr"/>
       <c r="H791" t="inlineStr"/>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22170</t>
+          <t>../../src/timeline/TimelineModel.cpp:20584</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>%1 invited %2.</t>
+          <t>You joined this room.</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
-          <t>%1 zaprosił(a) %2.</t>
+          <t>Dołączyłeś(-aś) do tego pokoju.</t>
         </is>
       </c>
       <c r="D792" t="inlineStr"/>
       <c r="E792" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F792" t="inlineStr">
         <is>
-          <t>TimelineModel%1 invited %2.</t>
+          <t>TimelineModelYou joined this room.</t>
         </is>
       </c>
       <c r="G792" t="inlineStr"/>
       <c r="H792" t="inlineStr"/>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22181</t>
+          <t>../../src/timeline/TimelineModel.cpp:20699</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>%1 has changed their avatar and changed their display name to %2.</t>
-[...6 lines deleted...]
-      </c>
+          <t>%n hour later</t>
+        </is>
+      </c>
+      <c r="C793" t="inlineStr"/>
       <c r="D793" t="inlineStr"/>
       <c r="E793" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F793" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed their avatar and changed their display name to %2.</t>
+          <t>TimelineModel%n hour(s) later</t>
         </is>
       </c>
       <c r="G793" t="inlineStr"/>
       <c r="H793" t="inlineStr"/>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22185</t>
+          <t>../../src/timeline/TimelineModel.cpp:21612</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>%1 has changed their display name to %2.</t>
-[...6 lines deleted...]
-      </c>
+          <t>%1 made this room require an invitation to join.</t>
+        </is>
+      </c>
+      <c r="C794" t="inlineStr"/>
       <c r="D794" t="inlineStr"/>
       <c r="E794" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed their display name to %2.</t>
+          <t>TimelineModel%1 made this room require an invitation to join.</t>
         </is>
       </c>
       <c r="G794" t="inlineStr"/>
       <c r="H794" t="inlineStr"/>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22221</t>
+          <t>../../src/timeline/TimelineModel.cpp:22232</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>%1 left after having already left!</t>
+          <t>%1 invited %2.</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
-          <t>%1 opuścił(a) pokój po raz kolejny!</t>
+          <t>%1 zaprosił(a) %2.</t>
         </is>
       </c>
       <c r="D795" t="inlineStr"/>
       <c r="E795" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
+          <t>TimelineModel%1 invited %2.</t>
+        </is>
+      </c>
+      <c r="G795" t="inlineStr"/>
+      <c r="H795" t="inlineStr"/>
+    </row>
+    <row r="796">
+      <c r="A796" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:22243</t>
+        </is>
+      </c>
+      <c r="B796" t="inlineStr">
+        <is>
+          <t>%1 has changed their avatar and changed their display name to %2.</t>
+        </is>
+      </c>
+      <c r="C796" t="inlineStr">
+        <is>
+          <t>%1 zmienił(a) swój awatar i ustawił(a) wyświetlaną nazwę na %2.</t>
+        </is>
+      </c>
+      <c r="D796" t="inlineStr"/>
+      <c r="E796" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F796" t="inlineStr">
+        <is>
+          <t>TimelineModel%1 has changed their avatar and changed their display name to %2.</t>
+        </is>
+      </c>
+      <c r="G796" t="inlineStr"/>
+      <c r="H796" t="inlineStr"/>
+    </row>
+    <row r="797">
+      <c r="A797" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:22247</t>
+        </is>
+      </c>
+      <c r="B797" t="inlineStr">
+        <is>
+          <t>%1 has changed their display name to %2.</t>
+        </is>
+      </c>
+      <c r="C797" t="inlineStr">
+        <is>
+          <t>%1 ustawił(a) swoją wyświetlaną nazwę na %2.</t>
+        </is>
+      </c>
+      <c r="D797" t="inlineStr"/>
+      <c r="E797" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F797" t="inlineStr">
+        <is>
+          <t>TimelineModel%1 has changed their display name to %2.</t>
+        </is>
+      </c>
+      <c r="G797" t="inlineStr"/>
+      <c r="H797" t="inlineStr"/>
+    </row>
+    <row r="798">
+      <c r="A798" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:22283</t>
+        </is>
+      </c>
+      <c r="B798" t="inlineStr">
+        <is>
+          <t>%1 left after having already left!</t>
+        </is>
+      </c>
+      <c r="C798" t="inlineStr">
+        <is>
+          <t>%1 opuścił(a) pokój po raz kolejny!</t>
+        </is>
+      </c>
+      <c r="D798" t="inlineStr"/>
+      <c r="E798" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F798" t="inlineStr">
+        <is>
           <t>TimelineModel
 This is a leave event after the user already left and shouldn't happen apart from state resets%1 left after having already left!</t>
         </is>
       </c>
-      <c r="G795" t="inlineStr"/>
-[...84 lines deleted...]
-      </c>
       <c r="G798" t="inlineStr"/>
       <c r="H798" t="inlineStr"/>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22421</t>
+          <t>../../src/timeline/TimelineModel.cpp:22290</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>No room open</t>
+          <t>%1 banned %2</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
-          <t>Brak otwartych pokojów</t>
+          <t>%1 zbanował(a) %2</t>
         </is>
       </c>
       <c r="D799" t="inlineStr"/>
       <c r="E799" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F799" t="inlineStr">
         <is>
-          <t>TimelineViewNo room open</t>
+          <t>TimelineModel%1 banned %2</t>
         </is>
       </c>
       <c r="G799" t="inlineStr"/>
       <c r="H799" t="inlineStr"/>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22529</t>
+          <t>../../src/timeline/TimelineModel.cpp:22293</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>You are about to notify the whole room</t>
+          <t>%1 knocked.</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>Zamierzasz wysłać powiadomienie do wszystkich w pokoju</t>
+          <t>%1 zapukał(a).</t>
         </is>
       </c>
       <c r="D800" t="inlineStr"/>
       <c r="E800" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F800" t="inlineStr">
         <is>
-          <t>TimelineViewYou are about to notify the whole room</t>
+          <t>TimelineModel%1 knocked.</t>
         </is>
       </c>
       <c r="G800" t="inlineStr"/>
       <c r="H800" t="inlineStr"/>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22529</t>
+          <t>../qml/TimelineSectionHeader.qml:22432</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>You will be mentioning %1</t>
+          <t>%1's status message</t>
         </is>
       </c>
       <c r="C801" t="inlineStr"/>
       <c r="D801" t="inlineStr"/>
       <c r="E801" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F801" t="inlineStr">
         <is>
-          <t>TimelineViewYou will be mentioning %1</t>
+          <t>TimelineSectionHeader%1's status message</t>
         </is>
       </c>
       <c r="G801" t="inlineStr"/>
       <c r="H801" t="inlineStr"/>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22535</t>
+          <t>../qml/TimelineView.qml:22483</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>The command /%1 is not recognized and will be sent as part of your message</t>
-[...2 lines deleted...]
-      <c r="C802" t="inlineStr"/>
+          <t>No room open</t>
+        </is>
+      </c>
+      <c r="C802" t="inlineStr">
+        <is>
+          <t>Brak otwartych pokojów</t>
+        </is>
+      </c>
       <c r="D802" t="inlineStr"/>
       <c r="E802" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F802" t="inlineStr">
         <is>
-          <t>TimelineViewThe command /%1 is not recognized and will be sent as part of your message</t>
+          <t>TimelineViewNo room open</t>
         </is>
       </c>
       <c r="G802" t="inlineStr"/>
       <c r="H802" t="inlineStr"/>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22540</t>
+          <t>../qml/TimelineView.qml:22592</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
-[...2 lines deleted...]
-      <c r="C803" t="inlineStr"/>
+          <t>You are about to notify the whole room</t>
+        </is>
+      </c>
+      <c r="C803" t="inlineStr">
+        <is>
+          <t>Zamierzasz wysłać powiadomienie do wszystkich w pokoju</t>
+        </is>
+      </c>
       <c r="D803" t="inlineStr"/>
       <c r="E803" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F803" t="inlineStr">
         <is>
-          <t>TimelineView/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
+          <t>TimelineViewYou are about to notify the whole room</t>
         </is>
       </c>
       <c r="G803" t="inlineStr"/>
       <c r="H803" t="inlineStr"/>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22581</t>
+          <t>../qml/TimelineView.qml:22592</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>No preview available</t>
-[...6 lines deleted...]
-      </c>
+          <t>You will be mentioning %1</t>
+        </is>
+      </c>
+      <c r="C804" t="inlineStr"/>
       <c r="D804" t="inlineStr"/>
       <c r="E804" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
-          <t>TimelineViewNo preview available</t>
+          <t>TimelineViewYou will be mentioning %1</t>
         </is>
       </c>
       <c r="G804" t="inlineStr"/>
       <c r="H804" t="inlineStr"/>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22586</t>
+          <t>../qml/TimelineView.qml:22598</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>Settings</t>
-[...6 lines deleted...]
-      </c>
+          <t>The command /%1 is not recognized and will be sent as part of your message</t>
+        </is>
+      </c>
+      <c r="C805" t="inlineStr"/>
       <c r="D805" t="inlineStr"/>
       <c r="E805" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F805" t="inlineStr">
         <is>
-          <t>TimelineViewSettings</t>
+          <t>TimelineViewThe command /%1 is not recognized and will be sent as part of your message</t>
         </is>
       </c>
       <c r="G805" t="inlineStr"/>
       <c r="H805" t="inlineStr"/>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22605</t>
+          <t>../qml/TimelineView.qml:22603</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>%n member</t>
-[...6 lines deleted...]
-      </c>
+          <t>/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
+        </is>
+      </c>
+      <c r="C806" t="inlineStr"/>
       <c r="D806" t="inlineStr"/>
       <c r="E806" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F806" t="inlineStr">
         <is>
-          <t>TimelineView%n member(s)</t>
+          <t>TimelineView/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
         </is>
       </c>
       <c r="G806" t="inlineStr"/>
       <c r="H806" t="inlineStr"/>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22608</t>
+          <t>../qml/TimelineView.qml:22644</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>View members of %1</t>
+          <t>No preview available</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>Pokaż członków %1</t>
+          <t>Podgląd niedostępny</t>
         </is>
       </c>
       <c r="D807" t="inlineStr"/>
       <c r="E807" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F807" t="inlineStr">
         <is>
-          <t>TimelineViewView members of %1</t>
+          <t>TimelineViewNo preview available</t>
         </is>
       </c>
       <c r="G807" t="inlineStr"/>
       <c r="H807" t="inlineStr"/>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22626</t>
+          <t>../qml/TimelineView.qml:22649</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>This room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
-[...2 lines deleted...]
-      <c r="C808" t="inlineStr"/>
+          <t>Settings</t>
+        </is>
+      </c>
+      <c r="C808" t="inlineStr">
+        <is>
+          <t>Ustawienia</t>
+        </is>
+      </c>
       <c r="D808" t="inlineStr"/>
       <c r="E808" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F808" t="inlineStr">
         <is>
-          <t>TimelineViewThis room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
+          <t>TimelineViewSettings</t>
         </is>
       </c>
       <c r="G808" t="inlineStr"/>
       <c r="H808" t="inlineStr"/>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22632</t>
+          <t>../qml/TimelineView.qml:22668</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>join the conversation</t>
+          <t>%n member</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>Dołącz do rozmowy</t>
+          <t>%n członek</t>
         </is>
       </c>
       <c r="D809" t="inlineStr"/>
       <c r="E809" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F809" t="inlineStr">
         <is>
-          <t>TimelineViewjoin the conversation</t>
+          <t>TimelineView%n member(s)</t>
         </is>
       </c>
       <c r="G809" t="inlineStr"/>
       <c r="H809" t="inlineStr"/>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22639</t>
+          <t>../qml/TimelineView.qml:22671</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>accept invite</t>
+          <t>View members of %1</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>zaakceptuj zaproszenie</t>
+          <t>Pokaż członków %1</t>
         </is>
       </c>
       <c r="D810" t="inlineStr"/>
       <c r="E810" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F810" t="inlineStr">
         <is>
-          <t>TimelineViewaccept invite</t>
+          <t>TimelineViewView members of %1</t>
         </is>
       </c>
       <c r="G810" t="inlineStr"/>
       <c r="H810" t="inlineStr"/>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22646</t>
+          <t>../qml/TimelineView.qml:22689</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>decline invite</t>
-[...6 lines deleted...]
-      </c>
+          <t>This room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
+        </is>
+      </c>
+      <c r="C811" t="inlineStr"/>
       <c r="D811" t="inlineStr"/>
       <c r="E811" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F811" t="inlineStr">
         <is>
-          <t>TimelineViewdecline invite</t>
+          <t>TimelineViewThis room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
         </is>
       </c>
       <c r="G811" t="inlineStr"/>
       <c r="H811" t="inlineStr"/>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22653</t>
+          <t>../qml/TimelineView.qml:22695</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>decline invite and ignore user</t>
-[...2 lines deleted...]
-      <c r="C812" t="inlineStr"/>
+          <t>join the conversation</t>
+        </is>
+      </c>
+      <c r="C812" t="inlineStr">
+        <is>
+          <t>Dołącz do rozmowy</t>
+        </is>
+      </c>
       <c r="D812" t="inlineStr"/>
       <c r="E812" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F812" t="inlineStr">
         <is>
-          <t>TimelineViewdecline invite and ignore user</t>
+          <t>TimelineViewjoin the conversation</t>
         </is>
       </c>
       <c r="G812" t="inlineStr"/>
       <c r="H812" t="inlineStr"/>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22663</t>
+          <t>../qml/TimelineView.qml:22702</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>leave</t>
-[...2 lines deleted...]
-      <c r="C813" t="inlineStr"/>
+          <t>accept invite</t>
+        </is>
+      </c>
+      <c r="C813" t="inlineStr">
+        <is>
+          <t>zaakceptuj zaproszenie</t>
+        </is>
+      </c>
       <c r="D813" t="inlineStr"/>
       <c r="E813" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F813" t="inlineStr">
         <is>
-          <t>TimelineViewleave</t>
+          <t>TimelineViewaccept invite</t>
         </is>
       </c>
       <c r="G813" t="inlineStr"/>
       <c r="H813" t="inlineStr"/>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22678</t>
+          <t>../qml/TimelineView.qml:22709</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>Invited by %1 (%2)</t>
-[...2 lines deleted...]
-      <c r="C814" t="inlineStr"/>
+          <t>decline invite</t>
+        </is>
+      </c>
+      <c r="C814" t="inlineStr">
+        <is>
+          <t>odrzuć zaproszenie</t>
+        </is>
+      </c>
       <c r="D814" t="inlineStr"/>
       <c r="E814" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F814" t="inlineStr">
         <is>
-          <t>TimelineViewInvited by %1 (%2)</t>
+          <t>TimelineViewdecline invite</t>
         </is>
       </c>
       <c r="G814" t="inlineStr"/>
       <c r="H814" t="inlineStr"/>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22721</t>
+          <t>../qml/TimelineView.qml:22716</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>Hide invite reason</t>
-[...6 lines deleted...]
-      </c>
+          <t>decline invite and ignore user</t>
+        </is>
+      </c>
+      <c r="C815" t="inlineStr"/>
       <c r="D815" t="inlineStr"/>
       <c r="E815" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F815" t="inlineStr">
         <is>
-          <t>TimelineViewHide invite reason</t>
+          <t>TimelineViewdecline invite and ignore user</t>
         </is>
       </c>
       <c r="G815" t="inlineStr"/>
       <c r="H815" t="inlineStr"/>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22721</t>
+          <t>../qml/TimelineView.qml:22726</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>Show invite reason</t>
-[...6 lines deleted...]
-      </c>
+          <t>leave</t>
+        </is>
+      </c>
+      <c r="C816" t="inlineStr"/>
       <c r="D816" t="inlineStr"/>
       <c r="E816" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F816" t="inlineStr">
         <is>
-          <t>TimelineViewShow invite reason</t>
+          <t>TimelineViewleave</t>
         </is>
       </c>
       <c r="G816" t="inlineStr"/>
       <c r="H816" t="inlineStr"/>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22740</t>
+          <t>../qml/TimelineView.qml:22741</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>Back to room list</t>
-[...6 lines deleted...]
-      </c>
+          <t>Invited by %1 (%2)</t>
+        </is>
+      </c>
+      <c r="C817" t="inlineStr"/>
       <c r="D817" t="inlineStr"/>
       <c r="E817" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F817" t="inlineStr">
         <is>
-          <t>TimelineViewBack to room list</t>
+          <t>TimelineViewInvited by %1 (%2)</t>
         </is>
       </c>
       <c r="G817" t="inlineStr"/>
       <c r="H817" t="inlineStr"/>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22760</t>
+          <t>../qml/TimelineView.qml:22784</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>No room selected</t>
+          <t>Hide invite reason</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t>Nie wybrano pokoju</t>
+          <t>Ukryj przyczynę zaproszenia</t>
         </is>
       </c>
       <c r="D818" t="inlineStr"/>
       <c r="E818" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F818" t="inlineStr">
         <is>
-          <t>TopBarNo room selected</t>
+          <t>TimelineViewHide invite reason</t>
         </is>
       </c>
       <c r="G818" t="inlineStr"/>
       <c r="H818" t="inlineStr"/>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22813</t>
+          <t>../qml/TimelineView.qml:22784</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>In %1</t>
+          <t>Show invite reason</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
-          <t>W %1</t>
+          <t>Pokaż przyczynę zaproszenia</t>
         </is>
       </c>
       <c r="D819" t="inlineStr"/>
       <c r="E819" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F819" t="inlineStr">
         <is>
-          <t>TopBarIn %1</t>
+          <t>TimelineViewShow invite reason</t>
         </is>
       </c>
       <c r="G819" t="inlineStr"/>
       <c r="H819" t="inlineStr"/>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22826</t>
+          <t>../qml/TimelineView.qml:22803</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
           <t>Back to room list</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
-          <t>Wróć do listy pokoi</t>
+          <t>Wróc do listy pokoi</t>
         </is>
       </c>
       <c r="D820" t="inlineStr"/>
       <c r="E820" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F820" t="inlineStr">
         <is>
-          <t>TopBarBack to room list</t>
+          <t>TimelineViewBack to room list</t>
         </is>
       </c>
       <c r="G820" t="inlineStr"/>
       <c r="H820" t="inlineStr"/>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22883</t>
+          <t>../qml/TopBar.qml:22823</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>Show or hide pinned messages</t>
+          <t>No room selected</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>Pokaż lub ukryj przypięte wiadomości</t>
+          <t>Nie wybrano pokoju</t>
         </is>
       </c>
       <c r="D821" t="inlineStr"/>
       <c r="E821" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F821" t="inlineStr">
         <is>
-          <t>TopBarShow or hide pinned messages</t>
+          <t>TopBarNo room selected</t>
         </is>
       </c>
       <c r="G821" t="inlineStr"/>
       <c r="H821" t="inlineStr"/>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22914</t>
+          <t>../qml/TopBar.qml:22877</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>Show room members.</t>
+          <t>In %1</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>Pokaż członków pokoju.</t>
+          <t>W %1</t>
         </is>
       </c>
       <c r="D822" t="inlineStr"/>
       <c r="E822" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F822" t="inlineStr">
         <is>
-          <t>TopBarShow room members.</t>
+          <t>TopBarIn %1</t>
         </is>
       </c>
       <c r="G822" t="inlineStr"/>
       <c r="H822" t="inlineStr"/>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22917</t>
+          <t>../qml/TopBar.qml:22890</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>This room contains only verified devices.</t>
+          <t>Back to room list</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>Ten pokój zawiera wyłącznie zweryfikowane urządzenia.</t>
+          <t>Wróć do listy pokoi</t>
         </is>
       </c>
       <c r="D823" t="inlineStr"/>
       <c r="E823" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F823" t="inlineStr">
         <is>
-          <t>TopBarThis room contains only verified devices.</t>
+          <t>TopBarBack to room list</t>
         </is>
       </c>
       <c r="G823" t="inlineStr"/>
       <c r="H823" t="inlineStr"/>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22919</t>
-[...11 lines deleted...]
-      </c>
+          <t>../qml/TopBar.qml:22945</t>
+        </is>
+      </c>
+      <c r="B824" t="inlineStr"/>
+      <c r="C824" t="inlineStr"/>
       <c r="D824" t="inlineStr"/>
       <c r="E824" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F824" t="inlineStr">
         <is>
-          <t>TopBarThis room contains verified devices and devices which have never changed their master key.</t>
+          <t>TopBarShow only notifications</t>
         </is>
       </c>
       <c r="G824" t="inlineStr"/>
       <c r="H824" t="inlineStr"/>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22921</t>
+          <t>../qml/TopBar.qml:22964</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>This room contains unverified devices!</t>
+          <t>Show or hide pinned messages</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>Ten pokój zawiera niezweryfikowane urządzenia!</t>
+          <t>Pokaż lub ukryj przypięte wiadomości</t>
         </is>
       </c>
       <c r="D825" t="inlineStr"/>
       <c r="E825" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F825" t="inlineStr">
         <is>
-          <t>TopBarThis room contains unverified devices!</t>
+          <t>TopBarShow or hide pinned messages</t>
         </is>
       </c>
       <c r="G825" t="inlineStr"/>
       <c r="H825" t="inlineStr"/>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22948</t>
+          <t>../qml/TopBar.qml:22995</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>Search this room</t>
+          <t>Show room members.</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>Szukaj w tym pokoju</t>
+          <t>Pokaż członków pokoju.</t>
         </is>
       </c>
       <c r="D826" t="inlineStr"/>
       <c r="E826" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F826" t="inlineStr">
         <is>
-          <t>TopBarSearch this room</t>
+          <t>TopBarShow room members.</t>
         </is>
       </c>
       <c r="G826" t="inlineStr"/>
       <c r="H826" t="inlineStr"/>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22972</t>
+          <t>../qml/TopBar.qml:22998</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>Room options</t>
+          <t>This room contains only verified devices.</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>Ustawienia pokoju</t>
+          <t>Ten pokój zawiera wyłącznie zweryfikowane urządzenia.</t>
         </is>
       </c>
       <c r="D827" t="inlineStr"/>
       <c r="E827" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F827" t="inlineStr">
         <is>
-          <t>TopBarRoom options</t>
+          <t>TopBarThis room contains only verified devices.</t>
         </is>
       </c>
       <c r="G827" t="inlineStr"/>
       <c r="H827" t="inlineStr"/>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22990</t>
+          <t>../qml/TopBar.qml:23000</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>Invite users</t>
+          <t>This room contains verified devices and devices which have never changed their master key.</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>Zaproś użytkowników</t>
+          <t>Ten pokój zawiera zweryfikowane urządzenia oraz urządzenia, które nigdy nie zmieniły swojego klucza głównego.</t>
         </is>
       </c>
       <c r="D828" t="inlineStr"/>
       <c r="E828" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F828" t="inlineStr">
         <is>
-          <t>TopBarInvite users</t>
+          <t>TopBarThis room contains verified devices and devices which have never changed their master key.</t>
         </is>
       </c>
       <c r="G828" t="inlineStr"/>
       <c r="H828" t="inlineStr"/>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22996</t>
+          <t>../qml/TopBar.qml:23002</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>Members</t>
+          <t>This room contains unverified devices!</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>Członkowie</t>
+          <t>Ten pokój zawiera niezweryfikowane urządzenia!</t>
         </is>
       </c>
       <c r="D829" t="inlineStr"/>
       <c r="E829" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F829" t="inlineStr">
         <is>
-          <t>TopBarMembers</t>
+          <t>TopBarThis room contains unverified devices!</t>
         </is>
       </c>
       <c r="G829" t="inlineStr"/>
       <c r="H829" t="inlineStr"/>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23001</t>
+          <t>../qml/TopBar.qml:23029</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>Leave room</t>
+          <t>Search this room</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>Opuść pokój</t>
+          <t>Szukaj w tym pokoju</t>
         </is>
       </c>
       <c r="D830" t="inlineStr"/>
       <c r="E830" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F830" t="inlineStr">
         <is>
-          <t>TopBarLeave room</t>
+          <t>TopBarSearch this room</t>
         </is>
       </c>
       <c r="G830" t="inlineStr"/>
       <c r="H830" t="inlineStr"/>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23006</t>
+          <t>../qml/TopBar.qml:23053</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Room options</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>Ustawienia</t>
+          <t>Ustawienia pokoju</t>
         </is>
       </c>
       <c r="D831" t="inlineStr"/>
       <c r="E831" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F831" t="inlineStr">
         <is>
-          <t>TopBarSettings</t>
+          <t>TopBarRoom options</t>
         </is>
       </c>
       <c r="G831" t="inlineStr"/>
       <c r="H831" t="inlineStr"/>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23058</t>
+          <t>../qml/TopBar.qml:23071</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>Unpin</t>
+          <t>Invite users</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>Odepnij</t>
+          <t>Zaproś użytkowników</t>
         </is>
       </c>
       <c r="D832" t="inlineStr"/>
       <c r="E832" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F832" t="inlineStr">
         <is>
-          <t>TopBarUnpin</t>
+          <t>TopBarInvite users</t>
         </is>
       </c>
       <c r="G832" t="inlineStr"/>
       <c r="H832" t="inlineStr"/>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23104</t>
+          <t>../qml/TopBar.qml:23077</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>Enter search query</t>
+          <t>Members</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>Wpisz kryterium wyszukiwania</t>
+          <t>Członkowie</t>
         </is>
       </c>
       <c r="D833" t="inlineStr"/>
       <c r="E833" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F833" t="inlineStr">
         <is>
-          <t>TopBarEnter search query</t>
+          <t>TopBarMembers</t>
         </is>
       </c>
       <c r="G833" t="inlineStr"/>
       <c r="H833" t="inlineStr"/>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>../../src/TrayIcon.cpp:23214</t>
+          <t>../qml/TopBar.qml:23082</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>Show</t>
+          <t>Leave room</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
-          <t>Pokaż</t>
+          <t>Opuść pokój</t>
         </is>
       </c>
       <c r="D834" t="inlineStr"/>
       <c r="E834" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F834" t="inlineStr">
         <is>
-          <t>TrayIconShow</t>
+          <t>TopBarLeave room</t>
         </is>
       </c>
       <c r="G834" t="inlineStr"/>
       <c r="H834" t="inlineStr"/>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>../../src/TrayIcon.cpp:23215</t>
+          <t>../qml/TopBar.qml:23087</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>Quit</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>Zakończ</t>
+          <t>Ustawienia</t>
         </is>
       </c>
       <c r="D835" t="inlineStr"/>
       <c r="E835" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F835" t="inlineStr">
         <is>
-          <t>TrayIconQuit</t>
+          <t>TopBarSettings</t>
         </is>
       </c>
       <c r="G835" t="inlineStr"/>
       <c r="H835" t="inlineStr"/>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>../../src/TrayIcon.cpp:23242</t>
+          <t>../qml/TopBar.qml:23139</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
+        <is>
+          <t>Unpin</t>
+        </is>
+      </c>
+      <c r="C836" t="inlineStr">
+        <is>
+          <t>Odepnij</t>
+        </is>
+      </c>
+      <c r="D836" t="inlineStr"/>
+      <c r="E836" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F836" t="inlineStr">
+        <is>
+          <t>TopBarUnpin</t>
+        </is>
+      </c>
+      <c r="G836" t="inlineStr"/>
+      <c r="H836" t="inlineStr"/>
+    </row>
+    <row r="837">
+      <c r="A837" t="inlineStr">
+        <is>
+          <t>../qml/TopBar.qml:23185</t>
+        </is>
+      </c>
+      <c r="B837" t="inlineStr">
+        <is>
+          <t>Enter search query</t>
+        </is>
+      </c>
+      <c r="C837" t="inlineStr">
+        <is>
+          <t>Wpisz kryterium wyszukiwania</t>
+        </is>
+      </c>
+      <c r="D837" t="inlineStr"/>
+      <c r="E837" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F837" t="inlineStr">
+        <is>
+          <t>TopBarEnter search query</t>
+        </is>
+      </c>
+      <c r="G837" t="inlineStr"/>
+      <c r="H837" t="inlineStr"/>
+    </row>
+    <row r="838">
+      <c r="A838" t="inlineStr">
+        <is>
+          <t>../../src/TrayIcon.cpp:23295</t>
+        </is>
+      </c>
+      <c r="B838" t="inlineStr">
+        <is>
+          <t>Show</t>
+        </is>
+      </c>
+      <c r="C838" t="inlineStr">
+        <is>
+          <t>Pokaż</t>
+        </is>
+      </c>
+      <c r="D838" t="inlineStr"/>
+      <c r="E838" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F838" t="inlineStr">
+        <is>
+          <t>TrayIconShow</t>
+        </is>
+      </c>
+      <c r="G838" t="inlineStr"/>
+      <c r="H838" t="inlineStr"/>
+    </row>
+    <row r="839">
+      <c r="A839" t="inlineStr">
+        <is>
+          <t>../../src/TrayIcon.cpp:23296</t>
+        </is>
+      </c>
+      <c r="B839" t="inlineStr">
+        <is>
+          <t>Quit</t>
+        </is>
+      </c>
+      <c r="C839" t="inlineStr">
+        <is>
+          <t>Zakończ</t>
+        </is>
+      </c>
+      <c r="D839" t="inlineStr"/>
+      <c r="E839" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F839" t="inlineStr">
+        <is>
+          <t>TrayIconQuit</t>
+        </is>
+      </c>
+      <c r="G839" t="inlineStr"/>
+      <c r="H839" t="inlineStr"/>
+    </row>
+    <row r="840">
+      <c r="A840" t="inlineStr">
+        <is>
+          <t>../../src/TrayIcon.cpp:23328</t>
+        </is>
+      </c>
+      <c r="B840" t="inlineStr">
         <is>
           <t xml:space="preserve">
 %n unread message</t>
         </is>
       </c>
-      <c r="C836" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="F836" t="inlineStr">
+      <c r="C840" t="inlineStr"/>
+      <c r="D840" t="inlineStr"/>
+      <c r="E840" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F840" t="inlineStr">
         <is>
           <t>TrayIcon
 %n unread message(s)</t>
         </is>
       </c>
-      <c r="G836" t="inlineStr"/>
-[...118 lines deleted...]
-      </c>
       <c r="G840" t="inlineStr"/>
       <c r="H840" t="inlineStr"/>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>../qml/UploadBox.qml:23612</t>
+          <t>../../src/ui/UIA.cpp:23386</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>Upload file</t>
+          <t>No available registration flows!</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
-          <t>Wyślij plik</t>
+          <t>Nie są dostępne żadne sposoby rejestracji!</t>
         </is>
       </c>
       <c r="D841" t="inlineStr"/>
       <c r="E841" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F841" t="inlineStr">
         <is>
-          <t>UploadBoxUpload %n file(s)</t>
+          <t>UIANo available registration flows!</t>
         </is>
       </c>
       <c r="G841" t="inlineStr"/>
       <c r="H841" t="inlineStr"/>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:23830</t>
+          <t>../../src/ui/UIA.cpp:23471</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>Sign out device %1</t>
+          <t>Registration aborted</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>Wyloguj urządzenie %1</t>
+          <t>Rejestracja przerwana</t>
         </is>
       </c>
       <c r="D842" t="inlineStr"/>
       <c r="E842" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F842" t="inlineStr">
         <is>
-          <t>UserProfileSign out device %1</t>
+          <t>UIARegistration aborted</t>
         </is>
       </c>
       <c r="G842" t="inlineStr"/>
       <c r="H842" t="inlineStr"/>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:23840</t>
+          <t>../../src/ui/UIA.cpp:23448</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>You signed out this device.</t>
+          <t>Please enter a valid registration token.</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>Wylogowano to urządzenie.</t>
+          <t>Proszę wprowadzić prawidłowy token rejestracji.</t>
         </is>
       </c>
       <c r="D843" t="inlineStr"/>
       <c r="E843" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F843" t="inlineStr">
         <is>
-          <t>UserProfileYou signed out this device.</t>
+          <t>UIAPlease enter a valid registration token.</t>
         </is>
       </c>
       <c r="G843" t="inlineStr"/>
       <c r="H843" t="inlineStr"/>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:23890</t>
+          <t>../../src/ui/UIA.cpp:23608</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>Failed to ignore "%1": %2</t>
-[...2 lines deleted...]
-      <c r="C844" t="inlineStr"/>
+          <t>Invalid token</t>
+        </is>
+      </c>
+      <c r="C844" t="inlineStr">
+        <is>
+          <t>Nieprawidłowy token</t>
+        </is>
+      </c>
       <c r="D844" t="inlineStr"/>
       <c r="E844" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F844" t="inlineStr">
         <is>
-          <t>UserProfileFailed to ignore "%1": %2</t>
+          <t>UIAInvalid token</t>
         </is>
       </c>
       <c r="G844" t="inlineStr"/>
       <c r="H844" t="inlineStr"/>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24112</t>
+          <t>../qml/UploadBox.qml:23698</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>Select an avatar</t>
+          <t>Upload file</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>Wybierz awatar</t>
+          <t>Wyślij plik</t>
         </is>
       </c>
       <c r="D845" t="inlineStr"/>
       <c r="E845" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F845" t="inlineStr">
         <is>
-          <t>UserProfileSelect an avatar</t>
+          <t>UploadBoxUpload %n file(s)</t>
         </is>
       </c>
       <c r="G845" t="inlineStr"/>
       <c r="H845" t="inlineStr"/>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24112</t>
+          <t>../../src/ui/UserProfile.cpp:23916</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
+          <t>Sign out device %1</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>Wszystkie pliki (*)</t>
+          <t>Wyloguj urządzenie %1</t>
         </is>
       </c>
       <c r="D846" t="inlineStr"/>
       <c r="E846" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F846" t="inlineStr">
         <is>
-          <t>UserProfileAll Files (*)</t>
+          <t>UserProfileSign out device %1</t>
         </is>
       </c>
       <c r="G846" t="inlineStr"/>
       <c r="H846" t="inlineStr"/>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24124</t>
+          <t>../../src/ui/UserProfile.cpp:23926</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>The selected file is not an image</t>
+          <t>You signed out this device.</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
-          <t>Wybrany plik nie jest obrazem</t>
+          <t>Wylogowano to urządzenie.</t>
         </is>
       </c>
       <c r="D847" t="inlineStr"/>
       <c r="E847" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F847" t="inlineStr">
         <is>
-          <t>UserProfileThe selected file is not an image</t>
+          <t>UserProfileYou signed out this device.</t>
         </is>
       </c>
       <c r="G847" t="inlineStr"/>
       <c r="H847" t="inlineStr"/>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24129</t>
+          <t>../../src/ui/UserProfile.cpp:23976</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Error while reading file: %1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Failed to ignore "%1": %2</t>
+        </is>
+      </c>
+      <c r="C848" t="inlineStr"/>
       <c r="D848" t="inlineStr"/>
       <c r="E848" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F848" t="inlineStr">
         <is>
-          <t>UserProfileError while reading file: %1</t>
+          <t>UserProfileFailed to ignore "%1": %2</t>
         </is>
       </c>
       <c r="G848" t="inlineStr"/>
       <c r="H848" t="inlineStr"/>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24154</t>
+          <t>../../src/ui/UserProfile.cpp:24198</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>Global User Profile</t>
+          <t>Select an avatar</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>Globalny profil użytkownika</t>
+          <t>Wybierz awatar</t>
         </is>
       </c>
       <c r="D849" t="inlineStr"/>
       <c r="E849" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F849" t="inlineStr">
         <is>
-          <t>UserProfileGlobal User Profile</t>
+          <t>UserProfileSelect an avatar</t>
         </is>
       </c>
       <c r="G849" t="inlineStr"/>
       <c r="H849" t="inlineStr"/>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24154</t>
+          <t>../../src/ui/UserProfile.cpp:24198</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>Room User Profile</t>
+          <t>All Files (*)</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
-          <t>Profil użytkownika w pokoju</t>
+          <t>Wszystkie pliki (*)</t>
         </is>
       </c>
       <c r="D850" t="inlineStr"/>
       <c r="E850" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F850" t="inlineStr">
         <is>
-          <t>UserProfileRoom User Profile</t>
+          <t>UserProfileAll Files (*)</t>
         </is>
       </c>
       <c r="G850" t="inlineStr"/>
       <c r="H850" t="inlineStr"/>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24197</t>
+          <t>../../src/ui/UserProfile.cpp:24210</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>Change avatar globally.</t>
+          <t>The selected file is not an image</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
-          <t>Zmień awatar globalnie.</t>
+          <t>Wybrany plik nie jest obrazem</t>
         </is>
       </c>
       <c r="D851" t="inlineStr"/>
       <c r="E851" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F851" t="inlineStr">
         <is>
-          <t>UserProfileChange avatar globally.</t>
+          <t>UserProfileThe selected file is not an image</t>
         </is>
       </c>
       <c r="G851" t="inlineStr"/>
       <c r="H851" t="inlineStr"/>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24197</t>
+          <t>../../src/ui/UserProfile.cpp:24215</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>Change avatar. Will only apply to this room.</t>
+          <t>Error while reading file: %1</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
-          <t>Zmień awatar wyłącznie dla bieżącego pokoju.</t>
+          <t>Błąd odczytu pliku: %1</t>
         </is>
       </c>
       <c r="D852" t="inlineStr"/>
       <c r="E852" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F852" t="inlineStr">
         <is>
-          <t>UserProfileChange avatar. Will only apply to this room.</t>
+          <t>UserProfileError while reading file: %1</t>
         </is>
       </c>
       <c r="G852" t="inlineStr"/>
       <c r="H852" t="inlineStr"/>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24281</t>
+          <t>../qml/dialogs/UserProfile.qml:24240</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>Change display name globally.</t>
+          <t>Global User Profile</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
-          <t>Zmień nazwę wyświetlaną globalnie.</t>
+          <t>Globalny profil użytkownika</t>
         </is>
       </c>
       <c r="D853" t="inlineStr"/>
       <c r="E853" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F853" t="inlineStr">
         <is>
-          <t>UserProfileChange display name globally.</t>
+          <t>UserProfileGlobal User Profile</t>
         </is>
       </c>
       <c r="G853" t="inlineStr"/>
       <c r="H853" t="inlineStr"/>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24281</t>
+          <t>../qml/dialogs/UserProfile.qml:24240</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>Change display name. Will only apply to this room.</t>
+          <t>Room User Profile</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
-          <t>Zmień nazwę wyświetlaną wyłącznie dla bieżącego pokoju.</t>
+          <t>Profil użytkownika w pokoju</t>
         </is>
       </c>
       <c r="D854" t="inlineStr"/>
       <c r="E854" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F854" t="inlineStr">
         <is>
-          <t>UserProfileChange display name. Will only apply to this room.</t>
+          <t>UserProfileRoom User Profile</t>
         </is>
       </c>
       <c r="G854" t="inlineStr"/>
       <c r="H854" t="inlineStr"/>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24304</t>
+          <t>../qml/dialogs/UserProfile.qml:24283</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
-[...2 lines deleted...]
-      <c r="C855" t="inlineStr"/>
+          <t>Change avatar globally.</t>
+        </is>
+      </c>
+      <c r="C855" t="inlineStr">
+        <is>
+          <t>Zmień awatar globalnie.</t>
+        </is>
+      </c>
       <c r="D855" t="inlineStr"/>
       <c r="E855" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F855" t="inlineStr">
         <is>
-          <t>UserProfile&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
+          <t>UserProfileChange avatar globally.</t>
         </is>
       </c>
       <c r="G855" t="inlineStr"/>
       <c r="H855" t="inlineStr"/>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24329</t>
+          <t>../qml/dialogs/UserProfile.qml:24283</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>Room: %1</t>
+          <t>Change avatar. Will only apply to this room.</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>Pokój: %1</t>
+          <t>Zmień awatar wyłącznie dla bieżącego pokoju.</t>
         </is>
       </c>
       <c r="D856" t="inlineStr"/>
       <c r="E856" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F856" t="inlineStr">
         <is>
-          <t>UserProfileRoom: %1</t>
+          <t>UserProfileChange avatar. Will only apply to this room.</t>
         </is>
       </c>
       <c r="G856" t="inlineStr"/>
       <c r="H856" t="inlineStr"/>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24330</t>
+          <t>../qml/dialogs/UserProfile.qml:24367</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>This is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
+          <t>Change display name globally.</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
-          <t>To profil specyficzny dla tego pokoju. Nazwa użytkownika oraz awatar mogą być inne niż globalna nazwa użytkownika i globalny awatar.</t>
+          <t>Zmień nazwę wyświetlaną globalnie.</t>
         </is>
       </c>
       <c r="D857" t="inlineStr"/>
       <c r="E857" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F857" t="inlineStr">
         <is>
-          <t>UserProfileThis is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
+          <t>UserProfileChange display name globally.</t>
         </is>
       </c>
       <c r="G857" t="inlineStr"/>
       <c r="H857" t="inlineStr"/>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24345</t>
+          <t>../qml/dialogs/UserProfile.qml:24367</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>Open the global profile for this user.</t>
+          <t>Change display name. Will only apply to this room.</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>Otwórz globalny profil tego użytkownika.</t>
+          <t>Zmień nazwę wyświetlaną wyłącznie dla bieżącego pokoju.</t>
         </is>
       </c>
       <c r="D858" t="inlineStr"/>
       <c r="E858" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F858" t="inlineStr">
         <is>
-          <t>UserProfileOpen the global profile for this user.</t>
+          <t>UserProfileChange display name. Will only apply to this room.</t>
         </is>
       </c>
       <c r="G858" t="inlineStr"/>
       <c r="H858" t="inlineStr"/>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24601</t>
+          <t>../qml/dialogs/UserProfile.qml:24390</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>Verify</t>
-[...6 lines deleted...]
-      </c>
+          <t>&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="C859" t="inlineStr"/>
       <c r="D859" t="inlineStr"/>
       <c r="E859" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F859" t="inlineStr">
         <is>
-          <t>UserProfileVerify</t>
+          <t>UserProfile&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
         </is>
       </c>
       <c r="G859" t="inlineStr"/>
       <c r="H859" t="inlineStr"/>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24396</t>
+          <t>../qml/dialogs/UserProfile.qml:24415</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Start a private chat.</t>
+          <t>Room: %1</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>Rozpocznij prywatny czat.</t>
+          <t>Pokój: %1</t>
         </is>
       </c>
       <c r="D860" t="inlineStr"/>
       <c r="E860" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F860" t="inlineStr">
         <is>
-          <t>UserProfileStart a private chat.</t>
+          <t>UserProfileRoom: %1</t>
         </is>
       </c>
       <c r="G860" t="inlineStr"/>
       <c r="H860" t="inlineStr"/>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24406</t>
+          <t>../qml/dialogs/UserProfile.qml:24416</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>Kick the user.</t>
+          <t>This is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>Wyrzuć użytkownika.</t>
+          <t>To profil specyficzny dla tego pokoju. Nazwa użytkownika oraz awatar mogą być inne niż globalna nazwa użytkownika i globalny awatar.</t>
         </is>
       </c>
       <c r="D861" t="inlineStr"/>
       <c r="E861" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F861" t="inlineStr">
         <is>
-          <t>UserProfileKick the user.</t>
+          <t>UserProfileThis is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
         </is>
       </c>
       <c r="G861" t="inlineStr"/>
       <c r="H861" t="inlineStr"/>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24417</t>
+          <t>../qml/dialogs/UserProfile.qml:24431</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>Ban the user.</t>
+          <t>Open the global profile for this user.</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>Zbanuj użytkownika.</t>
+          <t>Otwórz globalny profil tego użytkownika.</t>
         </is>
       </c>
       <c r="D862" t="inlineStr"/>
       <c r="E862" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F862" t="inlineStr">
         <is>
-          <t>UserProfileBan the user.</t>
+          <t>UserProfileOpen the global profile for this user.</t>
         </is>
       </c>
       <c r="G862" t="inlineStr"/>
       <c r="H862" t="inlineStr"/>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24428</t>
+          <t>../qml/dialogs/UserProfile.qml:24687</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>Unignore the user.</t>
-[...2 lines deleted...]
-      <c r="C863" t="inlineStr"/>
+          <t>Verify</t>
+        </is>
+      </c>
+      <c r="C863" t="inlineStr">
+        <is>
+          <t>Zweryfikuj</t>
+        </is>
+      </c>
       <c r="D863" t="inlineStr"/>
       <c r="E863" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F863" t="inlineStr">
         <is>
-          <t>UserProfileUnignore the user.</t>
+          <t>UserProfileVerify</t>
         </is>
       </c>
       <c r="G863" t="inlineStr"/>
       <c r="H863" t="inlineStr"/>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24428</t>
+          <t>../qml/dialogs/UserProfile.qml:24482</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>Ignore the user.</t>
-[...2 lines deleted...]
-      <c r="C864" t="inlineStr"/>
+          <t>Start a private chat.</t>
+        </is>
+      </c>
+      <c r="C864" t="inlineStr">
+        <is>
+          <t>Rozpocznij prywatny czat.</t>
+        </is>
+      </c>
       <c r="D864" t="inlineStr"/>
       <c r="E864" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F864" t="inlineStr">
         <is>
-          <t>UserProfileIgnore the user.</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserProfileStart a private chat.</t>
+        </is>
+      </c>
+      <c r="G864" t="inlineStr"/>
       <c r="H864" t="inlineStr"/>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24440</t>
+          <t>../qml/dialogs/UserProfile.qml:24492</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>Refresh device list.</t>
+          <t>Kick the user.</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>Odśwież listę urządzeń.</t>
+          <t>Wyrzuć użytkownika.</t>
         </is>
       </c>
       <c r="D865" t="inlineStr"/>
       <c r="E865" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F865" t="inlineStr">
         <is>
-          <t>UserProfileRefresh device list.</t>
+          <t>UserProfileKick the user.</t>
         </is>
       </c>
       <c r="G865" t="inlineStr"/>
       <c r="H865" t="inlineStr"/>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24454</t>
+          <t>../qml/dialogs/UserProfile.qml:24503</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>Devices</t>
+          <t>Ban the user.</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>Urządzenia</t>
+          <t>Zbanuj użytkownika.</t>
         </is>
       </c>
       <c r="D866" t="inlineStr"/>
       <c r="E866" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F866" t="inlineStr">
         <is>
-          <t>UserProfileDevices</t>
+          <t>UserProfileBan the user.</t>
         </is>
       </c>
       <c r="G866" t="inlineStr"/>
       <c r="H866" t="inlineStr"/>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24457</t>
+          <t>../qml/dialogs/UserProfile.qml:24514</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>Shared Rooms</t>
+          <t>Unignore the user.</t>
         </is>
       </c>
       <c r="C867" t="inlineStr"/>
       <c r="D867" t="inlineStr"/>
       <c r="E867" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F867" t="inlineStr">
         <is>
-          <t>UserProfileShared Rooms</t>
+          <t>UserProfileUnignore the user.</t>
         </is>
       </c>
       <c r="G867" t="inlineStr"/>
       <c r="H867" t="inlineStr"/>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24519</t>
+          <t>../qml/dialogs/UserProfile.qml:24514</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>Sign out this device.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ignore the user.</t>
+        </is>
+      </c>
+      <c r="C868" t="inlineStr"/>
       <c r="D868" t="inlineStr"/>
       <c r="E868" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F868" t="inlineStr">
         <is>
-          <t>UserProfileSign out this device.</t>
-[...2 lines deleted...]
-      <c r="G868" t="inlineStr"/>
+          <t>UserProfileIgnore the user.</t>
+        </is>
+      </c>
+      <c r="G868" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Zignoruj użytkownika.</t>
+        </is>
+      </c>
       <c r="H868" t="inlineStr"/>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24550</t>
+          <t>../qml/dialogs/UserProfile.qml:24526</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>Change device name.</t>
+          <t>Refresh device list.</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
-          <t>Zmień nazwę urządzenia.</t>
+          <t>Odśwież listę urządzeń.</t>
         </is>
       </c>
       <c r="D869" t="inlineStr"/>
       <c r="E869" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F869" t="inlineStr">
         <is>
-          <t>UserProfileChange device name.</t>
+          <t>UserProfileRefresh device list.</t>
         </is>
       </c>
       <c r="G869" t="inlineStr"/>
       <c r="H869" t="inlineStr"/>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24572</t>
+          <t>../qml/dialogs/UserProfile.qml:24540</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>Last seen %1 from %2</t>
+          <t>Devices</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
-          <t>Ostatnio widziane %1 z %2</t>
+          <t>Urządzenia</t>
         </is>
       </c>
       <c r="D870" t="inlineStr"/>
       <c r="E870" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F870" t="inlineStr">
         <is>
-          <t>UserProfileLast seen %1 from %2</t>
+          <t>UserProfileDevices</t>
         </is>
       </c>
       <c r="G870" t="inlineStr"/>
       <c r="H870" t="inlineStr"/>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24601</t>
+          <t>../qml/dialogs/UserProfile.qml:24543</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>Unverify</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shared Rooms</t>
+        </is>
+      </c>
+      <c r="C871" t="inlineStr"/>
       <c r="D871" t="inlineStr"/>
       <c r="E871" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F871" t="inlineStr">
         <is>
-          <t>UserProfileUnverify</t>
+          <t>UserProfileShared Rooms</t>
         </is>
       </c>
       <c r="G871" t="inlineStr"/>
       <c r="H871" t="inlineStr"/>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.h:24881</t>
+          <t>../qml/dialogs/UserProfile.qml:24605</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>Default</t>
+          <t>Sign out this device.</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
-          <t>Domyślne</t>
+          <t>Wyloguj to urządzenie.</t>
         </is>
       </c>
       <c r="D872" t="inlineStr"/>
       <c r="E872" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F872" t="inlineStr">
         <is>
-          <t>UserSettingsDefault</t>
+          <t>UserProfileSign out this device.</t>
         </is>
       </c>
       <c r="G872" t="inlineStr"/>
       <c r="H872" t="inlineStr"/>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25911</t>
+          <t>../qml/dialogs/UserProfile.qml:24636</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>Theme</t>
+          <t>Change device name.</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
-          <t>Motyw</t>
+          <t>Zmień nazwę urządzenia.</t>
         </is>
       </c>
       <c r="D873" t="inlineStr"/>
       <c r="E873" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F873" t="inlineStr">
         <is>
-          <t>UserSettingsModelTheme</t>
+          <t>UserProfileChange device name.</t>
         </is>
       </c>
       <c r="G873" t="inlineStr"/>
       <c r="H873" t="inlineStr"/>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25913</t>
+          <t>../qml/dialogs/UserProfile.qml:24658</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>Scale factor</t>
+          <t>Last seen %1 from %2</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
-          <t>Współczynnik skalowania</t>
+          <t>Ostatnio widziane %1 z %2</t>
         </is>
       </c>
       <c r="D874" t="inlineStr"/>
       <c r="E874" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F874" t="inlineStr">
         <is>
-          <t>UserSettingsModelScale factor</t>
+          <t>UserProfileLast seen %1 from %2</t>
         </is>
       </c>
       <c r="G874" t="inlineStr"/>
       <c r="H874" t="inlineStr"/>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25915</t>
+          <t>../qml/dialogs/UserProfile.qml:24687</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>Highlight message on hover</t>
+          <t>Unverify</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
-          <t>Wyróżnij wiadomość po wskazaniu jej kursorem myszy</t>
+          <t>Udweryfikuj</t>
         </is>
       </c>
       <c r="D875" t="inlineStr"/>
       <c r="E875" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F875" t="inlineStr">
         <is>
-          <t>UserSettingsModelHighlight message on hover</t>
+          <t>UserProfileUnverify</t>
         </is>
       </c>
       <c r="G875" t="inlineStr"/>
       <c r="H875" t="inlineStr"/>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25917</t>
+          <t>../../src/UserSettingsPage.h:24975</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>Large Emoji in timeline</t>
+          <t>Default</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
-          <t>Duże emotikony na osi czasu</t>
+          <t>Domyślne</t>
         </is>
       </c>
       <c r="D876" t="inlineStr"/>
       <c r="E876" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F876" t="inlineStr">
         <is>
-          <t>UserSettingsModelLarge Emoji in timeline</t>
+          <t>UserSettingsDefault</t>
         </is>
       </c>
       <c r="G876" t="inlineStr"/>
       <c r="H876" t="inlineStr"/>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25919</t>
+          <t>../../src/UserSettingsPage.cpp:26023</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>Minimize to tray</t>
+          <t>Theme</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
-          <t>Zminimalizuj do zasobnika systemowego</t>
+          <t>Motyw</t>
         </is>
       </c>
       <c r="D877" t="inlineStr"/>
       <c r="E877" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F877" t="inlineStr">
         <is>
-          <t>UserSettingsModelMinimize to tray</t>
+          <t>UserSettingsModelTheme</t>
         </is>
       </c>
       <c r="G877" t="inlineStr"/>
       <c r="H877" t="inlineStr"/>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25921</t>
+          <t>../../src/UserSettingsPage.cpp:26025</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>Start in tray</t>
+          <t>Scale factor</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
-          <t>Schowaj do zasobnika systemowego na starcie</t>
+          <t>Współczynnik skalowania</t>
         </is>
       </c>
       <c r="D878" t="inlineStr"/>
       <c r="E878" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F878" t="inlineStr">
         <is>
-          <t>UserSettingsModelStart in tray</t>
+          <t>UserSettingsModelScale factor</t>
         </is>
       </c>
       <c r="G878" t="inlineStr"/>
       <c r="H878" t="inlineStr"/>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25925</t>
+          <t>../../src/UserSettingsPage.cpp:26027</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>Scrollbars in room list</t>
-[...2 lines deleted...]
-      <c r="C879" t="inlineStr"/>
+          <t>Highlight message on hover</t>
+        </is>
+      </c>
+      <c r="C879" t="inlineStr">
+        <is>
+          <t>Wyróżnij wiadomość po wskazaniu jej kursorem myszy</t>
+        </is>
+      </c>
       <c r="D879" t="inlineStr"/>
       <c r="E879" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F879" t="inlineStr">
         <is>
-          <t>UserSettingsModelScrollbars in room list</t>
+          <t>UserSettingsModelHighlight message on hover</t>
         </is>
       </c>
       <c r="G879" t="inlineStr"/>
       <c r="H879" t="inlineStr"/>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25927</t>
+          <t>../../src/UserSettingsPage.cpp:26029</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>Send messages as Markdown</t>
+          <t>Large Emoji in timeline</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
-          <t>Wysyłaj wiadomości używając Markdown</t>
+          <t>Duże emotikony na osi czasu</t>
         </is>
       </c>
       <c r="D880" t="inlineStr"/>
       <c r="E880" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F880" t="inlineStr">
         <is>
-          <t>UserSettingsModelSend messages as Markdown</t>
+          <t>UserSettingsModelLarge Emoji in timeline</t>
         </is>
       </c>
       <c r="G880" t="inlineStr"/>
       <c r="H880" t="inlineStr"/>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25929</t>
+          <t>../../src/UserSettingsPage.cpp:26031</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>Use shift+enter to send and enter to start a new line</t>
-[...2 lines deleted...]
-      <c r="C881" t="inlineStr"/>
+          <t>Minimize to tray</t>
+        </is>
+      </c>
+      <c r="C881" t="inlineStr">
+        <is>
+          <t>Zminimalizuj do zasobnika systemowego</t>
+        </is>
+      </c>
       <c r="D881" t="inlineStr"/>
       <c r="E881" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F881" t="inlineStr">
         <is>
-          <t>UserSettingsModelUse shift+enter to send and enter to start a new line</t>
+          <t>UserSettingsModelMinimize to tray</t>
         </is>
       </c>
       <c r="G881" t="inlineStr"/>
       <c r="H881" t="inlineStr"/>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25931</t>
+          <t>../../src/UserSettingsPage.cpp:26033</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>Enable message bubbles</t>
+          <t>Start in tray</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
-          <t>Włącz dymki wiadomości</t>
+          <t>Schowaj do zasobnika systemowego na starcie</t>
         </is>
       </c>
       <c r="D882" t="inlineStr"/>
       <c r="E882" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F882" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnable message bubbles</t>
+          <t>UserSettingsModelStart in tray</t>
         </is>
       </c>
       <c r="G882" t="inlineStr"/>
       <c r="H882" t="inlineStr"/>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25933</t>
+          <t>../../src/UserSettingsPage.cpp:26037</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>Enable small Avatars</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scrollbars in room list</t>
+        </is>
+      </c>
+      <c r="C883" t="inlineStr"/>
       <c r="D883" t="inlineStr"/>
       <c r="E883" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F883" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnable small Avatars</t>
+          <t>UserSettingsModelScrollbars in room list</t>
         </is>
       </c>
       <c r="G883" t="inlineStr"/>
       <c r="H883" t="inlineStr"/>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25935</t>
+          <t>../../src/UserSettingsPage.cpp:26039</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>Play animated images only on hover</t>
+          <t>Send messages as Markdown</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
-          <t>Odtwarzaj animowane obrazy tylko gdy kursor myszy jest nad nimi</t>
+          <t>Wysyłaj wiadomości używając Markdown</t>
         </is>
       </c>
       <c r="D884" t="inlineStr"/>
       <c r="E884" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F884" t="inlineStr">
         <is>
-          <t>UserSettingsModelPlay animated images only on hover</t>
+          <t>UserSettingsModelSend messages as Markdown</t>
         </is>
       </c>
       <c r="G884" t="inlineStr"/>
       <c r="H884" t="inlineStr"/>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25937</t>
+          <t>../../src/UserSettingsPage.cpp:26043</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>Show images automatically</t>
-[...2 lines deleted...]
-      <c r="C885" t="inlineStr"/>
+          <t>Enable message bubbles</t>
+        </is>
+      </c>
+      <c r="C885" t="inlineStr">
+        <is>
+          <t>Włącz dymki wiadomości</t>
+        </is>
+      </c>
       <c r="D885" t="inlineStr"/>
       <c r="E885" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F885" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow images automatically</t>
+          <t>UserSettingsModelEnable message bubbles</t>
         </is>
       </c>
       <c r="G885" t="inlineStr"/>
       <c r="H885" t="inlineStr"/>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25939</t>
+          <t>../../src/UserSettingsPage.cpp:26045</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>Typing notifications</t>
+          <t>Enable small Avatars</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
-          <t>Powiadomienia o pisaniu</t>
+          <t>Włącz małe awatary</t>
         </is>
       </c>
       <c r="D886" t="inlineStr"/>
       <c r="E886" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F886" t="inlineStr">
         <is>
-          <t>UserSettingsModelTyping notifications</t>
+          <t>UserSettingsModelEnable small Avatars</t>
         </is>
       </c>
       <c r="G886" t="inlineStr"/>
       <c r="H886" t="inlineStr"/>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25941</t>
+          <t>../../src/UserSettingsPage.cpp:26047</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>Sort rooms by unreads</t>
+          <t>Play animated images only on hover</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
-          <t>Sortuj pokoje po nieprzeczytanych wiadomościach</t>
+          <t>Odtwarzaj animowane obrazy tylko gdy kursor myszy jest nad nimi</t>
         </is>
       </c>
       <c r="D887" t="inlineStr"/>
       <c r="E887" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F887" t="inlineStr">
         <is>
-          <t>UserSettingsModelSort rooms by unreads</t>
+          <t>UserSettingsModelPlay animated images only on hover</t>
         </is>
       </c>
       <c r="G887" t="inlineStr"/>
       <c r="H887" t="inlineStr"/>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25943</t>
+          <t>../../src/UserSettingsPage.cpp:26049</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>Sort rooms alphabetically</t>
+          <t>Show images automatically</t>
         </is>
       </c>
       <c r="C888" t="inlineStr"/>
       <c r="D888" t="inlineStr"/>
       <c r="E888" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F888" t="inlineStr">
         <is>
-          <t>UserSettingsModelSort rooms alphabetically</t>
+          <t>UserSettingsModelShow images automatically</t>
         </is>
       </c>
       <c r="G888" t="inlineStr"/>
       <c r="H888" t="inlineStr"/>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25945</t>
+          <t>../../src/UserSettingsPage.cpp:26051</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>Show buttons in timeline</t>
+          <t>Typing notifications</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
-          <t>Pokazuj przyciski na osi czasu</t>
+          <t>Powiadomienia o pisaniu</t>
         </is>
       </c>
       <c r="D889" t="inlineStr"/>
       <c r="E889" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F889" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow buttons in timeline</t>
+          <t>UserSettingsModelTyping notifications</t>
         </is>
       </c>
       <c r="G889" t="inlineStr"/>
       <c r="H889" t="inlineStr"/>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25947</t>
+          <t>../../src/UserSettingsPage.cpp:26053</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>Limit width of timeline</t>
+          <t>Sort rooms by unreads</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
-          <t>Ogranicz szerokość osi czasu</t>
+          <t>Sortuj pokoje po nieprzeczytanych wiadomościach</t>
         </is>
       </c>
       <c r="D890" t="inlineStr"/>
       <c r="E890" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F890" t="inlineStr">
         <is>
-          <t>UserSettingsModelLimit width of timeline</t>
+          <t>UserSettingsModelSort rooms by unreads</t>
         </is>
       </c>
       <c r="G890" t="inlineStr"/>
       <c r="H890" t="inlineStr"/>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25949</t>
+          <t>../../src/UserSettingsPage.cpp:26055</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>Read receipts</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sort rooms alphabetically</t>
+        </is>
+      </c>
+      <c r="C891" t="inlineStr"/>
       <c r="D891" t="inlineStr"/>
       <c r="E891" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F891" t="inlineStr">
         <is>
-          <t>UserSettingsModelRead receipts</t>
+          <t>UserSettingsModelSort rooms alphabetically</t>
         </is>
       </c>
       <c r="G891" t="inlineStr"/>
       <c r="H891" t="inlineStr"/>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25951</t>
+          <t>../../src/UserSettingsPage.cpp:26057</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>Hidden events</t>
+          <t>Show buttons in timeline</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
-          <t>Ukryte zdarzenia</t>
+          <t>Pokazuj przyciski na osi czasu</t>
         </is>
       </c>
       <c r="D892" t="inlineStr"/>
       <c r="E892" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F892" t="inlineStr">
         <is>
-          <t>UserSettingsModelHidden events</t>
+          <t>UserSettingsModelShow buttons in timeline</t>
         </is>
       </c>
       <c r="G892" t="inlineStr"/>
       <c r="H892" t="inlineStr"/>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25953</t>
+          <t>../../src/UserSettingsPage.cpp:26059</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>Ignored users</t>
-[...2 lines deleted...]
-      <c r="C893" t="inlineStr"/>
+          <t>Limit width of timeline</t>
+        </is>
+      </c>
+      <c r="C893" t="inlineStr">
+        <is>
+          <t>Ogranicz szerokość osi czasu</t>
+        </is>
+      </c>
       <c r="D893" t="inlineStr"/>
       <c r="E893" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F893" t="inlineStr">
         <is>
-          <t>UserSettingsModelIgnored users</t>
+          <t>UserSettingsModelLimit width of timeline</t>
         </is>
       </c>
       <c r="G893" t="inlineStr"/>
       <c r="H893" t="inlineStr"/>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25955</t>
+          <t>../../src/UserSettingsPage.cpp:26061</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>Desktop notifications</t>
+          <t>Read receipts</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
-          <t>Powiadomienia na pulpicie</t>
+          <t>Potwierdzenia przeczytania</t>
         </is>
       </c>
       <c r="D894" t="inlineStr"/>
       <c r="E894" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F894" t="inlineStr">
         <is>
-          <t>UserSettingsModelDesktop notifications</t>
+          <t>UserSettingsModelRead receipts</t>
         </is>
       </c>
       <c r="G894" t="inlineStr"/>
       <c r="H894" t="inlineStr"/>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25957</t>
+          <t>../../src/UserSettingsPage.cpp:26063</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>Alert on notification</t>
+          <t>Hidden events</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
-          <t>Alert podczas powiadomień</t>
+          <t>Ukryte zdarzenia</t>
         </is>
       </c>
       <c r="D895" t="inlineStr"/>
       <c r="E895" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F895" t="inlineStr">
         <is>
-          <t>UserSettingsModelAlert on notification</t>
+          <t>UserSettingsModelHidden events</t>
         </is>
       </c>
       <c r="G895" t="inlineStr"/>
       <c r="H895" t="inlineStr"/>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25959</t>
+          <t>../../src/UserSettingsPage.cpp:26065</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>Circular Avatars</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ignored users</t>
+        </is>
+      </c>
+      <c r="C896" t="inlineStr"/>
       <c r="D896" t="inlineStr"/>
       <c r="E896" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
-          <t>UserSettingsModelCircular Avatars</t>
+          <t>UserSettingsModelIgnored users</t>
         </is>
       </c>
       <c r="G896" t="inlineStr"/>
       <c r="H896" t="inlineStr"/>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25961</t>
+          <t>../../src/UserSettingsPage.cpp:26067</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>Use identicons</t>
+          <t>Desktop notifications</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>Używaj identikon</t>
+          <t>Powiadomienia na pulpicie</t>
         </is>
       </c>
       <c r="D897" t="inlineStr"/>
       <c r="E897" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F897" t="inlineStr">
         <is>
-          <t>UserSettingsModelUse identicons</t>
+          <t>UserSettingsModelDesktop notifications</t>
         </is>
       </c>
       <c r="G897" t="inlineStr"/>
       <c r="H897" t="inlineStr"/>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25963</t>
+          <t>../../src/UserSettingsPage.cpp:26069</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>Open images with external program</t>
+          <t>Alert on notification</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>Otwórz obrazy przy użyciu zewnętrznego programu</t>
+          <t>Alert podczas powiadomień</t>
         </is>
       </c>
       <c r="D898" t="inlineStr"/>
       <c r="E898" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F898" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpen images with external program</t>
+          <t>UserSettingsModelAlert on notification</t>
         </is>
       </c>
       <c r="G898" t="inlineStr"/>
       <c r="H898" t="inlineStr"/>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25965</t>
+          <t>../../src/UserSettingsPage.cpp:26071</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>Open videos with external program</t>
+          <t>Circular Avatars</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
-          <t>Otwórz filmy przy użyciu zewnętrznego programu</t>
+          <t>Okrągłe awatary</t>
         </is>
       </c>
       <c r="D899" t="inlineStr"/>
       <c r="E899" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F899" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpen videos with external program</t>
+          <t>UserSettingsModelCircular Avatars</t>
         </is>
       </c>
       <c r="G899" t="inlineStr"/>
       <c r="H899" t="inlineStr"/>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25967</t>
+          <t>../../src/UserSettingsPage.cpp:26073</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>Decrypt messages in sidebar</t>
+          <t>Use identicons</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
-          <t>Pokaż odszyfrowane wiadomości na pasku bocznym</t>
+          <t>Używaj identikon</t>
         </is>
       </c>
       <c r="D900" t="inlineStr"/>
       <c r="E900" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F900" t="inlineStr">
         <is>
-          <t>UserSettingsModelDecrypt messages in sidebar</t>
+          <t>UserSettingsModelUse identicons</t>
         </is>
       </c>
       <c r="G900" t="inlineStr"/>
       <c r="H900" t="inlineStr"/>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25969</t>
+          <t>../../src/UserSettingsPage.cpp:26075</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>Decrypt notifications</t>
+          <t>Open images with external program</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
-          <t>Odszyfruj wiadomości w powiadomieniach</t>
+          <t>Otwórz obrazy przy użyciu zewnętrznego programu</t>
         </is>
       </c>
       <c r="D901" t="inlineStr"/>
       <c r="E901" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F901" t="inlineStr">
         <is>
-          <t>UserSettingsModelDecrypt notifications</t>
+          <t>UserSettingsModelOpen images with external program</t>
         </is>
       </c>
       <c r="G901" t="inlineStr"/>
       <c r="H901" t="inlineStr"/>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25973</t>
+          <t>../../src/UserSettingsPage.cpp:26077</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>Display fancy effects such as confetti</t>
+          <t>Open videos with external program</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
-          <t>Wyświetl dekoracyjne efekty, np. konfetti</t>
+          <t>Otwórz filmy przy użyciu zewnętrznego programu</t>
         </is>
       </c>
       <c r="D902" t="inlineStr"/>
       <c r="E902" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F902" t="inlineStr">
         <is>
-          <t>UserSettingsModelDisplay fancy effects such as confetti</t>
+          <t>UserSettingsModelOpen videos with external program</t>
         </is>
       </c>
       <c r="G902" t="inlineStr"/>
       <c r="H902" t="inlineStr"/>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25975</t>
+          <t>../../src/UserSettingsPage.cpp:26079</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>Reduce or disable animations</t>
-[...2 lines deleted...]
-      <c r="C903" t="inlineStr"/>
+          <t>Decrypt messages in sidebar</t>
+        </is>
+      </c>
+      <c r="C903" t="inlineStr">
+        <is>
+          <t>Pokaż odszyfrowane wiadomości na pasku bocznym</t>
+        </is>
+      </c>
       <c r="D903" t="inlineStr"/>
       <c r="E903" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F903" t="inlineStr">
         <is>
-          <t>UserSettingsModelReduce or disable animations</t>
+          <t>UserSettingsModelDecrypt messages in sidebar</t>
         </is>
       </c>
       <c r="G903" t="inlineStr"/>
       <c r="H903" t="inlineStr"/>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25977</t>
+          <t>../../src/UserSettingsPage.cpp:26081</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>Privacy Screen</t>
+          <t>Decrypt notifications</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
-          <t>Ochrona prywatności</t>
+          <t>Odszyfruj wiadomości w powiadomieniach</t>
         </is>
       </c>
       <c r="D904" t="inlineStr"/>
       <c r="E904" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F904" t="inlineStr">
         <is>
-          <t>UserSettingsModelPrivacy Screen</t>
+          <t>UserSettingsModelDecrypt notifications</t>
         </is>
       </c>
       <c r="G904" t="inlineStr"/>
       <c r="H904" t="inlineStr"/>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25979</t>
+          <t>../../src/UserSettingsPage.cpp:26085</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>Privacy screen timeout (in seconds [0 - 3600])</t>
+          <t>Display fancy effects such as confetti</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
-          <t>Opóźnienie ochrony prywatności (w sekundach [0 - 3600])</t>
+          <t>Wyświetl dekoracyjne efekty, np. konfetti</t>
         </is>
       </c>
       <c r="D905" t="inlineStr"/>
       <c r="E905" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F905" t="inlineStr">
         <is>
-          <t>UserSettingsModelPrivacy screen timeout (in seconds [0 - 3600])</t>
+          <t>UserSettingsModelDisplay fancy effects such as confetti</t>
         </is>
       </c>
       <c r="G905" t="inlineStr"/>
       <c r="H905" t="inlineStr"/>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25981</t>
+          <t>../../src/UserSettingsPage.cpp:26087</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>Touchscreen mode</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reduce or disable animations</t>
+        </is>
+      </c>
+      <c r="C906" t="inlineStr"/>
       <c r="D906" t="inlineStr"/>
       <c r="E906" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F906" t="inlineStr">
         <is>
-          <t>UserSettingsModelTouchscreen mode</t>
+          <t>UserSettingsModelReduce or disable animations</t>
         </is>
       </c>
       <c r="G906" t="inlineStr"/>
       <c r="H906" t="inlineStr"/>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25983</t>
+          <t>../../src/UserSettingsPage.cpp:26089</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>Disable swipe motions</t>
-[...2 lines deleted...]
-      <c r="C907" t="inlineStr"/>
+          <t>Privacy Screen</t>
+        </is>
+      </c>
+      <c r="C907" t="inlineStr">
+        <is>
+          <t>Ochrona prywatności</t>
+        </is>
+      </c>
       <c r="D907" t="inlineStr"/>
       <c r="E907" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F907" t="inlineStr">
         <is>
-          <t>UserSettingsModelDisable swipe motions</t>
+          <t>UserSettingsModelPrivacy Screen</t>
         </is>
       </c>
       <c r="G907" t="inlineStr"/>
       <c r="H907" t="inlineStr"/>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25985</t>
+          <t>../../src/UserSettingsPage.cpp:26091</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>Font size</t>
+          <t>Privacy screen timeout (in seconds [0 - 3600])</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
-          <t>Wielkość czcionki</t>
+          <t>Opóźnienie ochrony prywatności (w sekundach [0 - 3600])</t>
         </is>
       </c>
       <c r="D908" t="inlineStr"/>
       <c r="E908" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F908" t="inlineStr">
         <is>
-          <t>UserSettingsModelFont size</t>
+          <t>UserSettingsModelPrivacy screen timeout (in seconds [0 - 3600])</t>
         </is>
       </c>
       <c r="G908" t="inlineStr"/>
       <c r="H908" t="inlineStr"/>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25987</t>
+          <t>../../src/UserSettingsPage.cpp:26093</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>Font Family</t>
+          <t>Touchscreen mode</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
-          <t>Rodzina czcionki</t>
+          <t>Tryb ekranu dotykowego</t>
         </is>
       </c>
       <c r="D909" t="inlineStr"/>
       <c r="E909" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F909" t="inlineStr">
         <is>
-          <t>UserSettingsModelFont Family</t>
+          <t>UserSettingsModelTouchscreen mode</t>
         </is>
       </c>
       <c r="G909" t="inlineStr"/>
       <c r="H909" t="inlineStr"/>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25989</t>
+          <t>../../src/UserSettingsPage.cpp:26095</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>Emoji Font Family</t>
-[...6 lines deleted...]
-      </c>
+          <t>Disable swipe motions</t>
+        </is>
+      </c>
+      <c r="C910" t="inlineStr"/>
       <c r="D910" t="inlineStr"/>
       <c r="E910" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F910" t="inlineStr">
         <is>
-          <t>UserSettingsModelEmoji Font Family</t>
+          <t>UserSettingsModelDisable swipe motions</t>
         </is>
       </c>
       <c r="G910" t="inlineStr"/>
       <c r="H910" t="inlineStr"/>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25991</t>
+          <t>../../src/UserSettingsPage.cpp:26097</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>Ringtone</t>
+          <t>Font size</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
-          <t>Dzwonek</t>
+          <t>Wielkość czcionki</t>
         </is>
       </c>
       <c r="D911" t="inlineStr"/>
       <c r="E911" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F911" t="inlineStr">
         <is>
-          <t>UserSettingsModelRingtone</t>
+          <t>UserSettingsModelFont size</t>
         </is>
       </c>
       <c r="G911" t="inlineStr"/>
       <c r="H911" t="inlineStr"/>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25993</t>
+          <t>../../src/UserSettingsPage.cpp:26099</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>Microphone</t>
+          <t>Font Family</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
-          <t>Mikrofon</t>
+          <t>Rodzina czcionki</t>
         </is>
       </c>
       <c r="D912" t="inlineStr"/>
       <c r="E912" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F912" t="inlineStr">
         <is>
-          <t>UserSettingsModelMicrophone</t>
+          <t>UserSettingsModelFont Family</t>
         </is>
       </c>
       <c r="G912" t="inlineStr"/>
       <c r="H912" t="inlineStr"/>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25995</t>
+          <t>../../src/UserSettingsPage.cpp:26101</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>Camera</t>
+          <t>Emoji Font Family</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
-          <t>Kamera</t>
+          <t>Rodzina czcionki emotikon</t>
         </is>
       </c>
       <c r="D913" t="inlineStr"/>
       <c r="E913" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F913" t="inlineStr">
         <is>
-          <t>UserSettingsModelCamera</t>
+          <t>UserSettingsModelEmoji Font Family</t>
         </is>
       </c>
       <c r="G913" t="inlineStr"/>
       <c r="H913" t="inlineStr"/>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25997</t>
+          <t>../../src/UserSettingsPage.cpp:26103</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>Camera resolution</t>
+          <t>Ringtone</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
-          <t>Rozdzielczość kamery</t>
+          <t>Dzwonek</t>
         </is>
       </c>
       <c r="D914" t="inlineStr"/>
       <c r="E914" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F914" t="inlineStr">
         <is>
-          <t>UserSettingsModelCamera resolution</t>
+          <t>UserSettingsModelRingtone</t>
         </is>
       </c>
       <c r="G914" t="inlineStr"/>
       <c r="H914" t="inlineStr"/>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25999</t>
+          <t>../../src/UserSettingsPage.cpp:26105</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>Camera frame rate</t>
+          <t>Microphone</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
-          <t>Ilość klatek na sekundę kamery</t>
+          <t>Mikrofon</t>
         </is>
       </c>
       <c r="D915" t="inlineStr"/>
       <c r="E915" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F915" t="inlineStr">
         <is>
-          <t>UserSettingsModelCamera frame rate</t>
+          <t>UserSettingsModelMicrophone</t>
         </is>
       </c>
       <c r="G915" t="inlineStr"/>
       <c r="H915" t="inlineStr"/>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26001</t>
+          <t>../../src/UserSettingsPage.cpp:26107</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>Allow fallback call assist server</t>
+          <t>Camera</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
-          <t>Pozwól na korzystanie z serwera pomocniczego do rozmów</t>
+          <t>Kamera</t>
         </is>
       </c>
       <c r="D916" t="inlineStr"/>
       <c r="E916" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F916" t="inlineStr">
         <is>
-          <t>UserSettingsModelAllow fallback call assist server</t>
+          <t>UserSettingsModelCamera</t>
         </is>
       </c>
       <c r="G916" t="inlineStr"/>
       <c r="H916" t="inlineStr"/>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26003</t>
+          <t>../../src/UserSettingsPage.cpp:26109</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>Send encrypted messages to verified users only</t>
+          <t>Camera resolution</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>Wysyłaj zaszyfrowane wiadomości wyłącznie do zweryfikowanych użytkowników</t>
+          <t>Rozdzielczość kamery</t>
         </is>
       </c>
       <c r="D917" t="inlineStr"/>
       <c r="E917" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F917" t="inlineStr">
         <is>
-          <t>UserSettingsModelSend encrypted messages to verified users only</t>
+          <t>UserSettingsModelCamera resolution</t>
         </is>
       </c>
       <c r="G917" t="inlineStr"/>
       <c r="H917" t="inlineStr"/>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26005</t>
+          <t>../../src/UserSettingsPage.cpp:26111</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>Share keys with verified users and devices</t>
+          <t>Camera frame rate</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>Udostępnij klucze zweryfikowanym użytkownikom i urządzeniom</t>
+          <t>Ilość klatek na sekundę kamery</t>
         </is>
       </c>
       <c r="D918" t="inlineStr"/>
       <c r="E918" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F918" t="inlineStr">
         <is>
-          <t>UserSettingsModelShare keys with verified users and devices</t>
+          <t>UserSettingsModelCamera frame rate</t>
         </is>
       </c>
       <c r="G918" t="inlineStr"/>
       <c r="H918" t="inlineStr"/>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26007</t>
+          <t>../../src/UserSettingsPage.cpp:26113</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>Online Key Backup</t>
+          <t>Allow fallback call assist server</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
-          <t>Kopia zapasowa kluczy online</t>
+          <t>Pozwól na korzystanie z serwera pomocniczego do rozmów</t>
         </is>
       </c>
       <c r="D919" t="inlineStr"/>
       <c r="E919" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F919" t="inlineStr">
         <is>
-          <t>UserSettingsModelOnline Key Backup</t>
+          <t>UserSettingsModelAllow fallback call assist server</t>
         </is>
       </c>
       <c r="G919" t="inlineStr"/>
       <c r="H919" t="inlineStr"/>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26009</t>
+          <t>../../src/UserSettingsPage.cpp:26115</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Send encrypted messages to verified users only</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
-          <t>Profil</t>
+          <t>Wysyłaj zaszyfrowane wiadomości wyłącznie do zweryfikowanych użytkowników</t>
         </is>
       </c>
       <c r="D920" t="inlineStr"/>
       <c r="E920" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F920" t="inlineStr">
         <is>
-          <t>UserSettingsModelProfile</t>
+          <t>UserSettingsModelSend encrypted messages to verified users only</t>
         </is>
       </c>
       <c r="G920" t="inlineStr"/>
       <c r="H920" t="inlineStr"/>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26011</t>
+          <t>../../src/UserSettingsPage.cpp:26117</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>User ID</t>
+          <t>Share keys with verified users and devices</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>ID użytkownika</t>
+          <t>Udostępnij klucze zweryfikowanym użytkownikom i urządzeniom</t>
         </is>
       </c>
       <c r="D921" t="inlineStr"/>
       <c r="E921" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F921" t="inlineStr">
         <is>
-          <t>UserSettingsModelUser ID</t>
+          <t>UserSettingsModelShare keys with verified users and devices</t>
         </is>
       </c>
       <c r="G921" t="inlineStr"/>
       <c r="H921" t="inlineStr"/>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26013</t>
+          <t>../../src/UserSettingsPage.cpp:26119</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>Accesstoken</t>
+          <t>Online Key Backup</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
-          <t>Token dostępu</t>
+          <t>Kopia zapasowa kluczy online</t>
         </is>
       </c>
       <c r="D922" t="inlineStr"/>
       <c r="E922" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F922" t="inlineStr">
         <is>
-          <t>UserSettingsModelAccesstoken</t>
+          <t>UserSettingsModelOnline Key Backup</t>
         </is>
       </c>
       <c r="G922" t="inlineStr"/>
       <c r="H922" t="inlineStr"/>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26015</t>
+          <t>../../src/UserSettingsPage.cpp:26121</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>Device ID</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
-          <t>ID urządzenia</t>
+          <t>Profil</t>
         </is>
       </c>
       <c r="D923" t="inlineStr"/>
       <c r="E923" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F923" t="inlineStr">
         <is>
-          <t>UserSettingsModelDevice ID</t>
+          <t>UserSettingsModelProfile</t>
         </is>
       </c>
       <c r="G923" t="inlineStr"/>
       <c r="H923" t="inlineStr"/>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26017</t>
+          <t>../../src/UserSettingsPage.cpp:26123</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>Device Fingerprint</t>
+          <t>User ID</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
-          <t>Odcisk palca urządzenia</t>
+          <t>ID użytkownika</t>
         </is>
       </c>
       <c r="D924" t="inlineStr"/>
       <c r="E924" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F924" t="inlineStr">
         <is>
-          <t>UserSettingsModelDevice Fingerprint</t>
+          <t>UserSettingsModelUser ID</t>
         </is>
       </c>
       <c r="G924" t="inlineStr"/>
       <c r="H924" t="inlineStr"/>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26019</t>
+          <t>../../src/UserSettingsPage.cpp:26125</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>Homeserver</t>
+          <t>Accesstoken</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
-          <t>Serwer domowy</t>
+          <t>Token dostępu</t>
         </is>
       </c>
       <c r="D925" t="inlineStr"/>
       <c r="E925" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F925" t="inlineStr">
         <is>
-          <t>UserSettingsModelHomeserver</t>
+          <t>UserSettingsModelAccesstoken</t>
         </is>
       </c>
       <c r="G925" t="inlineStr"/>
       <c r="H925" t="inlineStr"/>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26021</t>
+          <t>../../src/UserSettingsPage.cpp:26127</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Device ID</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
-          <t>Wersja</t>
+          <t>ID urządzenia</t>
         </is>
       </c>
       <c r="D926" t="inlineStr"/>
       <c r="E926" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F926" t="inlineStr">
         <is>
-          <t>UserSettingsModelVersion</t>
+          <t>UserSettingsModelDevice ID</t>
         </is>
       </c>
       <c r="G926" t="inlineStr"/>
       <c r="H926" t="inlineStr"/>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26023</t>
+          <t>../../src/UserSettingsPage.cpp:26129</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>Platform</t>
+          <t>Device Fingerprint</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
-          <t>Platforma</t>
+          <t>Odcisk palca urządzenia</t>
         </is>
       </c>
       <c r="D927" t="inlineStr"/>
       <c r="E927" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F927" t="inlineStr">
         <is>
-          <t>UserSettingsModelPlatform</t>
+          <t>UserSettingsModelDevice Fingerprint</t>
         </is>
       </c>
       <c r="G927" t="inlineStr"/>
       <c r="H927" t="inlineStr"/>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26025</t>
+          <t>../../src/UserSettingsPage.cpp:26131</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>GENERAL</t>
+          <t>Homeserver</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
-          <t>OGÓLNE</t>
+          <t>Serwer domowy</t>
         </is>
       </c>
       <c r="D928" t="inlineStr"/>
       <c r="E928" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F928" t="inlineStr">
         <is>
-          <t>UserSettingsModelGENERAL</t>
+          <t>UserSettingsModelHomeserver</t>
         </is>
       </c>
       <c r="G928" t="inlineStr"/>
       <c r="H928" t="inlineStr"/>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26027</t>
+          <t>../../src/UserSettingsPage.cpp:26133</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>ACCESSIBILITY</t>
-[...2 lines deleted...]
-      <c r="C929" t="inlineStr"/>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="C929" t="inlineStr">
+        <is>
+          <t>Wersja</t>
+        </is>
+      </c>
       <c r="D929" t="inlineStr"/>
       <c r="E929" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F929" t="inlineStr">
         <is>
-          <t>UserSettingsModelACCESSIBILITY</t>
+          <t>UserSettingsModelVersion</t>
         </is>
       </c>
       <c r="G929" t="inlineStr"/>
       <c r="H929" t="inlineStr"/>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26029</t>
+          <t>../../src/UserSettingsPage.cpp:26135</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>TIMELINE</t>
+          <t>Platform</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
-          <t>OŚ CZASU</t>
+          <t>Platforma</t>
         </is>
       </c>
       <c r="D930" t="inlineStr"/>
       <c r="E930" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F930" t="inlineStr">
         <is>
-          <t>UserSettingsModelTIMELINE</t>
+          <t>UserSettingsModelPlatform</t>
         </is>
       </c>
       <c r="G930" t="inlineStr"/>
       <c r="H930" t="inlineStr"/>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26031</t>
+          <t>../../src/UserSettingsPage.cpp:26137</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>SIDEBAR</t>
+          <t>GENERAL</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>PASEK BOCZNY</t>
+          <t>OGÓLNE</t>
         </is>
       </c>
       <c r="D931" t="inlineStr"/>
       <c r="E931" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F931" t="inlineStr">
         <is>
-          <t>UserSettingsModelSIDEBAR</t>
+          <t>UserSettingsModelGENERAL</t>
         </is>
       </c>
       <c r="G931" t="inlineStr"/>
       <c r="H931" t="inlineStr"/>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26033</t>
+          <t>../../src/UserSettingsPage.cpp:26139</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>TRAY</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACCESSIBILITY</t>
+        </is>
+      </c>
+      <c r="C932" t="inlineStr"/>
       <c r="D932" t="inlineStr"/>
       <c r="E932" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F932" t="inlineStr">
         <is>
-          <t>UserSettingsModelTRAY</t>
+          <t>UserSettingsModelACCESSIBILITY</t>
         </is>
       </c>
       <c r="G932" t="inlineStr"/>
       <c r="H932" t="inlineStr"/>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26035</t>
+          <t>../../src/UserSettingsPage.cpp:26141</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>GLOBAL MESSAGE VISIBILITY</t>
-[...2 lines deleted...]
-      <c r="C933" t="inlineStr"/>
+          <t>TIMELINE</t>
+        </is>
+      </c>
+      <c r="C933" t="inlineStr">
+        <is>
+          <t>OŚ CZASU</t>
+        </is>
+      </c>
       <c r="D933" t="inlineStr"/>
       <c r="E933" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F933" t="inlineStr">
         <is>
-          <t>UserSettingsModelGLOBAL MESSAGE VISIBILITY</t>
+          <t>UserSettingsModelTIMELINE</t>
         </is>
       </c>
       <c r="G933" t="inlineStr"/>
       <c r="H933" t="inlineStr"/>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26037</t>
+          <t>../../src/UserSettingsPage.cpp:26143</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>NOTIFICATIONS</t>
+          <t>SIDEBAR</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
-          <t>POWIADOMIENIA</t>
+          <t>PASEK BOCZNY</t>
         </is>
       </c>
       <c r="D934" t="inlineStr"/>
       <c r="E934" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F934" t="inlineStr">
         <is>
-          <t>UserSettingsModelNOTIFICATIONS</t>
+          <t>UserSettingsModelSIDEBAR</t>
         </is>
       </c>
       <c r="G934" t="inlineStr"/>
       <c r="H934" t="inlineStr"/>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26039</t>
+          <t>../../src/UserSettingsPage.cpp:26145</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>CALLS</t>
+          <t>TRAY</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
-          <t>POŁĄCZENIA</t>
+          <t>ZASOBNIK</t>
         </is>
       </c>
       <c r="D935" t="inlineStr"/>
       <c r="E935" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F935" t="inlineStr">
         <is>
-          <t>UserSettingsModelCALLS</t>
+          <t>UserSettingsModelTRAY</t>
         </is>
       </c>
       <c r="G935" t="inlineStr"/>
       <c r="H935" t="inlineStr"/>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26041</t>
+          <t>../../src/UserSettingsPage.cpp:26147</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>ENCRYPTION</t>
-[...6 lines deleted...]
-      </c>
+          <t>GLOBAL MESSAGE VISIBILITY</t>
+        </is>
+      </c>
+      <c r="C936" t="inlineStr"/>
       <c r="D936" t="inlineStr"/>
       <c r="E936" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F936" t="inlineStr">
         <is>
-          <t>UserSettingsModelENCRYPTION</t>
+          <t>UserSettingsModelGLOBAL MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="G936" t="inlineStr"/>
       <c r="H936" t="inlineStr"/>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26043</t>
+          <t>../../src/UserSettingsPage.cpp:26149</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>INFO</t>
+          <t>NOTIFICATIONS</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
-          <t>INFO</t>
+          <t>POWIADOMIENIA</t>
         </is>
       </c>
       <c r="D937" t="inlineStr"/>
       <c r="E937" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F937" t="inlineStr">
         <is>
-          <t>UserSettingsModelINFO</t>
+          <t>UserSettingsModelNOTIFICATIONS</t>
         </is>
       </c>
       <c r="G937" t="inlineStr"/>
       <c r="H937" t="inlineStr"/>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26045</t>
+          <t>../../src/UserSettingsPage.cpp:26151</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>Session Keys</t>
+          <t>CALLS</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
-          <t>Klucze sesji</t>
+          <t>POŁĄCZENIA</t>
         </is>
       </c>
       <c r="D938" t="inlineStr"/>
       <c r="E938" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F938" t="inlineStr">
         <is>
-          <t>UserSettingsModelSession Keys</t>
+          <t>UserSettingsModelCALLS</t>
         </is>
       </c>
       <c r="G938" t="inlineStr"/>
       <c r="H938" t="inlineStr"/>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26047</t>
+          <t>../../src/UserSettingsPage.cpp:26153</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>Cross Signing Secrets</t>
+          <t>ENCRYPTION</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
-          <t>Sekrety podpisu krzyżowego</t>
+          <t>SZYFROWANIE</t>
         </is>
       </c>
       <c r="D939" t="inlineStr"/>
       <c r="E939" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F939" t="inlineStr">
         <is>
-          <t>UserSettingsModelCross Signing Secrets</t>
+          <t>UserSettingsModelENCRYPTION</t>
         </is>
       </c>
       <c r="G939" t="inlineStr"/>
       <c r="H939" t="inlineStr"/>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26049</t>
+          <t>../../src/UserSettingsPage.cpp:26155</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>Online backup key</t>
+          <t>INFO</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
-          <t>Klucz kopii zapasowej online</t>
+          <t>INFO</t>
         </is>
       </c>
       <c r="D940" t="inlineStr"/>
       <c r="E940" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F940" t="inlineStr">
         <is>
-          <t>UserSettingsModelOnline backup key</t>
+          <t>UserSettingsModelINFO</t>
         </is>
       </c>
       <c r="G940" t="inlineStr"/>
       <c r="H940" t="inlineStr"/>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26051</t>
+          <t>../../src/UserSettingsPage.cpp:26157</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>Self signing key</t>
+          <t>Session Keys</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
-          <t>Klucz samo-podpisywania</t>
+          <t>Klucze sesji</t>
         </is>
       </c>
       <c r="D941" t="inlineStr"/>
       <c r="E941" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F941" t="inlineStr">
         <is>
-          <t>UserSettingsModelSelf signing key</t>
+          <t>UserSettingsModelSession Keys</t>
         </is>
       </c>
       <c r="G941" t="inlineStr"/>
       <c r="H941" t="inlineStr"/>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26053</t>
+          <t>../../src/UserSettingsPage.cpp:26159</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>User signing key</t>
+          <t>Cross Signing Secrets</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
-          <t>Klucz podpisywania użytkownika</t>
+          <t>Sekrety podpisu krzyżowego</t>
         </is>
       </c>
       <c r="D942" t="inlineStr"/>
       <c r="E942" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F942" t="inlineStr">
         <is>
-          <t>UserSettingsModelUser signing key</t>
+          <t>UserSettingsModelCross Signing Secrets</t>
         </is>
       </c>
       <c r="G942" t="inlineStr"/>
       <c r="H942" t="inlineStr"/>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26055</t>
+          <t>../../src/UserSettingsPage.cpp:26161</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>Master signing key</t>
+          <t>Online backup key</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
-          <t>Główny klucz podpisywania</t>
+          <t>Klucz kopii zapasowej online</t>
         </is>
       </c>
       <c r="D943" t="inlineStr"/>
       <c r="E943" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F943" t="inlineStr">
         <is>
-          <t>UserSettingsModelMaster signing key</t>
+          <t>UserSettingsModelOnline backup key</t>
         </is>
       </c>
       <c r="G943" t="inlineStr"/>
       <c r="H943" t="inlineStr"/>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26057</t>
+          <t>../../src/UserSettingsPage.cpp:26163</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>Expose room information via D-Bus</t>
+          <t>Self signing key</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
-          <t>Udostępnij informacje o pokojach poprzez D-Bus</t>
+          <t>Klucz samo-podpisywania</t>
         </is>
       </c>
       <c r="D944" t="inlineStr"/>
       <c r="E944" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F944" t="inlineStr">
         <is>
-          <t>UserSettingsModelExpose room information via D-Bus</t>
+          <t>UserSettingsModelSelf signing key</t>
         </is>
       </c>
       <c r="G944" t="inlineStr"/>
       <c r="H944" t="inlineStr"/>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26059</t>
+          <t>../../src/UserSettingsPage.cpp:26165</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>Periodically update community routing information</t>
-[...2 lines deleted...]
-      <c r="C945" t="inlineStr"/>
+          <t>User signing key</t>
+        </is>
+      </c>
+      <c r="C945" t="inlineStr">
+        <is>
+          <t>Klucz podpisywania użytkownika</t>
+        </is>
+      </c>
       <c r="D945" t="inlineStr"/>
       <c r="E945" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F945" t="inlineStr">
         <is>
-          <t>UserSettingsModelPeriodically update community routing information</t>
+          <t>UserSettingsModelUser signing key</t>
         </is>
       </c>
       <c r="G945" t="inlineStr"/>
       <c r="H945" t="inlineStr"/>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26061</t>
+          <t>../../src/UserSettingsPage.cpp:26167</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>Periodically delete expired events</t>
-[...2 lines deleted...]
-      <c r="C946" t="inlineStr"/>
+          <t>Master signing key</t>
+        </is>
+      </c>
+      <c r="C946" t="inlineStr">
+        <is>
+          <t>Główny klucz podpisywania</t>
+        </is>
+      </c>
       <c r="D946" t="inlineStr"/>
       <c r="E946" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F946" t="inlineStr">
         <is>
-          <t>UserSettingsModelPeriodically delete expired events</t>
+          <t>UserSettingsModelMaster signing key</t>
         </is>
       </c>
       <c r="G946" t="inlineStr"/>
       <c r="H946" t="inlineStr"/>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26182</t>
+          <t>../../src/UserSettingsPage.cpp:26169</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>Default</t>
+          <t>Expose room information via D-Bus</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
-          <t>Domyślne</t>
+          <t>Udostępnij informacje o pokojach poprzez D-Bus</t>
         </is>
       </c>
       <c r="D947" t="inlineStr"/>
       <c r="E947" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F947" t="inlineStr">
         <is>
-          <t>UserSettingsModelDefault</t>
+          <t>UserSettingsModelExpose room information via D-Bus</t>
         </is>
       </c>
       <c r="G947" t="inlineStr"/>
       <c r="H947" t="inlineStr"/>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26221</t>
+          <t>../../src/UserSettingsPage.cpp:26171</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>Set the notification sound to play when a call invite arrives</t>
-[...6 lines deleted...]
-      </c>
+          <t>Periodically update community routing information</t>
+        </is>
+      </c>
+      <c r="C948" t="inlineStr"/>
       <c r="D948" t="inlineStr"/>
       <c r="E948" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F948" t="inlineStr">
         <is>
-          <t>UserSettingsModelSet the notification sound to play when a call invite arrives</t>
+          <t>UserSettingsModelPeriodically update community routing information</t>
         </is>
       </c>
       <c r="G948" t="inlineStr"/>
       <c r="H948" t="inlineStr"/>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26231</t>
+          <t>../../src/UserSettingsPage.cpp:26173</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
+        <is>
+          <t>Periodically delete expired events</t>
+        </is>
+      </c>
+      <c r="C949" t="inlineStr"/>
+      <c r="D949" t="inlineStr"/>
+      <c r="E949" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F949" t="inlineStr">
+        <is>
+          <t>UserSettingsModelPeriodically delete expired events</t>
+        </is>
+      </c>
+      <c r="G949" t="inlineStr"/>
+      <c r="H949" t="inlineStr"/>
+    </row>
+    <row r="950">
+      <c r="A950" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26289</t>
+        </is>
+      </c>
+      <c r="B950" t="inlineStr">
+        <is>
+          <t>Default</t>
+        </is>
+      </c>
+      <c r="C950" t="inlineStr">
+        <is>
+          <t>Domyślne</t>
+        </is>
+      </c>
+      <c r="D950" t="inlineStr"/>
+      <c r="E950" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F950" t="inlineStr">
+        <is>
+          <t>UserSettingsModelDefault</t>
+        </is>
+      </c>
+      <c r="G950" t="inlineStr"/>
+      <c r="H950" t="inlineStr"/>
+    </row>
+    <row r="951">
+      <c r="A951" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26328</t>
+        </is>
+      </c>
+      <c r="B951" t="inlineStr">
+        <is>
+          <t>Set the notification sound to play when a call invite arrives</t>
+        </is>
+      </c>
+      <c r="C951" t="inlineStr">
+        <is>
+          <t>Ustaw dźwięk powiadomienia odtwarzanego podczas zaproszenia do połączenia</t>
+        </is>
+      </c>
+      <c r="D951" t="inlineStr"/>
+      <c r="E951" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F951" t="inlineStr">
+        <is>
+          <t>UserSettingsModelSet the notification sound to play when a call invite arrives</t>
+        </is>
+      </c>
+      <c r="G951" t="inlineStr"/>
+      <c r="H951" t="inlineStr"/>
+    </row>
+    <row r="952">
+      <c r="A952" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26338</t>
+        </is>
+      </c>
+      <c r="B952" t="inlineStr">
         <is>
           <t>Set timeout (in seconds) for how long after window loses
 focus before the screen will be blurred.
 Set to 0 to blur immediately after focus loss. Max value of 1 hour (3600 seconds)</t>
         </is>
       </c>
-      <c r="C949" t="inlineStr">
+      <c r="C952" t="inlineStr">
         <is>
           <t>Ustaw czas (w sekundach) po którym okno zostanie rozmyte gdy straci fokus.
 Ustaw na 0 aby rozmywać natychmiast po przejściu okna na drugi plan. Maksymalna wartość to 1 godzina (3600 sekund)</t>
         </is>
       </c>
-      <c r="D949" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F949" t="inlineStr">
+      <c r="D952" t="inlineStr"/>
+      <c r="E952" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F952" t="inlineStr">
         <is>
           <t>UserSettingsModelSet timeout (in seconds) for how long after window loses
 focus before the screen will be blurred.
 Set to 0 to blur immediately after focus loss. Max value of 1 hour (3600 seconds)</t>
         </is>
       </c>
-      <c r="G949" t="inlineStr"/>
-[...88 lines deleted...]
-      </c>
       <c r="G952" t="inlineStr"/>
       <c r="H952" t="inlineStr"/>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26245</t>
+          <t>../../src/UserSettingsPage.cpp:26345</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>Start the application in the background without showing the client window.</t>
+          <t>Change the background color of messages when you hover over them.</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
-          <t>Uruchamiaj aplikację w tle bez wyświetlania okna głównego.</t>
+          <t>Zmień tło wiadomości kiedy kursor myszy znajduje się nad nią.</t>
         </is>
       </c>
       <c r="D953" t="inlineStr"/>
       <c r="E953" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F953" t="inlineStr">
         <is>
-          <t>UserSettingsModelStart the application in the background without showing the client window.</t>
+          <t>UserSettingsModelChange the background color of messages when you hover over them.</t>
         </is>
       </c>
       <c r="G953" t="inlineStr"/>
       <c r="H953" t="inlineStr"/>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26249</t>
+          <t>../../src/UserSettingsPage.cpp:26347</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>Shows scrollbars in the room list and communities list.</t>
-[...2 lines deleted...]
-      <c r="C954" t="inlineStr"/>
+          <t>Make font size larger if messages with only a few emojis are displayed.</t>
+        </is>
+      </c>
+      <c r="C954" t="inlineStr">
+        <is>
+          <t>Zwiększ rozmiar czcionki gdy wiadomość zawiera tylko kilka emotikon.</t>
+        </is>
+      </c>
       <c r="D954" t="inlineStr"/>
       <c r="E954" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F954" t="inlineStr">
         <is>
-          <t>UserSettingsModelShows scrollbars in the room list and communities list.</t>
+          <t>UserSettingsModelMake font size larger if messages with only a few emojis are displayed.</t>
         </is>
       </c>
       <c r="G954" t="inlineStr"/>
       <c r="H954" t="inlineStr"/>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26251</t>
+          <t>../../src/UserSettingsPage.cpp:26349</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
+        <is>
+          <t>Keep the application running in the background after closing the client window.</t>
+        </is>
+      </c>
+      <c r="C955" t="inlineStr">
+        <is>
+          <t>Pozostaw aplikację działającą w tle po zamknięciu okna.</t>
+        </is>
+      </c>
+      <c r="D955" t="inlineStr"/>
+      <c r="E955" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F955" t="inlineStr">
+        <is>
+          <t>UserSettingsModelKeep the application running in the background after closing the client window.</t>
+        </is>
+      </c>
+      <c r="G955" t="inlineStr"/>
+      <c r="H955" t="inlineStr"/>
+    </row>
+    <row r="956">
+      <c r="A956" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26352</t>
+        </is>
+      </c>
+      <c r="B956" t="inlineStr">
+        <is>
+          <t>Start the application in the background without showing the client window.</t>
+        </is>
+      </c>
+      <c r="C956" t="inlineStr">
+        <is>
+          <t>Uruchamiaj aplikację w tle bez wyświetlania okna głównego.</t>
+        </is>
+      </c>
+      <c r="D956" t="inlineStr"/>
+      <c r="E956" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F956" t="inlineStr">
+        <is>
+          <t>UserSettingsModelStart the application in the background without showing the client window.</t>
+        </is>
+      </c>
+      <c r="G956" t="inlineStr"/>
+      <c r="H956" t="inlineStr"/>
+    </row>
+    <row r="957">
+      <c r="A957" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26356</t>
+        </is>
+      </c>
+      <c r="B957" t="inlineStr">
+        <is>
+          <t>Shows scrollbars in the room list and communities list.</t>
+        </is>
+      </c>
+      <c r="C957" t="inlineStr"/>
+      <c r="D957" t="inlineStr"/>
+      <c r="E957" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F957" t="inlineStr">
+        <is>
+          <t>UserSettingsModelShows scrollbars in the room list and communities list.</t>
+        </is>
+      </c>
+      <c r="G957" t="inlineStr"/>
+      <c r="H957" t="inlineStr"/>
+    </row>
+    <row r="958">
+      <c r="A958" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26358</t>
+        </is>
+      </c>
+      <c r="B958" t="inlineStr">
         <is>
           <t>Allow using markdown in messages.
 When disabled, all messages are sent as a plain text.</t>
         </is>
       </c>
-      <c r="C955" t="inlineStr">
+      <c r="C958" t="inlineStr">
         <is>
           <t>Pozwól na używanie Markdown w wiadomościach.
 Gdy ta opcja jest wyłączona, wszystkie wiadomości będą wysyłane jako zwykły tekst.</t>
         </is>
       </c>
-      <c r="D955" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F955" t="inlineStr">
+      <c r="D958" t="inlineStr"/>
+      <c r="E958" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F958" t="inlineStr">
         <is>
           <t>UserSettingsModelAllow using markdown in messages.
 When disabled, all messages are sent as a plain text.</t>
         </is>
       </c>
-      <c r="G955" t="inlineStr"/>
-[...88 lines deleted...]
-      </c>
       <c r="G958" t="inlineStr"/>
       <c r="H958" t="inlineStr"/>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26264</t>
+          <t>../../src/UserSettingsPage.cpp:26367</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>Plays media like GIFs or WEBPs only when explicitly hovering over them.</t>
+          <t>Messages get a bubble background. This also triggers some layout changes (WIP).</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
-          <t>Odtwarzaj media takie jak GIF czy WEBP tylko po wskazaniu ich kursorem myszy.</t>
+          <t>Wiadomości wyświetlane są w bąbelkach. To ustawienie powoduje też kilka innych zmian wyglądu (WIP).</t>
         </is>
       </c>
       <c r="D959" t="inlineStr"/>
       <c r="E959" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F959" t="inlineStr">
         <is>
-          <t>UserSettingsModelPlays media like GIFs or WEBPs only when explicitly hovering over them.</t>
+          <t>UserSettingsModelMessages get a bubble background. This also triggers some layout changes (WIP).</t>
         </is>
       </c>
       <c r="G959" t="inlineStr"/>
       <c r="H959" t="inlineStr"/>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26266</t>
+          <t>../../src/UserSettingsPage.cpp:26370</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>If images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
-[...2 lines deleted...]
-      <c r="C960" t="inlineStr"/>
+          <t>Avatars are resized to fit above the message.</t>
+        </is>
+      </c>
+      <c r="C960" t="inlineStr">
+        <is>
+          <t>Awatary są zmniejszane aby zmieścić je nad wiadomościami.</t>
+        </is>
+      </c>
       <c r="D960" t="inlineStr"/>
       <c r="E960" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F960" t="inlineStr">
         <is>
-          <t>UserSettingsModelIf images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+          <t>UserSettingsModelAvatars are resized to fit above the message.</t>
         </is>
       </c>
       <c r="G960" t="inlineStr"/>
       <c r="H960" t="inlineStr"/>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26270</t>
+          <t>../../src/UserSettingsPage.cpp:26372</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
+        <is>
+          <t>Plays media like GIFs or WEBPs only when explicitly hovering over them.</t>
+        </is>
+      </c>
+      <c r="C961" t="inlineStr">
+        <is>
+          <t>Odtwarzaj media takie jak GIF czy WEBP tylko po wskazaniu ich kursorem myszy.</t>
+        </is>
+      </c>
+      <c r="D961" t="inlineStr"/>
+      <c r="E961" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F961" t="inlineStr">
+        <is>
+          <t>UserSettingsModelPlays media like GIFs or WEBPs only when explicitly hovering over them.</t>
+        </is>
+      </c>
+      <c r="G961" t="inlineStr"/>
+      <c r="H961" t="inlineStr"/>
+    </row>
+    <row r="962">
+      <c r="A962" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26374</t>
+        </is>
+      </c>
+      <c r="B962" t="inlineStr">
+        <is>
+          <t>If images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+        </is>
+      </c>
+      <c r="C962" t="inlineStr"/>
+      <c r="D962" t="inlineStr"/>
+      <c r="E962" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F962" t="inlineStr">
+        <is>
+          <t>UserSettingsModelIf images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+        </is>
+      </c>
+      <c r="G962" t="inlineStr"/>
+      <c r="H962" t="inlineStr"/>
+    </row>
+    <row r="963">
+      <c r="A963" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26378</t>
+        </is>
+      </c>
+      <c r="B963" t="inlineStr">
         <is>
           <t>Show who is typing in a room.
 This will also enable or disable sending typing notifications to others.</t>
         </is>
       </c>
-      <c r="C961" t="inlineStr">
+      <c r="C963" t="inlineStr">
         <is>
           <t>Pokaż kto właśnie pisze wiadomość w pokoju.
 Ta opcja odpowiada również za wysyłanie powiadomień o pisaniu do innych.</t>
         </is>
       </c>
-      <c r="D961" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F961" t="inlineStr">
+      <c r="D963" t="inlineStr"/>
+      <c r="E963" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F963" t="inlineStr">
         <is>
           <t>UserSettingsModelShow who is typing in a room.
 This will also enable or disable sending typing notifications to others.</t>
         </is>
       </c>
-      <c r="G961" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B962" t="inlineStr">
+      <c r="G963" t="inlineStr"/>
+      <c r="H963" t="inlineStr"/>
+    </row>
+    <row r="964">
+      <c r="A964" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26382</t>
+        </is>
+      </c>
+      <c r="B964" t="inlineStr">
         <is>
           <t>Display rooms with new messages first.
 If this is off, the list of rooms will only be sorted by the preferred sorting order.
 If this is on, rooms which have active notifications (the small circle with a number in it) will be sorted on top. Rooms that you have muted will still be sorted by the preferred sorting order, since you don't seem to consider them as important as the other rooms.</t>
         </is>
       </c>
-      <c r="C962" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="F962" t="inlineStr">
+      <c r="C964" t="inlineStr"/>
+      <c r="D964" t="inlineStr"/>
+      <c r="E964" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F964" t="inlineStr">
         <is>
           <t>UserSettingsModelDisplay rooms with new messages first.
 If this is off, the list of rooms will only be sorted by the preferred sorting order.
 If this is on, rooms which have active notifications (the small circle with a number in it) will be sorted on top. Rooms that you have muted will still be sorted by the preferred sorting order, since you don't seem to consider them as important as the other rooms.</t>
         </is>
       </c>
-      <c r="G962" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B963" t="inlineStr">
+      <c r="G964" t="inlineStr"/>
+      <c r="H964" t="inlineStr"/>
+    </row>
+    <row r="965">
+      <c r="A965" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26391</t>
+        </is>
+      </c>
+      <c r="B965" t="inlineStr">
         <is>
           <t>Sort rooms alphabetically.
 If this is off, the list of rooms will be sorted by the timestamp of the last message in a room.
 If this is on, rooms that come first alphabetically will be sorted earlier than ones that come later.</t>
         </is>
       </c>
-      <c r="C963" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="F963" t="inlineStr">
+      <c r="C965" t="inlineStr"/>
+      <c r="D965" t="inlineStr"/>
+      <c r="E965" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F965" t="inlineStr">
         <is>
           <t>UserSettingsModelSort rooms alphabetically.
 If this is off, the list of rooms will be sorted by the timestamp of the last message in a room.
 If this is on, rooms that come first alphabetically will be sorted earlier than ones that come later.</t>
         </is>
       </c>
-      <c r="G963" t="inlineStr"/>
-[...54 lines deleted...]
-      </c>
       <c r="G965" t="inlineStr"/>
       <c r="H965" t="inlineStr"/>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26299</t>
+          <t>../../src/UserSettingsPage.cpp:26397</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>Notify about received messages when the client is not currently focused.</t>
+          <t>Show buttons to quickly reply, react or access additional options next to each message.</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
-          <t>Powiadamiaj o odebranych wiadomościach gdy okno klienta nie jest na pierwszym planie.</t>
+          <t>Pokazuj przyciski do szybkiej odpowiedzi, reakcji i menu dodatkowych opcji obok każdej wiadomości.</t>
         </is>
       </c>
       <c r="D966" t="inlineStr"/>
       <c r="E966" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F966" t="inlineStr">
         <is>
-          <t>UserSettingsModelNotify about received messages when the client is not currently focused.</t>
+          <t>UserSettingsModelShow buttons to quickly reply, react or access additional options next to each message.</t>
         </is>
       </c>
       <c r="G966" t="inlineStr"/>
       <c r="H966" t="inlineStr"/>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26305</t>
+          <t>../../src/UserSettingsPage.cpp:26405</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
+        <is>
+          <t>Configure whether to show or hide certain events like room joins.</t>
+        </is>
+      </c>
+      <c r="C967" t="inlineStr"/>
+      <c r="D967" t="inlineStr"/>
+      <c r="E967" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F967" t="inlineStr">
+        <is>
+          <t>UserSettingsModelConfigure whether to show or hide certain events like room joins.</t>
+        </is>
+      </c>
+      <c r="G967" t="inlineStr"/>
+      <c r="H967" t="inlineStr"/>
+    </row>
+    <row r="968">
+      <c r="A968" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26407</t>
+        </is>
+      </c>
+      <c r="B968" t="inlineStr">
+        <is>
+          <t>Notify about received messages when the client is not currently focused.</t>
+        </is>
+      </c>
+      <c r="C968" t="inlineStr">
+        <is>
+          <t>Powiadamiaj o odebranych wiadomościach gdy okno klienta nie jest na pierwszym planie.</t>
+        </is>
+      </c>
+      <c r="D968" t="inlineStr"/>
+      <c r="E968" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F968" t="inlineStr">
+        <is>
+          <t>UserSettingsModelNotify about received messages when the client is not currently focused.</t>
+        </is>
+      </c>
+      <c r="G968" t="inlineStr"/>
+      <c r="H968" t="inlineStr"/>
+    </row>
+    <row r="969">
+      <c r="A969" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26413</t>
+        </is>
+      </c>
+      <c r="B969" t="inlineStr">
         <is>
           <t>Change the appearance of user avatars in chats.
 OFF - square, ON - circle.</t>
         </is>
       </c>
-      <c r="C967" t="inlineStr">
+      <c r="C969" t="inlineStr">
         <is>
           <t>Zmienia wygląd awatarów użytkowników w czatach.
 Wyłączone - kwadratowe, włączone - okrągłe.</t>
         </is>
       </c>
-      <c r="D967" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F967" t="inlineStr">
+      <c r="D969" t="inlineStr"/>
+      <c r="E969" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F969" t="inlineStr">
         <is>
           <t>UserSettingsModelChange the appearance of user avatars in chats.
 OFF - square, ON - circle.</t>
         </is>
       </c>
-      <c r="G967" t="inlineStr"/>
-[...58 lines deleted...]
-      </c>
       <c r="G969" t="inlineStr"/>
       <c r="H969" t="inlineStr"/>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26326</t>
+          <t>../../src/UserSettingsPage.cpp:26429</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>Some messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
+          <t>Decrypt messages shown in notifications for encrypted chats.</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
-          <t>Niektóre wiadomości mogą być wysłane z ozdobnymi efektami. Dla przykładu, wiadomości wysłane przy użyciu '/confetti' spowodują wyświetlenie się konfetti na ekranie.</t>
+          <t>Odszyfruj wiadomości w powiadomieniach z szyfrowanych czatów.</t>
         </is>
       </c>
       <c r="D970" t="inlineStr"/>
       <c r="E970" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F970" t="inlineStr">
         <is>
-          <t>UserSettingsModelSome messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
+          <t>UserSettingsModelDecrypt messages shown in notifications for encrypted chats.</t>
         </is>
       </c>
       <c r="G970" t="inlineStr"/>
       <c r="H970" t="inlineStr"/>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26329</t>
+          <t>../../src/UserSettingsPage.cpp:26431</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
-[...2 lines deleted...]
-      <c r="C971" t="inlineStr"/>
+          <t>Choose where to show the total number of notifications contained within a community or tag.</t>
+        </is>
+      </c>
+      <c r="C971" t="inlineStr">
+        <is>
+          <t>Wybierz gdzie pokazywać licznik wszystkich powiadomień ze społeczności lub tagu.</t>
+        </is>
+      </c>
       <c r="D971" t="inlineStr"/>
       <c r="E971" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F971" t="inlineStr">
         <is>
-          <t>UserSettingsModelNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>UserSettingsModelChoose where to show the total number of notifications contained within a community or tag.</t>
         </is>
       </c>
       <c r="G971" t="inlineStr"/>
       <c r="H971" t="inlineStr"/>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26337</t>
+          <t>../../src/UserSettingsPage.cpp:26434</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>Will prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
-[...2 lines deleted...]
-      <c r="C972" t="inlineStr"/>
+          <t>Some messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
+        </is>
+      </c>
+      <c r="C972" t="inlineStr">
+        <is>
+          <t>Niektóre wiadomości mogą być wysłane z ozdobnymi efektami. Dla przykładu, wiadomości wysłane przy użyciu '/confetti' spowodują wyświetlenie się konfetti na ekranie.</t>
+        </is>
+      </c>
       <c r="D972" t="inlineStr"/>
       <c r="E972" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F972" t="inlineStr">
         <is>
-          <t>UserSettingsModelWill prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
+          <t>UserSettingsModelSome messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
         </is>
       </c>
       <c r="G972" t="inlineStr"/>
       <c r="H972" t="inlineStr"/>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26340</t>
+          <t>../../src/UserSettingsPage.cpp:26437</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>Change the scale factor of the whole user interface. Requires a restart to take effect.</t>
+          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="C973" t="inlineStr"/>
       <c r="D973" t="inlineStr"/>
       <c r="E973" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F973" t="inlineStr">
         <is>
-          <t>UserSettingsModelChange the scale factor of the whole user interface. Requires a restart to take effect.</t>
+          <t>UserSettingsModelNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="G973" t="inlineStr"/>
       <c r="H973" t="inlineStr"/>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26349</t>
+          <t>../../src/UserSettingsPage.cpp:26445</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>Automatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+          <t>Will prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
         </is>
       </c>
       <c r="C974" t="inlineStr"/>
       <c r="D974" t="inlineStr"/>
       <c r="E974" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F974" t="inlineStr">
         <is>
-          <t>UserSettingsModelAutomatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+          <t>UserSettingsModelWill prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
         </is>
       </c>
       <c r="G974" t="inlineStr"/>
       <c r="H974" t="inlineStr"/>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26382</t>
+          <t>../../src/UserSettingsPage.cpp:26448</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>The key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Change the scale factor of the whole user interface. Requires a restart to take effect.</t>
+        </is>
+      </c>
+      <c r="C975" t="inlineStr"/>
       <c r="D975" t="inlineStr"/>
       <c r="E975" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F975" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
+          <t>UserSettingsModelChange the scale factor of the whole user interface. Requires a restart to take effect.</t>
         </is>
       </c>
       <c r="G975" t="inlineStr"/>
       <c r="H975" t="inlineStr"/>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26301</t>
+          <t>../../src/UserSettingsPage.cpp:26457</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
+        <is>
+          <t>Automatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+        </is>
+      </c>
+      <c r="C976" t="inlineStr"/>
+      <c r="D976" t="inlineStr"/>
+      <c r="E976" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F976" t="inlineStr">
+        <is>
+          <t>UserSettingsModelAutomatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+        </is>
+      </c>
+      <c r="G976" t="inlineStr"/>
+      <c r="H976" t="inlineStr"/>
+    </row>
+    <row r="977">
+      <c r="A977" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26490</t>
+        </is>
+      </c>
+      <c r="B977" t="inlineStr">
+        <is>
+          <t>The key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
+        </is>
+      </c>
+      <c r="C977" t="inlineStr">
+        <is>
+          <t>Klucz używany do weryfikacji twoich własnych urządzeń. Jeśli jest on w pamięci podręcznej, zweryfikowanie jednego z twoich urządzeń oznaczy je w ten sam sposób dla wszystkich pozostałych twoich urządzeń oraz dla użytkowników którzy uprzednio ciebie zweryfikowali.</t>
+        </is>
+      </c>
+      <c r="D977" t="inlineStr"/>
+      <c r="E977" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F977" t="inlineStr">
+        <is>
+          <t>UserSettingsModelThe key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
+        </is>
+      </c>
+      <c r="G977" t="inlineStr"/>
+      <c r="H977" t="inlineStr"/>
+    </row>
+    <row r="978">
+      <c r="A978" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26409</t>
+        </is>
+      </c>
+      <c r="B978" t="inlineStr">
         <is>
           <t>Show an alert when a message is received.
 This usually causes the application icon in the task bar to animate in some fashion.</t>
         </is>
       </c>
-      <c r="C976" t="inlineStr">
+      <c r="C978" t="inlineStr">
         <is>
           <t>Pokazuj alert po otrzymaniu wiadomości.
 To zwykle sprawia, że ikona aplikacji na pasku zadań jest animowana.</t>
         </is>
       </c>
-      <c r="D976" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F976" t="inlineStr">
+      <c r="D978" t="inlineStr"/>
+      <c r="E978" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F978" t="inlineStr">
         <is>
           <t>UserSettingsModelShow an alert when a message is received.
 This usually causes the application icon in the task bar to animate in some fashion.</t>
         </is>
       </c>
-      <c r="G976" t="inlineStr"/>
-[...58 lines deleted...]
-      </c>
       <c r="G978" t="inlineStr"/>
       <c r="H978" t="inlineStr"/>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26228</t>
+          <t>../../src/UserSettingsPage.cpp:26035</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>Set the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+          <t>Communities sidebar</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
-          <t>Ustaw maksymalną szerokość wiadomości na osi czasu (w pikselach). Może to poprawić czytelność Nheko zmaksymalizowanego na szerokim ekranie</t>
+          <t>Pasek społeczności</t>
         </is>
       </c>
       <c r="D979" t="inlineStr"/>
       <c r="E979" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F979" t="inlineStr">
         <is>
-          <t>UserSettingsModelSet the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+          <t>UserSettingsModelCommunities sidebar</t>
         </is>
       </c>
       <c r="G979" t="inlineStr"/>
       <c r="H979" t="inlineStr"/>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26247</t>
-[...11 lines deleted...]
-      </c>
+          <t>../../src/UserSettingsPage.cpp:26041</t>
+        </is>
+      </c>
+      <c r="B980" t="inlineStr"/>
+      <c r="C980" t="inlineStr"/>
       <c r="D980" t="inlineStr"/>
       <c r="E980" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F980" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow a column containing communities and tags next to the room list.</t>
+          <t>UserSettingsModelSend messages with a shortcut</t>
         </is>
       </c>
       <c r="G980" t="inlineStr"/>
       <c r="H980" t="inlineStr"/>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26293</t>
+          <t>../../src/UserSettingsPage.cpp:26083</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
+        <is>
+          <t>Show message counts for communities and tags</t>
+        </is>
+      </c>
+      <c r="C981" t="inlineStr">
+        <is>
+          <t>Pokaż liczniki wiadomości dla społeczności i tagów</t>
+        </is>
+      </c>
+      <c r="D981" t="inlineStr"/>
+      <c r="E981" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F981" t="inlineStr">
+        <is>
+          <t>UserSettingsModelShow message counts for communities and tags</t>
+        </is>
+      </c>
+      <c r="G981" t="inlineStr"/>
+      <c r="H981" t="inlineStr"/>
+    </row>
+    <row r="982">
+      <c r="A982" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26335</t>
+        </is>
+      </c>
+      <c r="B982" t="inlineStr">
+        <is>
+          <t>Set the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+        </is>
+      </c>
+      <c r="C982" t="inlineStr">
+        <is>
+          <t>Ustaw maksymalną szerokość wiadomości na osi czasu (w pikselach). Może to poprawić czytelność Nheko zmaksymalizowanego na szerokim ekranie</t>
+        </is>
+      </c>
+      <c r="D982" t="inlineStr"/>
+      <c r="E982" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F982" t="inlineStr">
+        <is>
+          <t>UserSettingsModelSet the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+        </is>
+      </c>
+      <c r="G982" t="inlineStr"/>
+      <c r="H982" t="inlineStr"/>
+    </row>
+    <row r="983">
+      <c r="A983" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26354</t>
+        </is>
+      </c>
+      <c r="B983" t="inlineStr">
+        <is>
+          <t>Show a column containing communities and tags next to the room list.</t>
+        </is>
+      </c>
+      <c r="C983" t="inlineStr">
+        <is>
+          <t>Pokaż kolumnę zawierającą społeczności i tagi obok listy pokojów.</t>
+        </is>
+      </c>
+      <c r="D983" t="inlineStr"/>
+      <c r="E983" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F983" t="inlineStr">
+        <is>
+          <t>UserSettingsModelShow a column containing communities and tags next to the room list.</t>
+        </is>
+      </c>
+      <c r="G983" t="inlineStr"/>
+      <c r="H983" t="inlineStr"/>
+    </row>
+    <row r="984">
+      <c r="A984" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26362</t>
+        </is>
+      </c>
+      <c r="B984" t="inlineStr"/>
+      <c r="C984" t="inlineStr"/>
+      <c r="D984" t="inlineStr"/>
+      <c r="E984" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F984" t="inlineStr">
+        <is>
+          <t>UserSettingsModelSelect what Enter key combination sends the message. Shift+Enter adds a new line, unless it has been selected, in which case Enter adds a new line instead.
+If an emoji picker or a mention picker is open, it is always handled first.</t>
+        </is>
+      </c>
+      <c r="G984" t="inlineStr"/>
+      <c r="H984" t="inlineStr"/>
+    </row>
+    <row r="985">
+      <c r="A985" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26401</t>
+        </is>
+      </c>
+      <c r="B985" t="inlineStr">
         <is>
           <t>Show if your message was read.
 Status is displayed next to timestamps.
 Warning: If your homeserver does not support this, your rooms will never be marked as read!</t>
         </is>
       </c>
-      <c r="C981" t="inlineStr">
+      <c r="C985" t="inlineStr">
         <is>
           <t>Informuje o tym, czy twoja wiadomość została przeczytana.
 Status jest wyświetlany obok czasu wysłania wiadomości.
 Uwaga: Jeśli twój serwer domowy nie obsługuje tej funkcji, twoje pokoje nigdy nie zostaną oznaczone jako przeczytane!</t>
         </is>
       </c>
-      <c r="D981" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F981" t="inlineStr">
+      <c r="D985" t="inlineStr"/>
+      <c r="E985" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F985" t="inlineStr">
         <is>
           <t>UserSettingsModelShow if your message was read.
 Status is displayed next to timestamps.
 Warning: If your homeserver does not support this, your rooms will never be marked as read!</t>
         </is>
       </c>
-      <c r="G981" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B982" t="inlineStr">
+      <c r="G985" t="inlineStr"/>
+      <c r="H985" t="inlineStr"/>
+    </row>
+    <row r="986">
+      <c r="A986" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26416</t>
+        </is>
+      </c>
+      <c r="B986" t="inlineStr">
         <is>
           <t>Display an identicon instead of a letter when no avatar is set.</t>
         </is>
       </c>
-      <c r="C982" t="inlineStr">
+      <c r="C986" t="inlineStr">
         <is>
           <t>Wyświetla identikon zamiast litery w miejscu awatara, gdy użytkownik nie ustawił własnego.</t>
         </is>
       </c>
-      <c r="D982" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F982" t="inlineStr">
+      <c r="D986" t="inlineStr"/>
+      <c r="E986" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F986" t="inlineStr">
         <is>
           <t>UserSettingsModelDisplay an identicon instead of a letter when no avatar is set.</t>
         </is>
       </c>
-      <c r="G982" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B983" t="inlineStr">
+      <c r="G986" t="inlineStr"/>
+      <c r="H986" t="inlineStr"/>
+    </row>
+    <row r="987">
+      <c r="A987" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26418</t>
+        </is>
+      </c>
+      <c r="B987" t="inlineStr">
         <is>
           <t>Opens images with an external program when tapping the image.
 Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
-      <c r="C983" t="inlineStr">
+      <c r="C987" t="inlineStr">
         <is>
           <t>Otwiera obrazy przy użyciu zewnętrznego programu po kliknięciu.
 Zwróć uwagę, że gdy to ustawienie jest włączone, otwarte pliki są pozostawiane bez szyfrowania na dysku i muszą zostać ręcznie usunięte.</t>
         </is>
       </c>
-      <c r="D983" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F983" t="inlineStr">
+      <c r="D987" t="inlineStr"/>
+      <c r="E987" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F987" t="inlineStr">
         <is>
           <t>UserSettingsModelOpens images with an external program when tapping the image.
 Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
-      <c r="G983" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B984" t="inlineStr">
+      <c r="G987" t="inlineStr"/>
+      <c r="H987" t="inlineStr"/>
+    </row>
+    <row r="988">
+      <c r="A988" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26422</t>
+        </is>
+      </c>
+      <c r="B988" t="inlineStr">
         <is>
           <t>Opens videos with an external program when tapping the video.
 Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
-      <c r="C984" t="inlineStr">
+      <c r="C988" t="inlineStr">
         <is>
           <t>Otwiera filmy przy użyciu zewnętrznego programu po kliknięciu.
 Zwróć uwagę, że gdy to ustawienie jest włączone, otwarte pliki są pozostawiane bez szyfrowania na dysku i muszą zostać ręcznie usunięte.</t>
         </is>
       </c>
-      <c r="D984" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F984" t="inlineStr">
+      <c r="D988" t="inlineStr"/>
+      <c r="E988" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F988" t="inlineStr">
         <is>
           <t>UserSettingsModelOpens videos with an external program when tapping the video.
 Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
-      <c r="G984" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B985" t="inlineStr">
+      <c r="G988" t="inlineStr"/>
+      <c r="H988" t="inlineStr"/>
+    </row>
+    <row r="989">
+      <c r="A989" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26426</t>
+        </is>
+      </c>
+      <c r="B989" t="inlineStr">
         <is>
           <t>Decrypt the messages shown in the sidebar.
 Only affects messages in encrypted chats.</t>
         </is>
       </c>
-      <c r="C985" t="inlineStr">
+      <c r="C989" t="inlineStr">
         <is>
           <t>Odszyfruj wiadomości na pasku bocznym.
 Dotyczy wyłącznie czatów z włączonym szyfrowaniem.</t>
         </is>
       </c>
-      <c r="D985" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F985" t="inlineStr">
+      <c r="D989" t="inlineStr"/>
+      <c r="E989" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F989" t="inlineStr">
         <is>
           <t>UserSettingsModelDecrypt the messages shown in the sidebar.
 Only affects messages in encrypted chats.</t>
         </is>
       </c>
-      <c r="G985" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B986" t="inlineStr">
+      <c r="G989" t="inlineStr"/>
+      <c r="H989" t="inlineStr"/>
+    </row>
+    <row r="990">
+      <c r="A990" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26440</t>
+        </is>
+      </c>
+      <c r="B990" t="inlineStr">
         <is>
           <t>When the window loses focus, the timeline will
 be blurred.</t>
         </is>
       </c>
-      <c r="C986" t="inlineStr">
+      <c r="C990" t="inlineStr">
         <is>
           <t>Kiedy okno przejdzie na drugi plan, oś czasu zostanie rozmyta.</t>
         </is>
       </c>
-      <c r="D986" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F986" t="inlineStr">
+      <c r="D990" t="inlineStr"/>
+      <c r="E990" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F990" t="inlineStr">
         <is>
           <t>UserSettingsModelWhen the window loses focus, the timeline will
 be blurred.</t>
         </is>
       </c>
-      <c r="G986" t="inlineStr"/>
-[...118 lines deleted...]
-      </c>
       <c r="G990" t="inlineStr"/>
       <c r="H990" t="inlineStr"/>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26378</t>
+          <t>../../src/UserSettingsPage.cpp:26442</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>The key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
+          <t>Will prevent text selection in the timeline to make touch scrolling easier.</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
-          <t>Klucz służący do odszyfrowania kopii zapasowej kluczy online. Jeśli jest w pamięci podręcznej, możesz włączyć kopię zapasową kluczy online by zapisać je w zaszyfrowanej formie na serwerze.</t>
+          <t>Zapobiega zaznaczaniu tekstu na osi czasu, aby ułatwić przewijanie przy użyciu dotyku.</t>
         </is>
       </c>
       <c r="D991" t="inlineStr"/>
       <c r="E991" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F991" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
+          <t>UserSettingsModelWill prevent text selection in the timeline to make touch scrolling easier.</t>
         </is>
       </c>
       <c r="G991" t="inlineStr"/>
       <c r="H991" t="inlineStr"/>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26387</t>
+          <t>../../src/UserSettingsPage.cpp:26451</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>The key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
+          <t>Will use turn.matrix.org as assist when your home server does not offer one.</t>
         </is>
       </c>
       <c r="C992" t="inlineStr">
         <is>
-          <t>Klucz używany do weryfikacji innych użytkowników. Jeśli jest zapisany w pamięci podręcznej, weryfikacja użytkownika spowoduje oznaczenie wszystkich jego urządzeń jako zweryfikowane.</t>
+          <t>Używaj serwera pomocniczego turn.matrix.org gdy twój serwer domowy nie udostępnia własnego serwera pomocniczego.</t>
         </is>
       </c>
       <c r="D992" t="inlineStr"/>
       <c r="E992" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F992" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
+          <t>UserSettingsModelWill use turn.matrix.org as assist when your home server does not offer one.</t>
         </is>
       </c>
       <c r="G992" t="inlineStr"/>
       <c r="H992" t="inlineStr"/>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26391</t>
+          <t>../../src/UserSettingsPage.cpp:26454</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>Your most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
+          <t>Requires a user to be verified to send encrypted messages to them. This improves safety but makes E2EE more tedious.</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
-          <t>Twój najważniejszy klucz. Nie musisz mieć go zapisanego w pamięci podręcznej, a co więcej, minimalizujesz w ten sposób ryzyko jego wycieku. Ten klucz jest potrzebny tylko w przypadku zmiany twoich pozostałych kluczy podpisywania.</t>
+          <t>Wymaga zweryfikowania użytkownika zanim będzie możliwe wysłanie zaszyfrowanych wiadomości do niego. To zwiększa bezpieczeństwo, ale sprawia, że szyfrowanie end-to-end jest mniej wygodne w użyciu.</t>
         </is>
       </c>
       <c r="D993" t="inlineStr"/>
       <c r="E993" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F993" t="inlineStr">
         <is>
-          <t>UserSettingsModelYour most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
+          <t>UserSettingsModelRequires a user to be verified to send encrypted messages to them. This improves safety but makes E2EE more tedious.</t>
         </is>
       </c>
       <c r="G993" t="inlineStr"/>
       <c r="H993" t="inlineStr"/>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26396</t>
+          <t>../../src/UserSettingsPage.cpp:26461</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
+        <is>
+          <t>Download message encryption keys from and upload to the encrypted online key backup.</t>
+        </is>
+      </c>
+      <c r="C994" t="inlineStr">
+        <is>
+          <t>Pobierz i wyślij klucze szyfrowania wiadomości do szyfrowanej kopii zapasowej kluczy online.</t>
+        </is>
+      </c>
+      <c r="D994" t="inlineStr"/>
+      <c r="E994" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F994" t="inlineStr">
+        <is>
+          <t>UserSettingsModelDownload message encryption keys from and upload to the encrypted online key backup.</t>
+        </is>
+      </c>
+      <c r="G994" t="inlineStr"/>
+      <c r="H994" t="inlineStr"/>
+    </row>
+    <row r="995">
+      <c r="A995" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26486</t>
+        </is>
+      </c>
+      <c r="B995" t="inlineStr">
+        <is>
+          <t>The key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
+        </is>
+      </c>
+      <c r="C995" t="inlineStr">
+        <is>
+          <t>Klucz służący do odszyfrowania kopii zapasowej kluczy online. Jeśli jest w pamięci podręcznej, możesz włączyć kopię zapasową kluczy online by zapisać je w zaszyfrowanej formie na serwerze.</t>
+        </is>
+      </c>
+      <c r="D995" t="inlineStr"/>
+      <c r="E995" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F995" t="inlineStr">
+        <is>
+          <t>UserSettingsModelThe key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
+        </is>
+      </c>
+      <c r="G995" t="inlineStr"/>
+      <c r="H995" t="inlineStr"/>
+    </row>
+    <row r="996">
+      <c r="A996" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26495</t>
+        </is>
+      </c>
+      <c r="B996" t="inlineStr">
+        <is>
+          <t>The key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
+        </is>
+      </c>
+      <c r="C996" t="inlineStr">
+        <is>
+          <t>Klucz używany do weryfikacji innych użytkowników. Jeśli jest zapisany w pamięci podręcznej, weryfikacja użytkownika spowoduje oznaczenie wszystkich jego urządzeń jako zweryfikowane.</t>
+        </is>
+      </c>
+      <c r="D996" t="inlineStr"/>
+      <c r="E996" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F996" t="inlineStr">
+        <is>
+          <t>UserSettingsModelThe key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
+        </is>
+      </c>
+      <c r="G996" t="inlineStr"/>
+      <c r="H996" t="inlineStr"/>
+    </row>
+    <row r="997">
+      <c r="A997" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26499</t>
+        </is>
+      </c>
+      <c r="B997" t="inlineStr">
+        <is>
+          <t>Your most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
+        </is>
+      </c>
+      <c r="C997" t="inlineStr">
+        <is>
+          <t>Twój najważniejszy klucz. Nie musisz mieć go zapisanego w pamięci podręcznej, a co więcej, minimalizujesz w ten sposób ryzyko jego wycieku. Ten klucz jest potrzebny tylko w przypadku zmiany twoich pozostałych kluczy podpisywania.</t>
+        </is>
+      </c>
+      <c r="D997" t="inlineStr"/>
+      <c r="E997" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F997" t="inlineStr">
+        <is>
+          <t>UserSettingsModelYour most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
+        </is>
+      </c>
+      <c r="G997" t="inlineStr"/>
+      <c r="H997" t="inlineStr"/>
+    </row>
+    <row r="998">
+      <c r="A998" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26504</t>
+        </is>
+      </c>
+      <c r="B998" t="inlineStr">
         <is>
           <t>Allow third-party plugins and applications to load information about rooms you are in via D-Bus. This can have useful applications, but it also could be used for nefarious purposes. Enable at your own risk.
 This setting will take effect upon restart.</t>
         </is>
       </c>
-      <c r="C994" t="inlineStr">
+      <c r="C998" t="inlineStr">
         <is>
           <t>Zezwól wtyczkom i aplikacjom stron trzecich na uzyskanie dostępu do informacji o pokojach w których jesteś poprzez D-Bus. Może to mieć przydatne zastosowania, ale może też zostać wykorzystane w nikczemnych celach. Włączasz na własną odpowiedzialność.
 To ustawienie wejdzie w życie po restarcie aplikacji.</t>
         </is>
       </c>
-      <c r="D994" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F994" t="inlineStr">
+      <c r="D998" t="inlineStr"/>
+      <c r="E998" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F998" t="inlineStr">
         <is>
           <t>UserSettingsModelAllow third-party plugins and applications to load information about rooms you are in via D-Bus. This can have useful applications, but it also could be used for nefarious purposes. Enable at your own risk.
 This setting will take effect upon restart.</t>
         </is>
       </c>
-      <c r="G994" t="inlineStr"/>
-[...102 lines deleted...]
-      </c>
       <c r="G998" t="inlineStr"/>
       <c r="H998" t="inlineStr"/>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26555</t>
+          <t>../../src/UserSettingsPage.cpp:26510</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>Only in private rooms</t>
+          <t>To allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
         </is>
       </c>
       <c r="C999" t="inlineStr"/>
       <c r="D999" t="inlineStr"/>
       <c r="E999" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F999" t="inlineStr">
         <is>
-          <t>UserSettingsModelOnly in private rooms</t>
+          <t>UserSettingsModelTo allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
         </is>
       </c>
       <c r="G999" t="inlineStr"/>
       <c r="H999" t="inlineStr"/>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26556</t>
+          <t>../../src/UserSettingsPage.cpp:26516</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>Never</t>
+          <t>Regularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr"/>
       <c r="D1000" t="inlineStr"/>
       <c r="E1000" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1000" t="inlineStr">
         <is>
-          <t>UserSettingsModelNever</t>
+          <t>UserSettingsModelRegularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
         </is>
       </c>
       <c r="G1000" t="inlineStr"/>
       <c r="H1000" t="inlineStr"/>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26570</t>
+          <t>../../src/UserSettingsPage.cpp:26520</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>System font</t>
+          <t>Manage your ignored users.</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr"/>
       <c r="D1001" t="inlineStr"/>
       <c r="E1001" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1001" t="inlineStr">
         <is>
-          <t>UserSettingsModelSystem font</t>
+          <t>UserSettingsModelManage your ignored users.</t>
         </is>
       </c>
       <c r="G1001" t="inlineStr"/>
       <c r="H1001" t="inlineStr"/>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26575</t>
+          <t>../../src/UserSettingsPage.cpp:26662</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>System emoji font</t>
+          <t>Always</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr"/>
       <c r="D1002" t="inlineStr"/>
       <c r="E1002" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1002" t="inlineStr">
         <is>
-          <t>UserSettingsModelSystem emoji font</t>
+          <t>UserSettingsModelAlways</t>
         </is>
       </c>
       <c r="G1002" t="inlineStr"/>
       <c r="H1002" t="inlineStr"/>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26915</t>
+          <t>../../src/UserSettingsPage.cpp:26663</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>Select a file</t>
-[...6 lines deleted...]
-      </c>
+          <t>Only in private rooms</t>
+        </is>
+      </c>
+      <c r="C1003" t="inlineStr"/>
       <c r="D1003" t="inlineStr"/>
       <c r="E1003" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1003" t="inlineStr">
         <is>
-          <t>UserSettingsModelSelect a file</t>
+          <t>UserSettingsModelOnly in private rooms</t>
         </is>
       </c>
       <c r="G1003" t="inlineStr"/>
       <c r="H1003" t="inlineStr"/>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26915</t>
+          <t>../../src/UserSettingsPage.cpp:26664</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Never</t>
+        </is>
+      </c>
+      <c r="C1004" t="inlineStr"/>
       <c r="D1004" t="inlineStr"/>
       <c r="E1004" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1004" t="inlineStr">
         <is>
-          <t>UserSettingsModelAll Files (*)</t>
+          <t>UserSettingsModelNever</t>
         </is>
       </c>
       <c r="G1004" t="inlineStr"/>
       <c r="H1004" t="inlineStr"/>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27018</t>
-[...11 lines deleted...]
-      </c>
+          <t>../../src/UserSettingsPage.cpp:26668</t>
+        </is>
+      </c>
+      <c r="B1005" t="inlineStr"/>
+      <c r="C1005" t="inlineStr"/>
       <c r="D1005" t="inlineStr"/>
       <c r="E1005" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1005" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpen Sessions File</t>
+          <t>UserSettingsModelEnter</t>
         </is>
       </c>
       <c r="G1005" t="inlineStr"/>
       <c r="H1005" t="inlineStr"/>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27109</t>
-[...11 lines deleted...]
-      </c>
+          <t>../../src/UserSettingsPage.cpp:26669</t>
+        </is>
+      </c>
+      <c r="B1006" t="inlineStr"/>
+      <c r="C1006" t="inlineStr"/>
       <c r="D1006" t="inlineStr"/>
       <c r="E1006" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1006" t="inlineStr">
         <is>
-          <t>UserSettingsModelError</t>
+          <t>UserSettingsModelShift+Enter</t>
         </is>
       </c>
       <c r="G1006" t="inlineStr"/>
       <c r="H1006" t="inlineStr"/>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27057</t>
-[...11 lines deleted...]
-      </c>
+          <t>../../src/UserSettingsPage.cpp:26670</t>
+        </is>
+      </c>
+      <c r="B1007" t="inlineStr"/>
+      <c r="C1007" t="inlineStr"/>
       <c r="D1007" t="inlineStr"/>
       <c r="E1007" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1007" t="inlineStr">
         <is>
-          <t>UserSettingsModelFile Password</t>
+          <t>UserSettingsModelCtrl+Enter</t>
         </is>
       </c>
       <c r="G1007" t="inlineStr"/>
       <c r="H1007" t="inlineStr"/>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27032</t>
+          <t>../../src/UserSettingsPage.cpp:26684</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>Enter the passphrase to decrypt the file:</t>
-[...6 lines deleted...]
-      </c>
+          <t>System font</t>
+        </is>
+      </c>
+      <c r="C1008" t="inlineStr"/>
       <c r="D1008" t="inlineStr"/>
       <c r="E1008" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1008" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnter the passphrase to decrypt the file:</t>
+          <t>UserSettingsModelSystem font</t>
         </is>
       </c>
       <c r="G1008" t="inlineStr"/>
       <c r="H1008" t="inlineStr"/>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27066</t>
+          <t>../../src/UserSettingsPage.cpp:26689</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>The password cannot be empty</t>
-[...6 lines deleted...]
-      </c>
+          <t>System emoji font</t>
+        </is>
+      </c>
+      <c r="C1009" t="inlineStr"/>
       <c r="D1009" t="inlineStr"/>
       <c r="E1009" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1009" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe password cannot be empty</t>
+          <t>UserSettingsModelSystem emoji font</t>
         </is>
       </c>
       <c r="G1009" t="inlineStr"/>
       <c r="H1009" t="inlineStr"/>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27058</t>
+          <t>../../src/UserSettingsPage.cpp:27027</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>Enter passphrase to encrypt your session keys:</t>
+          <t>Select a file</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
-          <t>Wpisz hasło do odszyfrowania twoich kluczy sesji:</t>
+          <t>Wybierz plik</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr"/>
       <c r="E1010" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1010" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnter passphrase to encrypt your session keys:</t>
+          <t>UserSettingsModelSelect a file</t>
         </is>
       </c>
       <c r="G1010" t="inlineStr"/>
       <c r="H1010" t="inlineStr"/>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27071</t>
+          <t>../../src/UserSettingsPage.cpp:27027</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>Repeat File Password</t>
-[...2 lines deleted...]
-      <c r="C1011" t="inlineStr"/>
+          <t>All Files (*)</t>
+        </is>
+      </c>
+      <c r="C1011" t="inlineStr">
+        <is>
+          <t>Wszystkie pliki (*)</t>
+        </is>
+      </c>
       <c r="D1011" t="inlineStr"/>
       <c r="E1011" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1011" t="inlineStr">
         <is>
-          <t>UserSettingsModelRepeat File Password</t>
+          <t>UserSettingsModelAll Files (*)</t>
         </is>
       </c>
       <c r="G1011" t="inlineStr"/>
       <c r="H1011" t="inlineStr"/>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27072</t>
+          <t>../../src/UserSettingsPage.cpp:27130</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>Repeat the passphrase:</t>
-[...2 lines deleted...]
-      <c r="C1012" t="inlineStr"/>
+          <t>Open Sessions File</t>
+        </is>
+      </c>
+      <c r="C1012" t="inlineStr">
+        <is>
+          <t>Otwórz plik sesji</t>
+        </is>
+      </c>
       <c r="D1012" t="inlineStr"/>
       <c r="E1012" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1012" t="inlineStr">
         <is>
-          <t>UserSettingsModelRepeat the passphrase:</t>
+          <t>UserSettingsModelOpen Sessions File</t>
         </is>
       </c>
       <c r="G1012" t="inlineStr"/>
       <c r="H1012" t="inlineStr"/>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27080</t>
+          <t>../../src/UserSettingsPage.cpp:27221</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>Passwords don't match</t>
-[...2 lines deleted...]
-      <c r="C1013" t="inlineStr"/>
+          <t>Error</t>
+        </is>
+      </c>
+      <c r="C1013" t="inlineStr">
+        <is>
+          <t>Błąd</t>
+        </is>
+      </c>
       <c r="D1013" t="inlineStr"/>
       <c r="E1013" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1013" t="inlineStr">
         <is>
-          <t>UserSettingsModelPasswords don't match</t>
+          <t>UserSettingsModelError</t>
         </is>
       </c>
       <c r="G1013" t="inlineStr"/>
       <c r="H1013" t="inlineStr"/>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27087</t>
+          <t>../../src/UserSettingsPage.cpp:27169</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>File to save the exported session keys</t>
+          <t>File Password</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
-          <t>Plik, do którego zostaną wyeksportowane klucze sesji</t>
+          <t>Hasło pliku</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr"/>
       <c r="E1014" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1014" t="inlineStr">
         <is>
-          <t>UserSettingsModelFile to save the exported session keys</t>
+          <t>UserSettingsModelFile Password</t>
         </is>
       </c>
       <c r="G1014" t="inlineStr"/>
       <c r="H1014" t="inlineStr"/>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27274</t>
+          <t>../../src/UserSettingsPage.cpp:27144</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>CACHED</t>
+          <t>Enter the passphrase to decrypt the file:</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
-          <t>ZAPISANO W PAMIĘCI PODRĘCZNEJ</t>
+          <t>Wpisz hasło do odszyfrowania pliku:</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr"/>
       <c r="E1015" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1015" t="inlineStr">
         <is>
-          <t>UserSettingsPageCACHED</t>
+          <t>UserSettingsModelEnter the passphrase to decrypt the file:</t>
         </is>
       </c>
       <c r="G1015" t="inlineStr"/>
       <c r="H1015" t="inlineStr"/>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27274</t>
+          <t>../../src/UserSettingsPage.cpp:27178</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>NOT CACHED</t>
+          <t>The password cannot be empty</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
-          <t>BRAK W PAMIĘCI PODRĘCZNEJ</t>
+          <t>Hasło nie może być puste</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr"/>
       <c r="E1016" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1016" t="inlineStr">
         <is>
-          <t>UserSettingsPageNOT CACHED</t>
+          <t>UserSettingsModelThe password cannot be empty</t>
         </is>
       </c>
       <c r="G1016" t="inlineStr"/>
       <c r="H1016" t="inlineStr"/>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27281</t>
+          <t>../../src/UserSettingsPage.cpp:27170</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>IMPORT</t>
+          <t>Enter passphrase to encrypt your session keys:</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
-          <t>IMPORTUJ</t>
+          <t>Wpisz hasło do odszyfrowania twoich kluczy sesji:</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr"/>
       <c r="E1017" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1017" t="inlineStr">
         <is>
-          <t>UserSettingsPageIMPORT</t>
+          <t>UserSettingsModelEnter passphrase to encrypt your session keys:</t>
         </is>
       </c>
       <c r="G1017" t="inlineStr"/>
       <c r="H1017" t="inlineStr"/>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27285</t>
+          <t>../../src/UserSettingsPage.cpp:27183</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>EXPORT</t>
-[...6 lines deleted...]
-      </c>
+          <t>Repeat File Password</t>
+        </is>
+      </c>
+      <c r="C1018" t="inlineStr"/>
       <c r="D1018" t="inlineStr"/>
       <c r="E1018" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1018" t="inlineStr">
         <is>
-          <t>UserSettingsPageEXPORT</t>
+          <t>UserSettingsModelRepeat File Password</t>
         </is>
       </c>
       <c r="G1018" t="inlineStr"/>
       <c r="H1018" t="inlineStr"/>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27294</t>
+          <t>../../src/UserSettingsPage.cpp:27184</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>DOWNLOAD</t>
-[...6 lines deleted...]
-      </c>
+          <t>Repeat the passphrase:</t>
+        </is>
+      </c>
+      <c r="C1019" t="inlineStr"/>
       <c r="D1019" t="inlineStr"/>
       <c r="E1019" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1019" t="inlineStr">
         <is>
-          <t>UserSettingsPageDOWNLOAD</t>
+          <t>UserSettingsModelRepeat the passphrase:</t>
         </is>
       </c>
       <c r="G1019" t="inlineStr"/>
       <c r="H1019" t="inlineStr"/>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27298</t>
+          <t>../../src/UserSettingsPage.cpp:27192</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>REQUEST</t>
-[...6 lines deleted...]
-      </c>
+          <t>Passwords don't match</t>
+        </is>
+      </c>
+      <c r="C1020" t="inlineStr"/>
       <c r="D1020" t="inlineStr"/>
       <c r="E1020" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1020" t="inlineStr">
         <is>
-          <t>UserSettingsPageREQUEST</t>
+          <t>UserSettingsModelPasswords don't match</t>
         </is>
       </c>
       <c r="G1020" t="inlineStr"/>
       <c r="H1020" t="inlineStr"/>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27306</t>
+          <t>../../src/UserSettingsPage.cpp:27199</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>CONFIGURE</t>
-[...2 lines deleted...]
-      <c r="C1021" t="inlineStr"/>
+          <t>File to save the exported session keys</t>
+        </is>
+      </c>
+      <c r="C1021" t="inlineStr">
+        <is>
+          <t>Plik, do którego zostaną wyeksportowane klucze sesji</t>
+        </is>
+      </c>
       <c r="D1021" t="inlineStr"/>
       <c r="E1021" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1021" t="inlineStr">
         <is>
-          <t>UserSettingsPageCONFIGURE</t>
+          <t>UserSettingsModelFile to save the exported session keys</t>
         </is>
       </c>
       <c r="G1021" t="inlineStr"/>
       <c r="H1021" t="inlineStr"/>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27324</t>
+          <t>../qml/pages/UserSettingsPage.qml:27389</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>MANAGE</t>
-[...2 lines deleted...]
-      <c r="C1022" t="inlineStr"/>
+          <t>CACHED</t>
+        </is>
+      </c>
+      <c r="C1022" t="inlineStr">
+        <is>
+          <t>ZAPISANO W PAMIĘCI PODRĘCZNEJ</t>
+        </is>
+      </c>
       <c r="D1022" t="inlineStr"/>
       <c r="E1022" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1022" t="inlineStr">
         <is>
-          <t>UserSettingsPageMANAGE</t>
+          <t>UserSettingsPageCACHED</t>
         </is>
       </c>
       <c r="G1022" t="inlineStr"/>
       <c r="H1022" t="inlineStr"/>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27359</t>
+          <t>../qml/pages/UserSettingsPage.qml:27389</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>NOT CACHED</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
-          <t>Wróć</t>
+          <t>BRAK W PAMIĘCI PODRĘCZNEJ</t>
         </is>
       </c>
       <c r="D1023" t="inlineStr"/>
       <c r="E1023" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1023" t="inlineStr">
         <is>
-          <t>UserSettingsPageBack</t>
+          <t>UserSettingsPageNOT CACHED</t>
         </is>
       </c>
       <c r="G1023" t="inlineStr"/>
       <c r="H1023" t="inlineStr"/>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>../../src/encryption/VerificationManager.cpp:27502</t>
+          <t>../qml/pages/UserSettingsPage.qml:27396</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>No encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
+          <t>IMPORT</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr">
         <is>
-          <t>Nie znaleziono zaszyfrowanego prywatnego czatu z tym użytkownikiem. Utwórz nowy zaszyfrowany prywatny czat z tym użytkownikiem i spróbuj ponownie.</t>
+          <t>IMPORTUJ</t>
         </is>
       </c>
       <c r="D1024" t="inlineStr"/>
       <c r="E1024" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1024" t="inlineStr">
         <is>
-          <t>VerificationManagerNo encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
+          <t>UserSettingsPageIMPORT</t>
         </is>
       </c>
       <c r="G1024" t="inlineStr"/>
       <c r="H1024" t="inlineStr"/>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27514</t>
+          <t>../qml/pages/UserSettingsPage.qml:27400</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>Waiting for other party…</t>
+          <t>EXPORT</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr">
         <is>
-          <t>Oczekiwanie na drugą stronę…</t>
+          <t>EKSPORTUJ</t>
         </is>
       </c>
       <c r="D1025" t="inlineStr"/>
       <c r="E1025" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1025" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other party…</t>
+          <t>UserSettingsPageEXPORT</t>
         </is>
       </c>
       <c r="G1025" t="inlineStr"/>
       <c r="H1025" t="inlineStr"/>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27526</t>
+          <t>../qml/pages/UserSettingsPage.qml:27409</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>Waiting for other side to accept the verification request.</t>
+          <t>DOWNLOAD</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr">
         <is>
-          <t>Oczekiwanie na przyjęcie prośby o weryfikację przez drugą stronę.</t>
+          <t>POBIERZ</t>
         </is>
       </c>
       <c r="D1026" t="inlineStr"/>
       <c r="E1026" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1026" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other side to accept the verification request.</t>
+          <t>UserSettingsPageDOWNLOAD</t>
         </is>
       </c>
       <c r="G1026" t="inlineStr"/>
       <c r="H1026" t="inlineStr"/>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27528</t>
+          <t>../qml/pages/UserSettingsPage.qml:27413</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>Waiting for other side to continue the verification process.</t>
+          <t>REQUEST</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr">
         <is>
-          <t>Oczekiwanie na kontynuowanie weryfikacji przez drugą stronę.</t>
+          <t>POPROŚ O</t>
         </is>
       </c>
       <c r="D1027" t="inlineStr"/>
       <c r="E1027" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1027" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other side to continue the verification process.</t>
+          <t>UserSettingsPageREQUEST</t>
         </is>
       </c>
       <c r="G1027" t="inlineStr"/>
       <c r="H1027" t="inlineStr"/>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27530</t>
+          <t>../qml/pages/UserSettingsPage.qml:27421</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>Waiting for other side to complete the verification process.</t>
-[...6 lines deleted...]
-      </c>
+          <t>CONFIGURE</t>
+        </is>
+      </c>
+      <c r="C1028" t="inlineStr"/>
       <c r="D1028" t="inlineStr"/>
       <c r="E1028" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1028" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other side to complete the verification process.</t>
+          <t>UserSettingsPageCONFIGURE</t>
         </is>
       </c>
       <c r="G1028" t="inlineStr"/>
       <c r="H1028" t="inlineStr"/>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27549</t>
+          <t>../qml/pages/UserSettingsPage.qml:27439</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>Cancel</t>
-[...6 lines deleted...]
-      </c>
+          <t>MANAGE</t>
+        </is>
+      </c>
+      <c r="C1029" t="inlineStr"/>
       <c r="D1029" t="inlineStr"/>
       <c r="E1029" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1029" t="inlineStr">
         <is>
-          <t>WaitingCancel</t>
+          <t>UserSettingsPageMANAGE</t>
         </is>
       </c>
       <c r="G1029" t="inlineStr"/>
       <c r="H1029" t="inlineStr"/>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27579</t>
+          <t>../qml/pages/UserSettingsPage.qml:27474</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>Welcome to Nheko! The desktop client for the Matrix protocol.</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="C1030" t="inlineStr">
         <is>
-          <t>Witamy w Nheko! Oto desktopowy klient protokołu Matrix.</t>
+          <t>Wróć</t>
         </is>
       </c>
       <c r="D1030" t="inlineStr"/>
       <c r="E1030" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1030" t="inlineStr">
         <is>
-          <t>WelcomePageWelcome to nheko! The desktop client for the Matrix protocol.</t>
+          <t>UserSettingsPageBack</t>
         </is>
       </c>
       <c r="G1030" t="inlineStr"/>
       <c r="H1030" t="inlineStr"/>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27589</t>
+          <t>../../src/encryption/VerificationManager.cpp:27617</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>Enjoy your stay!</t>
+          <t>No encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr">
         <is>
-          <t>Udanego pobytu!</t>
+          <t>Nie znaleziono zaszyfrowanego prywatnego czatu z tym użytkownikiem. Utwórz nowy zaszyfrowany prywatny czat z tym użytkownikiem i spróbuj ponownie.</t>
         </is>
       </c>
       <c r="D1031" t="inlineStr"/>
       <c r="E1031" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1031" t="inlineStr">
         <is>
-          <t>WelcomePageEnjoy your stay!</t>
+          <t>VerificationManagerNo encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
         </is>
       </c>
       <c r="G1031" t="inlineStr"/>
       <c r="H1031" t="inlineStr"/>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27603</t>
+          <t>../qml/device-verification/Waiting.qml:27629</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>REGISTER</t>
+          <t>Waiting for other party…</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr">
         <is>
-          <t>ZAREJESTRUJ SIĘ</t>
+          <t>Oczekiwanie na drugą stronę…</t>
         </is>
       </c>
       <c r="D1032" t="inlineStr"/>
       <c r="E1032" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1032" t="inlineStr">
         <is>
-          <t>WelcomePageREGISTER</t>
+          <t>WaitingWaiting for other party…</t>
         </is>
       </c>
       <c r="G1032" t="inlineStr"/>
       <c r="H1032" t="inlineStr"/>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27611</t>
+          <t>../qml/device-verification/Waiting.qml:27641</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>LOGIN</t>
+          <t>Waiting for other side to accept the verification request.</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr">
         <is>
-          <t>ZALOGUJ SIĘ</t>
+          <t>Oczekiwanie na przyjęcie prośby o weryfikację przez drugą stronę.</t>
         </is>
       </c>
       <c r="D1033" t="inlineStr"/>
       <c r="E1033" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1033" t="inlineStr">
         <is>
-          <t>WelcomePageLOGIN</t>
+          <t>WaitingWaiting for other side to accept the verification request.</t>
         </is>
       </c>
       <c r="G1033" t="inlineStr"/>
       <c r="H1033" t="inlineStr"/>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27637</t>
+          <t>../qml/device-verification/Waiting.qml:27643</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>Reduce animations</t>
-[...2 lines deleted...]
-      <c r="C1034" t="inlineStr"/>
+          <t>Waiting for other side to continue the verification process.</t>
+        </is>
+      </c>
+      <c r="C1034" t="inlineStr">
+        <is>
+          <t>Oczekiwanie na kontynuowanie weryfikacji przez drugą stronę.</t>
+        </is>
+      </c>
       <c r="D1034" t="inlineStr"/>
       <c r="E1034" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1034" t="inlineStr">
         <is>
-          <t>WelcomePageReduce animations</t>
+          <t>WaitingWaiting for other side to continue the verification process.</t>
         </is>
       </c>
       <c r="G1034" t="inlineStr"/>
       <c r="H1034" t="inlineStr"/>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27644</t>
+          <t>../qml/device-verification/Waiting.qml:27645</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
-[...2 lines deleted...]
-      <c r="C1035" t="inlineStr"/>
+          <t>Waiting for other side to complete the verification process.</t>
+        </is>
+      </c>
+      <c r="C1035" t="inlineStr">
+        <is>
+          <t>Oczekiwanie na dokończenie weryfikacji przez drugą stronę.</t>
+        </is>
+      </c>
       <c r="D1035" t="inlineStr"/>
       <c r="E1035" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1035" t="inlineStr">
         <is>
-          <t>WelcomePageNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>WaitingWaiting for other side to complete the verification process.</t>
         </is>
       </c>
       <c r="G1035" t="inlineStr"/>
       <c r="H1035" t="inlineStr"/>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:28027</t>
+          <t>../qml/device-verification/Waiting.qml:27664</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>Yesterday</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr">
         <is>
-          <t>Wczoraj</t>
+          <t>Anuluj</t>
         </is>
       </c>
       <c r="D1036" t="inlineStr"/>
       <c r="E1036" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1036" t="inlineStr">
         <is>
-          <t>descriptiveTimeYesterday</t>
+          <t>WaitingCancel</t>
         </is>
       </c>
       <c r="G1036" t="inlineStr"/>
       <c r="H1036" t="inlineStr"/>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28040</t>
+          <t>../qml/pages/WelcomePage.qml:27694</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>People</t>
+          <t>Welcome to Nheko! The desktop client for the Matrix protocol.</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr">
         <is>
-          <t>Ludzie</t>
+          <t>Witamy w Nheko! Oto desktopowy klient protokołu Matrix.</t>
         </is>
       </c>
       <c r="D1037" t="inlineStr"/>
       <c r="E1037" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1037" t="inlineStr">
         <is>
-          <t>emoji-catagoryPeople</t>
+          <t>WelcomePageWelcome to nheko! The desktop client for the Matrix protocol.</t>
         </is>
       </c>
       <c r="G1037" t="inlineStr"/>
       <c r="H1037" t="inlineStr"/>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28042</t>
+          <t>../qml/pages/WelcomePage.qml:27704</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>Nature</t>
+          <t>Enjoy your stay!</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr">
         <is>
-          <t>Przyroda</t>
+          <t>Udanego pobytu!</t>
         </is>
       </c>
       <c r="D1038" t="inlineStr"/>
       <c r="E1038" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1038" t="inlineStr">
         <is>
-          <t>emoji-catagoryNature</t>
+          <t>WelcomePageEnjoy your stay!</t>
         </is>
       </c>
       <c r="G1038" t="inlineStr"/>
       <c r="H1038" t="inlineStr"/>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28044</t>
+          <t>../qml/pages/WelcomePage.qml:27718</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>REGISTER</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr">
         <is>
-          <t>Jedzenie</t>
+          <t>ZAREJESTRUJ SIĘ</t>
         </is>
       </c>
       <c r="D1039" t="inlineStr"/>
       <c r="E1039" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1039" t="inlineStr">
         <is>
-          <t>emoji-catagoryFood</t>
+          <t>WelcomePageREGISTER</t>
         </is>
       </c>
       <c r="G1039" t="inlineStr"/>
       <c r="H1039" t="inlineStr"/>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28046</t>
+          <t>../qml/pages/WelcomePage.qml:27726</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>Activity</t>
+          <t>LOGIN</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr">
         <is>
-          <t>Aktywność</t>
+          <t>ZALOGUJ SIĘ</t>
         </is>
       </c>
       <c r="D1040" t="inlineStr"/>
       <c r="E1040" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1040" t="inlineStr">
         <is>
-          <t>emoji-catagoryActivity</t>
+          <t>WelcomePageLOGIN</t>
         </is>
       </c>
       <c r="G1040" t="inlineStr"/>
       <c r="H1040" t="inlineStr"/>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28048</t>
+          <t>../qml/pages/WelcomePage.qml:27752</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>Travel</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reduce animations</t>
+        </is>
+      </c>
+      <c r="C1041" t="inlineStr"/>
       <c r="D1041" t="inlineStr"/>
       <c r="E1041" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1041" t="inlineStr">
         <is>
-          <t>emoji-catagoryTravel</t>
+          <t>WelcomePageReduce animations</t>
         </is>
       </c>
       <c r="G1041" t="inlineStr"/>
       <c r="H1041" t="inlineStr"/>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28050</t>
+          <t>../qml/pages/WelcomePage.qml:27759</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>Objects</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+        </is>
+      </c>
+      <c r="C1042" t="inlineStr"/>
       <c r="D1042" t="inlineStr"/>
       <c r="E1042" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1042" t="inlineStr">
         <is>
-          <t>emoji-catagoryObjects</t>
+          <t>WelcomePageNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="G1042" t="inlineStr"/>
       <c r="H1042" t="inlineStr"/>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28052</t>
+          <t>../../src/Utils.cpp:28143</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>Symbols</t>
+          <t>Yesterday</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr">
         <is>
-          <t>Symbole</t>
+          <t>Wczoraj</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr"/>
       <c r="E1043" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1043" t="inlineStr">
         <is>
-          <t>emoji-catagorySymbols</t>
+          <t>descriptiveTimeYesterday</t>
         </is>
       </c>
       <c r="G1043" t="inlineStr"/>
       <c r="H1043" t="inlineStr"/>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28054</t>
+          <t>../../src/emoji/Emoji.cpp:28156</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>Flags</t>
+          <t>People</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
-          <t>Flagi</t>
+          <t>Ludzie</t>
         </is>
       </c>
       <c r="D1044" t="inlineStr"/>
       <c r="E1044" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1044" t="inlineStr">
         <is>
-          <t>emoji-catagoryFlags</t>
+          <t>emoji-catagoryPeople</t>
         </is>
       </c>
       <c r="G1044" t="inlineStr"/>
       <c r="H1044" t="inlineStr"/>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:28042</t>
+          <t>../../src/emoji/Emoji.cpp:28158</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>Message contains spoiler.</t>
-[...2 lines deleted...]
-      <c r="C1045" t="inlineStr"/>
+          <t>Nature</t>
+        </is>
+      </c>
+      <c r="C1045" t="inlineStr">
+        <is>
+          <t>Przyroda</t>
+        </is>
+      </c>
       <c r="D1045" t="inlineStr"/>
       <c r="E1045" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1045" t="inlineStr">
         <is>
-          <t>macosNotificationMessage contains spoiler.</t>
+          <t>emoji-catagoryNature</t>
         </is>
       </c>
       <c r="G1045" t="inlineStr"/>
       <c r="H1045" t="inlineStr"/>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27734</t>
+          <t>../../src/emoji/Emoji.cpp:28160</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>You sent an audio clip</t>
+          <t>Food</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
-          <t>Wysłałeś(aś) klip audio</t>
+          <t>Jedzenie</t>
         </is>
       </c>
       <c r="D1046" t="inlineStr"/>
       <c r="E1046" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1046" t="inlineStr">
         <is>
-          <t>message-description sent:You sent an audio clip</t>
+          <t>emoji-catagoryFood</t>
         </is>
       </c>
       <c r="G1046" t="inlineStr"/>
       <c r="H1046" t="inlineStr"/>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27737</t>
+          <t>../../src/emoji/Emoji.cpp:28162</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>%1 sent an audio clip</t>
+          <t>Activity</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
-          <t>%1 wysłał(a) klip audio</t>
+          <t>Aktywność</t>
         </is>
       </c>
       <c r="D1047" t="inlineStr"/>
       <c r="E1047" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1047" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent an audio clip</t>
+          <t>emoji-catagoryActivity</t>
         </is>
       </c>
       <c r="G1047" t="inlineStr"/>
       <c r="H1047" t="inlineStr"/>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27741</t>
+          <t>../../src/emoji/Emoji.cpp:28164</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>You sent an image</t>
+          <t>Travel</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
-          <t>Wysłałeś(aś) obraz</t>
+          <t>Podróże</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr"/>
       <c r="E1048" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1048" t="inlineStr">
         <is>
-          <t>message-description sent:You sent an image</t>
+          <t>emoji-catagoryTravel</t>
         </is>
       </c>
       <c r="G1048" t="inlineStr"/>
       <c r="H1048" t="inlineStr"/>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27743</t>
+          <t>../../src/emoji/Emoji.cpp:28166</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>%1 sent an image</t>
+          <t>Objects</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
-          <t>%1 wysłał(a) obraz</t>
+          <t>Przedmioty</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr"/>
       <c r="E1049" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1049" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent an image</t>
+          <t>emoji-catagoryObjects</t>
         </is>
       </c>
       <c r="G1049" t="inlineStr"/>
       <c r="H1049" t="inlineStr"/>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27747</t>
+          <t>../../src/emoji/Emoji.cpp:28168</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>You sent a file</t>
+          <t>Symbols</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
-          <t>Wysłałeś(aś) plik</t>
+          <t>Symbole</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr"/>
       <c r="E1050" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1050" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a file</t>
+          <t>emoji-catagorySymbols</t>
         </is>
       </c>
       <c r="G1050" t="inlineStr"/>
       <c r="H1050" t="inlineStr"/>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27749</t>
+          <t>../../src/emoji/Emoji.cpp:28170</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>%1 sent a file</t>
+          <t>Flags</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
-          <t>%1 wysłał(a) plik</t>
+          <t>Flagi</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr"/>
       <c r="E1051" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1051" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a file</t>
+          <t>emoji-catagoryFlags</t>
         </is>
       </c>
       <c r="G1051" t="inlineStr"/>
       <c r="H1051" t="inlineStr"/>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27753</t>
+          <t>../../src/notifications/ManagerMac.cpp:28158</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>You sent a video</t>
-[...6 lines deleted...]
-      </c>
+          <t>Message contains spoiler.</t>
+        </is>
+      </c>
+      <c r="C1052" t="inlineStr"/>
       <c r="D1052" t="inlineStr"/>
       <c r="E1052" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1052" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a video</t>
+          <t>macosNotificationMessage contains spoiler.</t>
         </is>
       </c>
       <c r="G1052" t="inlineStr"/>
       <c r="H1052" t="inlineStr"/>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27755</t>
+          <t>../../src/Utils.cpp:27850</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>%1 sent a video</t>
+          <t>You sent an audio clip</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr">
         <is>
-          <t>%1 wysłał(a) wideo</t>
+          <t>Wysłałeś(aś) klip audio</t>
         </is>
       </c>
       <c r="D1053" t="inlineStr"/>
       <c r="E1053" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1053" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a video</t>
+          <t>message-description sent:You sent an audio clip</t>
         </is>
       </c>
       <c r="G1053" t="inlineStr"/>
       <c r="H1053" t="inlineStr"/>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27759</t>
+          <t>../../src/Utils.cpp:27853</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>You sent a sticker</t>
+          <t>%1 sent an audio clip</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr">
         <is>
-          <t>Wysłałeś(aś) naklejkę</t>
+          <t>%1 wysłał(a) klip audio</t>
         </is>
       </c>
       <c r="D1054" t="inlineStr"/>
       <c r="E1054" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1054" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a sticker</t>
+          <t>message-description sent:%1 sent an audio clip</t>
         </is>
       </c>
       <c r="G1054" t="inlineStr"/>
       <c r="H1054" t="inlineStr"/>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27761</t>
+          <t>../../src/Utils.cpp:27857</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>%1 sent a sticker</t>
+          <t>You sent an image</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr">
         <is>
-          <t>%1 wysłał(a) naklejkę</t>
+          <t>Wysłałeś(aś) obraz</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr"/>
       <c r="E1055" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1055" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a sticker</t>
+          <t>message-description sent:You sent an image</t>
         </is>
       </c>
       <c r="G1055" t="inlineStr"/>
       <c r="H1055" t="inlineStr"/>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27765</t>
+          <t>../../src/Utils.cpp:27859</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>You sent a notification</t>
+          <t>%1 sent an image</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr">
         <is>
-          <t>Wysłałeś(aś) powiadomienie</t>
+          <t>%1 wysłał(a) obraz</t>
         </is>
       </c>
       <c r="D1056" t="inlineStr"/>
       <c r="E1056" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1056" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a notification</t>
+          <t>message-description sent:%1 sent an image</t>
         </is>
       </c>
       <c r="G1056" t="inlineStr"/>
       <c r="H1056" t="inlineStr"/>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27768</t>
+          <t>../../src/Utils.cpp:27863</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>%1 sent a notification</t>
+          <t>You sent a file</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr">
         <is>
-          <t>%1 wysłał(a) powiadomienie</t>
+          <t>Wysłałeś(aś) plik</t>
         </is>
       </c>
       <c r="D1057" t="inlineStr"/>
       <c r="E1057" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1057" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a notification</t>
+          <t>message-description sent:You sent a file</t>
         </is>
       </c>
       <c r="G1057" t="inlineStr"/>
       <c r="H1057" t="inlineStr"/>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27800</t>
+          <t>../../src/Utils.cpp:27865</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>You sent a spoiler.</t>
-[...2 lines deleted...]
-      <c r="C1058" t="inlineStr"/>
+          <t>%1 sent a file</t>
+        </is>
+      </c>
+      <c r="C1058" t="inlineStr">
+        <is>
+          <t>%1 wysłał(a) plik</t>
+        </is>
+      </c>
       <c r="D1058" t="inlineStr"/>
       <c r="E1058" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1058" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a spoiler.</t>
+          <t>message-description sent:%1 sent a file</t>
         </is>
       </c>
       <c r="G1058" t="inlineStr"/>
       <c r="H1058" t="inlineStr"/>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27803</t>
+          <t>../../src/Utils.cpp:27869</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>%1 sent a spoiler.</t>
-[...2 lines deleted...]
-      <c r="C1059" t="inlineStr"/>
+          <t>You sent a video</t>
+        </is>
+      </c>
+      <c r="C1059" t="inlineStr">
+        <is>
+          <t>Wysłałeś(aś) wideo</t>
+        </is>
+      </c>
       <c r="D1059" t="inlineStr"/>
       <c r="E1059" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1059" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a spoiler.</t>
+          <t>message-description sent:You sent a video</t>
         </is>
       </c>
       <c r="G1059" t="inlineStr"/>
       <c r="H1059" t="inlineStr"/>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27809</t>
+          <t>../../src/Utils.cpp:27871</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>You: %1</t>
+          <t>%1 sent a video</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr">
         <is>
-          <t>Ty: %1</t>
+          <t>%1 wysłał(a) wideo</t>
         </is>
       </c>
       <c r="D1060" t="inlineStr"/>
       <c r="E1060" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1060" t="inlineStr">
         <is>
-          <t>message-description sent:You: %1</t>
+          <t>message-description sent:%1 sent a video</t>
         </is>
       </c>
       <c r="G1060" t="inlineStr"/>
       <c r="H1060" t="inlineStr"/>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27812</t>
+          <t>../../src/Utils.cpp:27875</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>%1: %2</t>
+          <t>You sent a sticker</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr">
         <is>
-          <t>%1: %2</t>
+          <t>Wysłałeś(aś) naklejkę</t>
         </is>
       </c>
       <c r="D1061" t="inlineStr"/>
       <c r="E1061" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1061" t="inlineStr">
         <is>
-          <t>message-description sent:%1: %2</t>
+          <t>message-description sent:You sent a sticker</t>
         </is>
       </c>
       <c r="G1061" t="inlineStr"/>
       <c r="H1061" t="inlineStr"/>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27791</t>
+          <t>../../src/Utils.cpp:27877</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>You sent a chat effect</t>
-[...2 lines deleted...]
-      <c r="C1062" t="inlineStr"/>
+          <t>%1 sent a sticker</t>
+        </is>
+      </c>
+      <c r="C1062" t="inlineStr">
+        <is>
+          <t>%1 wysłał(a) naklejkę</t>
+        </is>
+      </c>
       <c r="D1062" t="inlineStr"/>
       <c r="E1062" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1062" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a chat effect</t>
+          <t>message-description sent:%1 sent a sticker</t>
         </is>
       </c>
       <c r="G1062" t="inlineStr"/>
       <c r="H1062" t="inlineStr"/>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27794</t>
+          <t>../../src/Utils.cpp:27881</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>%1 sent a chat effect</t>
-[...2 lines deleted...]
-      <c r="C1063" t="inlineStr"/>
+          <t>You sent a notification</t>
+        </is>
+      </c>
+      <c r="C1063" t="inlineStr">
+        <is>
+          <t>Wysłałeś(aś) powiadomienie</t>
+        </is>
+      </c>
       <c r="D1063" t="inlineStr"/>
       <c r="E1063" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1063" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a chat effect</t>
+          <t>message-description sent:You sent a notification</t>
         </is>
       </c>
       <c r="G1063" t="inlineStr"/>
       <c r="H1063" t="inlineStr"/>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27817</t>
+          <t>../../src/Utils.cpp:27884</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>* %1 spoils something.</t>
-[...2 lines deleted...]
-      <c r="C1064" t="inlineStr"/>
+          <t>%1 sent a notification</t>
+        </is>
+      </c>
+      <c r="C1064" t="inlineStr">
+        <is>
+          <t>%1 wysłał(a) powiadomienie</t>
+        </is>
+      </c>
       <c r="D1064" t="inlineStr"/>
       <c r="E1064" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1064" t="inlineStr">
         <is>
-          <t>message-description sent:* %1 spoils something.</t>
+          <t>message-description sent:%1 sent a notification</t>
         </is>
       </c>
       <c r="G1064" t="inlineStr"/>
       <c r="H1064" t="inlineStr"/>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27825</t>
+          <t>../../src/Utils.cpp:27916</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>You sent an encrypted message</t>
-[...6 lines deleted...]
-      </c>
+          <t>You sent a spoiler.</t>
+        </is>
+      </c>
+      <c r="C1065" t="inlineStr"/>
       <c r="D1065" t="inlineStr"/>
       <c r="E1065" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1065" t="inlineStr">
         <is>
-          <t>message-description sent:You sent an encrypted message</t>
+          <t>message-description sent:You sent a spoiler.</t>
         </is>
       </c>
       <c r="G1065" t="inlineStr"/>
       <c r="H1065" t="inlineStr"/>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27828</t>
+          <t>../../src/Utils.cpp:27919</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>%1 sent an encrypted message</t>
-[...6 lines deleted...]
-      </c>
+          <t>%1 sent a spoiler.</t>
+        </is>
+      </c>
+      <c r="C1066" t="inlineStr"/>
       <c r="D1066" t="inlineStr"/>
       <c r="E1066" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1066" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent an encrypted message</t>
+          <t>message-description sent:%1 sent a spoiler.</t>
         </is>
       </c>
       <c r="G1066" t="inlineStr"/>
       <c r="H1066" t="inlineStr"/>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27833</t>
+          <t>../../src/Utils.cpp:27925</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>You placed a call</t>
+          <t>You: %1</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr">
         <is>
-          <t>Wykonujesz telefon</t>
+          <t>Ty: %1</t>
         </is>
       </c>
       <c r="D1067" t="inlineStr"/>
       <c r="E1067" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1067" t="inlineStr">
         <is>
-          <t>message-description sent:You placed a call</t>
+          <t>message-description sent:You: %1</t>
         </is>
       </c>
       <c r="G1067" t="inlineStr"/>
       <c r="H1067" t="inlineStr"/>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27835</t>
+          <t>../../src/Utils.cpp:27928</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>%1 placed a call</t>
+          <t>%1: %2</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr">
         <is>
-          <t>%1 rozpoczął(-ęła) połączenie</t>
+          <t>%1: %2</t>
         </is>
       </c>
       <c r="D1068" t="inlineStr"/>
       <c r="E1068" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1068" t="inlineStr">
         <is>
-          <t>message-description sent:%1 placed a call</t>
+          <t>message-description sent:%1: %2</t>
         </is>
       </c>
       <c r="G1068" t="inlineStr"/>
       <c r="H1068" t="inlineStr"/>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27839</t>
+          <t>../../src/Utils.cpp:27907</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>You answered a call</t>
-[...6 lines deleted...]
-      </c>
+          <t>You sent a chat effect</t>
+        </is>
+      </c>
+      <c r="C1069" t="inlineStr"/>
       <c r="D1069" t="inlineStr"/>
       <c r="E1069" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1069" t="inlineStr">
         <is>
-          <t>message-description sent:You answered a call</t>
+          <t>message-description sent:You sent a chat effect</t>
         </is>
       </c>
       <c r="G1069" t="inlineStr"/>
       <c r="H1069" t="inlineStr"/>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27841</t>
+          <t>../../src/Utils.cpp:27910</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>%1 answered a call</t>
-[...6 lines deleted...]
-      </c>
+          <t>%1 sent a chat effect</t>
+        </is>
+      </c>
+      <c r="C1070" t="inlineStr"/>
       <c r="D1070" t="inlineStr"/>
       <c r="E1070" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1070" t="inlineStr">
         <is>
-          <t>message-description sent:%1 answered a call</t>
+          <t>message-description sent:%1 sent a chat effect</t>
         </is>
       </c>
       <c r="G1070" t="inlineStr"/>
       <c r="H1070" t="inlineStr"/>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27845</t>
+          <t>../../src/Utils.cpp:27933</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>You ended a call</t>
-[...6 lines deleted...]
-      </c>
+          <t>* %1 spoils something.</t>
+        </is>
+      </c>
+      <c r="C1071" t="inlineStr"/>
       <c r="D1071" t="inlineStr"/>
       <c r="E1071" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1071" t="inlineStr">
         <is>
-          <t>message-description sent:You ended a call</t>
+          <t>message-description sent:* %1 spoils something.</t>
         </is>
       </c>
       <c r="G1071" t="inlineStr"/>
       <c r="H1071" t="inlineStr"/>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27847</t>
+          <t>../../src/Utils.cpp:27941</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>%1 ended a call</t>
+          <t>You sent an encrypted message</t>
         </is>
       </c>
       <c r="C1072" t="inlineStr">
         <is>
-          <t>%1 zakończył(a) połączenie</t>
+          <t>Wysłałeś(aś) zaszyfrowaną wiadomość</t>
         </is>
       </c>
       <c r="D1072" t="inlineStr"/>
       <c r="E1072" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1072" t="inlineStr">
         <is>
-          <t>message-description sent:%1 ended a call</t>
+          <t>message-description sent:You sent an encrypted message</t>
         </is>
       </c>
       <c r="G1072" t="inlineStr"/>
       <c r="H1072" t="inlineStr"/>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27851</t>
+          <t>../../src/Utils.cpp:27944</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>You rejected a call</t>
-[...2 lines deleted...]
-      <c r="C1073" t="inlineStr"/>
+          <t>%1 sent an encrypted message</t>
+        </is>
+      </c>
+      <c r="C1073" t="inlineStr">
+        <is>
+          <t>%1 wysłał(a) zaszyfrowaną wiadomość</t>
+        </is>
+      </c>
       <c r="D1073" t="inlineStr"/>
       <c r="E1073" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1073" t="inlineStr">
         <is>
-          <t>message-description sent:You rejected a call</t>
+          <t>message-description sent:%1 sent an encrypted message</t>
         </is>
       </c>
       <c r="G1073" t="inlineStr"/>
       <c r="H1073" t="inlineStr"/>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27853</t>
+          <t>../../src/Utils.cpp:27949</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>%1 rejected a call</t>
-[...2 lines deleted...]
-      <c r="C1074" t="inlineStr"/>
+          <t>You placed a call</t>
+        </is>
+      </c>
+      <c r="C1074" t="inlineStr">
+        <is>
+          <t>Wykonujesz telefon</t>
+        </is>
+      </c>
       <c r="D1074" t="inlineStr"/>
       <c r="E1074" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1074" t="inlineStr">
         <is>
-          <t>message-description sent:%1 rejected a call</t>
+          <t>message-description sent:You placed a call</t>
         </is>
       </c>
       <c r="G1074" t="inlineStr"/>
       <c r="H1074" t="inlineStr"/>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27856</t>
+          <t>../../src/Utils.cpp:27951</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>Unknown Message Type</t>
+          <t>%1 placed a call</t>
         </is>
       </c>
       <c r="C1075" t="inlineStr">
         <is>
-          <t>Nieznany Typ Wiadomości</t>
+          <t>%1 rozpoczął(-ęła) połączenie</t>
         </is>
       </c>
       <c r="D1075" t="inlineStr"/>
       <c r="E1075" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1075" t="inlineStr">
         <is>
-          <t>utilsUnknown Message Type</t>
+          <t>message-description sent:%1 placed a call</t>
         </is>
       </c>
       <c r="G1075" t="inlineStr"/>
       <c r="H1075" t="inlineStr"/>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27955</t>
+        </is>
+      </c>
+      <c r="B1076" t="inlineStr">
+        <is>
+          <t>You answered a call</t>
+        </is>
+      </c>
+      <c r="C1076" t="inlineStr">
+        <is>
+          <t>Odebrałeś(aś) połączenie</t>
+        </is>
+      </c>
+      <c r="D1076" t="inlineStr"/>
+      <c r="E1076" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1076" t="inlineStr">
+        <is>
+          <t>message-description sent:You answered a call</t>
+        </is>
+      </c>
+      <c r="G1076" t="inlineStr"/>
+      <c r="H1076" t="inlineStr"/>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27957</t>
+        </is>
+      </c>
+      <c r="B1077" t="inlineStr">
+        <is>
+          <t>%1 answered a call</t>
+        </is>
+      </c>
+      <c r="C1077" t="inlineStr">
+        <is>
+          <t>%1 odebrał(a) połączenie</t>
+        </is>
+      </c>
+      <c r="D1077" t="inlineStr"/>
+      <c r="E1077" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1077" t="inlineStr">
+        <is>
+          <t>message-description sent:%1 answered a call</t>
+        </is>
+      </c>
+      <c r="G1077" t="inlineStr"/>
+      <c r="H1077" t="inlineStr"/>
+    </row>
+    <row r="1078">
+      <c r="A1078" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27961</t>
+        </is>
+      </c>
+      <c r="B1078" t="inlineStr">
+        <is>
+          <t>You ended a call</t>
+        </is>
+      </c>
+      <c r="C1078" t="inlineStr">
+        <is>
+          <t>Zakończyłeś(aś) połączenie</t>
+        </is>
+      </c>
+      <c r="D1078" t="inlineStr"/>
+      <c r="E1078" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1078" t="inlineStr">
+        <is>
+          <t>message-description sent:You ended a call</t>
+        </is>
+      </c>
+      <c r="G1078" t="inlineStr"/>
+      <c r="H1078" t="inlineStr"/>
+    </row>
+    <row r="1079">
+      <c r="A1079" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27963</t>
+        </is>
+      </c>
+      <c r="B1079" t="inlineStr">
+        <is>
+          <t>%1 ended a call</t>
+        </is>
+      </c>
+      <c r="C1079" t="inlineStr">
+        <is>
+          <t>%1 zakończył(a) połączenie</t>
+        </is>
+      </c>
+      <c r="D1079" t="inlineStr"/>
+      <c r="E1079" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1079" t="inlineStr">
+        <is>
+          <t>message-description sent:%1 ended a call</t>
+        </is>
+      </c>
+      <c r="G1079" t="inlineStr"/>
+      <c r="H1079" t="inlineStr"/>
+    </row>
+    <row r="1080">
+      <c r="A1080" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27967</t>
+        </is>
+      </c>
+      <c r="B1080" t="inlineStr">
+        <is>
+          <t>You rejected a call</t>
+        </is>
+      </c>
+      <c r="C1080" t="inlineStr"/>
+      <c r="D1080" t="inlineStr"/>
+      <c r="E1080" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1080" t="inlineStr">
+        <is>
+          <t>message-description sent:You rejected a call</t>
+        </is>
+      </c>
+      <c r="G1080" t="inlineStr"/>
+      <c r="H1080" t="inlineStr"/>
+    </row>
+    <row r="1081">
+      <c r="A1081" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27969</t>
+        </is>
+      </c>
+      <c r="B1081" t="inlineStr">
+        <is>
+          <t>%1 rejected a call</t>
+        </is>
+      </c>
+      <c r="C1081" t="inlineStr"/>
+      <c r="D1081" t="inlineStr"/>
+      <c r="E1081" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1081" t="inlineStr">
+        <is>
+          <t>message-description sent:%1 rejected a call</t>
+        </is>
+      </c>
+      <c r="G1081" t="inlineStr"/>
+      <c r="H1081" t="inlineStr"/>
+    </row>
+    <row r="1082">
+      <c r="A1082" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27972</t>
+        </is>
+      </c>
+      <c r="B1082" t="inlineStr">
+        <is>
+          <t>Unknown Message Type</t>
+        </is>
+      </c>
+      <c r="C1082" t="inlineStr">
+        <is>
+          <t>Nieznany Typ Wiadomości</t>
+        </is>
+      </c>
+      <c r="D1082" t="inlineStr"/>
+      <c r="E1082" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1082" t="inlineStr">
+        <is>
+          <t>utilsUnknown Message Type</t>
+        </is>
+      </c>
+      <c r="G1082" t="inlineStr"/>
+      <c r="H1082" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>