--- v1 (2026-04-04)
+++ v2 (2026-07-09)
@@ -3624,77 +3624,85 @@
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7048</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>/glitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>CommandCompleter/glitch &lt;message&gt;</t>
         </is>
       </c>
-      <c r="G106" t="inlineStr"/>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: /glitch &lt;wiadomość&gt;</t>
+        </is>
+      </c>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7050</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>/gradualglitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>CommandCompleter/gradualglitch &lt;message&gt;</t>
         </is>
       </c>
-      <c r="G107" t="inlineStr"/>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: /gradualglitch &lt;wiadomość&gt;</t>
+        </is>
+      </c>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7052</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>/goto &lt;message reference&gt;</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>/goto &lt;odnośnik do wiadomości&gt;</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">