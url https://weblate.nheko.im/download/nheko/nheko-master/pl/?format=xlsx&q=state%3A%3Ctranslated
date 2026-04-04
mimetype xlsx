--- v0 (2025-12-05)
+++ v1 (2026-04-04)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H191"/>
+  <dimension ref="A1:H190"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,5180 +463,5154 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>fuzzy</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7047</t>
+          <t>../../src/CommandCompleter.cpp:7048</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>/glitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>CommandCompleter/glitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7049</t>
+          <t>../../src/CommandCompleter.cpp:7050</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>/gradualglitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>CommandCompleter/gradualglitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7085</t>
+          <t>../../src/CommandCompleter.cpp:7086</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Kick a user from the current room. Reason is optional. If user is left out, will try to kick the sender you are replying to.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>CommandCompleterKick a user from the current room. Reason is optional. If user is left out, will try to kick the sender you are replying to.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7088</t>
+          <t>../../src/CommandCompleter.cpp:7089</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Ban a user from the current room. Reason is optional. If user is left out, will try to ban the sender you are replying to.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>CommandCompleterBan a user from the current room. Reason is optional. If user is left out, will try to ban the sender you are replying to.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7091</t>
+          <t>../../src/CommandCompleter.cpp:7092</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Unban a user in the current room. Reason is optional. If user is left out, will try to unban the sender you are replying to.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>CommandCompleterUnban a user in the current room. Reason is optional. If user is left out, will try to unban the sender you are replying to.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7094</t>
+          <t>../../src/CommandCompleter.cpp:7095</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Redact an event by event id or that you are replying to or all locally cached messages of a user.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>CommandCompleterRedact an event by event id or that you are replying to or all locally cached messages of a user.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7124</t>
+          <t>../../src/CommandCompleter.cpp:7125</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Send a bot message.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>CommandCompleterSend a bot message.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Wyślij wiadomość bota.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7126</t>
+          <t>../../src/CommandCompleter.cpp:7127</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Send a bot message in rainbow colors.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>CommandCompleterSend a bot message in rainbow colors.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Wyślij wiadomość bota w kolorach tęczy.
 Suggested in Weblate: Wyślij wiadomość w kolorach tęczy.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7136</t>
+          <t>../../src/CommandCompleter.cpp:7137</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Send a message with a glitch effect.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with a glitch effect.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7138</t>
+          <t>../../src/CommandCompleter.cpp:7139</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Send a message that gradually glitches.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message that gradually glitches.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7150</t>
+          <t>../../src/CommandCompleter.cpp:7151</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Block all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>CommandCompleterBlock all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7153</t>
+          <t>../../src/CommandCompleter.cpp:7154</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Allow all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>CommandCompleterAllow all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9674</t>
+          <t>../qml/EncryptionIndicator.qml:9675</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Key is from an untrusted source, possibly forwarded from another user or the online key backup. For this reason we can't verify who sent the message.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>EncryptionIndicatorKey is from an untrusted source, possibly forwarded from another user or the online key backup. For this reason we can't verify who sent the message.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9730</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9731</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>You can configure when your messages will be deleted in %1. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>EventExpirationDialogYou can configure when your messages will be deleted in %1. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Możesz rozpocząć konfigurację, gdy twoje wiadomości zostaną usunięte za %1. To zdarza się tylko, kiedy Nheko jest włączone i ma pozwolenia na usuwanie wiadomości dopóki serwery Matrix wspierają tą funkcję natywnie. Ogółem, 0 oznacza wyłączenie.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9733</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9734</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>You can configure when your messages will be deleted in all rooms unless configured otherwise. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>EventExpirationDialogYou can configure when your messages will be deleted in all rooms unless configured otherwise. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Możesz zacząć konfigurację, gdy twoje wiadomości zostaną usunięte w każdym pokoju, chyba, że jest skonfigurowane inaczej. To tylko się zdarza, kiedy Nheko jest otwarte i ma pozwolenia do usuwania wiadomości tak długo jak serwery Matrix wspierają tą funkcję natywnie. Ogółem, 0 oznacza wyłączone.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9748</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9749</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Expire events after X days</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>EventExpirationDialogExpire events after X days</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Wydarzenia wygasają po X dniach</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9749</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9750</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Automatically redacts messages after X days, unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>EventExpirationDialogAutomatically redacts messages after X days, unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Automatycznie przekierowywuje wiadomości po X dniach, chyba że są chronione. Ustaw na 0 by wyłączyć.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9769</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9770</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Only keep latest X events</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>EventExpirationDialogOnly keep latest X events</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Tylko zostawiaj najnowszych X wydarzeń</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9770</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9771</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Deletes your events in this room if there are more than X newer messages unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>EventExpirationDialogDeletes your events in this room if there are more than X newer messages unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Usuwa twoje wiadomości w tym pokoju jeśli jest więcej niż X nowych wiadomości, chyba że są zabezpieczone. Ustaw na 0, aby wyłączyć.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9791</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9792</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Always keep latest X events</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>EventExpirationDialogAlways keep latest X events</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Zawsze zachowuj ostatnie X wydarzeń</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9792</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9793</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>This prevents events to be deleted by the above 2 settings if they are the latest X messages from you in the room.</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>EventExpirationDialogThis prevents events to be deleted by the above 2 settings if they are the latest X messages from you in the room.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Zapobiega wydarzeniom bycie usuniętymi przez powyższe 2 ustawienia jeśli są one najnowszymi X wiadomościami od Ciebie w tym pokoju.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9813</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9814</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Include state events</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>EventExpirationDialogInclude state events</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Uwzględnij wydarzenia stanu</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9814</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9815</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>If this is turned on, old state events also get redacted. The latest state event of any type+key combination is excluded from redaction to not remove the room name and similar state by accident.</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>EventExpirationDialogIf this is turned on, old state events also get redacted. The latest state event of any type+key combination is excluded from redaction to not remove the room name and similar state by accident.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Jeśli ta funkcja jest włączona, wydarzenia starego stanu także zostaną zredagowane. Najnowsze wydarzenie stanu każdego typ+klucz jest wykluczone od redagowania, aby nie usunąć nazwy pokoju lub innych stanów przez przypadek.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9907</t>
+          <t>../qml/device-verification/Failed.qml:9908</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>The verification was accepted by a different device.</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>FailedThe verification was accepted by a different device.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9952</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9953</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Fallback authentication</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>FallbackAuthDialogFallback authentication</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Uwierzytelnianie fallback</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9967</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9968</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Open the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>FallbackAuthDialogOpen the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Otwórz fallback, podążaj za krokami i potwierdź po ukończeniu ich.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9975</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9976</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Open Fallback in Browser</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>W razie konieczności otwórz w przeglądarce</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>FallbackAuthDialogOpen Fallback in Browser</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Otwórz opcję fallback w przeglądarce</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>../../src/GridImagePackModel.cpp:10322</t>
+          <t>../../src/GridImagePackModel.cpp:10323</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Account Pack</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>GridImagePackModelAccount Pack</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Paczka konta</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10546</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10558</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Ignored users</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>IgnoredUsersIgnored users</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Ignorowani użytkownicy</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10566</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10578</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Ignoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>IgnoredUsersIgnoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Ignorowanie użytkownika chowa ich wiadomości (oni wciąż mogą widzieć twoje!).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10597</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10609</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Stop Ignoring.</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>IgnoredUsersStop Ignoring.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Przestań ignorować.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>../qml/delegates/ImageMessage.qml:10788</t>
+          <t>../qml/delegates/ImageMessage.qml:10800</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Show</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Pokaż</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>ImageMessageShow</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Pokaż</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackDeleteDialog.qml:10802</t>
+          <t>../qml/dialogs/ImagePackDeleteDialog.qml:10814</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Are you sure you wish to delete the sticker pack '%1'?</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>ImagePackDeleteDialogAre you sure you wish to delete the sticker pack '%1'?</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Czy jesteś pewny, że chcesz usunąć paczkę naklejek '%1'?</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:11801</t>
+          <t>../../src/timeline/InputBar.cpp:11813</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Select file(s)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>InputBarSelect file(s)</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Wybierz plik(i)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12424</t>
+          <t>../../src/timeline/InputBar.cpp:12436</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>You need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>InputBarYou need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12431</t>
+          <t>../../src/timeline/InputBar.cpp:12443</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Failed to fetch user %1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>InputBarFailed to fetch user %1</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Nie udało się zidentyfikować użytkownika %1</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12933</t>
+          <t>../qml/dialogs/InviteDialog.qml:12945</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Search user</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>InviteDialogSearch user</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Wyszukaj użytkownika</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12946</t>
+          <t>../qml/dialogs/InviteDialog.qml:12958</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>@user:yourserver.example.com</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>InviteDialog
 Example user id. The name 'user' can be localized however you want.@user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Suggested in Weblate: @użytkownik:twójserwer.przykład.com</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12988</t>
+          <t>../qml/dialogs/InviteDialog.qml:13000</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Search on Server</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>InviteDialogSearch on Server</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Szukaj na serwerze</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13443</t>
+          <t>../../src/LoginPage.cpp:13455</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>You have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>LoginPageYou have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Podałeś niepoprawne ID Matrix, np. @użytkownik:twójserver.przykład.com</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13354</t>
+          <t>../../src/LoginPage.cpp:13366</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>The selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>LoginPageThe selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13564</t>
+          <t>../qml/pages/LoginPage.qml:13576</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>e.g @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>LoginPagee.g @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Suggested in Weblate: np. @użytkownik:twójserver.przykład.com</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13567</t>
+          <t>../qml/pages/LoginPage.qml:13579</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Your login name. A mxid should start with @ followed by the user ID. After the user ID you need to include your server name after a :.
 You can also put your homeserver address there if your server doesn't support .well-known lookup.
 Example: @user:yourserver.example.com
 If Nheko fails to discover your homeserver, it will show you a field to enter the server manually.</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>LoginPageYour login name. A mxid should start with @ followed by the user ID. After the user ID you need to include your server name after a :.
 You can also put your homeserver address there if your server doesn't support .well-known lookup.
 Example: @user:yourserver.example.com
 If Nheko fails to discover your homeserver, it will show you a field to enter the server manually.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Twoja nazwa użytkownika. ID Matrix powinno powinno poprzedać ID użytkownika, zaczynając się od @. Po ID użytkownika musisz uwzględnić nazwę twojego serwera po :.
 Możesz także podać nazwę twojego serwera domowego tutaj jeśli twój serwer nie wspiera .well-know lookup.
 Na przykład: @użytkownik:twójserwer.przykład.com
 Jeśli Nheko nie uda się znaleźć twojego serwera, pokaże Ci ono pole do podania serwera manualnie.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13610</t>
+          <t>../qml/pages/LoginPage.qml:13622</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Show/Hide Password</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>LoginPageShow/Hide Password</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Pokaż/Schowaj hasło</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13627</t>
+          <t>../qml/pages/LoginPage.qml:13639</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>LoginPageA name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Nazwa dla tego urządzenia która będzie pokazywała się innym podczas weryfikowania twoich urządzeń. Jeśli nic nie zostanie podane, domyślna nazwa będzie użyta.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13638</t>
+          <t>../qml/pages/LoginPage.qml:13650</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>yourserver.example.com:8787</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>LoginPageyourserver.example.com:8787</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Suggested in Weblate: twójserver:przykład.com:8787</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13641</t>
+          <t>../qml/pages/LoginPage.qml:13653</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>The address that can be used to contact your homeserver's client API.
 Example: https://yourserver.example.com:8787</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>LoginPageThe address that can be used to contact your homeserver's client API.
 Example: https://yourserver.example.com:8787</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Adres który może zostać użyty do skontaktowania się z API twojego serwera.
 Na przykład: https://twójserver.przykład.com:8787</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13656</t>
+          <t>../qml/MessageInput.qml:13668</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Already on a call</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>MessageInputAlready on a call</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Już w rozmowie</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>../qml/MessageInputWarning.qml:14137</t>
+          <t>../qml/MessageInputWarning.qml:14159</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Don't mention them in this message</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>MessageInputWarningDon't mention them in this message</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14426</t>
+          <t>../qml/MessageView.qml:14450</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Go to message</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>MessageViewGo to message</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Pójdź do wiadomości</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14601</t>
+          <t>../qml/MessageView.qml:14625</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Go to &amp;message</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>MessageViewGo to &amp;message</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Pójdź do &amp;wiadomość</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14657</t>
+          <t>../qml/MessageView.qml:14681</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>&amp;Thread</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>MessageView&amp;Thread</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Suggested in Weblate: &amp;Wątek</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14728</t>
+          <t>../qml/MessageView.qml:14754</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Report message</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>MessageViewReport message</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Zraportuj wiadomość</t>
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14837</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14863</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14839</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14865</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15021</t>
+          <t>../../src/notifications/ManagerMac.cpp:15047</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>%1 replied with a spoiler.</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>NotificationsManager
 Format a reply in a notification. %1 is the sender.%1 replied with a spoiler.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15562</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15596</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Which of the subcommunities and rooms should these permissions be applied to?</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>PowerLevelSpacesApplyDialogWhich of the subcommunities and rooms should these permissions be applied to?</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15588</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15622</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Overwrite exisiting modifications in rooms</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>PowerLevelSpacesApplyDialogOverwrite exisiting modifications in rooms</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15629</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15663</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>No permissions to apply the new permissions here</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>PowerLevelSpacesApplyDialogNo permissions to apply the new permissions here</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15630</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15664</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>No changes needed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>PowerLevelSpacesApplyDialogNo changes needed</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15631</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15665</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Existing modifications to the permissions in this room will be overwritten</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>PowerLevelSpacesApplyDialogExisting modifications to the permissions in this room will be overwritten</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15632</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15666</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Permissions synchronized with community</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>PowerLevelSpacesApplyDialogPermissions synchronized with community</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15887</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15931</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Edit child communities and rooms</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>PowerlevelsTypeListModelEdit child communities and rooms</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15889</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15933</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Change parent communities</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>PowerlevelsTypeListModelChange parent communities</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15900</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15944</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Reject a call</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>PowerlevelsTypeListModelReject a call</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16340</t>
+          <t>../../src/main.cpp:16396</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Create a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>QCoreApplicationCreate a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16313</t>
+          <t>../../src/main.cpp:16369</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Alias for '--log-level trace'.</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>QObjectAlias for '--log-level trace'.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16317</t>
+          <t>../../src/main.cpp:16373</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Set the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>QObjectSet the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16322</t>
+          <t>../../src/main.cpp:16378</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>level</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>QObjectlevel</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16326</t>
+          <t>../../src/main.cpp:16382</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Set the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>QObjectSet the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16328</t>
+          <t>../../src/main.cpp:16384</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>type</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>QObjecttype</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16332</t>
+          <t>../../src/main.cpp:16388</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Recompacts the database which might improve performance.</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>QObjectRecompacts the database which might improve performance.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16274</t>
+          <t>../../src/notifications/ManagerMac.cpp:16330</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Respond</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>QObjectRespond</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16633</t>
+          <t>../../src/RegisterPage.cpp:16689</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>The selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>RegisterPageThe selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16847</t>
+          <t>../qml/pages/RegisterPage.qml:16903</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>RegisterPageA name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16966</t>
+          <t>../qml/dialogs/ReportMessage.qml:17022</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Report message</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>ReportMessageReport message</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16981</t>
+          <t>../qml/dialogs/ReportMessage.qml:17037</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>This message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>ReportMessageThis message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16985</t>
+          <t>../qml/dialogs/ReportMessage.qml:17041</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Enter your reason for reporting:</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>ReportMessageEnter your reason for reporting:</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16995</t>
+          <t>../qml/dialogs/ReportMessage.qml:17051</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>How bad is the message?</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>ReportMessageHow bad is the message?</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17013</t>
+          <t>../qml/dialogs/ReportMessage.qml:17069</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Not bad</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>ReportMessageNot bad</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17015</t>
+          <t>../qml/dialogs/ReportMessage.qml:17071</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Mild</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>ReportMessageMild</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17017</t>
+          <t>../qml/dialogs/ReportMessage.qml:17073</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Bad</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>ReportMessageBad</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17019</t>
+          <t>../qml/dialogs/ReportMessage.qml:17075</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Serious</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>ReportMessageSerious</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17021</t>
+          <t>../qml/dialogs/ReportMessage.qml:17077</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Extremely serious</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>ReportMessageExtremely serious</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17137</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17193</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Open</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>RoomDirectoryOpen</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19579</t>
+          <t>../qml/RoomList.qml:19633</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Automatic online status</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>RoomListAutomatic online status</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19586</t>
+          <t>../qml/RoomList.qml:19640</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>RoomListOnline</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19593</t>
+          <t>../qml/RoomList.qml:19647</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Unavailable</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>RoomListUnavailable</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19600</t>
+          <t>../qml/RoomList.qml:19654</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Offline</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>RoomListOffline</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21217</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21271</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Since room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21308</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21362</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Since room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21352</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21409</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>ENTRY PERMISSIONS</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>RoomSettingsDialogENTRY PERMISSIONS</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21394</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21451</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Allow joining via other rooms</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>RoomSettingsDialogAllow joining via other rooms</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21413</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21470</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Rooms to join via</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>RoomSettingsDialogRooms to join via</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21426</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21483</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Change the list of rooms users can join this room via. Usually this is the official community of this room.</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>RoomSettingsDialogChange the list of rooms users can join this room via. Usually this is the official community of this room.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21432</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21489</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Allow guests to join</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>RoomSettingsDialogAllow guests to join</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21456</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21513</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>RoomSettingsDialogMESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21465</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21522</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Allow viewing history without joining</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>RoomSettingsDialogAllow viewing history without joining</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21468</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21525</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>This is useful to see previews of the room or view it on public websites.</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>RoomSettingsDialogThis is useful to see previews of the room or view it on public websites.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21488</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21545</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Members can see messages since</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>RoomSettingsDialogMembers can see messages since</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21492</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21549</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>How much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>RoomSettingsDialogHow much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21511</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21568</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Everything</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>RoomSettingsDialogEverything</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21512</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21569</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>As long as the user joined, they can see all previous messages.</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>RoomSettingsDialogAs long as the user joined, they can see all previous messages.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21519</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21576</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>They got invited</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>RoomSettingsDialogThey got invited</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21520</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21577</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Members can only see messages from when they got invited going forward.</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>RoomSettingsDialogMembers can only see messages from when they got invited going forward.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21527</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21584</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>They joined</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>RoomSettingsDialogThey joined</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21528</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21585</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Members can only see messages since after they joined.</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>RoomSettingsDialogMembers can only see messages since after they joined.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21538</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21595</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Apply visibility changes</t>
         </is>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>RoomSettingsDialogApply visibility changes</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21554</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21611</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Locally hidden events</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>RoomSettingsDialogLocally hidden events</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21572</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21629</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Automatic event deletion</t>
         </is>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>RoomSettingsDialogAutomatic event deletion</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21584</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21641</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Select if your events get automatically deleted in this room.</t>
         </is>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>RoomSettingsDialogSelect if your events get automatically deleted in this room.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21590</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21647</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>GENERAL SETTINGS</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>RoomSettingsDialogGENERAL SETTINGS</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21622</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21679</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Encryption is currently experimental and things might break unexpectedly. &lt;br&gt;
                                 Please take note that it can't be disabled afterwards.</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>RoomSettingsDialogEncryption is currently experimental and things might break unexpectedly. &lt;br&gt;
                                 Please take note that it can't be disabled afterwards.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21668</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21725</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Change what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>RoomSettingsDialogChange what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21960</t>
+          <t>../../src/timeline/RoomlistModel.cpp:22019</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>This room is possibly inaccessible</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>RoomlistModelThis room is possibly inaccessible</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22298</t>
+          <t>../qml/Root.qml:22357</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Please enter the token which has been sent to you:</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>RootPlease enter the token which has been sent to you:</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22350</t>
+          <t>../qml/voip/ScreenShare.qml:22409</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Method:</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>ScreenShareMethod:</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22385</t>
+          <t>../qml/voip/ScreenShare.qml:22444</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Request screencast</t>
         </is>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>ScreenShareRequest screencast</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenu.qml:18348</t>
+          <t>../qml/components/SpaceMenu.qml:18408</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Add or remove from community...</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Dodaj lub usuń ze społeczności...</t>
         </is>
       </c>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>SpaceMenuAdd or remove from community...</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>../qml/emoji/StickerPicker.qml:18690</t>
+          <t>../qml/emoji/StickerPicker.qml:18750</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Change what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>StickerPickerChange what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19007</t>
+          <t>../qml/TimelineEvent.qml:19067</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>%1 rejected the call.</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>TimelineEvent%1 rejected the call.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19009</t>
+          <t>../qml/TimelineEvent.qml:19069</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>%1 selected answer.</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>TimelineEvent%1 selected answer.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19128</t>
+          <t>../qml/TimelineEvent.qml:19188</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>This room was replaced for the following reason: %1</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>TimelineEventThis room was replaced for the following reason: %1</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19136</t>
+          <t>../qml/TimelineEvent.qml:19196</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Go to replacement room</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>TimelineEventGo to replacement room</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19907</t>
+          <t>../../src/timeline/TimelineModel.cpp:19967</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>%1 changed which servers are allowed in this room.</t>
         </is>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>TimelineModel%1 changed which servers are allowed in this room.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19911</t>
+          <t>../../src/timeline/TimelineModel.cpp:19971</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>%1 removed the room name.</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>TimelineModel%1 removed the room name.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19919</t>
+          <t>../../src/timeline/TimelineModel.cpp:19979</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>%1 removed the topic.</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>TimelineModel%1 removed the topic.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19927</t>
+          <t>../../src/timeline/TimelineModel.cpp:19987</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>%1 changed the room avatar to: %2</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>TimelineModel%1 changed the room avatar to: %2</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Suggested in Weblate: %2 zmienił(a) nazwę pokoju na: %2</t>
         </is>
       </c>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19935</t>
+          <t>../../src/timeline/TimelineModel.cpp:19995</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>%1 removed the room avatar.</t>
         </is>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>TimelineModel%1 removed the room avatar.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19948</t>
+          <t>../../src/timeline/TimelineModel.cpp:20008</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>%1 changed the parent communities for this room.</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>TimelineModel%1 changed the parent communities for this room.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19969</t>
+          <t>../../src/timeline/TimelineModel.cpp:20029</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>%1 changed unknown state event %2.</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>TimelineModel%1 changed unknown state event %2.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20640</t>
+          <t>../../src/timeline/TimelineModel.cpp:20699</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>%n hour later</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>TimelineModel%n hour(s) later</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21552</t>
+          <t>../../src/timeline/TimelineModel.cpp:21612</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>%1 made this room require an invitation to join.</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>TimelineModel%1 made this room require an invitation to join.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>../qml/TimelineSectionHeader.qml:22370</t>
+          <t>../qml/TimelineSectionHeader.qml:22432</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>%1's status message</t>
         </is>
       </c>
       <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>TimelineSectionHeader%1's status message</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22529</t>
+          <t>../qml/TimelineView.qml:22592</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>You will be mentioning %1</t>
         </is>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>TimelineViewYou will be mentioning %1</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22535</t>
+          <t>../qml/TimelineView.qml:22598</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>The command /%1 is not recognized and will be sent as part of your message</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>TimelineViewThe command /%1 is not recognized and will be sent as part of your message</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22540</t>
+          <t>../qml/TimelineView.qml:22603</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>TimelineView/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22626</t>
+          <t>../qml/TimelineView.qml:22689</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>This room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>TimelineViewThis room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22653</t>
+          <t>../qml/TimelineView.qml:22716</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>decline invite and ignore user</t>
         </is>
       </c>
       <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>TimelineViewdecline invite and ignore user</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22663</t>
+          <t>../qml/TimelineView.qml:22726</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>leave</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>TimelineViewleave</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22678</t>
+          <t>../qml/TimelineView.qml:22741</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Invited by %1 (%2)</t>
         </is>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>TimelineViewInvited by %1 (%2)</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>../../src/TrayIcon.cpp:23242</t>
+          <t>../../src/TrayIcon.cpp:23328</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t xml:space="preserve">
 %n unread message</t>
         </is>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>TrayIcon
 %n unread message(s)</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:23890</t>
+          <t>../../src/ui/UserProfile.cpp:23976</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Failed to ignore "%1": %2</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>UserProfileFailed to ignore "%1": %2</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24304</t>
+          <t>../qml/dialogs/UserProfile.qml:24390</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>UserProfile&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24428</t>
+          <t>../qml/dialogs/UserProfile.qml:24514</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Unignore the user.</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>UserProfileUnignore the user.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24428</t>
+          <t>../qml/dialogs/UserProfile.qml:24514</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Ignore the user.</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>UserProfileIgnore the user.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Zignoruj użytkownika.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24457</t>
+          <t>../qml/dialogs/UserProfile.qml:24543</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Shared Rooms</t>
         </is>
       </c>
       <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>UserProfileShared Rooms</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25925</t>
+          <t>../../src/UserSettingsPage.cpp:26037</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Scrollbars in room list</t>
         </is>
       </c>
       <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>UserSettingsModelScrollbars in room list</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25929</t>
+          <t>../../src/UserSettingsPage.cpp:26049</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Use shift+enter to send and enter to start a new line</t>
+          <t>Show images automatically</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>UserSettingsModelUse shift+enter to send and enter to start a new line</t>
+          <t>UserSettingsModelShow images automatically</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25937</t>
+          <t>../../src/UserSettingsPage.cpp:26055</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Show images automatically</t>
+          <t>Sort rooms alphabetically</t>
         </is>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow images automatically</t>
+          <t>UserSettingsModelSort rooms alphabetically</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25943</t>
+          <t>../../src/UserSettingsPage.cpp:26065</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Sort rooms alphabetically</t>
+          <t>Ignored users</t>
         </is>
       </c>
       <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>UserSettingsModelSort rooms alphabetically</t>
+          <t>UserSettingsModelIgnored users</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25953</t>
+          <t>../../src/UserSettingsPage.cpp:26087</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Ignored users</t>
+          <t>Reduce or disable animations</t>
         </is>
       </c>
       <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>UserSettingsModelIgnored users</t>
+          <t>UserSettingsModelReduce or disable animations</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25975</t>
+          <t>../../src/UserSettingsPage.cpp:26095</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Reduce or disable animations</t>
+          <t>Disable swipe motions</t>
         </is>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>UserSettingsModelReduce or disable animations</t>
+          <t>UserSettingsModelDisable swipe motions</t>
         </is>
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25983</t>
+          <t>../../src/UserSettingsPage.cpp:26139</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Disable swipe motions</t>
+          <t>ACCESSIBILITY</t>
         </is>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>UserSettingsModelDisable swipe motions</t>
+          <t>UserSettingsModelACCESSIBILITY</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26027</t>
+          <t>../../src/UserSettingsPage.cpp:26147</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>ACCESSIBILITY</t>
+          <t>GLOBAL MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>UserSettingsModelACCESSIBILITY</t>
+          <t>UserSettingsModelGLOBAL MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26035</t>
+          <t>../../src/UserSettingsPage.cpp:26171</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>GLOBAL MESSAGE VISIBILITY</t>
+          <t>Periodically update community routing information</t>
         </is>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>UserSettingsModelGLOBAL MESSAGE VISIBILITY</t>
+          <t>UserSettingsModelPeriodically update community routing information</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26059</t>
+          <t>../../src/UserSettingsPage.cpp:26173</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Periodically update community routing information</t>
+          <t>Periodically delete expired events</t>
         </is>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>UserSettingsModelPeriodically update community routing information</t>
+          <t>UserSettingsModelPeriodically delete expired events</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26061</t>
+          <t>../../src/UserSettingsPage.cpp:26356</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Periodically delete expired events</t>
+          <t>Shows scrollbars in the room list and communities list.</t>
         </is>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>UserSettingsModelPeriodically delete expired events</t>
+          <t>UserSettingsModelShows scrollbars in the room list and communities list.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26249</t>
+          <t>../../src/UserSettingsPage.cpp:26374</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Shows scrollbars in the room list and communities list.</t>
+          <t>If images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
         </is>
       </c>
       <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>UserSettingsModelShows scrollbars in the room list and communities list.</t>
+          <t>UserSettingsModelIf images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26266</t>
+          <t>../../src/UserSettingsPage.cpp:26382</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>If images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+          <t>Display rooms with new messages first.
+If this is off, the list of rooms will only be sorted by the preferred sorting order.
+If this is on, rooms which have active notifications (the small circle with a number in it) will be sorted on top. Rooms that you have muted will still be sorted by the preferred sorting order, since you don't seem to consider them as important as the other rooms.</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>UserSettingsModelIf images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+          <t>UserSettingsModelDisplay rooms with new messages first.
+If this is off, the list of rooms will only be sorted by the preferred sorting order.
+If this is on, rooms which have active notifications (the small circle with a number in it) will be sorted on top. Rooms that you have muted will still be sorted by the preferred sorting order, since you don't seem to consider them as important as the other rooms.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26274</t>
+          <t>../../src/UserSettingsPage.cpp:26391</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Display rooms with new messages first.
-[...1 lines deleted...]
-If this is on, rooms which have active notifications (the small circle with a number in it) will be sorted on top. Rooms that you have muted will still be sorted by the preferred sorting order, since you don't seem to consider them as important as the other rooms.</t>
+          <t>Sort rooms alphabetically.
+If this is off, the list of rooms will be sorted by the timestamp of the last message in a room.
+If this is on, rooms that come first alphabetically will be sorted earlier than ones that come later.</t>
         </is>
       </c>
       <c r="C162" t="inlineStr"/>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>UserSettingsModelDisplay rooms with new messages first.
-[...1 lines deleted...]
-If this is on, rooms which have active notifications (the small circle with a number in it) will be sorted on top. Rooms that you have muted will still be sorted by the preferred sorting order, since you don't seem to consider them as important as the other rooms.</t>
+          <t>UserSettingsModelSort rooms alphabetically.
+If this is off, the list of rooms will be sorted by the timestamp of the last message in a room.
+If this is on, rooms that come first alphabetically will be sorted earlier than ones that come later.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26283</t>
+          <t>../../src/UserSettingsPage.cpp:26405</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Sort rooms alphabetically.
-[...1 lines deleted...]
-If this is on, rooms that come first alphabetically will be sorted earlier than ones that come later.</t>
+          <t>Configure whether to show or hide certain events like room joins.</t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>UserSettingsModelSort rooms alphabetically.
-[...1 lines deleted...]
-If this is on, rooms that come first alphabetically will be sorted earlier than ones that come later.</t>
+          <t>UserSettingsModelConfigure whether to show or hide certain events like room joins.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26297</t>
+          <t>../../src/UserSettingsPage.cpp:26437</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Configure whether to show or hide certain events like room joins.</t>
+          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>UserSettingsModelConfigure whether to show or hide certain events like room joins.</t>
+          <t>UserSettingsModelNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26329</t>
+          <t>../../src/UserSettingsPage.cpp:26445</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>Will prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
         </is>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>UserSettingsModelNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>UserSettingsModelWill prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26337</t>
+          <t>../../src/UserSettingsPage.cpp:26448</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Will prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
+          <t>Change the scale factor of the whole user interface. Requires a restart to take effect.</t>
         </is>
       </c>
       <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>UserSettingsModelWill prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
+          <t>UserSettingsModelChange the scale factor of the whole user interface. Requires a restart to take effect.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26340</t>
+          <t>../../src/UserSettingsPage.cpp:26457</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Change the scale factor of the whole user interface. Requires a restart to take effect.</t>
+          <t>Automatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>UserSettingsModelChange the scale factor of the whole user interface. Requires a restart to take effect.</t>
+          <t>UserSettingsModelAutomatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26349</t>
+          <t>../../src/UserSettingsPage.cpp:26510</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Automatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+          <t>To allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
         </is>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>UserSettingsModelAutomatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+          <t>UserSettingsModelTo allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26402</t>
+          <t>../../src/UserSettingsPage.cpp:26516</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>To allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
+          <t>Regularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
         </is>
       </c>
       <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>UserSettingsModelTo allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
+          <t>UserSettingsModelRegularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26408</t>
+          <t>../../src/UserSettingsPage.cpp:26520</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Regularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
+          <t>Manage your ignored users.</t>
         </is>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>UserSettingsModelRegularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
+          <t>UserSettingsModelManage your ignored users.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26412</t>
+          <t>../../src/UserSettingsPage.cpp:26662</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Manage your ignored users.</t>
+          <t>Always</t>
         </is>
       </c>
       <c r="C171" t="inlineStr"/>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>UserSettingsModelManage your ignored users.</t>
+          <t>UserSettingsModelAlways</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26554</t>
+          <t>../../src/UserSettingsPage.cpp:26663</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Always</t>
+          <t>Only in private rooms</t>
         </is>
       </c>
       <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>UserSettingsModelAlways</t>
+          <t>UserSettingsModelOnly in private rooms</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26555</t>
+          <t>../../src/UserSettingsPage.cpp:26664</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Only in private rooms</t>
+          <t>Never</t>
         </is>
       </c>
       <c r="C173" t="inlineStr"/>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>UserSettingsModelOnly in private rooms</t>
+          <t>UserSettingsModelNever</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26556</t>
+          <t>../../src/UserSettingsPage.cpp:26684</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Never</t>
+          <t>System font</t>
         </is>
       </c>
       <c r="C174" t="inlineStr"/>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>UserSettingsModelNever</t>
+          <t>UserSettingsModelSystem font</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26570</t>
+          <t>../../src/UserSettingsPage.cpp:26689</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>System font</t>
+          <t>System emoji font</t>
         </is>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>UserSettingsModelSystem font</t>
+          <t>UserSettingsModelSystem emoji font</t>
         </is>
       </c>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26575</t>
+          <t>../../src/UserSettingsPage.cpp:27183</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>System emoji font</t>
+          <t>Repeat File Password</t>
         </is>
       </c>
       <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>UserSettingsModelSystem emoji font</t>
+          <t>UserSettingsModelRepeat File Password</t>
         </is>
       </c>
       <c r="G176" t="inlineStr"/>
       <c r="H176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27071</t>
+          <t>../../src/UserSettingsPage.cpp:27184</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Repeat File Password</t>
+          <t>Repeat the passphrase:</t>
         </is>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>UserSettingsModelRepeat File Password</t>
+          <t>UserSettingsModelRepeat the passphrase:</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27072</t>
+          <t>../../src/UserSettingsPage.cpp:27192</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Repeat the passphrase:</t>
+          <t>Passwords don't match</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>UserSettingsModelRepeat the passphrase:</t>
+          <t>UserSettingsModelPasswords don't match</t>
         </is>
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27080</t>
+          <t>../qml/pages/UserSettingsPage.qml:27421</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Passwords don't match</t>
+          <t>CONFIGURE</t>
         </is>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>UserSettingsModelPasswords don't match</t>
+          <t>UserSettingsPageCONFIGURE</t>
         </is>
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27306</t>
+          <t>../qml/pages/UserSettingsPage.qml:27439</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>CONFIGURE</t>
+          <t>MANAGE</t>
         </is>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>UserSettingsPageCONFIGURE</t>
+          <t>UserSettingsPageMANAGE</t>
         </is>
       </c>
       <c r="G180" t="inlineStr"/>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27324</t>
+          <t>../qml/pages/WelcomePage.qml:27752</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>MANAGE</t>
+          <t>Reduce animations</t>
         </is>
       </c>
       <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>UserSettingsPageMANAGE</t>
+          <t>WelcomePageReduce animations</t>
         </is>
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27637</t>
+          <t>../qml/pages/WelcomePage.qml:27759</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Reduce animations</t>
+          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>WelcomePageReduce animations</t>
+          <t>WelcomePageNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27644</t>
+          <t>../../src/notifications/ManagerMac.cpp:28158</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>Message contains spoiler.</t>
         </is>
       </c>
       <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>WelcomePageNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>macosNotificationMessage contains spoiler.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:28042</t>
+          <t>../../src/Utils.cpp:27916</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Message contains spoiler.</t>
+          <t>You sent a spoiler.</t>
         </is>
       </c>
       <c r="C184" t="inlineStr"/>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>macosNotificationMessage contains spoiler.</t>
+          <t>message-description sent:You sent a spoiler.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27800</t>
+          <t>../../src/Utils.cpp:27919</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>You sent a spoiler.</t>
+          <t>%1 sent a spoiler.</t>
         </is>
       </c>
       <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a spoiler.</t>
+          <t>message-description sent:%1 sent a spoiler.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27803</t>
+          <t>../../src/Utils.cpp:27907</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>%1 sent a spoiler.</t>
+          <t>You sent a chat effect</t>
         </is>
       </c>
       <c r="C186" t="inlineStr"/>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a spoiler.</t>
+          <t>message-description sent:You sent a chat effect</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27791</t>
+          <t>../../src/Utils.cpp:27910</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>You sent a chat effect</t>
+          <t>%1 sent a chat effect</t>
         </is>
       </c>
       <c r="C187" t="inlineStr"/>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a chat effect</t>
+          <t>message-description sent:%1 sent a chat effect</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27794</t>
+          <t>../../src/Utils.cpp:27933</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>%1 sent a chat effect</t>
+          <t>* %1 spoils something.</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a chat effect</t>
+          <t>message-description sent:* %1 spoils something.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27817</t>
+          <t>../../src/Utils.cpp:27967</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>* %1 spoils something.</t>
+          <t>You rejected a call</t>
         </is>
       </c>
       <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>message-description sent:* %1 spoils something.</t>
+          <t>message-description sent:You rejected a call</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27851</t>
+          <t>../../src/Utils.cpp:27969</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>You rejected a call</t>
+          <t>%1 rejected a call</t>
         </is>
       </c>
       <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>message-description sent:You rejected a call</t>
+          <t>message-description sent:%1 rejected a call</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
-    </row>
-[...24 lines deleted...]
-      <c r="H191" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>