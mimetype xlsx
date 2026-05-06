--- v1 (2026-03-22)
+++ v2 (2026-05-06)
@@ -1105,67 +1105,70 @@
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>AllowedRoomsSettingsDialogOther room</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>../qml/dialogs/AllowedRoomsSettingsDialog.qml:821</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Enter additional rooms not in the list yet...</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Введите дополнительные комнаты, которых ещё нет в списке...</t>
+        </is>
+      </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>AllowedRoomsSettingsDialogEnter additional rooms not in the list yet...</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Введите комнаты, которых нет в списке...
 Suggested in Weblate: Введите комнаты, которые ещё не в списке...
-Suggested in Weblate: Введите дополнительные комнаты, которых ещё нет в списке...
 Suggested in Weblate: Добавить комнаты отсутствующие в списке</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>../../src/Cache.cpp:4322</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>%1 and %2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>%1 и %2</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
@@ -3049,66 +3052,69 @@
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>CommandCompleter/react &lt;text&gt;</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:6992</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>/join &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr"/>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>/join &lt;!id-комнаты|#псевдоним&gt; [причина]</t>
+        </is>
+      </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>CommandCompleter/join &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: /join &lt;!id-комнаты|#псевдоним&gt; [причина]
-Suggested in Weblate: /join &lt;!идентификатор-комнаты|#псевдоним&gt; [причина]</t>
+          <t>Suggested in Weblate: /join &lt;!идентификатор-комнаты|#псевдоним&gt; [причина]</t>
         </is>
       </c>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:6994</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>/knock &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>/knock &lt;!id-комнаты|#псевдоним&gt; [причина]</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
@@ -8714,97 +8720,97 @@
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogSelect images for pack</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Выберите изображения для набора</t>
         </is>
       </c>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10901</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Add to pack</t>
         </is>
       </c>
-      <c r="C268" t="inlineStr"/>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>Добавить в набор</t>
+        </is>
+      </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogAdd to pack</t>
         </is>
       </c>
-      <c r="G268" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10962</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Change the overview image for this pack</t>
         </is>
       </c>
-      <c r="C269" t="inlineStr"/>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Изменить превью для этого набора</t>
+        </is>
+      </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogChange the overview image for this pack</t>
         </is>
       </c>
-      <c r="G269" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10975</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Overview Image (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogOverview Image (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>