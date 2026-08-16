--- v2 (2026-05-06)
+++ v3 (2026-08-16)
@@ -7601,51 +7601,55 @@
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>EventExpirationDialogIf this is turned on, old state events also get redacted. The latest state event of any type+key combination is excluded from redaction to not remove the room name and similar state by accident.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>../../src/ui/EventExpiry.cpp:9875</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Failed to set hidden events: %1</t>
         </is>
       </c>
-      <c r="C231" t="inlineStr"/>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>Не удалось установить скрытые события: %1</t>
+        </is>
+      </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>EventExpiryFailed to set hidden events: %1</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Не удалось задать скрытые события: %1</t>
         </is>
       </c>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>../qml/device-verification/Failed.qml:9886</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
@@ -7781,111 +7785,123 @@
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>FailedOther party canceled the verification.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>../qml/device-verification/Failed.qml:9908</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>The verification was accepted by a different device.</t>
         </is>
       </c>
-      <c r="C237" t="inlineStr"/>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>Верификация была принята другим устройством.</t>
+        </is>
+      </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>FailedThe verification was accepted by a different device.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Проверка была принята другим устройством.</t>
         </is>
       </c>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>../qml/device-verification/Failed.qml:9910</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Verification messages received out of order!</t>
         </is>
       </c>
-      <c r="C238" t="inlineStr"/>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>Сообщения верификации получены не по порядку!</t>
+        </is>
+      </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>FailedVerification messages received out of order!</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Сообщения подтверждения получены не по порядку!</t>
         </is>
       </c>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>../qml/device-verification/Failed.qml:9912</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Unknown verification error.</t>
         </is>
       </c>
-      <c r="C239" t="inlineStr"/>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>Неизвестная ошибка верификации.</t>
+        </is>
+      </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>FailedUnknown verification error.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Неизвестная ошибка проверки.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>../qml/device-verification/Failed.qml:9928</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
@@ -7901,856 +7917,859 @@
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>FailedClose</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>../qml/dialogs/FallbackAuthDialog.qml:9953</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Fallback authentication</t>
         </is>
       </c>
-      <c r="C241" t="inlineStr"/>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>Резервная аутентификация</t>
+        </is>
+      </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>FallbackAuthDialogFallback authentication</t>
         </is>
       </c>
-      <c r="G241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>../qml/dialogs/FallbackAuthDialog.qml:9968</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Open the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
-      <c r="C242" t="inlineStr"/>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>Откройте резервный вариант, выполните необходимые шаги и подтвердите после их завершения.</t>
+        </is>
+      </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>FallbackAuthDialogOpen the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
-      <c r="G242" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>../qml/dialogs/FallbackAuthDialog.qml:9976</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Open Fallback in Browser</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Открыть ответ в Браузере</t>
+          <t>Открыть резервный вариант в браузере</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>FallbackAuthDialogOpen Fallback in Browser</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Открыть в Браузере</t>
         </is>
       </c>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>../qml/dialogs/FallbackAuthDialog.qml:9981</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Cancel</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Отмена</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>FallbackAuthDialogCancel</t>
         </is>
       </c>
-      <c r="G244" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>../qml/dialogs/FallbackAuthDialog.qml:9986</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Confirm</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Подтвердить</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>FallbackAuthDialogConfirm</t>
         </is>
       </c>
-      <c r="G245" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>../qml/ForwardCompleter.qml:10038</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Forward Message</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Переслать Сообщение</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>ForwardCompleterForward Message</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>../../src/GridImagePackModel.cpp:10323</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Account Pack</t>
         </is>
       </c>
-      <c r="C247" t="inlineStr"/>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>Набор аккаунта</t>
+        </is>
+      </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>GridImagePackModelAccount Pack</t>
         </is>
       </c>
-      <c r="G247" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>../../src/ui/HiddenEvents.cpp:10425</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Failed to set hidden events: %1</t>
         </is>
       </c>
-      <c r="C248" t="inlineStr"/>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>Не удалось установить скрытые события: %1</t>
+        </is>
+      </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>HiddenEventsFailed to set hidden events: %1</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Не удалось установить скрытые события: %1
-Suggested in Weblate: Не удалось настроить отображение событий: %1</t>
+          <t>Suggested in Weblate: Не удалось настроить отображение событий: %1</t>
         </is>
       </c>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>../qml/dialogs/HiddenEventsDialog.qml:10458</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Hidden events for %1</t>
         </is>
       </c>
-      <c r="C249" t="inlineStr"/>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>Скрытые события для %1</t>
+        </is>
+      </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>HiddenEventsDialogHidden events for %1</t>
         </is>
       </c>
-      <c r="G249" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>../qml/dialogs/HiddenEventsDialog.qml:10461</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Hidden events</t>
         </is>
       </c>
-      <c r="C250" t="inlineStr"/>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>Скрытые события</t>
+        </is>
+      </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>HiddenEventsDialogHidden events</t>
         </is>
       </c>
-      <c r="G250" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>../qml/dialogs/HiddenEventsDialog.qml:10479</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>These events will be &lt;b&gt;shown&lt;/b&gt; in %1:</t>
         </is>
       </c>
-      <c r="C251" t="inlineStr"/>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>Эти события будут &lt;b&gt;показаны&lt;/b&gt; в %1:</t>
+        </is>
+      </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>HiddenEventsDialogThese events will be &lt;b&gt;shown&lt;/b&gt; in %1:</t>
         </is>
       </c>
-      <c r="G251" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>../qml/dialogs/HiddenEventsDialog.qml:10482</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>These events will be &lt;b&gt;shown&lt;/b&gt; in all rooms:</t>
         </is>
       </c>
-      <c r="C252" t="inlineStr"/>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>Эти события будут &lt;b&gt;показаны&lt;/b&gt; во всех комнатах:</t>
+        </is>
+      </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>HiddenEventsDialogThese events will be &lt;b&gt;shown&lt;/b&gt; in all rooms:</t>
         </is>
       </c>
-      <c r="G252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>../qml/dialogs/HiddenEventsDialog.qml:10497</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>User events</t>
         </is>
       </c>
-      <c r="C253" t="inlineStr"/>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>События пользователя</t>
+        </is>
+      </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>HiddenEventsDialogUser events</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Пользовательские события</t>
         </is>
       </c>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>../qml/dialogs/HiddenEventsDialog.qml:10498</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Joins, leaves, avatar and name changes, bans, …</t>
         </is>
       </c>
       <c r="C254" t="inlineStr"/>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>HiddenEventsDialogJoins, leaves, avatar and name changes, bans, …</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Присоединяется, покидает, меняет аватар или имя, банит, …</t>
+          <t>Suggested in Weblate: Присоединения, выходы, смены аватара и имени, блокировки, …
+Suggested in Weblate: Присоединяется, покидает, меняет аватар или имя, банит, …</t>
         </is>
       </c>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>../qml/dialogs/HiddenEventsDialog.qml:10514</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Power level changes</t>
         </is>
       </c>
       <c r="C255" t="inlineStr"/>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>HiddenEventsDialogPower level changes</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Изменение прав</t>
+          <t>Suggested in Weblate: Изменение уровней доступа
+Suggested in Weblate: Изменение прав</t>
         </is>
       </c>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>../qml/dialogs/HiddenEventsDialog.qml:10515</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Sent when a moderator is added/removed or the permissions of a room are changed.</t>
         </is>
       </c>
-      <c r="C256" t="inlineStr"/>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>Отправляется при добавлении / удалении модератора или изменении прав доступа к комнате.</t>
+        </is>
+      </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>HiddenEventsDialogSent when a moderator is added/removed or the permissions of a room are changed.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Отправляется при добавлении / удалении модератора или изменении прав доступа к комнате.</t>
+          <t>Suggested in Weblate: Отправляется при добавлении/удалении модератора или изменении разрешений комнаты.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>../qml/dialogs/HiddenEventsDialog.qml:10531</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Stickers</t>
         </is>
       </c>
-      <c r="C257" t="inlineStr"/>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>Стикеры</t>
+        </is>
+      </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>HiddenEventsDialogStickers</t>
         </is>
       </c>
-      <c r="G257" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>../qml/dialogs/HiddenEventsDialog.qml:10542</t>
         </is>
       </c>
       <c r="B258" t="inlineStr"/>
       <c r="C258" t="inlineStr"/>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>HiddenEventsDialogAllowed server changes</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>../qml/dialogs/IgnoredUsers.qml:10558</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Ignored users</t>
         </is>
       </c>
-      <c r="C259" t="inlineStr"/>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>Игнорируемые пользователи</t>
+        </is>
+      </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>IgnoredUsersIgnored users</t>
         </is>
       </c>
-      <c r="G259" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>../qml/dialogs/IgnoredUsers.qml:10578</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Ignoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>IgnoredUsersIgnoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Игнор пользователя скрывает его сообщения (он всё ещё может видеть ваши!).</t>
+          <t>Suggested in Weblate: Игнорирование пользователя скрывает его сообщения (он всё ещё может видеть ваши!).
+Suggested in Weblate: Игнор пользователя скрывает его сообщения (он всё ещё может видеть ваши!).</t>
         </is>
       </c>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>../qml/dialogs/IgnoredUsers.qml:10609</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Stop Ignoring.</t>
         </is>
       </c>
-      <c r="C261" t="inlineStr"/>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>Перестань игнорировать.</t>
+        </is>
+      </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>IgnoredUsersStop Ignoring.</t>
         </is>
       </c>
-      <c r="G261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>../qml/delegates/ImageMessage.qml:10800</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Show</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Показать</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>ImageMessageShow</t>
         </is>
       </c>
-      <c r="G262" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackDeleteDialog.qml:10814</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Are you sure you wish to delete the sticker pack '%1'?</t>
         </is>
       </c>
-      <c r="C263" t="inlineStr"/>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Вы уверены, что хотите удалить набор стикеров «%1»?</t>
+        </is>
+      </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>ImagePackDeleteDialogAre you sure you wish to delete the sticker pack '%1'?</t>
         </is>
       </c>
-      <c r="G263" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10836</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Editing image pack</t>
         </is>
       </c>
       <c r="C264" t="inlineStr"/>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogEditing image pack</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Редактирование пакета изображений</t>
+          <t>Suggested in Weblate: Редактирование набора изображений
+Suggested in Weblate: Редактирование пакета изображений</t>
         </is>
       </c>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10892</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Add images</t>
         </is>
       </c>
-      <c r="C265" t="inlineStr"/>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>Добавить изображения</t>
+        </is>
+      </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogAdd images</t>
         </is>
       </c>
-      <c r="G265" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10899</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Images (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
-      <c r="C266" t="inlineStr"/>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Изображения (*.png *.webp *.gif *.jpg *.jpeg)</t>
+        </is>
+      </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogImages (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
-      <c r="G266" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10900</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Select images for pack</t>
         </is>
       </c>
-      <c r="C267" t="inlineStr"/>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>Выберите изображения для набора</t>
+        </is>
+      </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogSelect images for pack</t>
         </is>
       </c>
-      <c r="G267" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10901</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Add to pack</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Добавить в набор</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
@@ -8794,713 +8813,720 @@
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10975</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Overview Image (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogOverview Image (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Превью (*.png *.webp *.jpg *.jpeg)</t>
+          <t>Suggested in Weblate: Изображение миниатюры (*.png *.webp *.jpg *.jpeg)
+Suggested in Weblate: Превью (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10976</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Select overview image for pack</t>
         </is>
       </c>
       <c r="C271" t="inlineStr"/>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogSelect overview image for pack</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Выберите превью для набора</t>
+          <t>Suggested in Weblate: Выберите изображение миниатюры для набора
+Suggested in Weblate: Выберите превью для набора</t>
         </is>
       </c>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10988</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>State key</t>
         </is>
       </c>
       <c r="C272" t="inlineStr"/>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogState key</t>
         </is>
       </c>
-      <c r="G272" t="inlineStr"/>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Ключ состояния</t>
+        </is>
+      </c>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10996</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Packname</t>
         </is>
       </c>
       <c r="C273" t="inlineStr"/>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogPackname</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Название</t>
+          <t>Suggested in Weblate: Название набора
+Suggested in Weblate: Название</t>
         </is>
       </c>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:11004</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Attribution</t>
         </is>
       </c>
       <c r="C274" t="inlineStr"/>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogAttribution</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Описание</t>
+          <t>Suggested in Weblate: Атрибуция
+Suggested in Weblate: Описание</t>
         </is>
       </c>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:11088</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Use as Emoji</t>
         </is>
       </c>
-      <c r="C275" t="inlineStr"/>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>Использовать как эмодзи</t>
+        </is>
+      </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogUse as Emoji</t>
         </is>
       </c>
-      <c r="G275" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:11101</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Use as Sticker</t>
         </is>
       </c>
-      <c r="C276" t="inlineStr"/>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>Использовать как стикер</t>
+        </is>
+      </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogUse as Sticker</t>
         </is>
       </c>
-      <c r="G276" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:11064</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Shortcode</t>
         </is>
       </c>
       <c r="C277" t="inlineStr"/>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogShortcode</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: краткий код</t>
+          <t>Suggested in Weblate: Краткий код
+Suggested in Weblate: краткий код</t>
         </is>
       </c>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:11079</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Body</t>
         </is>
       </c>
       <c r="C278" t="inlineStr"/>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogBody</t>
         </is>
       </c>
-      <c r="G278" t="inlineStr"/>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Описание</t>
+        </is>
+      </c>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:11114</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Remove from pack</t>
         </is>
       </c>
-      <c r="C279" t="inlineStr"/>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>Удалить из набора</t>
+        </is>
+      </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogRemove from pack</t>
         </is>
       </c>
-      <c r="G279" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:11118</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Remove</t>
         </is>
       </c>
-      <c r="C280" t="inlineStr"/>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>Удалить</t>
+        </is>
+      </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogRemove</t>
         </is>
       </c>
-      <c r="G280" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11141</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Image pack settings</t>
         </is>
       </c>
-      <c r="C281" t="inlineStr"/>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>Настройки набора</t>
+        </is>
+      </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogImage pack settings</t>
         </is>
       </c>
-      <c r="G281" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11193</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Create account pack</t>
         </is>
       </c>
-      <c r="C282" t="inlineStr"/>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>Создать набор для аккаунта</t>
+        </is>
+      </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogCreate account pack</t>
         </is>
       </c>
-      <c r="G282" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11206</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>New room pack</t>
         </is>
       </c>
-      <c r="C283" t="inlineStr"/>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>Новый набор для комнаты</t>
+        </is>
+      </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogNew room pack</t>
         </is>
       </c>
-      <c r="G283" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11228</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Private pack</t>
         </is>
       </c>
       <c r="C284" t="inlineStr"/>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogPrivate pack</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Приватны набор</t>
+          <t>Suggested in Weblate: Приватный набор
+Suggested in Weblate: Приватны набор</t>
         </is>
       </c>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11230</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Pack from this room</t>
         </is>
       </c>
-      <c r="C285" t="inlineStr"/>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>Набор из этой комнаты</t>
+        </is>
+      </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogPack from this room</t>
         </is>
       </c>
-      <c r="G285" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11232</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Pack from parent community</t>
         </is>
       </c>
-      <c r="C286" t="inlineStr"/>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>Набор из родительского сообщества</t>
+        </is>
+      </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogPack from parent community</t>
         </is>
       </c>
-      <c r="G286" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11234</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Globally enabled pack</t>
         </is>
       </c>
-      <c r="C287" t="inlineStr"/>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>Включенный глобально набор</t>
+        </is>
+      </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogGlobally enabled pack</t>
         </is>
       </c>
-      <c r="G287" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11302</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Enable globally</t>
         </is>
       </c>
-      <c r="C288" t="inlineStr"/>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>Включить глобально</t>
+        </is>
+      </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogEnable globally</t>
         </is>
       </c>
-      <c r="G288" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11306</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Enables this pack to be used in all rooms</t>
         </is>
       </c>
       <c r="C289" t="inlineStr"/>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogEnables this pack to be used in all rooms</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Позволяет использовать этот набор во всех комнатах.</t>
+          <t>Suggested in Weblate: Позволяет использовать этот набор во всех комнатах
+Suggested in Weblate: Позволяет использовать этот набор во всех комнатах.</t>
         </is>
       </c>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11318</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Edit</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Редактировать</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogEdit</t>
         </is>
       </c>
-      <c r="G290" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11329</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Remove</t>
         </is>
       </c>
-      <c r="C291" t="inlineStr"/>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>Удалить</t>
+        </is>
+      </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogRemove</t>
         </is>
       </c>
-      <c r="G291" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11390</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Close</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Закрыть</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogClose</t>
         </is>
       </c>
-      <c r="G292" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>../../src/timeline/InputBar.cpp:11813</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Select file(s)</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Выбрать файл(ы)</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
@@ -9530,97 +9556,97 @@
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>InputBarAll Files (*)</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>../../src/timeline/InputBar.cpp:12436</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>You need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
         </is>
       </c>
-      <c r="C295" t="inlineStr"/>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>При игнорировании пользователя нужно передавать действительный mxid. '%1' не является действительным userid.</t>
+        </is>
+      </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>InputBarYou need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
         </is>
       </c>
-      <c r="G295" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>../../src/timeline/InputBar.cpp:12443</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Failed to fetch user %1</t>
         </is>
       </c>
-      <c r="C296" t="inlineStr"/>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>Не удалось запросить пользователя %1</t>
+        </is>
+      </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>InputBarFailed to fetch user %1</t>
         </is>
       </c>
-      <c r="G296" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>../../src/timeline/InputBar.cpp:12855</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Upload of '%1' failed</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Не удалось загрузить '%1'</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
@@ -11106,67 +11132,67 @@
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>MessageInputWrite a message...</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>../qml/MessageInput.qml:14037</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Stickers</t>
         </is>
       </c>
-      <c r="C346" t="inlineStr"/>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>Стикеры</t>
+        </is>
+      </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>MessageInputStickers</t>
         </is>
       </c>
-      <c r="G346" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>../qml/MessageInput.qml:14061</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Emoji</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Эмодзи</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
@@ -13656,63 +13682,59 @@
         <is>
           <t>Suggested in Weblate: Права доступа синхронизированы с сообществом.</t>
         </is>
       </c>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
           <t>../../src/PowerlevelsEditModels.cpp:16454</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>Failed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>Не удалось обновить уровень доступа: %1</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
           <t>PowerLevelsFailed to update powerlevel: %1</t>
         </is>
       </c>
-      <c r="G430" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
           <t>../../src/PowerlevelsEditModels.cpp:16327</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>Failed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>Не удалось обновить уровень доступа: %1</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
@@ -14030,67 +14052,67 @@
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
           <t>PowerlevelsTypeListModelReactions</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
           <t>../../src/PowerlevelsEditModels.cpp:15887</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Deprecated aliases events</t>
         </is>
       </c>
-      <c r="C443" t="inlineStr"/>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>События устаревших псевдонимов</t>
+        </is>
+      </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t>PowerlevelsTypeListModelDeprecated aliases events</t>
         </is>
       </c>
-      <c r="G443" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>../../src/PowerlevelsEditModels.cpp:15889</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>Change the room avatar</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>Менять аватар комнаты</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
@@ -14664,95 +14686,96 @@
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
           <t>PowerlevelsTypeListModelBan servers using policy rules</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>../../src/PowerlevelsEditModels.cpp:15931</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>Edit child communities and rooms</t>
         </is>
       </c>
-      <c r="C464" t="inlineStr"/>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>Редактировать дочерние сообщества и комнаты</t>
+        </is>
+      </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
           <t>PowerlevelsTypeListModelEdit child communities and rooms</t>
         </is>
       </c>
-      <c r="G464" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>../../src/PowerlevelsEditModels.cpp:15933</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>Change parent communities</t>
         </is>
       </c>
       <c r="C465" t="inlineStr"/>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
           <t>PowerlevelsTypeListModelChange parent communities</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Сменить вышестоящие сообщества</t>
+          <t>Suggested in Weblate: Сменить родительские сообщества
+Suggested in Weblate: Сменить вышестоящие сообщества</t>
         </is>
       </c>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
           <t>../../src/PowerlevelsEditModels.cpp:15936</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>Start a call</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>Начинать аудио/видео вызовы</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
@@ -14844,67 +14867,67 @@
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
           <t>PowerlevelsTypeListModelHang up a call</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
           <t>../../src/PowerlevelsEditModels.cpp:15944</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>Reject a call</t>
         </is>
       </c>
-      <c r="C470" t="inlineStr"/>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>Отклонить звонок</t>
+        </is>
+      </c>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
           <t>PowerlevelsTypeListModelReject a call</t>
         </is>
       </c>
-      <c r="G470" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G470" t="inlineStr"/>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>../../src/PowerlevelsEditModels.cpp:15946</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>Change the room emotes</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>Менять эмоции в комнате</t>
         </is>
       </c>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
@@ -15068,271 +15091,265 @@
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
           <t>../../src/main.cpp:16373</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>Set the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="C477" t="inlineStr"/>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
           <t>QObjectSet the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Задайте глобальный уровень логов, или список пар &lt;component&gt;=&lt;уровень&gt; через запятую, или и то и другое. Например, чтобы установить уровень логирования по умолчанию на 'warn', но отключить логирование для компонента 'ui', передайте 'warn,ui=off'. Уровни: {trace, debug, info, warning, error, critical, off}. Компоненты: {crypto, db, mtx, net, qml, ui}</t>
+          <t>Suggested in Weblate: Установить глобальный уровень журналирования, или разделённый запятыми список пар &lt;компонент&gt;=&lt;уровень&gt;, или оба. Например, чтобы установить уровень журналирования по умолчанию на 'warn', но отключить журналирование для компонента 'ui', передайте 'warn,ui=off'. уровни:{trace,debug,info,warning,error,critical,off} компоненты:{crypto,db,mtx,net,qml,ui}
+Suggested in Weblate: Задайте глобальный уровень логов, или список пар &lt;component&gt;=&lt;уровень&gt; через запятую, или и то и другое. Например, чтобы установить уровень логирования по умолчанию на 'warn', но отключить логирование для компонента 'ui', передайте 'warn,ui=off'. Уровни: {trace, debug, info, warning, error, critical, off}. Компоненты: {crypto, db, mtx, net, qml, ui}</t>
         </is>
       </c>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>../../src/main.cpp:16378</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>level</t>
         </is>
       </c>
-      <c r="C478" t="inlineStr"/>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>уровень</t>
+        </is>
+      </c>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
           <t>QObjectlevel</t>
         </is>
       </c>
-      <c r="G478" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G478" t="inlineStr"/>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>../../src/main.cpp:16382</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>Set the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
         </is>
       </c>
       <c r="C479" t="inlineStr"/>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
           <t>QObjectSet the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Укажите типы вывода логов. Допускается список, разделенный запятыми. По умолчанию используется 'file,stderr'. Типы:{file,stderr,none}</t>
+          <t>Suggested in Weblate: Установить тип вывода журнала. Допускается разделённый запятыми список. По умолчанию 'file,stderr'. типы:{file,stderr,none}
+Suggested in Weblate: Укажите типы вывода логов. Допускается список, разделенный запятыми. По умолчанию используется 'file,stderr'. Типы:{file,stderr,none}</t>
         </is>
       </c>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
           <t>../../src/main.cpp:16384</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>type</t>
         </is>
       </c>
-      <c r="C480" t="inlineStr"/>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>тип</t>
+        </is>
+      </c>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
           <t>QObjecttype</t>
         </is>
       </c>
-      <c r="G480" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G480" t="inlineStr"/>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
           <t>../../src/main.cpp:16388</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Recompacts the database which might improve performance.</t>
         </is>
       </c>
       <c r="C481" t="inlineStr"/>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
           <t>QObjectRecompacts the database which might improve performance.</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Выполняет оптимизацию базы данных - может повысить производительность.</t>
         </is>
       </c>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>../../src/notifications/ManagerMac.cpp:16330</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>Respond</t>
         </is>
       </c>
-      <c r="C482" t="inlineStr"/>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>Ответить</t>
+        </is>
+      </c>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
           <t>QObjectRespond</t>
         </is>
       </c>
-      <c r="G482" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G482" t="inlineStr"/>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t>../../src/notifications/ManagerMac.cpp:16331</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>Send</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t>Отправить</t>
         </is>
       </c>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
           <t>QObjectSend</t>
         </is>
       </c>
-      <c r="G483" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G483" t="inlineStr"/>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
           <t>../../src/notifications/ManagerMac.cpp:16332</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>Write a message…</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t>Написать сообщение…</t>
         </is>
       </c>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
           <t>QObjectWrite a message...</t>
         </is>
       </c>
-      <c r="G484" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G484" t="inlineStr"/>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
           <t>../qml/dialogs/ReCaptchaDialog.qml:16372</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>Solve the reCAPTCHA and press the confirm button</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
           <t>Решите reCAPTCHA и нажмите кнопку подтверждения</t>
         </is>
       </c>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
@@ -15506,62 +15523,61 @@
           <t>ReadReceiptsModelYesterday, %1</t>
         </is>
       </c>
       <c r="G490" t="inlineStr"/>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
           <t>../../src/RegisterPage.cpp:16623</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>Autodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>Автообнaружение не удалось. Получен повреждённый ответ.</t>
         </is>
       </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
           <t>RegisterPageAutodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Автообнaружение не удалось. Получен повреждённый ответ.
-Suggested in Weblate: Автоматические обнаружение не удалось. Получен поврежденный ответ.
+          <t>Suggested in Weblate: Автоматические обнаружение не удалось. Получен поврежденный ответ.
 Suggested in Weblate: Автообноружение не удалось. Получен поврежденный ответ.</t>
         </is>
       </c>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>../../src/RegisterPage.cpp:16630</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>Автоматическое обнаружение не удалось. Неизвестная ошибка во время запроса .well-known.</t>
         </is>
       </c>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
@@ -18093,97 +18109,97 @@
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
           <t>RoomMembersDisplay name</t>
         </is>
       </c>
       <c r="G573" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Отображаемое имя</t>
         </is>
       </c>
       <c r="H573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
           <t>../qml/dialogs/RoomMembers.qml:20267</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
           <t>Power level</t>
         </is>
       </c>
-      <c r="C574" t="inlineStr"/>
+      <c r="C574" t="inlineStr">
+        <is>
+          <t>Уровень доступа</t>
+        </is>
+      </c>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
           <t>RoomMembersPower level</t>
         </is>
       </c>
-      <c r="G574" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G574" t="inlineStr"/>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
           <t>../qml/dialogs/RoomMembers.qml:20365</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
           <t>This room is not encrypted!</t>
         </is>
       </c>
-      <c r="C575" t="inlineStr"/>
+      <c r="C575" t="inlineStr">
+        <is>
+          <t>Эта комната не зашифрована!</t>
+        </is>
+      </c>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
           <t>RoomMembersThis room is not encrypted!</t>
         </is>
       </c>
-      <c r="G575" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G575" t="inlineStr"/>
       <c r="H575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
           <t>../qml/dialogs/RoomMembers.qml:20369</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
           <t>This user is verified.</t>
         </is>
       </c>
       <c r="C576" t="inlineStr"/>
       <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
           <t>RoomMembersThis user is verified.</t>
         </is>
       </c>
@@ -19502,67 +19518,67 @@
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
           <t>RoomSettingsDialogApply visibility changes</t>
         </is>
       </c>
       <c r="G619" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Применить изменения видимости</t>
         </is>
       </c>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
           <t>../qml/dialogs/RoomSettingsDialog.qml:21611</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
           <t>Locally hidden events</t>
         </is>
       </c>
-      <c r="C620" t="inlineStr"/>
+      <c r="C620" t="inlineStr">
+        <is>
+          <t>Локальные скрытые события</t>
+        </is>
+      </c>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
           <t>RoomSettingsDialogLocally hidden events</t>
         </is>
       </c>
-      <c r="G620" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G620" t="inlineStr"/>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
           <t>../qml/dialogs/RoomSettingsDialog.qml:21712</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
           <t>Configure</t>
         </is>
       </c>
       <c r="C621" t="inlineStr"/>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
           <t>RoomSettingsDialogConfigure</t>
         </is>
       </c>
@@ -23203,113 +23219,115 @@
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
           <t>../../src/timeline/TimelineModel.cpp:21812</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
           <t>%1 has changed the room's state_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C738" t="inlineStr"/>
       <c r="D738" t="inlineStr"/>
       <c r="E738" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
           <t>TimelineModel%1 has changed the room's state_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G738" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 изменил уровень прав state_default в комнате с %2 на %3.</t>
+          <t>Suggested in Weblate: %1 изменил(а) уровень доступа state_default для комнаты с %2 на %3.
+Suggested in Weblate: %1 изменил уровень прав state_default в комнате с %2 на %3.</t>
         </is>
       </c>
       <c r="H738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
           <t>../../src/timeline/TimelineModel.cpp:21827</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
           <t>%n member can now send state events.</t>
         </is>
       </c>
       <c r="C739" t="inlineStr"/>
       <c r="D739" t="inlineStr"/>
       <c r="E739" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
           <t>TimelineModel%n member(s) can now send state events.</t>
         </is>
       </c>
       <c r="G739" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %n участник может отправлять события состояния., %n участника могут отправлять события состояния., %n участников могут отправлять события состояния.</t>
+          <t>Suggested in Weblate: %n участник теперь может отправлять события состояния., %n участника теперь могут отправлять события состояния., %n участников теперь могут отправлять события состояния.
+Suggested in Weblate: %n участник может отправлять события состояния., %n участника могут отправлять события состояния., %n участников могут отправлять события состояния.</t>
         </is>
       </c>
       <c r="H739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
           <t>../../src/timeline/TimelineModel.cpp:21831</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
           <t>%1 can now send state events.</t>
         </is>
       </c>
-      <c r="C740" t="inlineStr"/>
+      <c r="C740" t="inlineStr">
+        <is>
+          <t>%1 теперь может отправлять события состояния.</t>
+        </is>
+      </c>
       <c r="D740" t="inlineStr"/>
       <c r="E740" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
           <t>TimelineModel%1 can now send state events.</t>
         </is>
       </c>
-      <c r="G740" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G740" t="inlineStr"/>
       <c r="H740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
           <t>../../src/timeline/TimelineModel.cpp:21845</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
           <t>%1 has changed the room's invite powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
           <t>%1 изменил(а) уровень доступа для возможности приглашения новых участников с %2 на %3.</t>
         </is>
       </c>
       <c r="D741" t="inlineStr"/>
       <c r="E741" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
@@ -23323,111 +23341,114 @@
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
           <t>../../src/timeline/TimelineModel.cpp:21855</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
           <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
         </is>
       </c>
       <c r="C742" t="inlineStr"/>
       <c r="D742" t="inlineStr"/>
       <c r="E742" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
           <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
         </is>
       </c>
       <c r="G742" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 изменил значение events_default powerlevel для комнаты с %2 на %3. Новые пользователи теперь не могут отправлять события.</t>
+          <t>Suggested in Weblate: %1 изменил(а) уровень доступа events_default для комнаты с %2 на %3. Новые пользователи теперь не могут отправлять какие-либо события.
+Suggested in Weblate: %1 изменил значение events_default powerlevel для комнаты с %2 на %3. Новые пользователи теперь не могут отправлять события.</t>
         </is>
       </c>
       <c r="H742" t="inlineStr"/>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
           <t>../../src/timeline/TimelineModel.cpp:21864</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
           <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
         </is>
       </c>
       <c r="C743" t="inlineStr"/>
       <c r="D743" t="inlineStr"/>
       <c r="E743" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
           <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
         </is>
       </c>
       <c r="G743" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 изменил значение параметра events_default powerlevel для комнаты с %2 на %3. Теперь новые пользователи могут отправлять события, которые не ограничены другими способами.</t>
+          <t>Suggested in Weblate: %1 изменил(а) уровень доступа events_default для комнаты с %2 на %3. Теперь новые пользователи могут отправлять события, которые не ограничены другими способами.
+Suggested in Weblate: %1 изменил значение параметра events_default powerlevel для комнаты с %2 на %3. Теперь новые пользователи могут отправлять события, которые не ограничены другими способами.</t>
         </is>
       </c>
       <c r="H743" t="inlineStr"/>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
           <t>../../src/timeline/TimelineModel.cpp:21871</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
           <t>%1 has changed the room's events_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C744" t="inlineStr"/>
       <c r="D744" t="inlineStr"/>
       <c r="E744" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
           <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G744" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 изменил значение параметра events_default powerlevel для комнаты с %2 на %3.</t>
+          <t>Suggested in Weblate: %1 изменил(а) уровень доступа events_default для комнаты с %2 на %3.
+Suggested in Weblate: %1 изменил значение параметра events_default powerlevel для комнаты с %2 на %3.</t>
         </is>
       </c>
       <c r="H744" t="inlineStr"/>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
           <t>../../src/timeline/TimelineModel.cpp:21883</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
           <t>%1 has made %2 an administrator of this room.</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
           <t>%1 предоставил(а) административные права доступа пользователю %2.</t>
         </is>
       </c>
       <c r="D745" t="inlineStr"/>
       <c r="E745" t="inlineStr">
         <is>
           <t>False</t>
         </is>
@@ -24972,51 +24993,55 @@
         <is>
           <t>../../src/timeline/TimelineModel.cpp:22232</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
           <t>%1 invited %2.</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
           <t>%1 пригласил(а) %2</t>
         </is>
       </c>
       <c r="D795" t="inlineStr"/>
       <c r="E795" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
           <t>TimelineModel%1 invited %2.</t>
         </is>
       </c>
-      <c r="G795" t="inlineStr"/>
+      <c r="G795" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %1 пригласил(а) %2.</t>
+        </is>
+      </c>
       <c r="H795" t="inlineStr"/>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
           <t>../../src/timeline/TimelineModel.cpp:22243</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
           <t>%1 has changed their avatar and changed their display name to %2.</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
           <t>%1 изменил(а) свой аватар и отображаемое имя на %2.</t>
         </is>
       </c>
       <c r="D796" t="inlineStr"/>
       <c r="E796" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F796" t="inlineStr">
@@ -27020,51 +27045,55 @@
         <is>
           <t>../qml/dialogs/UserProfile.qml:24431</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
           <t>Open the global profile for this user.</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
           <t>Открыть публичный профиль пользователя</t>
         </is>
       </c>
       <c r="D862" t="inlineStr"/>
       <c r="E862" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F862" t="inlineStr">
         <is>
           <t>UserProfileOpen the global profile for this user.</t>
         </is>
       </c>
-      <c r="G862" t="inlineStr"/>
+      <c r="G862" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Открыть публичный профиль пользователя.</t>
+        </is>
+      </c>
       <c r="H862" t="inlineStr"/>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
           <t>../qml/dialogs/UserProfile.qml:24687</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
           <t>Verify</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
           <t>Верифицировать</t>
         </is>
       </c>
       <c r="D863" t="inlineStr"/>
       <c r="E863" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F863" t="inlineStr">
@@ -27463,131 +27492,119 @@
           <t>UserSettingsDefault</t>
         </is>
       </c>
       <c r="G876" t="inlineStr"/>
       <c r="H876" t="inlineStr"/>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26023</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
           <t>Theme</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
           <t>Тема</t>
         </is>
       </c>
       <c r="D877" t="inlineStr"/>
       <c r="E877" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F877" t="inlineStr">
         <is>
           <t>UserSettingsModelTheme</t>
         </is>
       </c>
-      <c r="G877" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G877" t="inlineStr"/>
       <c r="H877" t="inlineStr"/>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26025</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
           <t>Scale factor</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
           <t>Масштаб</t>
         </is>
       </c>
       <c r="D878" t="inlineStr"/>
       <c r="E878" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F878" t="inlineStr">
         <is>
           <t>UserSettingsModelScale factor</t>
         </is>
       </c>
-      <c r="G878" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G878" t="inlineStr"/>
       <c r="H878" t="inlineStr"/>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26027</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
           <t>Highlight message on hover</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
-          <t>Подсвечивать сообщение на панели</t>
+          <t>Подсвечивать сообщение при наведении</t>
         </is>
       </c>
       <c r="D879" t="inlineStr"/>
       <c r="E879" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F879" t="inlineStr">
         <is>
           <t>UserSettingsModelHighlight message on hover</t>
         </is>
       </c>
-      <c r="G879" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G879" t="inlineStr"/>
       <c r="H879" t="inlineStr"/>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26029</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
           <t>Large Emoji in timeline</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
           <t>Большие эмодзи в списке сообщений</t>
         </is>
       </c>
       <c r="D880" t="inlineStr"/>
       <c r="E880" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F880" t="inlineStr">
@@ -27607,81 +27624,89 @@
         <is>
           <t>../../src/UserSettingsPage.cpp:26031</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
           <t>Minimize to tray</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
           <t>Сворачивать в системную панель при закрытии</t>
         </is>
       </c>
       <c r="D881" t="inlineStr"/>
       <c r="E881" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F881" t="inlineStr">
         <is>
           <t>UserSettingsModelMinimize to tray</t>
         </is>
       </c>
-      <c r="G881" t="inlineStr"/>
+      <c r="G881" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Сворачивать в лоток</t>
+        </is>
+      </c>
       <c r="H881" t="inlineStr"/>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26033</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
           <t>Start in tray</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
           <t>Сворачивать в системную панель при запуске</t>
         </is>
       </c>
       <c r="D882" t="inlineStr"/>
       <c r="E882" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F882" t="inlineStr">
         <is>
           <t>UserSettingsModelStart in tray</t>
         </is>
       </c>
-      <c r="G882" t="inlineStr"/>
+      <c r="G882" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Запускать в лотке</t>
+        </is>
+      </c>
       <c r="H882" t="inlineStr"/>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26037</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
           <t>Scrollbars in room list</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
           <t>Отображать полосу прокрутки в списке комнат</t>
         </is>
       </c>
       <c r="D883" t="inlineStr"/>
       <c r="E883" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F883" t="inlineStr">
@@ -27725,120 +27750,123 @@
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26043</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
           <t>Enable message bubbles</t>
         </is>
       </c>
       <c r="C885" t="inlineStr"/>
       <c r="D885" t="inlineStr"/>
       <c r="E885" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F885" t="inlineStr">
         <is>
           <t>UserSettingsModelEnable message bubbles</t>
         </is>
       </c>
       <c r="G885" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Включить отображение сообщений в плашках
+          <t>Suggested in Weblate: Включить пузыри сообщений
+Suggested in Weblate: Включить отображение сообщений в плашках
 Suggested in Weblate: Показывать рамки вокруг сообщений</t>
         </is>
       </c>
       <c r="H885" t="inlineStr"/>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26045</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
           <t>Enable small Avatars</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
           <t>Уменьшить аватары</t>
         </is>
       </c>
       <c r="D886" t="inlineStr"/>
       <c r="E886" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F886" t="inlineStr">
         <is>
           <t>UserSettingsModelEnable small Avatars</t>
         </is>
       </c>
       <c r="G886" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Включить небольшие аватары для сообщений</t>
+          <t>Suggested in Weblate: Включить маленькие аватары
+Suggested in Weblate: Включить небольшие аватары для сообщений</t>
         </is>
       </c>
       <c r="H886" t="inlineStr"/>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26047</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
           <t>Play animated images only on hover</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
           <t>Проигрывать анимации лишь при наведении курсора</t>
         </is>
       </c>
       <c r="D887" t="inlineStr"/>
       <c r="E887" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F887" t="inlineStr">
         <is>
           <t>UserSettingsModelPlay animated images only on hover</t>
         </is>
       </c>
       <c r="G887" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Проигрывать анимированные картинки только при наведении</t>
+          <t>Suggested in Weblate: Проигрывать анимированные изображения только при наведении
+Suggested in Weblate: Проигрывать анимированные картинки только при наведении</t>
         </is>
       </c>
       <c r="H887" t="inlineStr"/>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26049</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
           <t>Show images automatically</t>
         </is>
       </c>
       <c r="C888" t="inlineStr"/>
       <c r="D888" t="inlineStr"/>
       <c r="E888" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F888" t="inlineStr">
         <is>
           <t>UserSettingsModelShow images automatically</t>
@@ -27858,51 +27886,52 @@
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
           <t>Typing notifications</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
           <t>Сообщать о наборе сообщения</t>
         </is>
       </c>
       <c r="D889" t="inlineStr"/>
       <c r="E889" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F889" t="inlineStr">
         <is>
           <t>UserSettingsModelTyping notifications</t>
         </is>
       </c>
       <c r="G889" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Показывать статус "собеседник печатает"</t>
+          <t>Suggested in Weblate: Сообщать о наборе сообщения
+Suggested in Weblate: Показывать статус "собеседник печатает"</t>
         </is>
       </c>
       <c r="H889" t="inlineStr"/>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26053</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
           <t>Sort rooms by unreads</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
           <t>Сортировать комнаты по непрочитанным</t>
         </is>
       </c>
       <c r="D890" t="inlineStr"/>
       <c r="E890" t="inlineStr">
         <is>
           <t>False</t>
         </is>
@@ -28036,67 +28065,67 @@
       <c r="D894" t="inlineStr"/>
       <c r="E894" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F894" t="inlineStr">
         <is>
           <t>UserSettingsModelRead receipts</t>
         </is>
       </c>
       <c r="G894" t="inlineStr"/>
       <c r="H894" t="inlineStr"/>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26063</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
           <t>Hidden events</t>
         </is>
       </c>
-      <c r="C895" t="inlineStr"/>
+      <c r="C895" t="inlineStr">
+        <is>
+          <t>Скрытые события</t>
+        </is>
+      </c>
       <c r="D895" t="inlineStr"/>
       <c r="E895" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F895" t="inlineStr">
         <is>
           <t>UserSettingsModelHidden events</t>
         </is>
       </c>
-      <c r="G895" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G895" t="inlineStr"/>
       <c r="H895" t="inlineStr"/>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26065</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
           <t>Ignored users</t>
         </is>
       </c>
       <c r="C896" t="inlineStr"/>
       <c r="D896" t="inlineStr"/>
       <c r="E896" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
           <t>UserSettingsModelIgnored users</t>
         </is>
       </c>
@@ -28318,127 +28347,128 @@
       <c r="D903" t="inlineStr"/>
       <c r="E903" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F903" t="inlineStr">
         <is>
           <t>UserSettingsModelDecrypt messages in sidebar</t>
         </is>
       </c>
       <c r="G903" t="inlineStr"/>
       <c r="H903" t="inlineStr"/>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26081</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
           <t>Decrypt notifications</t>
         </is>
       </c>
-      <c r="C904" t="inlineStr"/>
+      <c r="C904" t="inlineStr">
+        <is>
+          <t>Расшифровывать уведомления</t>
+        </is>
+      </c>
       <c r="D904" t="inlineStr"/>
       <c r="E904" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F904" t="inlineStr">
         <is>
           <t>UserSettingsModelDecrypt notifications</t>
         </is>
       </c>
-      <c r="G904" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G904" t="inlineStr"/>
       <c r="H904" t="inlineStr"/>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26085</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
           <t>Display fancy effects such as confetti</t>
         </is>
       </c>
       <c r="C905" t="inlineStr"/>
       <c r="D905" t="inlineStr"/>
       <c r="E905" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F905" t="inlineStr">
         <is>
           <t>UserSettingsModelDisplay fancy effects such as confetti</t>
         </is>
       </c>
       <c r="G905" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Показывать эффекты (например конфетти)</t>
+          <t>Suggested in Weblate: Отображать визуальные эффекты, такие как конфетти
+Suggested in Weblate: Показывать эффекты (например конфетти)</t>
         </is>
       </c>
       <c r="H905" t="inlineStr"/>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26087</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
           <t>Reduce or disable animations</t>
         </is>
       </c>
-      <c r="C906" t="inlineStr"/>
+      <c r="C906" t="inlineStr">
+        <is>
+          <t>Уменьшить или отключить анимации</t>
+        </is>
+      </c>
       <c r="D906" t="inlineStr"/>
       <c r="E906" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F906" t="inlineStr">
         <is>
           <t>UserSettingsModelReduce or disable animations</t>
         </is>
       </c>
-      <c r="G906" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G906" t="inlineStr"/>
       <c r="H906" t="inlineStr"/>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26089</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
           <t>Privacy Screen</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
           <t>Приватный экран (Размывать окно, если оно не в фокусе)</t>
         </is>
       </c>
       <c r="D907" t="inlineStr"/>
       <c r="E907" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F907" t="inlineStr">
@@ -28478,69 +28508,65 @@
       <c r="F908" t="inlineStr">
         <is>
           <t>UserSettingsModelPrivacy screen timeout (in seconds [0 - 3600])</t>
         </is>
       </c>
       <c r="G908" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Время до размытия (0-3600 с.)</t>
         </is>
       </c>
       <c r="H908" t="inlineStr"/>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26093</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
           <t>Touchscreen mode</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
-          <t>Сенсорный режим</t>
+          <t>Режим сенсорного экрана</t>
         </is>
       </c>
       <c r="D909" t="inlineStr"/>
       <c r="E909" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F909" t="inlineStr">
         <is>
           <t>UserSettingsModelTouchscreen mode</t>
         </is>
       </c>
-      <c r="G909" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G909" t="inlineStr"/>
       <c r="H909" t="inlineStr"/>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26095</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
           <t>Disable swipe motions</t>
         </is>
       </c>
       <c r="C910" t="inlineStr"/>
       <c r="D910" t="inlineStr"/>
       <c r="E910" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F910" t="inlineStr">
         <is>
           <t>UserSettingsModelDisable swipe motions</t>
         </is>
       </c>
@@ -28548,63 +28574,59 @@
         <is>
           <t>Suggested in Weblate: Отключить жесты смахивания</t>
         </is>
       </c>
       <c r="H910" t="inlineStr"/>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26097</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
           <t>Font size</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
           <t>Размер шрифта</t>
         </is>
       </c>
       <c r="D911" t="inlineStr"/>
       <c r="E911" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F911" t="inlineStr">
         <is>
           <t>UserSettingsModelFont size</t>
         </is>
       </c>
-      <c r="G911" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G911" t="inlineStr"/>
       <c r="H911" t="inlineStr"/>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26099</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
           <t>Font Family</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
           <t>Семейство шрифтов</t>
         </is>
       </c>
       <c r="D912" t="inlineStr"/>
       <c r="E912" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F912" t="inlineStr">
@@ -28672,97 +28694,89 @@
           <t>UserSettingsModelRingtone</t>
         </is>
       </c>
       <c r="G914" t="inlineStr"/>
       <c r="H914" t="inlineStr"/>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26105</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
           <t>Microphone</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
           <t>Микрофон</t>
         </is>
       </c>
       <c r="D915" t="inlineStr"/>
       <c r="E915" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F915" t="inlineStr">
         <is>
           <t>UserSettingsModelMicrophone</t>
         </is>
       </c>
-      <c r="G915" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G915" t="inlineStr"/>
       <c r="H915" t="inlineStr"/>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26107</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
           <t>Camera</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
           <t>Камера</t>
         </is>
       </c>
       <c r="D916" t="inlineStr"/>
       <c r="E916" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F916" t="inlineStr">
         <is>
           <t>UserSettingsModelCamera</t>
         </is>
       </c>
-      <c r="G916" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G916" t="inlineStr"/>
       <c r="H916" t="inlineStr"/>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26109</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
           <t>Camera resolution</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
           <t>Размер изображения камеры</t>
         </is>
       </c>
       <c r="D917" t="inlineStr"/>
       <c r="E917" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F917" t="inlineStr">
@@ -28854,68 +28868,67 @@
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F920" t="inlineStr">
         <is>
           <t>UserSettingsModelSend encrypted messages to verified users only</t>
         </is>
       </c>
       <c r="G920" t="inlineStr"/>
       <c r="H920" t="inlineStr"/>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26117</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
           <t>Share keys with verified users and devices</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>Делиться ключами с проверенными участниками и устройствами</t>
+          <t>Делиться ключами с верифицированными пользователями и устройствами</t>
         </is>
       </c>
       <c r="D921" t="inlineStr"/>
       <c r="E921" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F921" t="inlineStr">
         <is>
           <t>UserSettingsModelShare keys with verified users and devices</t>
         </is>
       </c>
       <c r="G921" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Делиться ключами с проверенными участниками и устройствами
-Suggested in Weblate: Делиться ключами с верифицированными пользователями и устройствами</t>
+          <t>Suggested in Weblate: Делиться ключами с проверенными участниками и устройствами</t>
         </is>
       </c>
       <c r="H921" t="inlineStr"/>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26119</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
           <t>Online Key Backup</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
           <t>Онлайн-хранилище резервных ключей</t>
         </is>
       </c>
       <c r="D922" t="inlineStr"/>
       <c r="E922" t="inlineStr">
         <is>
           <t>False</t>
         </is>
@@ -29062,63 +29075,59 @@
           <t>Suggested in Weblate: ID устройства
 Suggested in Weblate: Идентификатор устройства</t>
         </is>
       </c>
       <c r="H926" t="inlineStr"/>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26129</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
           <t>Device Fingerprint</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
           <t>Отпечаток устройства</t>
         </is>
       </c>
       <c r="D927" t="inlineStr"/>
       <c r="E927" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F927" t="inlineStr">
         <is>
           <t>UserSettingsModelDevice Fingerprint</t>
         </is>
       </c>
-      <c r="G927" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G927" t="inlineStr"/>
       <c r="H927" t="inlineStr"/>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26131</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
           <t>Homeserver</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
           <t>Основной сервер</t>
         </is>
       </c>
       <c r="D928" t="inlineStr"/>
       <c r="E928" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F928" t="inlineStr">
@@ -29198,123 +29207,124 @@
         <is>
           <t>Suggested in Weblate: Операционная система</t>
         </is>
       </c>
       <c r="H930" t="inlineStr"/>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26137</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
           <t>GENERAL</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
           <t>ГЛАВНОЕ</t>
         </is>
       </c>
       <c r="D931" t="inlineStr"/>
       <c r="E931" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F931" t="inlineStr">
         <is>
           <t>UserSettingsModelGENERAL</t>
         </is>
       </c>
-      <c r="G931" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G931" t="inlineStr"/>
       <c r="H931" t="inlineStr"/>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26139</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
           <t>ACCESSIBILITY</t>
         </is>
       </c>
       <c r="C932" t="inlineStr"/>
       <c r="D932" t="inlineStr"/>
       <c r="E932" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F932" t="inlineStr">
         <is>
           <t>UserSettingsModelACCESSIBILITY</t>
         </is>
       </c>
       <c r="G932" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: ДОСТУПНОСТЬ</t>
+          <t>Suggested in Weblate: СПЕЦИАЛЬНЫЕ ВОЗМОЖНОСТИ
+Suggested in Weblate: ДОСТУПНОСТЬ</t>
         </is>
       </c>
       <c r="H932" t="inlineStr"/>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26141</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
           <t>TIMELINE</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
           <t>СПИСОК СООБЩЕНИЙ</t>
         </is>
       </c>
       <c r="D933" t="inlineStr"/>
       <c r="E933" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F933" t="inlineStr">
         <is>
           <t>UserSettingsModelTIMELINE</t>
         </is>
       </c>
-      <c r="G933" t="inlineStr"/>
+      <c r="G933" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: ЛЕНТА</t>
+        </is>
+      </c>
       <c r="H933" t="inlineStr"/>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26143</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
           <t>SIDEBAR</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
           <t>БОКОВАЯ ПАНЕЛЬ</t>
         </is>
       </c>
       <c r="D934" t="inlineStr"/>
       <c r="E934" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F934" t="inlineStr">
@@ -29330,79 +29340,84 @@
         <is>
           <t>../../src/UserSettingsPage.cpp:26145</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
           <t>TRAY</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
           <t>СИСТЕМНАЯ ПАНЕЛЬ</t>
         </is>
       </c>
       <c r="D935" t="inlineStr"/>
       <c r="E935" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F935" t="inlineStr">
         <is>
           <t>UserSettingsModelTRAY</t>
         </is>
       </c>
-      <c r="G935" t="inlineStr"/>
+      <c r="G935" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: ЛОТОК</t>
+        </is>
+      </c>
       <c r="H935" t="inlineStr"/>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26147</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
           <t>GLOBAL MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="C936" t="inlineStr"/>
       <c r="D936" t="inlineStr"/>
       <c r="E936" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F936" t="inlineStr">
         <is>
           <t>UserSettingsModelGLOBAL MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="G936" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: ГЛОБАЛЬНАЯ ВИДИМОСТЬ СООБЩЕНИЯ</t>
+          <t>Suggested in Weblate: ГЛОБАЛЬНАЯ ВИДИМОСТЬ СООБЩЕНИЙ
+Suggested in Weblate: ГЛОБАЛЬНАЯ ВИДИМОСТЬ СООБЩЕНИЯ</t>
         </is>
       </c>
       <c r="H936" t="inlineStr"/>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26149</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
           <t>NOTIFICATIONS</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
           <t>УВЕДОМЛЕНИЯ</t>
         </is>
       </c>
       <c r="D937" t="inlineStr"/>
       <c r="E937" t="inlineStr">
         <is>
           <t>False</t>
         </is>
@@ -29412,97 +29427,89 @@
           <t>UserSettingsModelNOTIFICATIONS</t>
         </is>
       </c>
       <c r="G937" t="inlineStr"/>
       <c r="H937" t="inlineStr"/>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26151</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
           <t>CALLS</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
           <t>ЗВОНКИ</t>
         </is>
       </c>
       <c r="D938" t="inlineStr"/>
       <c r="E938" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F938" t="inlineStr">
         <is>
           <t>UserSettingsModelCALLS</t>
         </is>
       </c>
-      <c r="G938" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G938" t="inlineStr"/>
       <c r="H938" t="inlineStr"/>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26153</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
           <t>ENCRYPTION</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
           <t>ШИФРОВАНИЕ</t>
         </is>
       </c>
       <c r="D939" t="inlineStr"/>
       <c r="E939" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F939" t="inlineStr">
         <is>
           <t>UserSettingsModelENCRYPTION</t>
         </is>
       </c>
-      <c r="G939" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G939" t="inlineStr"/>
       <c r="H939" t="inlineStr"/>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26155</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
           <t>INFO</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
           <t>ИНФОРМАЦИЯ</t>
         </is>
       </c>
       <c r="D940" t="inlineStr"/>
       <c r="E940" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F940" t="inlineStr">
@@ -29742,82 +29749,84 @@
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26171</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
           <t>Periodically update community routing information</t>
         </is>
       </c>
       <c r="C948" t="inlineStr"/>
       <c r="D948" t="inlineStr"/>
       <c r="E948" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F948" t="inlineStr">
         <is>
           <t>UserSettingsModelPeriodically update community routing information</t>
         </is>
       </c>
       <c r="G948" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Регулярно обновлять информацию о маршрутах сообщества
+          <t>Suggested in Weblate: Периодически обновлять информацию о маршрутизации сообщества
+Suggested in Weblate: Регулярно обновлять информацию о маршрутах сообщества
 Suggested in Weblate: Периодически обновлять информацию о маршрутах сообщества</t>
         </is>
       </c>
       <c r="H948" t="inlineStr"/>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26173</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
           <t>Periodically delete expired events</t>
         </is>
       </c>
       <c r="C949" t="inlineStr"/>
       <c r="D949" t="inlineStr"/>
       <c r="E949" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F949" t="inlineStr">
         <is>
           <t>UserSettingsModelPeriodically delete expired events</t>
         </is>
       </c>
       <c r="G949" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Регулярно удалять события с истёкшим сроком</t>
+          <t>Suggested in Weblate: Периодически удалять просроченные события
+Suggested in Weblate: Регулярно удалять события с истёкшим сроком</t>
         </is>
       </c>
       <c r="H949" t="inlineStr"/>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26289</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
           <t>Default</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
           <t>По умолчанию</t>
         </is>
       </c>
       <c r="D950" t="inlineStr"/>
       <c r="E950" t="inlineStr">
         <is>
           <t>False</t>
         </is>
@@ -29871,51 +29880,57 @@
           <t>Set timeout (in seconds) for how long after window loses
 focus before the screen will be blurred.
 Set to 0 to blur immediately after focus loss. Max value of 1 hour (3600 seconds)</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
           <t>Установить задержку (в секундах) прежде чем содержимое окна будет размыто после потери фокуса.
 Если установлено значение 0, размытие будет производиться сразу же, как только Вы переключились на другое приложение.
 Максимальное значение - 3600 с. (1 час).</t>
         </is>
       </c>
       <c r="D952" t="inlineStr"/>
       <c r="E952" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F952" t="inlineStr">
         <is>
           <t>UserSettingsModelSet timeout (in seconds) for how long after window loses
 focus before the screen will be blurred.
 Set to 0 to blur immediately after focus loss. Max value of 1 hour (3600 seconds)</t>
         </is>
       </c>
-      <c r="G952" t="inlineStr"/>
+      <c r="G952" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Установить задержку (в секундах) прежде чем содержимое окна будет размыто после потери фокуса.
+Если установлено значение 0, размытие будет производиться сразу же, как только Вы переключились на другое приложение.
+Максимальное значение - 3600 с. (1 час)</t>
+        </is>
+      </c>
       <c r="H952" t="inlineStr"/>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26345</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
           <t>Change the background color of messages when you hover over them.</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
           <t>Менять цвет фона сообщения при наведении на него курсора мыши.</t>
         </is>
       </c>
       <c r="D953" t="inlineStr"/>
       <c r="E953" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F953" t="inlineStr">
@@ -29993,51 +30008,52 @@
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
           <t>Start the application in the background without showing the client window.</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
           <t>Запускать приложение в фоне, без открытия окна.</t>
         </is>
       </c>
       <c r="D956" t="inlineStr"/>
       <c r="E956" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F956" t="inlineStr">
         <is>
           <t>UserSettingsModelStart the application in the background without showing the client window.</t>
         </is>
       </c>
       <c r="G956" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Запускать приложение в фоне, без открытия окна.</t>
+          <t>Suggested in Weblate: Запускать приложение в фоне, не показывая окно клиента.
+Suggested in Weblate: Запускать приложение в фоне, без открытия окна.</t>
         </is>
       </c>
       <c r="H956" t="inlineStr"/>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26356</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
           <t>Shows scrollbars in the room list and communities list.</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
           <t>Показывает полосы прокрутки в списке комнат и списке сообществ.</t>
         </is>
       </c>
       <c r="D957" t="inlineStr"/>
       <c r="E957" t="inlineStr">
         <is>
           <t>False</t>
         </is>
@@ -30315,83 +30331,84 @@
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
           <t>Show buttons to quickly reply, react or access additional options next to each message.</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
           <t>Отображать кнопки быстрого ответа, реакции или предоставления дополнительных опций рядом с каждым сообщением.</t>
         </is>
       </c>
       <c r="D966" t="inlineStr"/>
       <c r="E966" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F966" t="inlineStr">
         <is>
           <t>UserSettingsModelShow buttons to quickly reply, react or access additional options next to each message.</t>
         </is>
       </c>
       <c r="G966" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Отображать кнопки быстрого ответа, реакции и опций рядом с каждым сообщением.</t>
+          <t>Suggested in Weblate: Отображать кнопки быстрого ответа, реакции и дополнительных опций рядом с каждым сообщением.
+Suggested in Weblate: Отображать кнопки быстрого ответа, реакции и опций рядом с каждым сообщением.</t>
         </is>
       </c>
       <c r="H966" t="inlineStr"/>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26405</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
           <t>Configure whether to show or hide certain events like room joins.</t>
         </is>
       </c>
-      <c r="C967" t="inlineStr"/>
+      <c r="C967" t="inlineStr">
+        <is>
+          <t>Настройте отображение или скрытие определенных событий, таких как присоединение к комнате.</t>
+        </is>
+      </c>
       <c r="D967" t="inlineStr"/>
       <c r="E967" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F967" t="inlineStr">
         <is>
           <t>UserSettingsModelConfigure whether to show or hide certain events like room joins.</t>
         </is>
       </c>
-      <c r="G967" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G967" t="inlineStr"/>
       <c r="H967" t="inlineStr"/>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26407</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
           <t>Notify about received messages when the client is not currently focused.</t>
         </is>
       </c>
       <c r="C968" t="inlineStr">
         <is>
           <t>Уведомлять о новых сообщениях, если приложение не в фокусе или работает в фоне.</t>
         </is>
       </c>
       <c r="D968" t="inlineStr"/>
       <c r="E968" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F968" t="inlineStr">
@@ -30438,141 +30455,147 @@
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26429</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
           <t>Decrypt messages shown in notifications for encrypted chats.</t>
         </is>
       </c>
       <c r="C970" t="inlineStr"/>
       <c r="D970" t="inlineStr"/>
       <c r="E970" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F970" t="inlineStr">
         <is>
           <t>UserSettingsModelDecrypt messages shown in notifications for encrypted chats.</t>
         </is>
       </c>
       <c r="G970" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Расшифровывать сообщения, отображаемые в уведомлениях для зашифрованных чатов.</t>
+          <t>Suggested in Weblate: Расшифровывать сообщения, отображаемые в уведомлениях для зашифрованных переписок.
+Suggested in Weblate: Расшифровывать сообщения, отображаемые в уведомлениях для зашифрованных чатов.</t>
         </is>
       </c>
       <c r="H970" t="inlineStr"/>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26431</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
           <t>Choose where to show the total number of notifications contained within a community or tag.</t>
         </is>
       </c>
-      <c r="C971" t="inlineStr"/>
+      <c r="C971" t="inlineStr">
+        <is>
+          <t>Выберите, где отображать общее количество уведомлений, содержащихся в сообществе или теге.</t>
+        </is>
+      </c>
       <c r="D971" t="inlineStr"/>
       <c r="E971" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F971" t="inlineStr">
         <is>
           <t>UserSettingsModelChoose where to show the total number of notifications contained within a community or tag.</t>
         </is>
       </c>
       <c r="G971" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Выберите, где отображать общее количество уведомлений, содержащихся в сообществе или теге.</t>
+          <t>Suggested in Weblate: Выберите, где показывать общее количество уведомлений, содержащихся в сообществе или тэге.</t>
         </is>
       </c>
       <c r="H971" t="inlineStr"/>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26434</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
           <t>Some messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
         </is>
       </c>
-      <c r="C972" t="inlineStr"/>
+      <c r="C972" t="inlineStr">
+        <is>
+          <t>Некоторые сообщения можно отправлять с визуальными эффектами. Например, сообщения, отправленные с помощью '/confetti', будут отображать конфетти на экране.</t>
+        </is>
+      </c>
       <c r="D972" t="inlineStr"/>
       <c r="E972" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F972" t="inlineStr">
         <is>
           <t>UserSettingsModelSome messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
         </is>
       </c>
-      <c r="G972" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G972" t="inlineStr"/>
       <c r="H972" t="inlineStr"/>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26437</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
           <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="C973" t="inlineStr"/>
       <c r="D973" t="inlineStr"/>
       <c r="E973" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F973" t="inlineStr">
         <is>
           <t>UserSettingsModelNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="G973" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Nheko использует анимацию для красоты. Это позволяет отключить её, если она вам не нравится.</t>
+          <t>Suggested in Weblate: Nheko использует анимации в нескольких местах, чтобы было красивее. Это позволяет вам отключить их, если они вызывают у вас плохое самочувствие.
+Suggested in Weblate: Nheko использует анимацию для красоты. Это позволяет отключить её, если она вам не нравится.</t>
         </is>
       </c>
       <c r="H973" t="inlineStr"/>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26445</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
           <t>Will prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
         </is>
       </c>
       <c r="C974" t="inlineStr"/>
       <c r="D974" t="inlineStr"/>
       <c r="E974" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F974" t="inlineStr">
         <is>
           <t>UserSettingsModelWill prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
@@ -30618,51 +30641,52 @@
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26457</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
           <t>Automatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
         </is>
       </c>
       <c r="C976" t="inlineStr"/>
       <c r="D976" t="inlineStr"/>
       <c r="E976" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F976" t="inlineStr">
         <is>
           <t>UserSettingsModelAutomatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
         </is>
       </c>
       <c r="G976" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Автоматически предоставляет ключи по запросу других пользователей, если те прошли верификацию - даже если устройство в обычных условиях не должно иметь доступа к этим ключам</t>
+          <t>Suggested in Weblate: Автоматически отвечает на запросы ключей от других пользователей, если они верифицированы, даже если данное устройство не должно иметь доступа к этим ключам.
+Suggested in Weblate: Автоматически предоставляет ключи по запросу других пользователей, если те прошли верификацию - даже если устройство в обычных условиях не должно иметь доступа к этим ключам</t>
         </is>
       </c>
       <c r="H976" t="inlineStr"/>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26490</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
           <t>The key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
         </is>
       </c>
       <c r="C977" t="inlineStr">
         <is>
           <t>Ключ предназначен для верификации собственных устройств. Если он закэширован, после верификации одного из ваших устройств оно будет помечено как верифицированное для всех других ваших устройств, а также для пользователей, которые вас верифицировали.</t>
         </is>
       </c>
       <c r="D977" t="inlineStr"/>
       <c r="E977" t="inlineStr">
         <is>
           <t>False</t>
         </is>
@@ -30697,179 +30721,184 @@
       <c r="E978" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F978" t="inlineStr">
         <is>
           <t>UserSettingsModelShow an alert when a message is received.
 This usually causes the application icon in the task bar to animate in some fashion.</t>
         </is>
       </c>
       <c r="G978" t="inlineStr"/>
       <c r="H978" t="inlineStr"/>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26035</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
           <t>Communities sidebar</t>
         </is>
       </c>
-      <c r="C979" t="inlineStr"/>
+      <c r="C979" t="inlineStr">
+        <is>
+          <t>Боковая панель сообществ</t>
+        </is>
+      </c>
       <c r="D979" t="inlineStr"/>
       <c r="E979" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F979" t="inlineStr">
         <is>
           <t>UserSettingsModelCommunities sidebar</t>
         </is>
       </c>
-      <c r="G979" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G979" t="inlineStr"/>
       <c r="H979" t="inlineStr"/>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26041</t>
         </is>
       </c>
       <c r="B980" t="inlineStr"/>
       <c r="C980" t="inlineStr"/>
       <c r="D980" t="inlineStr"/>
       <c r="E980" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F980" t="inlineStr">
         <is>
           <t>UserSettingsModelSend messages with a shortcut</t>
         </is>
       </c>
       <c r="G980" t="inlineStr"/>
       <c r="H980" t="inlineStr"/>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26083</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
           <t>Show message counts for communities and tags</t>
         </is>
       </c>
-      <c r="C981" t="inlineStr"/>
+      <c r="C981" t="inlineStr">
+        <is>
+          <t>Показать количество сообщений для сообществ и тегов</t>
+        </is>
+      </c>
       <c r="D981" t="inlineStr"/>
       <c r="E981" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F981" t="inlineStr">
         <is>
           <t>UserSettingsModelShow message counts for communities and tags</t>
         </is>
       </c>
       <c r="G981" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Показать количество сообщений для сообществ и тегов</t>
+          <t>Suggested in Weblate: Показать количество сообщений для сообществ и тэгов</t>
         </is>
       </c>
       <c r="H981" t="inlineStr"/>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26335</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
           <t>Set the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
         </is>
       </c>
       <c r="C982" t="inlineStr"/>
       <c r="D982" t="inlineStr"/>
       <c r="E982" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F982" t="inlineStr">
         <is>
           <t>UserSettingsModelSet the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
         </is>
       </c>
       <c r="G982" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Установить максимальную ширину сообщений в чате (в пикселях). Это может улучшить читаемость на широких экранах при разворачивании Nheko на весь экран.</t>
+          <t>Suggested in Weblate: Установить максимальную ширину сообщений в ленте (в пикселях). Это может улучшить читабельность на широких экранах при разворачивании Nheko на весь экран
+Suggested in Weblate: Установить максимальную ширину сообщений в чате (в пикселях). Это может улучшить читаемость на широких экранах при разворачивании Nheko на весь экран.</t>
         </is>
       </c>
       <c r="H982" t="inlineStr"/>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26354</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
           <t>Show a column containing communities and tags next to the room list.</t>
         </is>
       </c>
-      <c r="C983" t="inlineStr"/>
+      <c r="C983" t="inlineStr">
+        <is>
+          <t>Показывать столбец с сообществами и тегами рядом со списком комнат.</t>
+        </is>
+      </c>
       <c r="D983" t="inlineStr"/>
       <c r="E983" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F983" t="inlineStr">
         <is>
           <t>UserSettingsModelShow a column containing communities and tags next to the room list.</t>
         </is>
       </c>
-      <c r="G983" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G983" t="inlineStr"/>
       <c r="H983" t="inlineStr"/>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26362</t>
         </is>
       </c>
       <c r="B984" t="inlineStr"/>
       <c r="C984" t="inlineStr"/>
       <c r="D984" t="inlineStr"/>
       <c r="E984" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F984" t="inlineStr">
         <is>
           <t>UserSettingsModelSelect what Enter key combination sends the message. Shift+Enter adds a new line, unless it has been selected, in which case Enter adds a new line instead.
 If an emoji picker or a mention picker is open, it is always handled first.</t>
         </is>
       </c>
       <c r="G984" t="inlineStr"/>
       <c r="H984" t="inlineStr"/>
     </row>
@@ -31324,127 +31353,127 @@
       <c r="E998" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F998" t="inlineStr">
         <is>
           <t>UserSettingsModelAllow third-party plugins and applications to load information about rooms you are in via D-Bus. This can have useful applications, but it also could be used for nefarious purposes. Enable at your own risk.
 This setting will take effect upon restart.</t>
         </is>
       </c>
       <c r="G998" t="inlineStr"/>
       <c r="H998" t="inlineStr"/>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26510</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
           <t>To allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
         </is>
       </c>
-      <c r="C999" t="inlineStr"/>
+      <c r="C999" t="inlineStr">
+        <is>
+          <t>Чтобы новые пользователи могли присоединяться к сообществу, оно должно предоставлять участникам информацию о том, какие серверы задействованы в комнате. Поскольку состав участников комнаты может меняться со временем, эту информацию необходимо периодически обновлять. Данная настройка включает фоновую задачу, которая делает это автоматически.</t>
+        </is>
+      </c>
       <c r="D999" t="inlineStr"/>
       <c r="E999" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F999" t="inlineStr">
         <is>
           <t>UserSettingsModelTo allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
         </is>
       </c>
-      <c r="G999" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G999" t="inlineStr"/>
       <c r="H999" t="inlineStr"/>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26516</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
           <t>Regularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
         </is>
       </c>
-      <c r="C1000" t="inlineStr"/>
+      <c r="C1000" t="inlineStr">
+        <is>
+          <t>Регулярно удалять просроченные события в соответствии с настройками срока хранения событий. Поскольку в настоящее время эта операция не выполняется на стороне сервера, необходимо, чтобы хотя бы один клиент регулярно выполнял её.</t>
+        </is>
+      </c>
       <c r="D1000" t="inlineStr"/>
       <c r="E1000" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1000" t="inlineStr">
         <is>
           <t>UserSettingsModelRegularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
         </is>
       </c>
-      <c r="G1000" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1000" t="inlineStr"/>
       <c r="H1000" t="inlineStr"/>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26520</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
           <t>Manage your ignored users.</t>
         </is>
       </c>
-      <c r="C1001" t="inlineStr"/>
+      <c r="C1001" t="inlineStr">
+        <is>
+          <t>Управляйте пользователями, которых вы игнорируете.</t>
+        </is>
+      </c>
       <c r="D1001" t="inlineStr"/>
       <c r="E1001" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1001" t="inlineStr">
         <is>
           <t>UserSettingsModelManage your ignored users.</t>
         </is>
       </c>
-      <c r="G1001" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1001" t="inlineStr"/>
       <c r="H1001" t="inlineStr"/>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26662</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
           <t>Always</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr"/>
       <c r="D1002" t="inlineStr"/>
       <c r="E1002" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1002" t="inlineStr">
         <is>
           <t>UserSettingsModelAlways</t>
         </is>
       </c>
@@ -31474,67 +31503,67 @@
         </is>
       </c>
       <c r="F1003" t="inlineStr">
         <is>
           <t>UserSettingsModelOnly in private rooms</t>
         </is>
       </c>
       <c r="G1003" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Только в личных сообщениях</t>
         </is>
       </c>
       <c r="H1003" t="inlineStr"/>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26664</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
-      <c r="C1004" t="inlineStr"/>
+      <c r="C1004" t="inlineStr">
+        <is>
+          <t>Никогда</t>
+        </is>
+      </c>
       <c r="D1004" t="inlineStr"/>
       <c r="E1004" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1004" t="inlineStr">
         <is>
           <t>UserSettingsModelNever</t>
         </is>
       </c>
-      <c r="G1004" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1004" t="inlineStr"/>
       <c r="H1004" t="inlineStr"/>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26668</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr"/>
       <c r="C1005" t="inlineStr"/>
       <c r="D1005" t="inlineStr"/>
       <c r="E1005" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1005" t="inlineStr">
         <is>
           <t>UserSettingsModelEnter</t>
         </is>
       </c>
       <c r="G1005" t="inlineStr"/>
       <c r="H1005" t="inlineStr"/>
     </row>
     <row r="1006">
@@ -31698,97 +31727,89 @@
           <t>UserSettingsModelAll Files (*)</t>
         </is>
       </c>
       <c r="G1011" t="inlineStr"/>
       <c r="H1011" t="inlineStr"/>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:27130</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
           <t>Open Sessions File</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
           <t>Открыть файл сеансов</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr"/>
       <c r="E1012" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1012" t="inlineStr">
         <is>
           <t>UserSettingsModelOpen Sessions File</t>
         </is>
       </c>
-      <c r="G1012" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1012" t="inlineStr"/>
       <c r="H1012" t="inlineStr"/>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:27221</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
           <t>Error</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
           <t>Ошибка</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr"/>
       <c r="E1013" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1013" t="inlineStr">
         <is>
           <t>UserSettingsModelError</t>
         </is>
       </c>
-      <c r="G1013" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1013" t="inlineStr"/>
       <c r="H1013" t="inlineStr"/>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:27169</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
           <t>File Password</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
           <t>Пароль для файла</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr"/>
       <c r="E1014" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1014" t="inlineStr">
@@ -31804,239 +31825,240 @@
         <is>
           <t>../../src/UserSettingsPage.cpp:27144</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
           <t>Enter the passphrase to decrypt the file:</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
           <t>Введите парольную фразу для расшифровки файла:</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr"/>
       <c r="E1015" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1015" t="inlineStr">
         <is>
           <t>UserSettingsModelEnter the passphrase to decrypt the file:</t>
         </is>
       </c>
-      <c r="G1015" t="inlineStr"/>
+      <c r="G1015" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Введите пароль для расшифровки файла:</t>
+        </is>
+      </c>
       <c r="H1015" t="inlineStr"/>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:27178</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
           <t>The password cannot be empty</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
           <t>Пароль не может быть пустым</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr"/>
       <c r="E1016" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1016" t="inlineStr">
         <is>
           <t>UserSettingsModelThe password cannot be empty</t>
         </is>
       </c>
-      <c r="G1016" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1016" t="inlineStr"/>
       <c r="H1016" t="inlineStr"/>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:27170</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
           <t>Enter passphrase to encrypt your session keys:</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
           <t>Введите ключевую фразу для шифрования ваших ключей сеанса:</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr"/>
       <c r="E1017" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1017" t="inlineStr">
         <is>
           <t>UserSettingsModelEnter passphrase to encrypt your session keys:</t>
         </is>
       </c>
-      <c r="G1017" t="inlineStr"/>
+      <c r="G1017" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Введите пароль для расшифровки ваших ключей сеанса:</t>
+        </is>
+      </c>
       <c r="H1017" t="inlineStr"/>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:27183</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
           <t>Repeat File Password</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr"/>
       <c r="D1018" t="inlineStr"/>
       <c r="E1018" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1018" t="inlineStr">
         <is>
           <t>UserSettingsModelRepeat File Password</t>
         </is>
       </c>
       <c r="G1018" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пароль для повторения файла</t>
+          <t>Suggested in Weblate: Повторите пароль файла
+Suggested in Weblate: Пароль для повторения файла</t>
         </is>
       </c>
       <c r="H1018" t="inlineStr"/>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:27184</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
           <t>Repeat the passphrase:</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr"/>
       <c r="D1019" t="inlineStr"/>
       <c r="E1019" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1019" t="inlineStr">
         <is>
           <t>UserSettingsModelRepeat the passphrase:</t>
         </is>
       </c>
       <c r="G1019" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Повторите кодовую фразу:</t>
         </is>
       </c>
       <c r="H1019" t="inlineStr"/>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:27192</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
           <t>Passwords don't match</t>
         </is>
       </c>
-      <c r="C1020" t="inlineStr"/>
+      <c r="C1020" t="inlineStr">
+        <is>
+          <t>Пароли не совпадают</t>
+        </is>
+      </c>
       <c r="D1020" t="inlineStr"/>
       <c r="E1020" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1020" t="inlineStr">
         <is>
           <t>UserSettingsModelPasswords don't match</t>
         </is>
       </c>
-      <c r="G1020" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1020" t="inlineStr"/>
       <c r="H1020" t="inlineStr"/>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:27199</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
           <t>File to save the exported session keys</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
           <t>Файл для сохранения экспортированных ключей сеанса</t>
         </is>
       </c>
       <c r="D1021" t="inlineStr"/>
       <c r="E1021" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1021" t="inlineStr">
         <is>
           <t>UserSettingsModelFile to save the exported session keys</t>
         </is>
       </c>
-      <c r="G1021" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1021" t="inlineStr"/>
       <c r="H1021" t="inlineStr"/>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
           <t>../qml/pages/UserSettingsPage.qml:27389</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
           <t>CACHED</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
           <t>Закешировано</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr"/>
       <c r="E1022" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1022" t="inlineStr">
@@ -32682,301 +32704,278 @@
           <t>descriptiveTimeYesterday</t>
         </is>
       </c>
       <c r="G1043" t="inlineStr"/>
       <c r="H1043" t="inlineStr"/>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
           <t>../../src/emoji/Emoji.cpp:28156</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
           <t>People</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
           <t>Люди</t>
         </is>
       </c>
       <c r="D1044" t="inlineStr"/>
       <c r="E1044" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1044" t="inlineStr">
         <is>
           <t>emoji-catagoryPeople</t>
         </is>
       </c>
-      <c r="G1044" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1044" t="inlineStr"/>
       <c r="H1044" t="inlineStr"/>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
           <t>../../src/emoji/Emoji.cpp:28158</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
           <t>Nature</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr">
         <is>
           <t>Природа</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr"/>
       <c r="E1045" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1045" t="inlineStr">
         <is>
           <t>emoji-catagoryNature</t>
         </is>
       </c>
-      <c r="G1045" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1045" t="inlineStr"/>
       <c r="H1045" t="inlineStr"/>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
           <t>../../src/emoji/Emoji.cpp:28160</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
           <t>Food</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
           <t>Еда</t>
         </is>
       </c>
       <c r="D1046" t="inlineStr"/>
       <c r="E1046" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1046" t="inlineStr">
         <is>
           <t>emoji-catagoryFood</t>
         </is>
       </c>
-      <c r="G1046" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1046" t="inlineStr"/>
       <c r="H1046" t="inlineStr"/>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
           <t>../../src/emoji/Emoji.cpp:28162</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
           <t>Activity</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
           <t>Активности</t>
         </is>
       </c>
       <c r="D1047" t="inlineStr"/>
       <c r="E1047" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1047" t="inlineStr">
         <is>
           <t>emoji-catagoryActivity</t>
         </is>
       </c>
       <c r="G1047" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Активности</t>
+          <t>Suggested in Weblate: Активность</t>
         </is>
       </c>
       <c r="H1047" t="inlineStr"/>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
           <t>../../src/emoji/Emoji.cpp:28164</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
           <t>Travel</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
           <t>Путешествие</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr"/>
       <c r="E1048" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F1048" t="inlineStr">
         <is>
           <t>emoji-catagoryTravel</t>
         </is>
       </c>
       <c r="G1048" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Путешествия</t>
+          <t>Suggested in Weblate: Путешествие
+Suggested in Weblate: Путешествия</t>
         </is>
       </c>
       <c r="H1048" t="inlineStr"/>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
           <t>../../src/emoji/Emoji.cpp:28166</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
           <t>Objects</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
           <t>Предметы</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr"/>
       <c r="E1049" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1049" t="inlineStr">
         <is>
           <t>emoji-catagoryObjects</t>
         </is>
       </c>
-      <c r="G1049" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1049" t="inlineStr"/>
       <c r="H1049" t="inlineStr"/>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
           <t>../../src/emoji/Emoji.cpp:28168</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
           <t>Symbols</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
           <t>Символы</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr"/>
       <c r="E1050" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1050" t="inlineStr">
         <is>
           <t>emoji-catagorySymbols</t>
         </is>
       </c>
-      <c r="G1050" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1050" t="inlineStr"/>
       <c r="H1050" t="inlineStr"/>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
           <t>../../src/emoji/Emoji.cpp:28170</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
           <t>Flags</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
           <t>Флаги</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr"/>
       <c r="E1051" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1051" t="inlineStr">
         <is>
           <t>emoji-catagoryFlags</t>
         </is>
       </c>
-      <c r="G1051" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1051" t="inlineStr"/>
       <c r="H1051" t="inlineStr"/>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
           <t>../../src/notifications/ManagerMac.cpp:28158</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
           <t>Message contains spoiler.</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr"/>
       <c r="D1052" t="inlineStr"/>
       <c r="E1052" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1052" t="inlineStr">
         <is>
           <t>macosNotificationMessage contains spoiler.</t>
         </is>
       </c>
@@ -33500,81 +33499,83 @@
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
           <t>../../src/Utils.cpp:27907</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
           <t>You sent a chat effect</t>
         </is>
       </c>
       <c r="C1069" t="inlineStr"/>
       <c r="D1069" t="inlineStr"/>
       <c r="E1069" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1069" t="inlineStr">
         <is>
           <t>message-description sent:You sent a chat effect</t>
         </is>
       </c>
       <c r="G1069" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Вы отправили эффект чата</t>
+          <t>Suggested in Weblate: Вы отправили эффект переписки
+Suggested in Weblate: Вы отправили эффект чата</t>
         </is>
       </c>
       <c r="H1069" t="inlineStr"/>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
           <t>../../src/Utils.cpp:27910</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
           <t>%1 sent a chat effect</t>
         </is>
       </c>
       <c r="C1070" t="inlineStr"/>
       <c r="D1070" t="inlineStr"/>
       <c r="E1070" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1070" t="inlineStr">
         <is>
           <t>message-description sent:%1 sent a chat effect</t>
         </is>
       </c>
       <c r="G1070" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 отправил эффект чата</t>
+          <t>Suggested in Weblate: %1 отправил(а) эффект переписки
+Suggested in Weblate: %1 отправил эффект чата</t>
         </is>
       </c>
       <c r="H1070" t="inlineStr"/>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
           <t>../../src/Utils.cpp:27933</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
           <t>* %1 spoils something.</t>
         </is>
       </c>
       <c r="C1071" t="inlineStr"/>
       <c r="D1071" t="inlineStr"/>
       <c r="E1071" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1071" t="inlineStr">
         <is>
           <t>message-description sent:* %1 spoils something.</t>