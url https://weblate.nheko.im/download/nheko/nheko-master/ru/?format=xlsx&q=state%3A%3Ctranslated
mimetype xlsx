--- v1 (2026-03-18)
+++ v2 (2026-05-03)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H421"/>
+  <dimension ref="A1:H417"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,13042 +463,12918 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>fuzzy</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>../qml/dialogs/AllowedRoomsSettingsDialog.qml:821</t>
+          <t>../../src/ui/EventExpiry.cpp:9875</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Enter additional rooms not in the list yet...</t>
+          <t>Failed to set hidden events: %1</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>AllowedRoomsSettingsDialogEnter additional rooms not in the list yet...</t>
+          <t>EventExpiryFailed to set hidden events: %1</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Введите комнаты, которых нет в списке...
-[...2 lines deleted...]
-Suggested in Weblate: Добавить комнаты отсутствующие в списке</t>
+          <t>Suggested in Weblate: Не удалось задать скрытые события: %1</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6992</t>
+          <t>../qml/device-verification/Failed.qml:9908</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>/join &lt;!roomid|#alias&gt; [reason]</t>
+          <t>The verification was accepted by a different device.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>CommandCompleter/join &lt;!roomid|#alias&gt; [reason]</t>
+          <t>FailedThe verification was accepted by a different device.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: /join &lt;!id-комнаты|#псевдоним&gt; [причина]
-Suggested in Weblate: /join &lt;!идентификатор-комнаты|#псевдоним&gt; [причина]</t>
+          <t>Suggested in Weblate: Проверка была принята другим устройством.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>../../src/ui/EventExpiry.cpp:9875</t>
+          <t>../qml/device-verification/Failed.qml:9910</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Failed to set hidden events: %1</t>
+          <t>Verification messages received out of order!</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>EventExpiryFailed to set hidden events: %1</t>
+          <t>FailedVerification messages received out of order!</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Не удалось задать скрытые события: %1</t>
+          <t>Suggested in Weblate: Сообщения подтверждения получены не по порядку!</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9908</t>
+          <t>../qml/device-verification/Failed.qml:9912</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>The verification was accepted by a different device.</t>
+          <t>Unknown verification error.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>FailedThe verification was accepted by a different device.</t>
+          <t>FailedUnknown verification error.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Проверка была принята другим устройством.</t>
+          <t>Suggested in Weblate: Неизвестная ошибка проверки.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9910</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9953</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Verification messages received out of order!</t>
+          <t>Fallback authentication</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>FailedVerification messages received out of order!</t>
+          <t>FallbackAuthDialogFallback authentication</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Сообщения подтверждения получены не по порядку!</t>
+          <t>Suggested in Weblate: Резервная аутентификация</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9912</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9968</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Unknown verification error.</t>
+          <t>Open the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>FailedUnknown verification error.</t>
+          <t>FallbackAuthDialogOpen the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Неизвестная ошибка проверки.</t>
+          <t>Suggested in Weblate: Откройте резервный вариант, выполните необходимые шаги и подтвердите после их завершения.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9953</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9976</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Fallback authentication</t>
-[...2 lines deleted...]
-      <c r="C8" t="inlineStr"/>
+          <t>Open Fallback in Browser</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Открыть ответ в Браузере</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>FallbackAuthDialogFallback authentication</t>
+          <t>FallbackAuthDialogOpen Fallback in Browser</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Резервная аутентификация</t>
+          <t>Suggested in Weblate: Открыть в Браузере</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9968</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9981</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Open the fallback, follow the steps, and confirm after completing them.</t>
-[...2 lines deleted...]
-      <c r="C9" t="inlineStr"/>
+          <t>Cancel</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Отмена</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>FallbackAuthDialogOpen the fallback, follow the steps, and confirm after completing them.</t>
+          <t>FallbackAuthDialogCancel</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Откройте резервный вариант, выполните необходимые шаги и подтвердите после их завершения.</t>
+          <t>Suggested in Weblate: Отмена</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9976</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9986</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Open Fallback in Browser</t>
+          <t>Confirm</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Открыть ответ в Браузере</t>
+          <t>Подтвердить</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>FallbackAuthDialogOpen Fallback in Browser</t>
+          <t>FallbackAuthDialogConfirm</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Открыть в Браузере</t>
+          <t>Suggested in Weblate: Подтвердить</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9981</t>
+          <t>../../src/GridImagePackModel.cpp:10323</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Cancel</t>
-[...6 lines deleted...]
-      </c>
+          <t>Account Pack</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>FallbackAuthDialogCancel</t>
+          <t>GridImagePackModelAccount Pack</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Отмена</t>
+          <t>Suggested in Weblate: Набор аккаунта</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9986</t>
+          <t>../../src/ui/HiddenEvents.cpp:10425</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Confirm</t>
-[...6 lines deleted...]
-      </c>
+          <t>Failed to set hidden events: %1</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>FallbackAuthDialogConfirm</t>
+          <t>HiddenEventsFailed to set hidden events: %1</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Подтвердить</t>
+          <t>Suggested in Weblate: Не удалось установить скрытые события: %1
+Suggested in Weblate: Не удалось настроить отображение событий: %1</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>../../src/GridImagePackModel.cpp:10323</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10458</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Account Pack</t>
+          <t>Hidden events for %1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>GridImagePackModelAccount Pack</t>
+          <t>HiddenEventsDialogHidden events for %1</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Набор аккаунта</t>
+          <t>Suggested in Weblate: Скрытые события для %1</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>../../src/ui/HiddenEvents.cpp:10425</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10461</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Failed to set hidden events: %1</t>
+          <t>Hidden events</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>HiddenEventsFailed to set hidden events: %1</t>
+          <t>HiddenEventsDialogHidden events</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Не удалось установить скрытые события: %1
-Suggested in Weblate: Не удалось настроить отображение событий: %1</t>
+          <t>Suggested in Weblate: Скрытые события</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10458</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10479</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Hidden events for %1</t>
+          <t>These events will be &lt;b&gt;shown&lt;/b&gt; in %1:</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>HiddenEventsDialogHidden events for %1</t>
+          <t>HiddenEventsDialogThese events will be &lt;b&gt;shown&lt;/b&gt; in %1:</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Скрытые события для %1</t>
+          <t>Suggested in Weblate: Эти события будут &lt;b&gt;показаны&lt;/b&gt; в %1:</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10461</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10482</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Hidden events</t>
+          <t>These events will be &lt;b&gt;shown&lt;/b&gt; in all rooms:</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>HiddenEventsDialogHidden events</t>
+          <t>HiddenEventsDialogThese events will be &lt;b&gt;shown&lt;/b&gt; in all rooms:</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Скрытые события</t>
+          <t>Suggested in Weblate: Эти события будут &lt;b&gt;показаны&lt;/b&gt; во всех комнатах:</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10479</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10497</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>These events will be &lt;b&gt;shown&lt;/b&gt; in %1:</t>
+          <t>User events</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>HiddenEventsDialogThese events will be &lt;b&gt;shown&lt;/b&gt; in %1:</t>
+          <t>HiddenEventsDialogUser events</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Эти события будут &lt;b&gt;показаны&lt;/b&gt; в %1:</t>
+          <t>Suggested in Weblate: Пользовательские события</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10482</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10498</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>These events will be &lt;b&gt;shown&lt;/b&gt; in all rooms:</t>
+          <t>Joins, leaves, avatar and name changes, bans, …</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>HiddenEventsDialogThese events will be &lt;b&gt;shown&lt;/b&gt; in all rooms:</t>
+          <t>HiddenEventsDialogJoins, leaves, avatar and name changes, bans, …</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Эти события будут &lt;b&gt;показаны&lt;/b&gt; во всех комнатах:</t>
+          <t>Suggested in Weblate: Присоединяется, покидает, меняет аватар или имя, банит, …</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10497</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10514</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>User events</t>
+          <t>Power level changes</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>HiddenEventsDialogUser events</t>
+          <t>HiddenEventsDialogPower level changes</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пользовательские события</t>
+          <t>Suggested in Weblate: Изменение прав</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10498</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10515</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Joins, leaves, avatar and name changes, bans, …</t>
+          <t>Sent when a moderator is added/removed or the permissions of a room are changed.</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>HiddenEventsDialogJoins, leaves, avatar and name changes, bans, …</t>
+          <t>HiddenEventsDialogSent when a moderator is added/removed or the permissions of a room are changed.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Присоединяется, покидает, меняет аватар или имя, банит, …</t>
+          <t>Suggested in Weblate: Отправляется при добавлении / удалении модератора или изменении прав доступа к комнате.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10514</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10531</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Power level changes</t>
+          <t>Stickers</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>HiddenEventsDialogPower level changes</t>
+          <t>HiddenEventsDialogStickers</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Изменение прав</t>
+          <t>Suggested in Weblate: Стикеры</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10515</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10558</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Sent when a moderator is added/removed or the permissions of a room are changed.</t>
+          <t>Ignored users</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>HiddenEventsDialogSent when a moderator is added/removed or the permissions of a room are changed.</t>
+          <t>IgnoredUsersIgnored users</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Отправляется при добавлении / удалении модератора или изменении прав доступа к комнате.</t>
+          <t>Suggested in Weblate: Игнорируемые пользователи</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10531</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10578</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Stickers</t>
+          <t>Ignoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>HiddenEventsDialogStickers</t>
+          <t>IgnoredUsersIgnoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Стикеры</t>
+          <t>Suggested in Weblate: Игнор пользователя скрывает его сообщения (он всё ещё может видеть ваши!).</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10558</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10609</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Ignored users</t>
+          <t>Stop Ignoring.</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>IgnoredUsersIgnored users</t>
+          <t>IgnoredUsersStop Ignoring.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Игнорируемые пользователи</t>
+          <t>Suggested in Weblate: Перестань игнорировать.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10578</t>
+          <t>../qml/delegates/ImageMessage.qml:10800</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Ignoring a user hides their messages (they can still see yours!).</t>
-[...2 lines deleted...]
-      <c r="C25" t="inlineStr"/>
+          <t>Show</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Показать</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>IgnoredUsersIgnoring a user hides their messages (they can still see yours!).</t>
+          <t>ImageMessageShow</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Игнор пользователя скрывает его сообщения (он всё ещё может видеть ваши!).</t>
+          <t>Suggested in Weblate: Показать</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10609</t>
+          <t>../qml/dialogs/ImagePackDeleteDialog.qml:10814</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Stop Ignoring.</t>
+          <t>Are you sure you wish to delete the sticker pack '%1'?</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>IgnoredUsersStop Ignoring.</t>
+          <t>ImagePackDeleteDialogAre you sure you wish to delete the sticker pack '%1'?</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Перестань игнорировать.</t>
+          <t>Suggested in Weblate: Вы уверены, что хотите удалить набор стикеров «%1»?</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>../qml/delegates/ImageMessage.qml:10800</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10836</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Show</t>
-[...6 lines deleted...]
-      </c>
+          <t>Editing image pack</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>ImageMessageShow</t>
+          <t>ImagePackEditorDialogEditing image pack</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Показать</t>
+          <t>Suggested in Weblate: Редактирование пакета изображений</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackDeleteDialog.qml:10814</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10892</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Are you sure you wish to delete the sticker pack '%1'?</t>
+          <t>Add images</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>ImagePackDeleteDialogAre you sure you wish to delete the sticker pack '%1'?</t>
+          <t>ImagePackEditorDialogAdd images</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Вы уверены, что хотите удалить набор стикеров «%1»?</t>
+          <t>Suggested in Weblate: Добавить изображения</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10836</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10899</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Editing image pack</t>
+          <t>Images (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogEditing image pack</t>
+          <t>ImagePackEditorDialogImages (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Редактирование пакета изображений</t>
+          <t>Suggested in Weblate: Изображения (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10892</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10900</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Add images</t>
+          <t>Select images for pack</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogAdd images</t>
+          <t>ImagePackEditorDialogSelect images for pack</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Добавить изображения</t>
+          <t>Suggested in Weblate: Выберите изображения для набора</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10899</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10975</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Images (*.png *.webp *.gif *.jpg *.jpeg)</t>
+          <t>Overview Image (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogImages (*.png *.webp *.gif *.jpg *.jpeg)</t>
+          <t>ImagePackEditorDialogOverview Image (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Изображения (*.png *.webp *.gif *.jpg *.jpeg)</t>
+          <t>Suggested in Weblate: Превью (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10900</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10976</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Select images for pack</t>
+          <t>Select overview image for pack</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogSelect images for pack</t>
+          <t>ImagePackEditorDialogSelect overview image for pack</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Выберите изображения для набора</t>
+          <t>Suggested in Weblate: Выберите превью для набора</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10901</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10988</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Add to pack</t>
+          <t>State key</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogAdd to pack</t>
-[...6 lines deleted...]
-      </c>
+          <t>ImagePackEditorDialogState key</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10962</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10996</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Change the overview image for this pack</t>
+          <t>Packname</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogChange the overview image for this pack</t>
+          <t>ImagePackEditorDialogPackname</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Изменить превью для этого набора</t>
+          <t>Suggested in Weblate: Название</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10975</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11004</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Overview Image (*.png *.webp *.jpg *.jpeg)</t>
+          <t>Attribution</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogOverview Image (*.png *.webp *.jpg *.jpeg)</t>
+          <t>ImagePackEditorDialogAttribution</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Превью (*.png *.webp *.jpg *.jpeg)</t>
+          <t>Suggested in Weblate: Описание</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10976</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11088</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Select overview image for pack</t>
+          <t>Use as Emoji</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogSelect overview image for pack</t>
+          <t>ImagePackEditorDialogUse as Emoji</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Выберите превью для набора</t>
+          <t>Suggested in Weblate: Использовать как эмодзи</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10988</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11101</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>State key</t>
+          <t>Use as Sticker</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogState key</t>
-[...2 lines deleted...]
-      <c r="G37" t="inlineStr"/>
+          <t>ImagePackEditorDialogUse as Sticker</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Использовать как стикер</t>
+        </is>
+      </c>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10996</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11064</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Packname</t>
+          <t>Shortcode</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogPackname</t>
+          <t>ImagePackEditorDialogShortcode</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Название</t>
+          <t>Suggested in Weblate: краткий код</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11004</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11079</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Attribution</t>
+          <t>Body</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogAttribution</t>
-[...6 lines deleted...]
-      </c>
+          <t>ImagePackEditorDialogBody</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11088</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11114</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Use as Emoji</t>
+          <t>Remove from pack</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogUse as Emoji</t>
+          <t>ImagePackEditorDialogRemove from pack</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Использовать как эмодзи</t>
+          <t>Suggested in Weblate: Удалить из набора</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11101</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11118</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Use as Sticker</t>
+          <t>Remove</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogUse as Sticker</t>
+          <t>ImagePackEditorDialogRemove</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Использовать как стикер</t>
+          <t>Suggested in Weblate: Удалить</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11064</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11141</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Shortcode</t>
+          <t>Image pack settings</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogShortcode</t>
+          <t>ImagePackSettingsDialogImage pack settings</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: краткий код</t>
+          <t>Suggested in Weblate: Настройки набора</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11079</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11193</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Body</t>
+          <t>Create account pack</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogBody</t>
-[...2 lines deleted...]
-      <c r="G43" t="inlineStr"/>
+          <t>ImagePackSettingsDialogCreate account pack</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Создать набор для аккаунта</t>
+        </is>
+      </c>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11114</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11206</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Remove from pack</t>
+          <t>New room pack</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogRemove from pack</t>
+          <t>ImagePackSettingsDialogNew room pack</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Удалить из набора</t>
+          <t>Suggested in Weblate: Новый набор для комнаты</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11118</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11228</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Remove</t>
+          <t>Private pack</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogRemove</t>
+          <t>ImagePackSettingsDialogPrivate pack</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Удалить</t>
+          <t>Suggested in Weblate: Приватны набор</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11141</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11230</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Image pack settings</t>
+          <t>Pack from this room</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogImage pack settings</t>
+          <t>ImagePackSettingsDialogPack from this room</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Настройки набора</t>
+          <t>Suggested in Weblate: Набор из этой комнаты</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11193</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11232</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Create account pack</t>
+          <t>Pack from parent community</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogCreate account pack</t>
+          <t>ImagePackSettingsDialogPack from parent community</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Создать набор для аккаунта</t>
+          <t>Suggested in Weblate: Набор из родительского сообщества</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11206</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11234</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>New room pack</t>
+          <t>Globally enabled pack</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogNew room pack</t>
+          <t>ImagePackSettingsDialogGlobally enabled pack</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Новый набор для комнаты</t>
+          <t>Suggested in Weblate: Включенный глобально набор</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11228</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11302</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Private pack</t>
+          <t>Enable globally</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogPrivate pack</t>
+          <t>ImagePackSettingsDialogEnable globally</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Приватны набор</t>
+          <t>Suggested in Weblate: Включить глобально</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11230</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11306</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Pack from this room</t>
+          <t>Enables this pack to be used in all rooms</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogPack from this room</t>
+          <t>ImagePackSettingsDialogEnables this pack to be used in all rooms</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Набор из этой комнаты</t>
+          <t>Suggested in Weblate: Позволяет использовать этот набор во всех комнатах.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11232</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11318</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Pack from parent community</t>
-[...2 lines deleted...]
-      <c r="C51" t="inlineStr"/>
+          <t>Edit</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Редактировать</t>
+        </is>
+      </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogPack from parent community</t>
+          <t>ImagePackSettingsDialogEdit</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Набор из родительского сообщества</t>
+          <t>Suggested in Weblate: Редактировать</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11234</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11329</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Globally enabled pack</t>
+          <t>Remove</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogGlobally enabled pack</t>
+          <t>ImagePackSettingsDialogRemove</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Включенный глобально набор</t>
+          <t>Suggested in Weblate: Удалить</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11302</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11390</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Enable globally</t>
-[...2 lines deleted...]
-      <c r="C53" t="inlineStr"/>
+          <t>Close</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Закрыть</t>
+        </is>
+      </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogEnable globally</t>
+          <t>ImagePackSettingsDialogClose</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Включить глобально</t>
+          <t>Suggested in Weblate: Закрыть</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11306</t>
+          <t>../../src/timeline/InputBar.cpp:12436</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Enables this pack to be used in all rooms</t>
+          <t>You need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogEnables this pack to be used in all rooms</t>
+          <t>InputBarYou need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Позволяет использовать этот набор во всех комнатах.</t>
+          <t>Suggested in Weblate: При игнорировании пользователя нужно передавать действительный mxid. '%1' не является действительным userid.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11318</t>
+          <t>../../src/timeline/InputBar.cpp:12443</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Edit</t>
-[...6 lines deleted...]
-      </c>
+          <t>Failed to fetch user %1</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogEdit</t>
+          <t>InputBarFailed to fetch user %1</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Редактировать</t>
+          <t>Suggested in Weblate: Не удалось запросить пользователя %1</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11329</t>
+          <t>../qml/dialogs/InviteDialog.qml:12895</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Remove</t>
+          <t>Invite users to %1</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogRemove</t>
+          <t>InviteDialogInvite users to %1</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Удалить</t>
+          <t>Suggested in Weblate: Пригласить пользователей в %1</t>
         </is>
       </c>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11390</t>
+          <t>../qml/dialogs/InviteDialog.qml:12945</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Close</t>
-[...6 lines deleted...]
-      </c>
+          <t>Search user</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogClose</t>
+          <t>InviteDialogSearch user</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Закрыть</t>
+          <t>Suggested in Weblate: Поиск пользователя</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12436</t>
+          <t>../qml/dialogs/InviteDialog.qml:12958</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>You need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
+          <t>@user:yourserver.example.com</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>InputBarYou need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
+          <t>InviteDialog
+Example user id. The name 'user' can be localized however you want.@user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: При игнорировании пользователя нужно передавать действительный mxid. '%1' не является действительным userid.</t>
+          <t>Suggested in Weblate: @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12443</t>
+          <t>../qml/dialogs/InviteDialog.qml:13000</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Failed to fetch user %1</t>
+          <t>Search on Server</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>InputBarFailed to fetch user %1</t>
+          <t>InviteDialogSearch on Server</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Не удалось запросить пользователя %1</t>
+          <t>Suggested in Weblate: Поиск на сервере</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12895</t>
+          <t>../qml/dialogs/InviteDialog.qml:13086</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Invite users to %1</t>
+          <t>Invite</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>InviteDialogInvite users to %1</t>
+          <t>InviteDialogInvite</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пригласить пользователей в %1</t>
+          <t>Suggested in Weblate: Пригласить</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12945</t>
+          <t>../qml/dialogs/InviteDialog.qml:13093</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Search user</t>
-[...2 lines deleted...]
-      <c r="C61" t="inlineStr"/>
+          <t>Cancel</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Отмена</t>
+        </is>
+      </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>InviteDialogSearch user</t>
+          <t>InviteDialogCancel</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Поиск пользователя</t>
+          <t>Suggested in Weblate: Отмена</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12958</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13107</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>@user:yourserver.example.com</t>
+          <t>Join room</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>InviteDialog
-Example user id. The name 'user' can be localized however you want.@user:yourserver.example.com</t>
+          <t>JoinRoomDialogJoin room</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: @user:yourserver.example.com</t>
+          <t>Suggested in Weblate: Присоединиться к комнате</t>
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:13000</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13127</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Search on Server</t>
-[...2 lines deleted...]
-      <c r="C63" t="inlineStr"/>
+          <t>Room ID or alias</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Идентификатор или псевдоним комнаты</t>
+        </is>
+      </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>InviteDialogSearch on Server</t>
+          <t>JoinRoomDialogRoom ID or alias</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Поиск на сервере</t>
+          <t>Suggested in Weblate: ID или псевдоним комнаты</t>
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:13086</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13158</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Invite</t>
-[...2 lines deleted...]
-      <c r="C64" t="inlineStr"/>
+          <t>Join</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Присоединиться</t>
+        </is>
+      </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>InviteDialogInvite</t>
+          <t>JoinRoomDialogJoin</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пригласить</t>
+          <t>Suggested in Weblate: Присоединиться</t>
         </is>
       </c>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:13093</t>
+          <t>../qml/dialogs/LeaveRoomDialog.qml:13173</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Leave room</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Отмена</t>
+          <t>Покинуть комнату</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>InviteDialogCancel</t>
+          <t>LeaveRoomDialogLeave room</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Отмена</t>
+          <t>Suggested in Weblate: Покинуть комнату</t>
         </is>
       </c>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13107</t>
+          <t>../qml/dialogs/LeaveRoomDialog.qml:13174</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Join room</t>
-[...2 lines deleted...]
-      <c r="C66" t="inlineStr"/>
+          <t>Are you sure you want to leave?</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Вы действительно желаете выйти?</t>
+        </is>
+      </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>JoinRoomDialogJoin room</t>
+          <t>LeaveRoomDialogAre you sure you want to leave?</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Присоединиться к комнате</t>
+          <t>Suggested in Weblate: Вы действительно желаете выйти?</t>
         </is>
       </c>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13127</t>
+          <t>../../src/LoginPage.cpp:13455</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Room ID or alias</t>
-[...6 lines deleted...]
-      </c>
+          <t>You have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>JoinRoomDialogRoom ID or alias</t>
+          <t>LoginPageYou have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: ID или псевдоним комнаты</t>
+          <t>Suggested in Weblate: Вы ввели недопустимый Matrix ID, формат @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13158</t>
+          <t>../../src/LoginPage.cpp:13366</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Join</t>
-[...6 lines deleted...]
-      </c>
+          <t>The selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>JoinRoomDialogJoin</t>
+          <t>LoginPageThe selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Присоединиться</t>
+          <t>Suggested in Weblate: Выбранный сервер не поддерживает версию протокола Matrix, понятную данному клиенту (%1–%2). Вы не можете войти в систему.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LeaveRoomDialog.qml:13173</t>
+          <t>../qml/pages/LoginPage.qml:13576</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Leave room</t>
-[...6 lines deleted...]
-      </c>
+          <t>e.g @user:yourserver.example.com</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>LeaveRoomDialogLeave room</t>
+          <t>LoginPagee.g @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Покинуть комнату</t>
+          <t>Suggested in Weblate: в формате @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LeaveRoomDialog.qml:13174</t>
+          <t>../qml/pages/LoginPage.qml:13579</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
-        <is>
-[...122 lines deleted...]
-      <c r="B74" t="inlineStr">
         <is>
           <t>Your login name. A mxid should start with @ followed by the user ID. After the user ID you need to include your server name after a :.
 You can also put your homeserver address there if your server doesn't support .well-known lookup.
 Example: @user:yourserver.example.com
 If Nheko fails to discover your homeserver, it will show you a field to enter the server manually.</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="F74" t="inlineStr">
+      <c r="C70" t="inlineStr"/>
+      <c r="D70" t="inlineStr"/>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
         <is>
           <t>LoginPageYour login name. A mxid should start with @ followed by the user ID. After the user ID you need to include your server name after a :.
 You can also put your homeserver address there if your server doesn't support .well-known lookup.
 Example: @user:yourserver.example.com
 If Nheko fails to discover your homeserver, it will show you a field to enter the server manually.</t>
         </is>
       </c>
-      <c r="G74" t="inlineStr">
+      <c r="G70" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Ваш логин для входа. Идентификатор mxid должен начинаться с символа @, за которым следует имя пользователя. После имени пользователя через двоеточие указывается адрес вашего сервера. 
 Вы также можете указать адрес домашнего сервера, если ваш сервер не поддерживает обнаружение через .well-known.
 Пример: @user:yourserver.example.com
 Если Nheko не удастся автоматически определить ваш домашний сервер, появится поле для ввода адреса сервера вручную</t>
         </is>
       </c>
+      <c r="H70" t="inlineStr"/>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>../qml/pages/LoginPage.qml:13622</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Show/Hide Password</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr"/>
+      <c r="D71" t="inlineStr"/>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>LoginPageShow/Hide Password</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Показать/скрыть пароль</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>../qml/pages/LoginPage.qml:13639</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr"/>
+      <c r="D72" t="inlineStr"/>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>LoginPageA name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Название для этого устройства, которое будет отображаться другим пользователям при проверке ваших устройств. Если название не указано, используется название по умолчанию.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>../qml/pages/LoginPage.qml:13650</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>yourserver.example.com:8787</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr"/>
+      <c r="D73" t="inlineStr"/>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>LoginPageyourserver.example.com:8787</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: yourserver.example.com:8787</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr"/>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>../qml/pages/LoginPage.qml:13653</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>The address that can be used to contact your homeserver's client API.
+Example: https://yourserver.example.com:8787</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr"/>
+      <c r="D74" t="inlineStr"/>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>LoginPageThe address that can be used to contact your homeserver's client API.
+Example: https://yourserver.example.com:8787</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Адрес для связи с клиентским API вашего домашнего сервера.
+Пример: https://yourserver.example.com:8787</t>
+        </is>
+      </c>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13622</t>
+          <t>../qml/pages/LoginPage.qml:13727</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Show/Hide Password</t>
-[...2 lines deleted...]
-      <c r="C75" t="inlineStr"/>
+          <t>Back</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Вернуться</t>
+        </is>
+      </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>LoginPageShow/Hide Password</t>
+          <t>LoginPageBack</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Показать/скрыть пароль</t>
+          <t>Suggested in Weblate: Назад</t>
         </is>
       </c>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13639</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13739</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
+          <t>Log out</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>LoginPageA name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
+          <t>LogoutDialogLog out</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Название для этого устройства, которое будет отображаться другим пользователям при проверке ваших устройств. Если название не указано, используется название по умолчанию.</t>
+          <t>Suggested in Weblate: Выход</t>
         </is>
       </c>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13650</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13740</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>yourserver.example.com:8787</t>
+          <t>A call is in progress. Log out?</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>LoginPageyourserver.example.com:8787</t>
+          <t>LogoutDialogA call is in progress. Log out?</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: yourserver.example.com:8787</t>
+          <t>Suggested in Weblate: Выполняется звонок. Выйти из системы?</t>
         </is>
       </c>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13653</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13740</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>The address that can be used to contact your homeserver's client API.
-Example: https://yourserver.example.com:8787</t>
+          <t>Are you sure you want to log out?</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>LoginPageThe address that can be used to contact your homeserver's client API.
-Example: https://yourserver.example.com:8787</t>
+          <t>LogoutDialogAre you sure you want to log out?</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Адрес для связи с клиентским API вашего домашнего сервера.
-Пример: https://yourserver.example.com:8787</t>
+          <t>Suggested in Weblate: Вы уверены, что хотите выйти из системы?</t>
         </is>
       </c>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13727</t>
+          <t>../qml/MessageInput.qml:13668</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Back</t>
-[...6 lines deleted...]
-      </c>
+          <t>Already on a call</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>LoginPageBack</t>
+          <t>MessageInputAlready on a call</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Назад</t>
+          <t>Suggested in Weblate: Уже на звонке</t>
         </is>
       </c>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13739</t>
+          <t>../qml/MessageInput.qml:14037</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Log out</t>
+          <t>Stickers</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>LogoutDialogLog out</t>
+          <t>MessageInputStickers</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Выход</t>
+          <t>Suggested in Weblate: Стикеры</t>
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13740</t>
+          <t>../qml/MessageInputWarning.qml:14159</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>A call is in progress. Log out?</t>
+          <t>Don't mention them in this message</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>LogoutDialogA call is in progress. Log out?</t>
+          <t>MessageInputWarningDon't mention them in this message</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Выполняется звонок. Выйти из системы?</t>
+          <t>Suggested in Weblate: Не упоминать их в этом сообщении.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13740</t>
+          <t>../qml/MessageView.qml:14600</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Are you sure you want to log out?</t>
+          <t>Enter reason for removal or hit enter for no reason:</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>LogoutDialogAre you sure you want to log out?</t>
+          <t>MessageViewEnter reason for removal or hit enter for no reason:</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Вы уверены, что хотите выйти из системы?</t>
+          <t>Suggested in Weblate: Введите причину удаления или нажмите enter без причины:</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13668</t>
+          <t>../qml/MessageView.qml:14601</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Already on a call</t>
+          <t>Reason for removal</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>MessageInputAlready on a call</t>
+          <t>MessageViewReason for removal</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Уже на звонке</t>
+          <t>Suggested in Weblate: Причина удаления</t>
         </is>
       </c>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:14037</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14863</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Stickers</t>
+          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>MessageInputStickers</t>
+          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Стикеры</t>
+          <t>Suggested in Weblate: Чтобы другие пользователи могли видеть, какие из ваших устройств на самом деле принадлежат вам, вы можете их подтвердить. Это также позволяет автоматически выполнять резервное копирование ключей. Подтвердить неподтвержденное устройство сейчас? (Пожалуйста, убедитесь, что у вас есть одно из этих устройств в наличии.)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>../qml/MessageInputWarning.qml:14159</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14865</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Don't mention them in this message</t>
+          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>MessageInputWarningDon't mention them in this message</t>
+          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Не упоминать их в этом сообщении.</t>
+          <t>Suggested in Weblate: Чтобы другие пользователи могли видеть, какие из ваших устройств на самом деле принадлежат вам, вы можете их подтвердить. Это также позволяет автоматически выполнять резервное копирование ключей. Подтвердите %1 сейчас?</t>
         </is>
       </c>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14600</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14867</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Enter reason for removal or hit enter for no reason:</t>
+          <t>To ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>MessageViewEnter reason for removal or hit enter for no reason:</t>
+          <t>NewVerificationRequestTo ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Введите причину удаления или нажмите enter без причины:</t>
+          <t>Suggested in Weblate: Чтобы убедиться, что ни один злоумышленник не сможет подслушать ваши зашифрованные сообщения, вы можете проверить подтверждение другой стороны.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14601</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14870</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Reason for removal</t>
+          <t>%1 has requested to verify their device %2.</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>MessageViewReason for removal</t>
+          <t>NewVerificationRequest%1 has requested to verify their device %2.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Причина удаления</t>
+          <t>Suggested in Weblate: %1 запросил подтвердить устройство %2.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14863</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14872</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
+          <t>%1 using the device %2 has requested to be verified.</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
+          <t>NewVerificationRequest%1 using the device %2 has requested to be verified.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Чтобы другие пользователи могли видеть, какие из ваших устройств на самом деле принадлежат вам, вы можете их подтвердить. Это также позволяет автоматически выполнять резервное копирование ключей. Подтвердить неподтвержденное устройство сейчас? (Пожалуйста, убедитесь, что у вас есть одно из этих устройств в наличии.)</t>
+          <t>Suggested in Weblate: %1 использующий устройство %2, запросил проверку.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14865</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14874</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
+          <t>Your device (%1) has requested to be verified.</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
+          <t>NewVerificationRequestYour device (%1) has requested to be verified.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Чтобы другие пользователи могли видеть, какие из ваших устройств на самом деле принадлежат вам, вы можете их подтвердить. Это также позволяет автоматически выполнять резервное копирование ключей. Подтвердите %1 сейчас?</t>
+          <t>Suggested in Weblate: Ваше устройство (%1) запросило проверку.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14867</t>
+          <t>../../src/notifications/ManagerMac.cpp:15047</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>To ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
+          <t>%1 replied with a spoiler.</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>NewVerificationRequestTo ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
+          <t>NotificationsManager
+Format a reply in a notification. %1 is the sender.%1 replied with a spoiler.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Чтобы убедиться, что ни один злоумышленник не сможет подслушать ваши зашифрованные сообщения, вы можете проверить подтверждение другой стороны.</t>
+          <t>Suggested in Weblate: %1 ответил спойлером.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14870</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15220</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>%1 has requested to verify their device %2.</t>
+          <t>Permissions in %1</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>NewVerificationRequest%1 has requested to verify their device %2.</t>
+          <t>PowerLevelEditorPermissions in %1</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 запросил подтвердить устройство %2.</t>
+          <t>Suggested in Weblate: Права доступа в %1</t>
         </is>
       </c>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14872</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15234</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>%1 using the device %2 has requested to be verified.</t>
+          <t>Be careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>NewVerificationRequest%1 using the device %2 has requested to be verified.</t>
+          <t>PowerLevelEditorBe careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 использующий устройство %2, запросил проверку.</t>
+          <t>Suggested in Weblate: Будьте осторожны при редактировании прав доступа. Вы не можете понизить права доступа пользователей с тем же или более высоким уровнем, что и у вас. Будьте осторожны при повышении прав доступа других пользователей.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14874</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15247</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Your device (%1) has requested to be verified.</t>
+          <t>Roles</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>NewVerificationRequestYour device (%1) has requested to be verified.</t>
+          <t>PowerLevelEditorRoles</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Ваше устройство (%1) запросило проверку.</t>
+          <t>Suggested in Weblate: Роли</t>
         </is>
       </c>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15047</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15250</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>%1 replied with a spoiler.</t>
+          <t>Users</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>NotificationsManager
-Format a reply in a notification. %1 is the sender.%1 replied with a spoiler.</t>
+          <t>PowerLevelEditorUsers</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 ответил спойлером.</t>
+          <t>Suggested in Weblate: Пользователи</t>
         </is>
       </c>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15220</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15270</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Permissions in %1</t>
+          <t>Move permissions between roles to change them</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>PowerLevelEditorPermissions in %1</t>
+          <t>PowerLevelEditorMove permissions between roles to change them</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Права доступа в %1</t>
+          <t>Suggested in Weblate: Перемещайте права доступа между ролями, чтобы изменять их.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15234</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15538</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Be careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
+          <t>Administrator (%1)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>PowerLevelEditorBe careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
+          <t>PowerLevelEditorAdministrator (%1)</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Будьте осторожны при редактировании прав доступа. Вы не можете понизить права доступа пользователей с тем же или более высоким уровнем, что и у вас. Будьте осторожны при повышении прав доступа других пользователей.</t>
+          <t>Suggested in Weblate: Администратор (%1)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15247</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15540</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Roles</t>
+          <t>Moderator (%1)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>PowerLevelEditorRoles</t>
+          <t>PowerLevelEditorModerator (%1)</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Роли</t>
+          <t>Suggested in Weblate: Модератор (%1)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15250</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15542</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Users</t>
+          <t>User (%1)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>PowerLevelEditorUsers</t>
+          <t>PowerLevelEditorUser (%1)</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пользователи</t>
+          <t>Suggested in Weblate: Пользователь (%1)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15270</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15544</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Move permissions between roles to change them</t>
+          <t>Custom (%1)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>PowerLevelEditorMove permissions between roles to change them</t>
+          <t>PowerLevelEditorCustom (%1)</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Перемещайте права доступа между ролями, чтобы изменять их.</t>
+          <t>Suggested in Weblate: Другой (%1)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15538</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15314</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Administrator (%1)</t>
+          <t>Remove event type</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdministrator (%1)</t>
+          <t>PowerLevelEditorRemove event type</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Администратор (%1)</t>
+          <t>Suggested in Weblate: Удалить тип события</t>
         </is>
       </c>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15540</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15314</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Moderator (%1)</t>
+          <t>Add event type</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>PowerLevelEditorModerator (%1)</t>
+          <t>PowerLevelEditorAdd event type</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Модератор (%1)</t>
+          <t>Suggested in Weblate: Добавить тип события</t>
         </is>
       </c>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15542</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15356</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>User (%1)</t>
+          <t>Add new role</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>PowerLevelEditorUser (%1)</t>
+          <t>PowerLevelEditorAdd new role</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пользователь (%1)</t>
+          <t>Suggested in Weblate: Добавить новую роль</t>
         </is>
       </c>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15544</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15394</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Custom (%1)</t>
-[...2 lines deleted...]
-      <c r="C103" t="inlineStr"/>
+          <t>Add</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Добавить</t>
+        </is>
+      </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>PowerLevelEditorCustom (%1)</t>
+          <t>PowerLevelEditorAdd</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Другой (%1)</t>
+          <t>Suggested in Weblate: Добавить</t>
         </is>
       </c>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15314</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15410</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Remove event type</t>
+          <t>Move users up or down to change their permissions</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>PowerLevelEditorRemove event type</t>
+          <t>PowerLevelEditorMove users up or down to change their permissions</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Удалить тип события</t>
+          <t>Suggested in Weblate: Перемещайте пользователей вверх или вниз, чтобы изменить их права доступа.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15314</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15557</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Add event type</t>
+          <t>Remove user</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd event type</t>
+          <t>PowerLevelEditorRemove user</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Добавить тип события</t>
+          <t>Suggested in Weblate: Удалить пользователя</t>
         </is>
       </c>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15356</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15557</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Add new role</t>
+          <t>Add user</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd new role</t>
+          <t>PowerLevelEditorAdd user</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Добавить новую роль</t>
+          <t>Suggested in Weblate: Добавить пользователя</t>
         </is>
       </c>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15394</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15582</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Add</t>
-[...6 lines deleted...]
-      </c>
+          <t>Apply permission changes</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd</t>
+          <t>PowerLevelSpacesApplyDialogApply permission changes</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Добавить</t>
+          <t>Suggested in Weblate: Применить изменения прав</t>
         </is>
       </c>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15410</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15596</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Move users up or down to change their permissions</t>
+          <t>Which of the subcommunities and rooms should these permissions be applied to?</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>PowerLevelEditorMove users up or down to change their permissions</t>
+          <t>PowerLevelSpacesApplyDialogWhich of the subcommunities and rooms should these permissions be applied to?</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Перемещайте пользователей вверх или вниз, чтобы изменить их права доступа.</t>
+          <t>Suggested in Weblate: К каким из подсообществ и комнат применять эти разрешения?</t>
         </is>
       </c>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15557</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15610</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Remove user</t>
+          <t>Apply permissions recursively</t>
         </is>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>PowerLevelEditorRemove user</t>
+          <t>PowerLevelSpacesApplyDialogApply permissions recursively</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Удалить пользователя</t>
+          <t>Suggested in Weblate: Применять разрешения рекурсивно.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15557</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15622</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Add user</t>
+          <t>Overwrite exisiting modifications in rooms</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd user</t>
+          <t>PowerLevelSpacesApplyDialogOverwrite exisiting modifications in rooms</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Добавить пользователя</t>
+          <t>Suggested in Weblate: Перезаписать существующие изменения в комнатах</t>
         </is>
       </c>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15582</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15663</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Apply permission changes</t>
+          <t>No permissions to apply the new permissions here</t>
         </is>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogApply permission changes</t>
+          <t>PowerLevelSpacesApplyDialogNo permissions to apply the new permissions here</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Применить изменения прав</t>
+          <t>Suggested in Weblate: Здесь нет разрешения на применение новых разрешений.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15596</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15664</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Which of the subcommunities and rooms should these permissions be applied to?</t>
+          <t>No changes needed</t>
         </is>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogWhich of the subcommunities and rooms should these permissions be applied to?</t>
+          <t>PowerLevelSpacesApplyDialogNo changes needed</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: К каким из подсообществ и комнат применять эти разрешения?</t>
+          <t>Suggested in Weblate: Изменения не требуются</t>
         </is>
       </c>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15610</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15665</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Apply permissions recursively</t>
+          <t>Existing modifications to the permissions in this room will be overwritten</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogApply permissions recursively</t>
+          <t>PowerLevelSpacesApplyDialogExisting modifications to the permissions in this room will be overwritten</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Применять разрешения рекурсивно.</t>
+          <t>Suggested in Weblate: Существующие настройки прав доступа в этой комнате будут перезаписаны.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15622</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15666</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Overwrite exisiting modifications in rooms</t>
+          <t>Permissions synchronized with community</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogOverwrite exisiting modifications in rooms</t>
+          <t>PowerLevelSpacesApplyDialogPermissions synchronized with community</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Перезаписать существующие изменения в комнатах</t>
+          <t>Suggested in Weblate: Права доступа синхронизированы с сообществом.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15663</t>
+          <t>../../src/PowerlevelsEditModels.cpp:16454</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>No permissions to apply the new permissions here</t>
-[...2 lines deleted...]
-      <c r="C115" t="inlineStr"/>
+          <t>Failed to update powerlevel: %1</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Не удалось обновить уровень доступа: %1</t>
+        </is>
+      </c>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogNo permissions to apply the new permissions here</t>
+          <t>PowerLevelsFailed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Здесь нет разрешения на применение новых разрешений.</t>
+          <t>Suggested in Weblate: Не удалось обновить уровень доступа: %1</t>
         </is>
       </c>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15664</t>
+          <t>../qml/components/PowerlevelIndicator.qml:16363</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>No changes needed</t>
+          <t>Moderator: %1</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogNo changes needed</t>
+          <t>PowerlevelIndicatorModerator: %1</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Изменения не требуются</t>
+          <t>Suggested in Weblate: Модератор: %1</t>
         </is>
       </c>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15665</t>
+          <t>../qml/components/PowerlevelIndicator.qml:16365</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Existing modifications to the permissions in this room will be overwritten</t>
+          <t>User: %1</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogExisting modifications to the permissions in this room will be overwritten</t>
+          <t>PowerlevelIndicatorUser: %1</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Существующие настройки прав доступа в этой комнате будут перезаписаны.</t>
+          <t>Suggested in Weblate: Пользователь: %1</t>
         </is>
       </c>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15666</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15887</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Permissions synchronized with community</t>
+          <t>Deprecated aliases events</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogPermissions synchronized with community</t>
+          <t>PowerlevelsTypeListModelDeprecated aliases events</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Права доступа синхронизированы с сообществом.</t>
+          <t>Suggested in Weblate: События устаревших псевдонимов</t>
         </is>
       </c>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:16454</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15931</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Failed to update powerlevel: %1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Edit child communities and rooms</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>PowerLevelsFailed to update powerlevel: %1</t>
+          <t>PowerlevelsTypeListModelEdit child communities and rooms</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Не удалось обновить уровень доступа: %1</t>
+          <t>Suggested in Weblate: Редактировать дочерние сообщества и комнаты</t>
         </is>
       </c>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>../qml/components/PowerlevelIndicator.qml:16363</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15933</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Moderator: %1</t>
+          <t>Change parent communities</t>
         </is>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>PowerlevelIndicatorModerator: %1</t>
+          <t>PowerlevelsTypeListModelChange parent communities</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Модератор: %1</t>
+          <t>Suggested in Weblate: Сменить вышестоящие сообщества</t>
         </is>
       </c>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>../qml/components/PowerlevelIndicator.qml:16365</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15944</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>User: %1</t>
+          <t>Reject a call</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>PowerlevelIndicatorUser: %1</t>
+          <t>PowerlevelsTypeListModelReject a call</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пользователь: %1</t>
+          <t>Suggested in Weblate: Отклонить звонок</t>
         </is>
       </c>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15887</t>
+          <t>../../src/main.cpp:16373</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Deprecated aliases events</t>
+          <t>Set the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelDeprecated aliases events</t>
+          <t>QObjectSet the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: События устаревших псевдонимов</t>
+          <t>Suggested in Weblate: Задайте глобальный уровень логов, или список пар &lt;component&gt;=&lt;уровень&gt; через запятую, или и то и другое. Например, чтобы установить уровень логирования по умолчанию на 'warn', но отключить логирование для компонента 'ui', передайте 'warn,ui=off'. Уровни: {trace, debug, info, warning, error, critical, off}. Компоненты: {crypto, db, mtx, net, qml, ui}</t>
         </is>
       </c>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15931</t>
+          <t>../../src/main.cpp:16378</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Edit child communities and rooms</t>
+          <t>level</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelEdit child communities and rooms</t>
+          <t>QObjectlevel</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Редактировать дочерние сообщества и комнаты</t>
+          <t>Suggested in Weblate: уровень</t>
         </is>
       </c>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15933</t>
+          <t>../../src/main.cpp:16382</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Change parent communities</t>
+          <t>Set the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange parent communities</t>
+          <t>QObjectSet the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Сменить вышестоящие сообщества</t>
+          <t>Suggested in Weblate: Укажите типы вывода логов. Допускается список, разделенный запятыми. По умолчанию используется 'file,stderr'. Типы:{file,stderr,none}</t>
         </is>
       </c>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15944</t>
+          <t>../../src/main.cpp:16384</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Reject a call</t>
+          <t>type</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelReject a call</t>
+          <t>QObjecttype</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Отклонить звонок</t>
+          <t>Suggested in Weblate: тип</t>
         </is>
       </c>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16373</t>
+          <t>../../src/main.cpp:16388</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Set the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
+          <t>Recompacts the database which might improve performance.</t>
         </is>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>QObjectSet the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
+          <t>QObjectRecompacts the database which might improve performance.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Задайте глобальный уровень логов, или список пар &lt;component&gt;=&lt;уровень&gt; через запятую, или и то и другое. Например, чтобы установить уровень логирования по умолчанию на 'warn', но отключить логирование для компонента 'ui', передайте 'warn,ui=off'. Уровни: {trace, debug, info, warning, error, critical, off}. Компоненты: {crypto, db, mtx, net, qml, ui}</t>
+          <t>Suggested in Weblate: Выполняет оптимизацию базы данных - может повысить производительность.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16378</t>
+          <t>../../src/notifications/ManagerMac.cpp:16330</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>level</t>
+          <t>Respond</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>QObjectlevel</t>
+          <t>QObjectRespond</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: уровень</t>
+          <t>Suggested in Weblate: Ответить</t>
         </is>
       </c>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16382</t>
+          <t>../../src/notifications/ManagerMac.cpp:16331</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Set the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
-[...2 lines deleted...]
-      <c r="C128" t="inlineStr"/>
+          <t>Send</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>Отправить</t>
+        </is>
+      </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>QObjectSet the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
+          <t>QObjectSend</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Укажите типы вывода логов. Допускается список, разделенный запятыми. По умолчанию используется 'file,stderr'. Типы:{file,stderr,none}</t>
+          <t>Suggested in Weblate: Отправить</t>
         </is>
       </c>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16384</t>
+          <t>../../src/notifications/ManagerMac.cpp:16332</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>type</t>
-[...2 lines deleted...]
-      <c r="C129" t="inlineStr"/>
+          <t>Write a message…</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>Написать сообщение…</t>
+        </is>
+      </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>QObjecttype</t>
+          <t>QObjectWrite a message...</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: тип</t>
+          <t>Suggested in Weblate: Написать сообщение…</t>
         </is>
       </c>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16388</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16372</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Recompacts the database which might improve performance.</t>
-[...2 lines deleted...]
-      <c r="C130" t="inlineStr"/>
+          <t>Solve the reCAPTCHA and press the confirm button</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>Решите reCAPTCHA и нажмите кнопку подтверждения</t>
+        </is>
+      </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>QObjectRecompacts the database which might improve performance.</t>
+          <t>ReCaptchaDialogSolve the reCAPTCHA and press the confirm button</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Выполняет оптимизацию базы данных - может повысить производительность.</t>
+          <t>Suggested in Weblate: Решите reCAPTCHA и нажмите кнопку подтверждения</t>
         </is>
       </c>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16330</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16380</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Respond</t>
+          <t>Open reCAPTCHA</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>QObjectRespond</t>
+          <t>ReCaptchaDialogOpen reCAPTCHA</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Ответить</t>
+          <t>Suggested in Weblate: Открыть reCAPTCHA</t>
         </is>
       </c>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16331</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16385</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Send</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Отправить</t>
+          <t>Отмена</t>
         </is>
       </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>QObjectSend</t>
+          <t>ReCaptchaDialogCancel</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Отправить</t>
+          <t>Suggested in Weblate: Отмена</t>
         </is>
       </c>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16332</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16390</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Write a message…</t>
+          <t>Confirm</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Написать сообщение…</t>
+          <t>Подтвердить</t>
         </is>
       </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>QObjectWrite a message...</t>
+          <t>ReCaptchaDialogConfirm</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Написать сообщение…</t>
+          <t>Suggested in Weblate: Подтвердить</t>
         </is>
       </c>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16372</t>
+          <t>../qml/dialogs/ReadReceipts.qml:16429</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Solve the reCAPTCHA and press the confirm button</t>
+          <t>Read receipts</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Решите reCAPTCHA и нажмите кнопку подтверждения</t>
+          <t>Просмотр получателей</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogSolve the reCAPTCHA and press the confirm button</t>
+          <t>ReadReceiptsRead receipts</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Решите reCAPTCHA и нажмите кнопку подтверждения</t>
+          <t>Suggested in Weblate: Показывать подтверждение о прочтении</t>
         </is>
       </c>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16380</t>
+          <t>../../src/RegisterPage.cpp:16623</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Open reCAPTCHA</t>
-[...2 lines deleted...]
-      <c r="C135" t="inlineStr"/>
+          <t>Autodiscovery failed. Received malformed response.</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>Автообнaружение не удалось. Получен повреждённый ответ.</t>
+        </is>
+      </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogOpen reCAPTCHA</t>
+          <t>RegisterPageAutodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
-        <is>
-[...134 lines deleted...]
-      <c r="G139" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Автообнaружение не удалось. Получен повреждённый ответ.
 Suggested in Weblate: Автоматические обнаружение не удалось. Получен поврежденный ответ.
 Suggested in Weblate: Автообноружение не удалось. Получен поврежденный ответ.</t>
         </is>
       </c>
+      <c r="H135" t="inlineStr"/>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>../../src/RegisterPage.cpp:16689</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>The selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr"/>
+      <c r="D136" t="inlineStr"/>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>RegisterPageThe selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Выбранный сервер не поддерживает версию протокола Matrix, понятную данному клиенту (%1–%2). Регистрация невозможна.</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr"/>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>../qml/pages/RegisterPage.qml:16797</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>your.server</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr"/>
+      <c r="D137" t="inlineStr"/>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>RegisterPageyour.server</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: your.server</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr"/>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>../qml/pages/RegisterPage.qml:16954</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>Back</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Вернуться</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr"/>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>RegisterPageBack</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Назад</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr"/>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>../qml/pages/RegisterPage.qml:16893</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>Your passwords do not match!</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr"/>
+      <c r="D139" t="inlineStr"/>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>RegisterPageYour passwords do not match!</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Ваши пароли не совпадают!</t>
+        </is>
+      </c>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16689</t>
+          <t>../qml/pages/RegisterPage.qml:16901</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>The selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
-[...2 lines deleted...]
-      <c r="C140" t="inlineStr"/>
+          <t>Device name</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>Имя устройства</t>
+        </is>
+      </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>RegisterPageThe selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
+          <t>RegisterPageDevice name</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Выбранный сервер не поддерживает версию протокола Matrix, понятную данному клиенту (%1–%2). Регистрация невозможна.</t>
+          <t>Suggested in Weblate: Имя устройства</t>
         </is>
       </c>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16797</t>
+          <t>../qml/pages/RegisterPage.qml:16903</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>your.server</t>
+          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>RegisterPageyour.server</t>
+          <t>RegisterPageA name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: your.server</t>
+          <t>Suggested in Weblate: Имя для этого устройства, которое будет показано другим пользователям при проверке. Если ничего не указано, используется значение по умолчанию.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16954</t>
+          <t>../qml/dialogs/ReportMessage.qml:17022</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>Report message</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Вернуться</t>
+          <t>Пожаловаться на сообщение</t>
         </is>
       </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>RegisterPageBack</t>
+          <t>ReportMessageReport message</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Назад</t>
+          <t>Suggested in Weblate: Пожаловаться</t>
         </is>
       </c>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16893</t>
+          <t>../qml/dialogs/ReportMessage.qml:17037</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Your passwords do not match!</t>
+          <t>This message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
         </is>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>RegisterPageYour passwords do not match!</t>
+          <t>ReportMessageThis message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Ваши пароли не совпадают!</t>
+          <t>Suggested in Weblate: Сообщение, на которое вы жалуетесь, будет отправлено администратору вашего сервера для рассмотрения. Обратите внимание, что не все администраторы серверов проверяют такие жалобы. При необходимости вы также можете напрямую обратиться к модератору комнаты с просьбой удалить данный контент.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16901</t>
+          <t>../qml/dialogs/ReportMessage.qml:17041</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Device name</t>
-[...6 lines deleted...]
-      </c>
+          <t>Enter your reason for reporting:</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>RegisterPageDevice name</t>
+          <t>ReportMessageEnter your reason for reporting:</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Имя устройства</t>
+          <t>Suggested in Weblate: Укажите причину жалобы:</t>
         </is>
       </c>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16903</t>
+          <t>../qml/dialogs/ReportMessage.qml:17051</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
+          <t>How bad is the message?</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>RegisterPageA name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
+          <t>ReportMessageHow bad is the message?</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Имя для этого устройства, которое будет показано другим пользователям при проверке. Если ничего не указано, используется значение по умолчанию.</t>
+          <t>Suggested in Weblate: Насколько плохое это сообщение?</t>
         </is>
       </c>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17022</t>
+          <t>../qml/dialogs/ReportMessage.qml:17069</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Report message</t>
-[...6 lines deleted...]
-      </c>
+          <t>Not bad</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>ReportMessageReport message</t>
+          <t>ReportMessageNot bad</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пожаловаться</t>
+          <t>Suggested in Weblate: Не сильно плохое</t>
         </is>
       </c>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17037</t>
+          <t>../qml/dialogs/ReportMessage.qml:17071</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>This message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
+          <t>Mild</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>ReportMessageThis message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
+          <t>ReportMessageMild</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Сообщение, на которое вы жалуетесь, будет отправлено администратору вашего сервера для рассмотрения. Обратите внимание, что не все администраторы серверов проверяют такие жалобы. При необходимости вы также можете напрямую обратиться к модератору комнаты с просьбой удалить данный контент.</t>
+          <t>Suggested in Weblate: Средне</t>
         </is>
       </c>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17041</t>
+          <t>../qml/dialogs/ReportMessage.qml:17073</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Enter your reason for reporting:</t>
+          <t>Bad</t>
         </is>
       </c>
       <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>ReportMessageEnter your reason for reporting:</t>
+          <t>ReportMessageBad</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Укажите причину жалобы:</t>
+          <t>Suggested in Weblate: Плохое</t>
         </is>
       </c>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17051</t>
+          <t>../qml/dialogs/ReportMessage.qml:17075</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>How bad is the message?</t>
+          <t>Serious</t>
         </is>
       </c>
       <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>ReportMessageHow bad is the message?</t>
+          <t>ReportMessageSerious</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Насколько плохое это сообщение?</t>
+          <t>Suggested in Weblate: Очень плохое</t>
         </is>
       </c>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17069</t>
+          <t>../qml/dialogs/ReportMessage.qml:17077</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Not bad</t>
+          <t>Extremely serious</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>ReportMessageNot bad</t>
+          <t>ReportMessageExtremely serious</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Не сильно плохое</t>
+          <t>Suggested in Weblate: Невероятно плохое</t>
         </is>
       </c>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17071</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17101</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Mild</t>
+          <t>Explore Public Rooms</t>
         </is>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>ReportMessageMild</t>
+          <t>RoomDirectoryExplore Public Rooms</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Средне</t>
+          <t>Suggested in Weblate: Обзор публичных комнат</t>
         </is>
       </c>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17073</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17193</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Bad</t>
-[...2 lines deleted...]
-      <c r="C152" t="inlineStr"/>
+          <t>Join</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>Присоединиться</t>
+        </is>
+      </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>ReportMessageBad</t>
+          <t>RoomDirectoryJoin</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Плохое</t>
+          <t>Suggested in Weblate: Присоединиться</t>
         </is>
       </c>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17075</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17193</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Serious</t>
+          <t>Open</t>
         </is>
       </c>
       <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>ReportMessageSerious</t>
+          <t>RoomDirectoryOpen</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Очень плохое</t>
+          <t>Suggested in Weblate: Открыть</t>
         </is>
       </c>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17077</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17247</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Extremely serious</t>
+          <t>Search for public rooms</t>
         </is>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>ReportMessageExtremely serious</t>
+          <t>RoomDirectorySearch for public rooms</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Невероятно плохое</t>
+          <t>Suggested in Weblate: Поиск публичных комнат</t>
         </is>
       </c>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17101</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17259</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Explore Public Rooms</t>
+          <t>Choose custom homeserver</t>
         </is>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>RoomDirectoryExplore Public Rooms</t>
+          <t>RoomDirectoryChoose custom homeserver</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Обзор публичных комнат</t>
+          <t>Suggested in Weblate: Выбрать домашний сервер</t>
         </is>
       </c>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17193</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17277</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Join</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Присоединиться</t>
+          <t>Закрыть</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>RoomDirectoryJoin</t>
+          <t>RoomDirectoryClose</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Присоединиться</t>
+          <t>Suggested in Weblate: Закрыть</t>
         </is>
       </c>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17193</t>
+          <t>../qml/RoomList.qml:19404</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Open</t>
-[...2 lines deleted...]
-      <c r="C157" t="inlineStr"/>
+          <t>Start a new chat</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Начать новый чат</t>
+        </is>
+      </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>RoomDirectoryOpen</t>
+          <t>RoomListStart a new chat</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Открыть</t>
+          <t>Suggested in Weblate: Начать новый чат</t>
         </is>
       </c>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17247</t>
+          <t>../qml/RoomList.qml:19417</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Search for public rooms</t>
-[...2 lines deleted...]
-      <c r="C158" t="inlineStr"/>
+          <t>Join a room</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Присоединиться к комнате</t>
+        </is>
+      </c>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>RoomDirectorySearch for public rooms</t>
+          <t>RoomListJoin a room</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Поиск публичных комнат</t>
+          <t>Suggested in Weblate: Присоединиться к комнате</t>
         </is>
       </c>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17259</t>
+          <t>../qml/RoomList.qml:19422</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Choose custom homeserver</t>
+          <t>Create a new room</t>
         </is>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>RoomDirectoryChoose custom homeserver</t>
+          <t>RoomListCreate a new room</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Выбрать домашний сервер</t>
+          <t>Suggested in Weblate: Создать комнату</t>
         </is>
       </c>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17277</t>
+          <t>../qml/RoomList.qml:19431</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Close</t>
-[...6 lines deleted...]
-      </c>
+          <t>Start a direct chat</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>RoomDirectoryClose</t>
+          <t>RoomListStart a direct chat</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Закрыть</t>
+          <t>Suggested in Weblate: Начать чат</t>
         </is>
       </c>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19404</t>
+          <t>../qml/RoomList.qml:19440</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Start a new chat</t>
-[...6 lines deleted...]
-      </c>
+          <t>Create a new community</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>RoomListStart a new chat</t>
+          <t>RoomListCreate a new community</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Начать новый чат</t>
+          <t>Suggested in Weblate: Создать новое сообщество</t>
         </is>
       </c>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19417</t>
+          <t>../qml/RoomList.qml:19456</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Join a room</t>
+          <t>Room directory</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Присоединиться к комнате</t>
+          <t>Каталог комнат</t>
         </is>
       </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>RoomListJoin a room</t>
+          <t>RoomListRoom directory</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Присоединиться к комнате</t>
+          <t>Suggested in Weblate: Каталог комнат</t>
         </is>
       </c>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19422</t>
+          <t>../qml/RoomList.qml:19474</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Create a new room</t>
+          <t>Search rooms (Ctrl+K)</t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>RoomListCreate a new room</t>
+          <t>RoomListSearch rooms (Ctrl+K)</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Создать комнату</t>
+          <t>Suggested in Weblate: Поиск комнат (Ctrl+K)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19431</t>
+          <t>../qml/RoomList.qml:19498</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Start a direct chat</t>
-[...2 lines deleted...]
-      <c r="C164" t="inlineStr"/>
+          <t>User settings</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Пользовательские настройки</t>
+        </is>
+      </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>RoomListStart a direct chat</t>
+          <t>RoomListUser settings</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Начать чат</t>
+          <t>Suggested in Weblate: Пользовательские настройки</t>
         </is>
       </c>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19440</t>
+          <t>../qml/RoomList.qml:19592</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Create a new community</t>
-[...2 lines deleted...]
-      <c r="C165" t="inlineStr"/>
+          <t>Logout</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Выйти</t>
+        </is>
+      </c>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>RoomListCreate a new community</t>
+          <t>RoomListLogout</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Создать новое сообщество</t>
+          <t>Suggested in Weblate: Выйти</t>
         </is>
       </c>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19456</t>
+          <t>../qml/RoomList.qml:19604</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Room directory</t>
-[...6 lines deleted...]
-      </c>
+          <t>Enter your status message:</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>RoomListRoom directory</t>
+          <t>RoomListEnter your status message:</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Каталог комнат</t>
+          <t>Suggested in Weblate: Введите ваш статус:</t>
         </is>
       </c>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19474</t>
+          <t>../qml/RoomList.qml:19605</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Search rooms (Ctrl+K)</t>
+          <t>Status Message</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>RoomListSearch rooms (Ctrl+K)</t>
+          <t>RoomListStatus Message</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Поиск комнат (Ctrl+K)</t>
+          <t>Suggested in Weblate: Статус
+Suggested in Weblate: статус сообщения</t>
         </is>
       </c>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19498</t>
+          <t>../qml/RoomList.qml:19617</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>User settings</t>
-[...6 lines deleted...]
-      </c>
+          <t>Profile settings</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>RoomListUser settings</t>
+          <t>RoomListProfile settings</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пользовательские настройки</t>
+          <t>Suggested in Weblate: Настройки профиля</t>
         </is>
       </c>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19592</t>
+          <t>../qml/RoomList.qml:19622</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Logout</t>
-[...6 lines deleted...]
-      </c>
+          <t>Set status message</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>RoomListLogout</t>
+          <t>RoomListSet status message</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Выйти</t>
+          <t>Suggested in Weblate: Задать статус</t>
         </is>
       </c>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19604</t>
+          <t>../qml/RoomList.qml:19633</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Enter your status message:</t>
+          <t>Automatic online status</t>
         </is>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>RoomListEnter your status message:</t>
+          <t>RoomListAutomatic online status</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Введите ваш статус:</t>
+          <t>Suggested in Weblate: Автоматический статус онлайна</t>
         </is>
       </c>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19605</t>
+          <t>../qml/RoomList.qml:19640</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Status Message</t>
+          <t>Online</t>
         </is>
       </c>
       <c r="C171" t="inlineStr"/>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>RoomListStatus Message</t>
+          <t>RoomListOnline</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Статус
-Suggested in Weblate: статус сообщения</t>
+          <t>Suggested in Weblate: В сети</t>
         </is>
       </c>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19617</t>
+          <t>../qml/RoomList.qml:19647</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Profile settings</t>
+          <t>Unavailable</t>
         </is>
       </c>
       <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>RoomListProfile settings</t>
+          <t>RoomListUnavailable</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Настройки профиля</t>
+          <t>Suggested in Weblate: Недоступен</t>
         </is>
       </c>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19622</t>
+          <t>../qml/RoomList.qml:19654</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Set status message</t>
+          <t>Offline</t>
         </is>
       </c>
       <c r="C173" t="inlineStr"/>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>RoomListSet status message</t>
+          <t>RoomListOffline</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Задать статус</t>
+          <t>Suggested in Weblate: Не в сети</t>
         </is>
       </c>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19633</t>
+          <t>../qml/RoomList.qml:19708</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Automatic online status</t>
+          <t>Encryption not set up</t>
         </is>
       </c>
       <c r="C174" t="inlineStr"/>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>RoomListAutomatic online status</t>
+          <t>RoomListEncryption not set up</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Автоматический статус онлайна</t>
-[...2 lines deleted...]
-      <c r="H174" t="inlineStr"/>
+          <t>Suggested in Weblate: Шифрование не настроено</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Cross-signing setup has not run yet.</t>
+        </is>
+      </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19640</t>
+          <t>../qml/RoomList.qml:19711</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Online</t>
+          <t>Unverified login</t>
         </is>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>RoomListOnline</t>
+          <t>RoomListUnverified login</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: В сети</t>
-[...2 lines deleted...]
-      <c r="H175" t="inlineStr"/>
+          <t>Suggested in Weblate: Неподтвержденный вход</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>The user just signed in with this device and hasn't verified their master key.</t>
+        </is>
+      </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19647</t>
+          <t>../qml/RoomList.qml:19714</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Unavailable</t>
+          <t>Please verify your other devices</t>
         </is>
       </c>
       <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>RoomListUnavailable</t>
+          <t>RoomListPlease verify your other devices</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Недоступен</t>
-[...2 lines deleted...]
-      <c r="H176" t="inlineStr"/>
+          <t>Suggested in Weblate: Пожалуйста, подтвердите другие ваши устройства.</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>There are unverified devices signed in to this account.</t>
+        </is>
+      </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19654</t>
+          <t>../qml/RoomList.qml:19728</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Offline</t>
-[...2 lines deleted...]
-      <c r="C177" t="inlineStr"/>
+          <t>Close</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Закрыть</t>
+        </is>
+      </c>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>RoomListOffline</t>
+          <t>RoomListClose</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Не в сети</t>
+          <t>Suggested in Weblate: Закрыть</t>
         </is>
       </c>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19708</t>
+          <t>../qml/RoomList.qml:20107</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Encryption not set up</t>
+          <t>Enter the tag you want to use:</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>RoomListEncryption not set up</t>
+          <t>RoomListEnter the tag you want to use:</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Шифрование не настроено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Suggested in Weblate: Введите тег, который вы хотите использовать:</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19711</t>
+          <t>../qml/RoomList.qml:20108</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Unverified login</t>
+          <t>New tag</t>
         </is>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>RoomListUnverified login</t>
+          <t>RoomListNew tag</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Неподтвержденный вход</t>
-[...6 lines deleted...]
-      </c>
+          <t>Suggested in Weblate: Новый тег</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19714</t>
+          <t>../qml/RoomList.qml:20115</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Please verify your other devices</t>
+          <t>Open separately</t>
         </is>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>RoomListPlease verify your other devices</t>
+          <t>RoomListOpen separately</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пожалуйста, подтвердите другие ваши устройства.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Suggested in Weblate: Открыть отдельно</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19728</t>
+          <t>../qml/RoomList.qml:20127</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Close</t>
-[...6 lines deleted...]
-      </c>
+          <t>Mark as read</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>RoomListClose</t>
+          <t>RoomListMark as read</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Закрыть</t>
+          <t>Suggested in Weblate: Пометить как прочитанное</t>
         </is>
       </c>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20107</t>
+          <t>../qml/RoomList.qml:20132</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Enter the tag you want to use:</t>
+          <t>Room settings</t>
         </is>
       </c>
       <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>RoomListEnter the tag you want to use:</t>
+          <t>RoomListRoom settings</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Введите тег, который вы хотите использовать:</t>
+          <t>Suggested in Weblate: Настройки комнаты</t>
         </is>
       </c>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20108</t>
+          <t>../qml/RoomList.qml:20137</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>New tag</t>
-[...2 lines deleted...]
-      <c r="C183" t="inlineStr"/>
+          <t>Leave room</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Покинуть комнату</t>
+        </is>
+      </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>RoomListNew tag</t>
+          <t>RoomListLeave room</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Новый тег</t>
+          <t>Suggested in Weblate: Покинуть комнату</t>
         </is>
       </c>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20115</t>
+          <t>../qml/RoomList.qml:20142</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Open separately</t>
+          <t>Copy room link</t>
         </is>
       </c>
       <c r="C184" t="inlineStr"/>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>RoomListOpen separately</t>
+          <t>RoomListCopy room link</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Открыть отдельно</t>
+          <t>Suggested in Weblate: Скопировать ссылку</t>
         </is>
       </c>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20127</t>
+          <t>../qml/RoomList.qml:20149</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Mark as read</t>
-[...2 lines deleted...]
-      <c r="C185" t="inlineStr"/>
+          <t>Tag room as:</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Тэгировать комнату как:</t>
+        </is>
+      </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>RoomListMark as read</t>
+          <t>RoomListTag room as:</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пометить как прочитанное</t>
+          <t>Suggested in Weblate: Метки комнаты</t>
         </is>
       </c>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20132</t>
+          <t>../qml/RoomList.qml:20162</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Room settings</t>
-[...2 lines deleted...]
-      <c r="C186" t="inlineStr"/>
+          <t>Favourite</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Важные</t>
+        </is>
+      </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>RoomListRoom settings</t>
+          <t>RoomListFavourite</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Настройки комнаты</t>
+          <t>Suggested in Weblate: Избранное</t>
         </is>
       </c>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20137</t>
+          <t>../qml/RoomList.qml:20164</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Leave room</t>
-[...6 lines deleted...]
-      </c>
+          <t>Low priority</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr"/>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>RoomListLeave room</t>
+          <t>RoomListLow priority</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Покинуть комнату</t>
+          <t>Suggested in Weblate: Неважные
+Suggested in Weblate: Низкий приоритет</t>
         </is>
       </c>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20142</t>
+          <t>../qml/RoomList.qml:20166</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Copy room link</t>
+          <t>Server notice</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>RoomListCopy room link</t>
+          <t>RoomListServer notice</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Скопировать ссылку</t>
+          <t>Suggested in Weblate: Оповещения сервера</t>
         </is>
       </c>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20149</t>
+          <t>../qml/dialogs/RoomMembers.qml:20199</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Tag room as:</t>
-[...6 lines deleted...]
-      </c>
+          <t>Members of %1</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>RoomListTag room as:</t>
+          <t>RoomMembersMembers of %1</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Метки комнаты</t>
+          <t>Suggested in Weblate: Члены %1</t>
         </is>
       </c>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20162</t>
+          <t>../qml/dialogs/RoomMembers.qml:20231</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Favourite</t>
-[...6 lines deleted...]
-      </c>
+          <t>%n person in %1</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>RoomListFavourite</t>
+          <t>RoomMembers
+Summary above list of members%n people in %1</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Избранное</t>
+          <t>Suggested in Weblate: %n человек в %1, %n человека в %1, %n человек в %1</t>
         </is>
       </c>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20164</t>
+          <t>../qml/dialogs/RoomMembers.qml:20241</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Low priority</t>
+          <t>Invite more people</t>
         </is>
       </c>
       <c r="C191" t="inlineStr"/>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>RoomListLow priority</t>
+          <t>RoomMembersInvite more people</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Неважные
-Suggested in Weblate: Низкий приоритет</t>
+          <t>Suggested in Weblate: Пригласить людей</t>
         </is>
       </c>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20166</t>
+          <t>../qml/dialogs/RoomMembers.qml:20249</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Server notice</t>
+          <t>Search...</t>
         </is>
       </c>
       <c r="C192" t="inlineStr"/>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>RoomListServer notice</t>
+          <t>RoomMembersSearch...</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Оповещения сервера</t>
+          <t>Suggested in Weblate: Поиск...</t>
         </is>
       </c>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20199</t>
+          <t>../qml/dialogs/RoomMembers.qml:20259</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Members of %1</t>
+          <t xml:space="preserve">Sort by: </t>
         </is>
       </c>
       <c r="C193" t="inlineStr"/>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>RoomMembersMembers of %1</t>
+          <t xml:space="preserve">RoomMembersSort by: </t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Члены %1</t>
+          <t xml:space="preserve">Suggested in Weblate: Сортировать по: </t>
         </is>
       </c>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20231</t>
+          <t>../qml/dialogs/RoomMembers.qml:20265</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>%n person in %1</t>
-[...2 lines deleted...]
-      <c r="C194" t="inlineStr"/>
+          <t>User ID</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>ID пользователя</t>
+        </is>
+      </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>RoomMembers
-Summary above list of members%n people in %1</t>
+          <t>RoomMembersUser ID</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %n человек в %1, %n человека в %1, %n человек в %1</t>
+          <t>Suggested in Weblate: ID пользователя</t>
         </is>
       </c>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20241</t>
+          <t>../qml/dialogs/RoomMembers.qml:20266</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Invite more people</t>
+          <t>Display name</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>RoomMembersInvite more people</t>
+          <t>RoomMembersDisplay name</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пригласить людей</t>
+          <t>Suggested in Weblate: Отображаемое имя</t>
         </is>
       </c>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20249</t>
+          <t>../qml/dialogs/RoomMembers.qml:20267</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Search...</t>
+          <t>Power level</t>
         </is>
       </c>
       <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>RoomMembersSearch...</t>
+          <t>RoomMembersPower level</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Поиск...</t>
+          <t>Suggested in Weblate: Уровень доступа</t>
         </is>
       </c>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20259</t>
+          <t>../qml/dialogs/RoomMembers.qml:20365</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sort by: </t>
+          <t>This room is not encrypted!</t>
         </is>
       </c>
       <c r="C197" t="inlineStr"/>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t xml:space="preserve">RoomMembersSort by: </t>
+          <t>RoomMembersThis room is not encrypted!</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t xml:space="preserve">Suggested in Weblate: Сортировать по: </t>
+          <t>Suggested in Weblate: Эта комната не зашифрована!</t>
         </is>
       </c>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20265</t>
+          <t>../qml/dialogs/RoomMembers.qml:20369</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>User ID</t>
-[...6 lines deleted...]
-      </c>
+          <t>This user is verified.</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr"/>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>RoomMembersUser ID</t>
+          <t>RoomMembersThis user is verified.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: ID пользователя</t>
+          <t>Suggested in Weblate: Этот пользователь подтвержден.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20266</t>
+          <t>../qml/dialogs/RoomMembers.qml:20371</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Display name</t>
+          <t>This user isn't verified, but is still using the same master key from the first time you met.</t>
         </is>
       </c>
       <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>RoomMembersDisplay name</t>
+          <t>RoomMembersThis user isn't verified, but is still using the same master key from the first time you met.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Отображаемое имя</t>
+          <t>Suggested in Weblate: Этот пользователь не подтвержден, но по-прежнему использует тот же мастер-ключ, что и при вашей первой встрече.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20267</t>
+          <t>../qml/dialogs/RoomMembers.qml:20373</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Power level</t>
+          <t>This user has unverified devices!</t>
         </is>
       </c>
       <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>RoomMembersPower level</t>
+          <t>RoomMembersThis user has unverified devices!</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Уровень доступа</t>
+          <t>Suggested in Weblate: У этого пользователя непроверенные устройства!</t>
         </is>
       </c>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20365</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21116</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>This room is not encrypted!</t>
-[...2 lines deleted...]
-      <c r="C201" t="inlineStr"/>
+          <t>Room Settings</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Настройки комнаты</t>
+        </is>
+      </c>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>RoomMembersThis room is not encrypted!</t>
+          <t>RoomSettingsDialogRoom Settings</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Эта комната не зашифрована!</t>
+          <t>Suggested in Weblate: Настройки комнаты</t>
         </is>
       </c>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20369</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21151</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>This user is verified.</t>
+          <t>Change room avatar.</t>
         </is>
       </c>
       <c r="C202" t="inlineStr"/>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>RoomMembersThis user is verified.</t>
+          <t>RoomSettingsDialogChange room avatar.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Этот пользователь подтвержден.</t>
+          <t>Suggested in Weblate: Сменить аватар комнаты.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20371</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21248</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>This user isn't verified, but is still using the same master key from the first time you met.</t>
+          <t>Change name of this room</t>
         </is>
       </c>
       <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>RoomMembersThis user isn't verified, but is still using the same master key from the first time you met.</t>
+          <t>RoomSettingsDialogChange name of this room</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Этот пользователь не подтвержден, но по-прежнему использует тот же мастер-ключ, что и при вашей первой встрече.</t>
+          <t>Suggested in Weblate: Сменить название этой комнаты</t>
         </is>
       </c>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20373</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21271</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>This user has unverified devices!</t>
+          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
         </is>
       </c>
       <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>RoomMembersThis user has unverified devices!</t>
+          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: У этого пользователя непроверенные устройства!</t>
+          <t>Suggested in Weblate: Поскольку состояние комнаты нельзя зашифровать, убедитесь, что в названии комнаты нет конфиденциальной информации!</t>
         </is>
       </c>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21116</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21282</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Room Settings</t>
+          <t>%n member</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Настройки комнаты</t>
+          <t>%n участник</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRoom Settings</t>
+          <t>RoomSettingsDialog%n member(s)</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Настройки комнаты</t>
+          <t>Suggested in Weblate: %n участник, %n участника, %n участников
+Suggested in Weblate: , , %n участник</t>
         </is>
       </c>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21151</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21290</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Change room avatar.</t>
+          <t>View members of %1</t>
         </is>
       </c>
       <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange room avatar.</t>
+          <t>RoomSettingsDialogView members of %1</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Сменить аватар комнаты.</t>
+          <t>Suggested in Weblate: Просмотреть участников %1</t>
         </is>
       </c>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21248</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21314</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Change name of this room</t>
+          <t>No topic set</t>
         </is>
       </c>
       <c r="C207" t="inlineStr"/>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange name of this room</t>
+          <t>RoomSettingsDialogNo topic set</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Сменить название этой комнаты</t>
+          <t>Suggested in Weblate: Тама не задана</t>
         </is>
       </c>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21271</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21338</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
+          <t>Change topic of this room</t>
         </is>
       </c>
       <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
+          <t>RoomSettingsDialogChange topic of this room</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Поскольку состояние комнаты нельзя зашифровать, убедитесь, что в названии комнаты нет конфиденциальной информации!</t>
+          <t>Suggested in Weblate: Изменить тему комнаты</t>
         </is>
       </c>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21282</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21362</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>%n member</t>
-[...6 lines deleted...]
-      </c>
+          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>RoomSettingsDialog%n member(s)</t>
+          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %n участник, %n участника, %n участников
-Suggested in Weblate: , , %n участник</t>
+          <t>Suggested in Weblate: Поскольку состояние комнаты нельзя зашифровать, убедитесь, что в теме комнаты нет конфиденциальной информации!</t>
         </is>
       </c>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21290</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21381</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>View members of %1</t>
-[...2 lines deleted...]
-      <c r="C210" t="inlineStr"/>
+          <t>NOTIFICATIONS</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>УВЕДОМЛЕНИЯ</t>
+        </is>
+      </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogView members of %1</t>
+          <t>RoomSettingsDialogNOTIFICATIONS</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Просмотреть участников %1</t>
+          <t>Suggested in Weblate: УВЕДОМЛЕНИЯ</t>
         </is>
       </c>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21314</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21390</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>No topic set</t>
-[...2 lines deleted...]
-      <c r="C211" t="inlineStr"/>
+          <t>Notifications</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Уведомления</t>
+        </is>
+      </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNo topic set</t>
+          <t>RoomSettingsDialogNotifications</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Тама не задана</t>
+          <t>Suggested in Weblate: Уведомления</t>
         </is>
       </c>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21338</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Change topic of this room</t>
-[...2 lines deleted...]
-      <c r="C212" t="inlineStr"/>
+          <t>Muted</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>Заглушен</t>
+        </is>
+      </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange topic of this room</t>
+          <t>RoomSettingsDialogMuted</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Изменить тему комнаты</t>
+          <t>Suggested in Weblate: Заглушен</t>
         </is>
       </c>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21362</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
-[...2 lines deleted...]
-      <c r="C213" t="inlineStr"/>
+          <t>All messages</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>Все сообщения</t>
+        </is>
+      </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
+          <t>RoomSettingsDialogAll messages</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Поскольку состояние комнаты нельзя зашифровать, убедитесь, что в теме комнаты нет конфиденциальной информации!</t>
+          <t>Suggested in Weblate: Все сообщения</t>
         </is>
       </c>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21381</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21409</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>NOTIFICATIONS</t>
-[...6 lines deleted...]
-      </c>
+          <t>ENTRY PERMISSIONS</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNOTIFICATIONS</t>
+          <t>RoomSettingsDialogENTRY PERMISSIONS</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: УВЕДОМЛЕНИЯ</t>
+          <t>Suggested in Weblate: РАЗРЕШЕНИЯ НА ВХОД</t>
         </is>
       </c>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21390</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21418</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Notifications</t>
-[...6 lines deleted...]
-      </c>
+          <t>Anyone can join</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNotifications</t>
+          <t>RoomSettingsDialogAnyone can join</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Уведомления</t>
+          <t>Suggested in Weblate: Любой может присоединиться</t>
         </is>
       </c>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21451</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Muted</t>
-[...6 lines deleted...]
-      </c>
+          <t>Allow joining via other rooms</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr"/>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMuted</t>
+          <t>RoomSettingsDialogAllow joining via other rooms</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Заглушен</t>
+          <t>Suggested in Weblate: Разрешить присоединение через другие комнаты</t>
         </is>
       </c>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21470</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>All messages</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rooms to join via</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAll messages</t>
+          <t>RoomSettingsDialogRooms to join via</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Все сообщения</t>
+          <t>Suggested in Weblate: Комнаты чероез которые можно присоединиться</t>
         </is>
       </c>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21409</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21724</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>ENTRY PERMISSIONS</t>
+          <t>Change</t>
         </is>
       </c>
       <c r="C218" t="inlineStr"/>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogENTRY PERMISSIONS</t>
+          <t>RoomSettingsDialogChange</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: РАЗРЕШЕНИЯ НА ВХОД</t>
+          <t>Suggested in Weblate: Изменить</t>
         </is>
       </c>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21418</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21483</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Anyone can join</t>
+          <t>Change the list of rooms users can join this room via. Usually this is the official community of this room.</t>
         </is>
       </c>
       <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAnyone can join</t>
+          <t>RoomSettingsDialogChange the list of rooms users can join this room via. Usually this is the official community of this room.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Любой может присоединиться</t>
+          <t>Suggested in Weblate: Измените список комнат, через которые пользователи могут присоединиться к этой комнате. Обычно это официальное сообщество этой комнаты.</t>
         </is>
       </c>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21451</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21489</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Allow joining via other rooms</t>
+          <t>Allow guests to join</t>
         </is>
       </c>
       <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow joining via other rooms</t>
+          <t>RoomSettingsDialogAllow guests to join</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Разрешить присоединение через другие комнаты</t>
+          <t>Suggested in Weblate: Разрешить гостям присоединиться</t>
         </is>
       </c>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21470</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21506</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Rooms to join via</t>
+          <t>Apply access rules</t>
         </is>
       </c>
       <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRooms to join via</t>
+          <t>RoomSettingsDialogApply access rules</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Комнаты чероез которые можно присоединиться</t>
+          <t>Suggested in Weblate: Применять правила доступа</t>
         </is>
       </c>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21724</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21513</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Change</t>
+          <t>MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange</t>
+          <t>RoomSettingsDialogMESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Изменить</t>
+          <t>Suggested in Weblate: ВИДИМОСТЬ СООБЩЕНИЯ</t>
         </is>
       </c>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21483</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21522</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Change the list of rooms users can join this room via. Usually this is the official community of this room.</t>
+          <t>Allow viewing history without joining</t>
         </is>
       </c>
       <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange the list of rooms users can join this room via. Usually this is the official community of this room.</t>
+          <t>RoomSettingsDialogAllow viewing history without joining</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Измените список комнат, через которые пользователи могут присоединиться к этой комнате. Обычно это официальное сообщество этой комнаты.</t>
+          <t>Suggested in Weblate: Разрешить просмотр истории без присоединения</t>
         </is>
       </c>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21489</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21525</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Allow guests to join</t>
+          <t>This is useful to see previews of the room or view it on public websites.</t>
         </is>
       </c>
       <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow guests to join</t>
+          <t>RoomSettingsDialogThis is useful to see previews of the room or view it on public websites.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Разрешить гостям присоединиться</t>
+          <t>Suggested in Weblate: Это полезно для предпросмотра комнаты или для просмотра ее на сайтах.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21506</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21545</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Apply access rules</t>
+          <t>Members can see messages since</t>
         </is>
       </c>
       <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogApply access rules</t>
+          <t>RoomSettingsDialogMembers can see messages since</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Применять правила доступа</t>
+          <t>Suggested in Weblate: Участники могут видеть сообщения с</t>
         </is>
       </c>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21513</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21549</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>MESSAGE VISIBILITY</t>
+          <t>How much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
         </is>
       </c>
       <c r="C226" t="inlineStr"/>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMESSAGE VISIBILITY</t>
+          <t>RoomSettingsDialogHow much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: ВИДИМОСТЬ СООБЩЕНИЯ</t>
+          <t>Suggested in Weblate: Какая часть истории видна присоединившимся участникам. Изменение этого параметра не повлияет на видимость уже отправленных сообщений. Это относится только к новым сообщениям.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21522</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21568</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Allow viewing history without joining</t>
+          <t>Everything</t>
         </is>
       </c>
       <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow viewing history without joining</t>
+          <t>RoomSettingsDialogEverything</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Разрешить просмотр истории без присоединения</t>
+          <t>Suggested in Weblate: Все</t>
         </is>
       </c>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21525</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21569</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>This is useful to see previews of the room or view it on public websites.</t>
+          <t>As long as the user joined, they can see all previous messages.</t>
         </is>
       </c>
       <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThis is useful to see previews of the room or view it on public websites.</t>
+          <t>RoomSettingsDialogAs long as the user joined, they can see all previous messages.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Это полезно для предпросмотра комнаты или для просмотра ее на сайтах.</t>
+          <t>Suggested in Weblate: Пока пользователь присоединён, он может видеть все предыдущие сообщения.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21545</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21576</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Members can see messages since</t>
+          <t>They got invited</t>
         </is>
       </c>
       <c r="C229" t="inlineStr"/>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can see messages since</t>
+          <t>RoomSettingsDialogThey got invited</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Участники могут видеть сообщения с</t>
+          <t>Suggested in Weblate: Момента приглашения</t>
         </is>
       </c>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21549</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21577</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>How much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
+          <t>Members can only see messages from when they got invited going forward.</t>
         </is>
       </c>
       <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogHow much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
+          <t>RoomSettingsDialogMembers can only see messages from when they got invited going forward.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Какая часть истории видна присоединившимся участникам. Изменение этого параметра не повлияет на видимость уже отправленных сообщений. Это относится только к новым сообщениям.</t>
+          <t>Suggested in Weblate: Участники могут видеть только сообщения, отправленные после получения приглашения.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21568</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21584</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Everything</t>
+          <t>They joined</t>
         </is>
       </c>
       <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEverything</t>
+          <t>RoomSettingsDialogThey joined</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Все</t>
+          <t>Suggested in Weblate: Момента присоединения</t>
         </is>
       </c>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21569</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21585</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>As long as the user joined, they can see all previous messages.</t>
+          <t>Members can only see messages since after they joined.</t>
         </is>
       </c>
       <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAs long as the user joined, they can see all previous messages.</t>
+          <t>RoomSettingsDialogMembers can only see messages since after they joined.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пока пользователь присоединён, он может видеть все предыдущие сообщения.</t>
+          <t>Suggested in Weblate: Участники могут видеть только сообщения, отправленные после присоединения.</t>
         </is>
       </c>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21576</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21595</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>They got invited</t>
+          <t>Apply visibility changes</t>
         </is>
       </c>
       <c r="C233" t="inlineStr"/>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThey got invited</t>
+          <t>RoomSettingsDialogApply visibility changes</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Момента приглашения</t>
+          <t>Suggested in Weblate: Применить изменения видимости</t>
         </is>
       </c>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21577</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21611</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Members can only see messages from when they got invited going forward.</t>
+          <t>Locally hidden events</t>
         </is>
       </c>
       <c r="C234" t="inlineStr"/>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can only see messages from when they got invited going forward.</t>
+          <t>RoomSettingsDialogLocally hidden events</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Участники могут видеть только сообщения, отправленные после получения приглашения.</t>
+          <t>Suggested in Weblate: Локальные скрытые события</t>
         </is>
       </c>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21584</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21712</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>They joined</t>
+          <t>Configure</t>
         </is>
       </c>
       <c r="C235" t="inlineStr"/>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThey joined</t>
+          <t>RoomSettingsDialogConfigure</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Момента присоединения</t>
+          <t>Suggested in Weblate: Настройка</t>
         </is>
       </c>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21585</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21623</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Members can only see messages since after they joined.</t>
+          <t>Select events to hide in this room</t>
         </is>
       </c>
       <c r="C236" t="inlineStr"/>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can only see messages since after they joined.</t>
+          <t>RoomSettingsDialogSelect events to hide in this room</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Участники могут видеть только сообщения, отправленные после присоединения.</t>
+          <t>Suggested in Weblate: Выберите события, которые нужно скрыть в этой комнате.</t>
         </is>
       </c>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21595</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21629</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Apply visibility changes</t>
+          <t>Automatic event deletion</t>
         </is>
       </c>
       <c r="C237" t="inlineStr"/>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogApply visibility changes</t>
+          <t>RoomSettingsDialogAutomatic event deletion</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Применить изменения видимости</t>
+          <t>Suggested in Weblate: Автоматическое удаление событий</t>
         </is>
       </c>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21611</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21641</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Locally hidden events</t>
+          <t>Select if your events get automatically deleted in this room.</t>
         </is>
       </c>
       <c r="C238" t="inlineStr"/>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogLocally hidden events</t>
+          <t>RoomSettingsDialogSelect if your events get automatically deleted in this room.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Локальные скрытые события</t>
+          <t>Suggested in Weblate: Выберите этот параметр, чтобы ваши события в этой комнате автоматически удалялись.</t>
         </is>
       </c>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21712</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21647</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Configure</t>
+          <t>GENERAL SETTINGS</t>
         </is>
       </c>
       <c r="C239" t="inlineStr"/>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogConfigure</t>
+          <t>RoomSettingsDialogGENERAL SETTINGS</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Настройка</t>
+          <t>Suggested in Weblate: ОБЩИЕ НАСТРОЙКИ</t>
         </is>
       </c>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21623</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21656</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Select events to hide in this room</t>
-[...2 lines deleted...]
-      <c r="C240" t="inlineStr"/>
+          <t>Encryption</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>Шифрование</t>
+        </is>
+      </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSelect events to hide in this room</t>
+          <t>RoomSettingsDialogEncryption</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Выберите события, которые нужно скрыть в этой комнате.</t>
+          <t>Suggested in Weblate: Шифрование</t>
         </is>
       </c>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21629</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21678</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Automatic event deletion</t>
-[...2 lines deleted...]
-      <c r="C241" t="inlineStr"/>
+          <t>End-to-End Encryption</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>Оконечное шифрование</t>
+        </is>
+      </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAutomatic event deletion</t>
+          <t>RoomSettingsDialogEnd-to-End Encryption</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Автоматическое удаление событий</t>
+          <t>Suggested in Weblate: Сквозное шифрование (E2E)
+Suggested in Weblate: оконечное шифрование</t>
         </is>
       </c>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21641</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21679</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Select if your events get automatically deleted in this room.</t>
+          <t>Encryption is currently experimental and things might break unexpectedly. &lt;br&gt;
+                                Please take note that it can't be disabled afterwards.</t>
         </is>
       </c>
       <c r="C242" t="inlineStr"/>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSelect if your events get automatically deleted in this room.</t>
+          <t>RoomSettingsDialogEncryption is currently experimental and things might break unexpectedly. &lt;br&gt;
+                                Please take note that it can't be disabled afterwards.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Выберите этот параметр, чтобы ваши события в этой комнате автоматически удалялись.</t>
+          <t>Suggested in Weblate: Шифрование в настоящее время является экспериментальным, и что-то может неожиданно сломаться. &lt;br&gt;
+                                Пожалуйста, обратите внимание, что впоследствии его нельзя будет отключить.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21647</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21695</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>GENERAL SETTINGS</t>
-[...2 lines deleted...]
-      <c r="C243" t="inlineStr"/>
+          <t>Permissions</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>Права доступа</t>
+        </is>
+      </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogGENERAL SETTINGS</t>
+          <t>RoomSettingsDialogPermission</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: ОБЩИЕ НАСТРОЙКИ</t>
+          <t>Suggested in Weblate: Права доступа</t>
         </is>
       </c>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21656</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21701</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Encryption</t>
-[...6 lines deleted...]
-      </c>
+          <t>View and change the permissions in this room</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr"/>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEncryption</t>
+          <t>RoomSettingsDialogView and change the permissions in this room</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Шифрование</t>
+          <t>Suggested in Weblate: Просмотр и изменение прав доступа в этой комнате.</t>
         </is>
       </c>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21678</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21707</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>End-to-End Encryption</t>
-[...6 lines deleted...]
-      </c>
+          <t>Aliases</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr"/>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEnd-to-End Encryption</t>
+          <t>RoomSettingsDialogAliases</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Сквозное шифрование (E2E)
-Suggested in Weblate: оконечное шифрование</t>
+          <t>Suggested in Weblate: Псевдонимы</t>
         </is>
       </c>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21679</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21713</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Encryption is currently experimental and things might break unexpectedly. &lt;br&gt;
-                                Please take note that it can't be disabled afterwards.</t>
+          <t>View and change the addresses/aliases of this room</t>
         </is>
       </c>
       <c r="C246" t="inlineStr"/>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEncryption is currently experimental and things might break unexpectedly. &lt;br&gt;
-                                Please take note that it can't be disabled afterwards.</t>
+          <t>RoomSettingsDialogView and change the addresses/aliases of this room</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Шифрование в настоящее время является экспериментальным, и что-то может неожиданно сломаться. &lt;br&gt;
-                                Пожалуйста, обратите внимание, что впоследствии его нельзя будет отключить.</t>
+          <t>Suggested in Weblate: Просмотр и изменение адресов и псевдонимов этой комнаты</t>
         </is>
       </c>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21695</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21719</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Permissions</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sticker &amp; Emote Settings</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogPermission</t>
+          <t>RoomSettingsDialogSticker &amp; Emote Settings</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Права доступа</t>
+          <t>Suggested in Weblate: Настройки стикеров и эмоций</t>
         </is>
       </c>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21701</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21725</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>View and change the permissions in this room</t>
+          <t>Change what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="C248" t="inlineStr"/>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogView and change the permissions in this room</t>
+          <t>RoomSettingsDialogChange what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Просмотр и изменение прав доступа в этой комнате.</t>
+          <t>Suggested in Weblate: Изменить включенные наборы, удалить или создавайте новые.</t>
         </is>
       </c>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21707</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21731</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Aliases</t>
-[...2 lines deleted...]
-      <c r="C249" t="inlineStr"/>
+          <t>INFO</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>ИНФОРМАЦИЯ</t>
+        </is>
+      </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAliases</t>
+          <t>RoomSettingsDialogINFO</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Псевдонимы</t>
+          <t>Suggested in Weblate: ИНФОРМАЦИЯ</t>
         </is>
       </c>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21713</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21757</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>View and change the addresses/aliases of this room</t>
+          <t>Copied to clipboard</t>
         </is>
       </c>
       <c r="C250" t="inlineStr"/>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogView and change the addresses/aliases of this room</t>
+          <t>RoomSettingsDialogCopied to clipboard</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Просмотр и изменение адресов и псевдонимов этой комнаты</t>
+          <t>Suggested in Weblate: Скопировано в буфер обмена</t>
         </is>
       </c>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21719</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21777</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Sticker &amp; Emote Settings</t>
-[...2 lines deleted...]
-      <c r="C251" t="inlineStr"/>
+          <t>Room Version</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>Версия Комнаты</t>
+        </is>
+      </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSticker &amp; Emote Settings</t>
+          <t>RoomSettingsDialogRoom Version</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Настройки стикеров и эмоций</t>
+          <t>Suggested in Weblate: Версия Комнаты</t>
         </is>
       </c>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21725</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21796</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Change what packs are enabled, remove packs, or create new ones</t>
+          <t>show less</t>
         </is>
       </c>
       <c r="C252" t="inlineStr"/>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange what packs are enabled, remove packs, or create new ones</t>
+          <t>RoomSettingsDialogshow less</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Изменить включенные наборы, удалить или создавайте новые.</t>
+          <t>Suggested in Weblate: показать меньше</t>
         </is>
       </c>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21731</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21796</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>INFO</t>
-[...6 lines deleted...]
-      </c>
+          <t>show more</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr"/>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogINFO</t>
+          <t>RoomSettingsDialogshow more</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: ИНФОРМАЦИЯ</t>
+          <t>Suggested in Weblate: показать больше</t>
         </is>
       </c>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21757</t>
+          <t>../qml/Root.qml:22327</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Copied to clipboard</t>
+          <t>Please enter your login password to continue:</t>
         </is>
       </c>
       <c r="C254" t="inlineStr"/>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogCopied to clipboard</t>
+          <t>RootPlease enter your login password to continue:</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Скопировано в буфер обмена</t>
+          <t>Suggested in Weblate: Пожалуйста, введите свой логин и пароль для продолжения:</t>
         </is>
       </c>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21777</t>
+          <t>../qml/Root.qml:22337</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Room Version</t>
-[...6 lines deleted...]
-      </c>
+          <t>Please enter a valid email address to continue:</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr"/>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRoom Version</t>
+          <t>RootPlease enter a valid email address to continue:</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Версия Комнаты</t>
+          <t>Suggested in Weblate: Введите действительный адрес электронной почты:</t>
         </is>
       </c>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21796</t>
+          <t>../qml/Root.qml:22347</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>show less</t>
+          <t>Please enter a valid phone number to continue:</t>
         </is>
       </c>
       <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogshow less</t>
+          <t>RootPlease enter a valid phone number to continue:</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: показать меньше</t>
+          <t>Suggested in Weblate: Для продолжения введите действительный номер телефона:</t>
         </is>
       </c>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21796</t>
+          <t>../qml/Root.qml:22357</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>show more</t>
+          <t>Please enter the token which has been sent to you:</t>
         </is>
       </c>
       <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogshow more</t>
+          <t>RootPlease enter the token which has been sent to you:</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: показать больше</t>
+          <t>Suggested in Weblate: Пожалуйста, введите отправленный вам токен:</t>
         </is>
       </c>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22327</t>
+          <t>../qml/Root.qml:22368</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Please enter your login password to continue:</t>
+          <t>Wait for the confirmation link to arrive, then continue.</t>
         </is>
       </c>
       <c r="C258" t="inlineStr"/>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>RootPlease enter your login password to continue:</t>
+          <t>RootWait for the confirmation link to arrive, then continue.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пожалуйста, введите свой логин и пароль для продолжения:</t>
+          <t>Suggested in Weblate: Дождитесь получения ссылки для подтверждения, затем продолжите.</t>
         </is>
       </c>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22337</t>
+          <t>../qml/voip/ScreenShare.qml:22409</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Please enter a valid email address to continue:</t>
+          <t>Method:</t>
         </is>
       </c>
       <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>RootPlease enter a valid email address to continue:</t>
+          <t>ScreenShareMethod:</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Введите действительный адрес электронной почты:</t>
+          <t>Suggested in Weblate: Метод:</t>
         </is>
       </c>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22347</t>
+          <t>../qml/voip/ScreenShare.qml:22444</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Please enter a valid phone number to continue:</t>
+          <t>Request screencast</t>
         </is>
       </c>
       <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>RootPlease enter a valid phone number to continue:</t>
+          <t>ScreenShareRequest screencast</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Для продолжения введите действительный номер телефона:</t>
+          <t>Suggested in Weblate: Запросить показ экрана</t>
         </is>
       </c>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22357</t>
+          <t>../qml/voip/ScreenShare.qml:22501</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Please enter the token which has been sent to you:</t>
+          <t>View your callee's camera like a regular video call</t>
         </is>
       </c>
       <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>RootPlease enter the token which has been sent to you:</t>
+          <t>ScreenShareView your callee's camera like a regular video call</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пожалуйста, введите отправленный вам токен:</t>
+          <t>Suggested in Weblate: Показывать камеру собеседника, как при обычном видеозвонке.</t>
         </is>
       </c>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22368</t>
+          <t>../qml/SelfVerificationCheck.qml:17481</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Wait for the confirmation link to arrive, then continue.</t>
+          <t>This is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
         </is>
       </c>
       <c r="C262" t="inlineStr"/>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>RootWait for the confirmation link to arrive, then continue.</t>
+          <t>SelfVerificationCheckThis is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Дождитесь получения ссылки для подтверждения, затем продолжите.</t>
+          <t>Suggested in Weblate: Это ваш ключ восстановления. Он понадобится вам для восстановления доступа к зашифрованным сообщениям и ключам верификации. Храните его в надёжном месте. Не передавайте его никому и не теряйте! Это не шутки!</t>
         </is>
       </c>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22409</t>
+          <t>../qml/SelfVerificationCheck.qml:17502</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Method:</t>
+          <t>Encryption setup successfully</t>
         </is>
       </c>
       <c r="C263" t="inlineStr"/>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>ScreenShareMethod:</t>
+          <t>SelfVerificationCheckEncryption setup successfully</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Метод:</t>
+          <t>Suggested in Weblate: Шифрование успешно настроено.</t>
         </is>
       </c>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22444</t>
+          <t>../qml/SelfVerificationCheck.qml:17510</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Request screencast</t>
+          <t>Failed to setup encryption: %1</t>
         </is>
       </c>
       <c r="C264" t="inlineStr"/>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>ScreenShareRequest screencast</t>
+          <t>SelfVerificationCheckFailed to setup encryption: %1</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Запросить показ экрана</t>
+          <t>Suggested in Weblate: Не удалось включить шифрование: %1</t>
         </is>
       </c>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22501</t>
+          <t>../qml/SelfVerificationCheck.qml:17542</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>View your callee's camera like a regular video call</t>
+          <t>Setup Encryption</t>
         </is>
       </c>
       <c r="C265" t="inlineStr"/>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>ScreenShareView your callee's camera like a regular video call</t>
+          <t>SelfVerificationCheckSetup Encryption</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Показывать камеру собеседника, как при обычном видеозвонке.</t>
+          <t>Suggested in Weblate: Настроить шифрование</t>
         </is>
       </c>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17481</t>
+          <t>../qml/SelfVerificationCheck.qml:17551</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>This is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
+          <t>Hello and welcome to Matrix!
+It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
         </is>
       </c>
       <c r="C266" t="inlineStr"/>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckThis is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
+          <t>SelfVerificationCheckHello and welcome to Matrix!
+It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Это ваш ключ восстановления. Он понадобится вам для восстановления доступа к зашифрованным сообщениям и ключам верификации. Храните его в надёжном месте. Не передавайте его никому и не теряйте! Это не шутки!</t>
+          <t>Suggested in Weblate: Здравствуйте и добро пожаловать в Matrix!
+Похоже, вы здесь впервые. Прежде чем вы сможете надёжно шифровать свои сообщения, необходимо выполнить несколько простых настроек. Вы можете сразу нажать «Принять» или изменить некоторые базовые параметры. Мы постараемся объяснить основные моменты - вы можете пропустить эти пояснения, но они могут быть полезными!</t>
         </is>
       </c>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17502</t>
+          <t>../qml/SelfVerificationCheck.qml:17659</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Encryption setup successfully</t>
+          <t>Activate Encryption</t>
         </is>
       </c>
       <c r="C267" t="inlineStr"/>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckEncryption setup successfully</t>
+          <t>SelfVerificationCheckActivate Encryption</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Шифрование успешно настроено.</t>
+          <t>Suggested in Weblate: Включить шифрование</t>
         </is>
       </c>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17510</t>
+          <t>../qml/SelfVerificationCheck.qml:17668</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Failed to setup encryption: %1</t>
+          <t>It seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
+If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
         </is>
       </c>
       <c r="C268" t="inlineStr"/>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckFailed to setup encryption: %1</t>
+          <t>SelfVerificationCheckIt seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
+If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Не удалось включить шифрование: %1</t>
+          <t>Suggested in Weblate: Похоже, что для этой учётной записи уже настроено шифрование. Чтобы получить доступ к зашифрованным сообщениям и сделать это устройство доверенным, вы можете либо пройти подтверждение через существующее устройство, либо (при наличии) ввести парольную фразу восстановления. Пожалуйста, выберите один из вариантов ниже.
+Если вы выберете подтверждение через другое устройство, оно должно быть под рукой. Если вы выберете "Ввести парольную фразу", вам понадобится ключ или парольная фраза восстановления. Если вы нажмёте "Отмена", вы сможете сделать это позже.</t>
         </is>
       </c>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17542</t>
+          <t>../qml/SelfVerificationCheck.qml:17673</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Setup Encryption</t>
+          <t>verify</t>
         </is>
       </c>
       <c r="C269" t="inlineStr"/>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckSetup Encryption</t>
+          <t>SelfVerificationCheckverify</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Настроить шифрование</t>
+          <t>Suggested in Weblate: подтвердить
+Suggested in Weblate: Верифицировать</t>
         </is>
       </c>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17551</t>
+          <t>../qml/SelfVerificationCheck.qml:17682</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Hello and welcome to Matrix!
-It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
+          <t>enter passphrase</t>
         </is>
       </c>
       <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckHello and welcome to Matrix!
-It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
+          <t>SelfVerificationCheckenter passphrase</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Здравствуйте и добро пожаловать в Matrix!
-Похоже, вы здесь впервые. Прежде чем вы сможете надёжно шифровать свои сообщения, необходимо выполнить несколько простых настроек. Вы можете сразу нажать «Принять» или изменить некоторые базовые параметры. Мы постараемся объяснить основные моменты - вы можете пропустить эти пояснения, но они могут быть полезными!</t>
+          <t>Suggested in Weblate: введите парольную фразу</t>
         </is>
       </c>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17659</t>
+          <t>../qml/components/SpaceMenu.qml:18408</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Activate Encryption</t>
+          <t>Add or remove from community...</t>
         </is>
       </c>
       <c r="C271" t="inlineStr"/>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckActivate Encryption</t>
+          <t>SpaceMenuAdd or remove from community...</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Включить шифрование</t>
+          <t>Suggested in Weblate: Добавить или удалить из сообщества...</t>
         </is>
       </c>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17668</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18436</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>It seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
-If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
+          <t>Official community for this room</t>
         </is>
       </c>
       <c r="C272" t="inlineStr"/>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckIt seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
-If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
+          <t>SpaceMenuLevelOfficial community for this room</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Похоже, что для этой учётной записи уже настроено шифрование. Чтобы получить доступ к зашифрованным сообщениям и сделать это устройство доверенным, вы можете либо пройти подтверждение через существующее устройство, либо (при наличии) ввести парольную фразу восстановления. Пожалуйста, выберите один из вариантов ниже.
-Если вы выберете подтверждение через другое устройство, оно должно быть под рукой. Если вы выберете "Ввести парольную фразу", вам понадобится ключ или парольная фраза восстановления. Если вы нажмёте "Отмена", вы сможете сделать это позже.</t>
+          <t>Suggested in Weblate: Официальное сообщество этой комнаты</t>
         </is>
       </c>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17673</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18444</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>verify</t>
+          <t>Affiliated community for this room</t>
         </is>
       </c>
       <c r="C273" t="inlineStr"/>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckverify</t>
+          <t>SpaceMenuLevelAffiliated community for this room</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: подтвердить
-Suggested in Weblate: Верифицировать</t>
+          <t>Suggested in Weblate: Связанное сообщество для этой комнаты</t>
         </is>
       </c>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17682</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18452</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>enter passphrase</t>
+          <t>Listed only for community members</t>
         </is>
       </c>
       <c r="C274" t="inlineStr"/>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckenter passphrase</t>
+          <t>SpaceMenuLevelListed only for community members</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: введите парольную фразу</t>
+          <t>Suggested in Weblate: Доступно только для членов сообщества</t>
         </is>
       </c>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenu.qml:18408</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18460</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Add or remove from community...</t>
+          <t>Listed only for room members</t>
         </is>
       </c>
       <c r="C275" t="inlineStr"/>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>SpaceMenuAdd or remove from community...</t>
+          <t>SpaceMenuLevelListed only for room members</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Добавить или удалить из сообщества...</t>
+          <t>Suggested in Weblate: Доступно только для членов комнаты</t>
         </is>
       </c>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18436</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18468</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Official community for this room</t>
+          <t>Not related</t>
         </is>
       </c>
       <c r="C276" t="inlineStr"/>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelOfficial community for this room</t>
+          <t>SpaceMenuLevelNot related</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Официальное сообщество этой комнаты</t>
+          <t>Suggested in Weblate: Не связано</t>
         </is>
       </c>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18444</t>
+          <t>../qml/emoji/StickerPicker.qml:18561</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Affiliated community for this room</t>
-[...2 lines deleted...]
-      <c r="C277" t="inlineStr"/>
+          <t>Search</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>Поиск</t>
+        </is>
+      </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelAffiliated community for this room</t>
+          <t>StickerPickerSearch</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Связанное сообщество для этой комнаты</t>
+          <t>Suggested in Weblate: Поиск</t>
         </is>
       </c>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18452</t>
+          <t>../qml/emoji/StickerPicker.qml:18750</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Listed only for community members</t>
+          <t>Change what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="C278" t="inlineStr"/>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelListed only for community members</t>
+          <t>StickerPickerChange what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Доступно только для членов сообщества</t>
+          <t>Suggested in Weblate: Настроить какие наборы включены, удалить или создать новые</t>
         </is>
       </c>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18460</t>
+          <t>../qml/TimelineDefaultMessageStyle.qml:18951</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Listed only for room members</t>
+          <t>Part of a thread</t>
         </is>
       </c>
       <c r="C279" t="inlineStr"/>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelListed only for room members</t>
+          <t>TimelineDefaultMessageStylePart of a thread</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Доступно только для членов комнаты</t>
+          <t>Suggested in Weblate: Часть обсуждений</t>
         </is>
       </c>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18468</t>
+          <t>../qml/TimelineEvent.qml:19039</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Not related</t>
-[...2 lines deleted...]
-      <c r="C280" t="inlineStr"/>
+          <t>%1 placed a voice call.</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>%1 начал голосовой звонок.</t>
+        </is>
+      </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelNot related</t>
+          <t>TimelineEvent%1 placed a voice call.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Не связано</t>
+          <t>Suggested in Weblate: %1 начал голосовой звонок.</t>
         </is>
       </c>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>../qml/emoji/StickerPicker.qml:18561</t>
+          <t>../qml/TimelineEvent.qml:19041</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>%1 placed a video call.</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Поиск</t>
+          <t>%1 начал видео звонок.</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>StickerPickerSearch</t>
+          <t>TimelineEvent%1 placed a video call.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Поиск</t>
+          <t>Suggested in Weblate: %1 начал видео звонок.</t>
         </is>
       </c>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>../qml/emoji/StickerPicker.qml:18750</t>
+          <t>../qml/TimelineEvent.qml:19043</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Change what packs are enabled, remove packs, or create new ones</t>
-[...2 lines deleted...]
-      <c r="C282" t="inlineStr"/>
+          <t>%1 placed a call.</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>%1 начал вызов.</t>
+        </is>
+      </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>StickerPickerChange what packs are enabled, remove packs, or create new ones</t>
+          <t>TimelineEvent%1 placed a call.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Настроить какие наборы включены, удалить или создать новые</t>
+          <t>Suggested in Weblate: %1 начал звонок</t>
         </is>
       </c>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>../qml/TimelineDefaultMessageStyle.qml:18951</t>
+          <t>../qml/TimelineEvent.qml:19065</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Part of a thread</t>
-[...2 lines deleted...]
-      <c r="C283" t="inlineStr"/>
+          <t>%1 answered the call.</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>%1 ответил на звонок.</t>
+        </is>
+      </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>TimelineDefaultMessageStylePart of a thread</t>
+          <t>TimelineEvent%1 answered the call.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Часть обсуждений</t>
+          <t>Suggested in Weblate: %1 ответил на звонок</t>
         </is>
       </c>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19039</t>
+          <t>../qml/TimelineEvent.qml:19067</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>%1 placed a voice call.</t>
-[...6 lines deleted...]
-      </c>
+          <t>%1 rejected the call.</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr"/>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a voice call.</t>
+          <t>TimelineEvent%1 rejected the call.</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 начал голосовой звонок.</t>
+          <t>Suggested in Weblate: %1 отклонил(а) звонок</t>
         </is>
       </c>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19041</t>
+          <t>../qml/TimelineEvent.qml:19069</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>%1 placed a video call.</t>
-[...6 lines deleted...]
-      </c>
+          <t>%1 selected answer.</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr"/>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a video call.</t>
+          <t>TimelineEvent%1 selected answer.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 начал видео звонок.</t>
+          <t>Suggested in Weblate: %1 выбрал ответ.</t>
         </is>
       </c>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19043</t>
+          <t>../qml/TimelineEvent.qml:19071</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>%1 placed a call.</t>
+          <t>%1 ended the call.</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>%1 начал вызов.</t>
+          <t>%1 завершил вызов.</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a call.</t>
+          <t>TimelineEvent%1 ended the call.</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 начал звонок</t>
+          <t>Suggested in Weblate: %1 завершил звонок.</t>
         </is>
       </c>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19065</t>
+          <t>../qml/TimelineEvent.qml:19075</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>%1 answered the call.</t>
-[...6 lines deleted...]
-      </c>
+          <t>%1 is negotiating the call...</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr"/>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 answered the call.</t>
+          <t>TimelineEvent%1 is negotiating the call...</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 ответил на звонок</t>
+          <t>Suggested in Weblate: %1 вызывает...</t>
         </is>
       </c>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19067</t>
+          <t>../qml/TimelineEvent.qml:19166</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>%1 rejected the call.</t>
+          <t>Allow them in</t>
         </is>
       </c>
       <c r="C288" t="inlineStr"/>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 rejected the call.</t>
+          <t>TimelineEventAllow them in</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 отклонил(а) звонок</t>
+          <t>Suggested in Weblate: Впустить</t>
         </is>
       </c>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19069</t>
+          <t>../qml/TimelineEvent.qml:19188</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>%1 selected answer.</t>
+          <t>This room was replaced for the following reason: %1</t>
         </is>
       </c>
       <c r="C289" t="inlineStr"/>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 selected answer.</t>
+          <t>TimelineEventThis room was replaced for the following reason: %1</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 выбрал ответ.</t>
+          <t>Suggested in Weblate: Эта комната была заменена по следующей причине: %1</t>
         </is>
       </c>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19071</t>
+          <t>../qml/TimelineEvent.qml:19196</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>%1 ended the call.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Go to replacement room</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr"/>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 ended the call.</t>
+          <t>TimelineEventGo to replacement room</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 завершил звонок.</t>
+          <t>Suggested in Weblate: Перейти в замену</t>
         </is>
       </c>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19075</t>
+          <t>../qml/TimelineMetadata.qml:19236</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>%1 is negotiating the call...</t>
-[...2 lines deleted...]
-      <c r="C291" t="inlineStr"/>
+          <t>Edited</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>Изменено</t>
+        </is>
+      </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 is negotiating the call...</t>
+          <t>TimelineMetadataEdited</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 вызывает...</t>
+          <t>Suggested in Weblate: Изменено</t>
         </is>
       </c>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19166</t>
+          <t>../qml/TimelineMetadata.qml:19252</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Allow them in</t>
+          <t>Part of a thread</t>
         </is>
       </c>
       <c r="C292" t="inlineStr"/>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>TimelineEventAllow them in</t>
+          <t>TimelineMetadataPart of a thread</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Впустить</t>
+          <t>Suggested in Weblate: Часть обсуждения</t>
         </is>
       </c>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19188</t>
+          <t>../../src/timeline/TimelineModel.cpp:21812</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>This room was replaced for the following reason: %1</t>
+          <t>%1 has changed the room's state_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C293" t="inlineStr"/>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>TimelineEventThis room was replaced for the following reason: %1</t>
+          <t>TimelineModel%1 has changed the room's state_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Эта комната была заменена по следующей причине: %1</t>
+          <t>Suggested in Weblate: %1 изменил уровень прав state_default в комнате с %2 на %3.</t>
         </is>
       </c>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19196</t>
+          <t>../../src/timeline/TimelineModel.cpp:21827</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Go to replacement room</t>
+          <t>%n member can now send state events.</t>
         </is>
       </c>
       <c r="C294" t="inlineStr"/>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>TimelineEventGo to replacement room</t>
+          <t>TimelineModel%n member(s) can now send state events.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Перейти в замену</t>
+          <t>Suggested in Weblate: %n участник может отправлять события состояния., %n участника могут отправлять события состояния., %n участников могут отправлять события состояния.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>../qml/TimelineMetadata.qml:19236</t>
+          <t>../../src/timeline/TimelineModel.cpp:21831</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Edited</t>
-[...6 lines deleted...]
-      </c>
+          <t>%1 can now send state events.</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr"/>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>TimelineMetadataEdited</t>
+          <t>TimelineModel%1 can now send state events.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Изменено</t>
+          <t>Suggested in Weblate: %1 теперь может отправлять события состояния.</t>
         </is>
       </c>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>../qml/TimelineMetadata.qml:19252</t>
+          <t>../../src/timeline/TimelineModel.cpp:21855</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Part of a thread</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
         </is>
       </c>
       <c r="C296" t="inlineStr"/>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>TimelineMetadataPart of a thread</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Часть обсуждения</t>
+          <t>Suggested in Weblate: %1 изменил значение events_default powerlevel для комнаты с %2 на %3. Новые пользователи теперь не могут отправлять события.</t>
         </is>
       </c>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21812</t>
+          <t>../../src/timeline/TimelineModel.cpp:21864</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>%1 has changed the room's state_default powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
         </is>
       </c>
       <c r="C297" t="inlineStr"/>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's state_default powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 изменил уровень прав state_default в комнате с %2 на %3.</t>
+          <t>Suggested in Weblate: %1 изменил значение параметра events_default powerlevel для комнаты с %2 на %3. Теперь новые пользователи могут отправлять события, которые не ограничены другими способами.</t>
         </is>
       </c>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21827</t>
+          <t>../../src/timeline/TimelineModel.cpp:21871</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>%n member can now send state events.</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C298" t="inlineStr"/>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now send state events.</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %n участник может отправлять события состояния., %n участника могут отправлять события состояния., %n участников могут отправлять события состояния.</t>
+          <t>Suggested in Weblate: %1 изменил значение параметра events_default powerlevel для комнаты с %2 на %3.</t>
         </is>
       </c>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21831</t>
+          <t>../../src/timeline/TimelineModel.cpp:19967</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>%1 can now send state events.</t>
+          <t>%1 changed which servers are allowed in this room.</t>
         </is>
       </c>
       <c r="C299" t="inlineStr"/>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now send state events.</t>
+          <t>TimelineModel%1 changed which servers are allowed in this room.</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 теперь может отправлять события состояния.</t>
+          <t>Suggested in Weblate: %1 изменил список серверов, которым разрешено находиться в этой комнате.</t>
         </is>
       </c>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21855</t>
+          <t>../../src/timeline/TimelineModel.cpp:19971</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
+          <t>%1 removed the room name.</t>
         </is>
       </c>
       <c r="C300" t="inlineStr"/>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
+          <t>TimelineModel%1 removed the room name.</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 изменил значение events_default powerlevel для комнаты с %2 на %3. Новые пользователи теперь не могут отправлять события.</t>
+          <t>Suggested in Weblate: %1 удалил название комнаты.</t>
         </is>
       </c>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21864</t>
+          <t>../../src/timeline/TimelineModel.cpp:19974</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
+          <t>%1 changed the room name to: %2</t>
         </is>
       </c>
       <c r="C301" t="inlineStr"/>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
+          <t>TimelineModel%1 changed the room name to: %2</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 изменил значение параметра events_default powerlevel для комнаты с %2 на %3. Теперь новые пользователи могут отправлять события, которые не ограничены другими способами.</t>
+          <t>Suggested in Weblate: %1 изменил название комнаты на: %2</t>
         </is>
       </c>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21871</t>
+          <t>../../src/timeline/TimelineModel.cpp:19979</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3.</t>
+          <t>%1 removed the topic.</t>
         </is>
       </c>
       <c r="C302" t="inlineStr"/>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 removed the topic.</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 изменил значение параметра events_default powerlevel для комнаты с %2 на %3.</t>
+          <t>Suggested in Weblate: %1 удалил тему.</t>
         </is>
       </c>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19967</t>
+          <t>../../src/timeline/TimelineModel.cpp:19982</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>%1 changed which servers are allowed in this room.</t>
+          <t>%1 changed the topic to: %2</t>
         </is>
       </c>
       <c r="C303" t="inlineStr"/>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed which servers are allowed in this room.</t>
+          <t>TimelineModel%1 changed the topic to: %2</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 изменил список серверов, которым разрешено находиться в этой комнате.</t>
+          <t>Suggested in Weblate: %1 изменил тему на: %2</t>
         </is>
       </c>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19971</t>
+          <t>../../src/timeline/TimelineModel.cpp:19987</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>%1 removed the room name.</t>
+          <t>%1 changed the room avatar to: %2</t>
         </is>
       </c>
       <c r="C304" t="inlineStr"/>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the room name.</t>
+          <t>TimelineModel%1 changed the room avatar to: %2</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 удалил название комнаты.</t>
+          <t>Suggested in Weblate: %1 changed the room avatar to: %2</t>
         </is>
       </c>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19974</t>
+          <t>../../src/timeline/TimelineModel.cpp:19995</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>%1 changed the room name to: %2</t>
+          <t>%1 removed the room avatar.</t>
         </is>
       </c>
       <c r="C305" t="inlineStr"/>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the room name to: %2</t>
+          <t>TimelineModel%1 removed the room avatar.</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 изменил название комнаты на: %2</t>
+          <t>Suggested in Weblate: %1 удалил аватар комнаты.</t>
         </is>
       </c>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19979</t>
+          <t>../../src/timeline/TimelineModel.cpp:19998</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>%1 removed the topic.</t>
+          <t>%1 changed the pinned messages.</t>
         </is>
       </c>
       <c r="C306" t="inlineStr"/>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the topic.</t>
+          <t>TimelineModel%1 changed the pinned messages.</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 удалил тему.</t>
+          <t>Suggested in Weblate: %1 изменил закрепленные сообщения.</t>
         </is>
       </c>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19982</t>
+          <t>../../src/timeline/TimelineModel.cpp:20005</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>%1 changed the topic to: %2</t>
+          <t>%1 changed the addresses for this room.</t>
         </is>
       </c>
       <c r="C307" t="inlineStr"/>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the topic to: %2</t>
+          <t>TimelineModel%1 changed the addresses for this room.</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 изменил тему на: %2</t>
+          <t>Suggested in Weblate: %1 изменил адрес этой комнаты.</t>
         </is>
       </c>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19987</t>
+          <t>../../src/timeline/TimelineModel.cpp:20008</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>%1 changed the room avatar to: %2</t>
+          <t>%1 changed the parent communities for this room.</t>
         </is>
       </c>
       <c r="C308" t="inlineStr"/>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the room avatar to: %2</t>
+          <t>TimelineModel%1 changed the parent communities for this room.</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 changed the room avatar to: %2</t>
+          <t>Suggested in Weblate: %1 изменил родительские сообщества для этой комнаты.</t>
         </is>
       </c>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19995</t>
+          <t>../../src/timeline/TimelineModel.cpp:20011</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>%1 removed the room avatar.</t>
-[...2 lines deleted...]
-      <c r="C309" t="inlineStr"/>
+          <t>%1 created and configured room: %2</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>%1 создал и настроил комнату: %2</t>
+        </is>
+      </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the room avatar.</t>
+          <t>TimelineModel%1 created and configured room: %2</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 удалил аватар комнаты.</t>
+          <t>Suggested in Weblate: %1 создал и настроил комнату: %2</t>
         </is>
       </c>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19998</t>
+          <t>../../src/timeline/TimelineModel.cpp:20029</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>%1 changed the pinned messages.</t>
+          <t>%1 changed unknown state event %2.</t>
         </is>
       </c>
       <c r="C310" t="inlineStr"/>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the pinned messages.</t>
+          <t>TimelineModel%1 changed unknown state event %2.</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 изменил закрепленные сообщения.</t>
+          <t>Suggested in Weblate: %1 меняет неизвестное событие %2.</t>
         </is>
       </c>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20005</t>
+          <t>../../src/timeline/TimelineModel.cpp:20699</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>%1 changed the addresses for this room.</t>
+          <t>%n hour later</t>
         </is>
       </c>
       <c r="C311" t="inlineStr"/>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the addresses for this room.</t>
+          <t>TimelineModel%n hour(s) later</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 изменил адрес этой комнаты.</t>
+          <t>Suggested in Weblate: %n час позже, %n часа позже, %n часов позже</t>
         </is>
       </c>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20008</t>
+          <t>../qml/TimelineSectionHeader.qml:22432</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>%1 changed the parent communities for this room.</t>
+          <t>%1's status message</t>
         </is>
       </c>
       <c r="C312" t="inlineStr"/>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the parent communities for this room.</t>
+          <t>TimelineSectionHeader%1's status message</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 изменил родительские сообщества для этой комнаты.</t>
+          <t>Suggested in Weblate: статус %1</t>
         </is>
       </c>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20011</t>
+          <t>../qml/TimelineView.qml:22592</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>%1 created and configured room: %2</t>
-[...6 lines deleted...]
-      </c>
+          <t>You are about to notify the whole room</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr"/>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>TimelineModel%1 created and configured room: %2</t>
+          <t>TimelineViewYou are about to notify the whole room</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 создал и настроил комнату: %2</t>
+          <t>Suggested in Weblate: Вы собираетесь оповестить всю комнату</t>
         </is>
       </c>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20029</t>
+          <t>../qml/TimelineView.qml:22592</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>%1 changed unknown state event %2.</t>
+          <t>You will be mentioning %1</t>
         </is>
       </c>
       <c r="C314" t="inlineStr"/>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed unknown state event %2.</t>
+          <t>TimelineViewYou will be mentioning %1</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %1 меняет неизвестное событие %2.</t>
+          <t>Suggested in Weblate: Вы упомянете %1</t>
         </is>
       </c>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20699</t>
+          <t>../qml/TimelineView.qml:22598</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>%n hour later</t>
+          <t>The command /%1 is not recognized and will be sent as part of your message</t>
         </is>
       </c>
       <c r="C315" t="inlineStr"/>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>TimelineModel%n hour(s) later</t>
+          <t>TimelineViewThe command /%1 is not recognized and will be sent as part of your message</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %n час позже, %n часа позже, %n часов позже</t>
+          <t>Suggested in Weblate: Команда /%1 не распознана и будет отправлена в составе вашего сообщения.</t>
         </is>
       </c>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>../qml/TimelineSectionHeader.qml:22432</t>
+          <t>../qml/TimelineView.qml:22603</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>%1's status message</t>
+          <t>/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
         </is>
       </c>
       <c r="C316" t="inlineStr"/>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>TimelineSectionHeader%1's status message</t>
+          <t>TimelineView/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: статус %1</t>
+          <t>Suggested in Weblate: Команда /%1 выглядит неполной. Чтобы отправить её, добавьте пробел в конец сообщения.</t>
         </is>
       </c>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22592</t>
+          <t>../qml/TimelineView.qml:22644</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>You are about to notify the whole room</t>
-[...2 lines deleted...]
-      <c r="C317" t="inlineStr"/>
+          <t>No preview available</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>Предварительный просмотр недоступен</t>
+        </is>
+      </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>TimelineViewYou are about to notify the whole room</t>
+          <t>TimelineViewNo preview available</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Вы собираетесь оповестить всю комнату</t>
+          <t>Suggested in Weblate: Предварительный просмотр недоступен</t>
         </is>
       </c>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22592</t>
+          <t>../qml/TimelineView.qml:22649</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>You will be mentioning %1</t>
-[...2 lines deleted...]
-      <c r="C318" t="inlineStr"/>
+          <t>Settings</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>Настройки</t>
+        </is>
+      </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>TimelineViewYou will be mentioning %1</t>
+          <t>TimelineViewSettings</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Вы упомянете %1</t>
+          <t>Suggested in Weblate: Настройки</t>
         </is>
       </c>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22598</t>
+          <t>../qml/TimelineView.qml:22668</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>The command /%1 is not recognized and will be sent as part of your message</t>
-[...2 lines deleted...]
-      <c r="C319" t="inlineStr"/>
+          <t>%n member</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>%n участник</t>
+        </is>
+      </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>TimelineViewThe command /%1 is not recognized and will be sent as part of your message</t>
+          <t>TimelineView%n member(s)</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Команда /%1 не распознана и будет отправлена в составе вашего сообщения.</t>
+          <t>Suggested in Weblate: %n участник, %n участника, %n участников
+Suggested in Weblate: %n участник</t>
         </is>
       </c>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22603</t>
+          <t>../qml/TimelineView.qml:22671</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
+          <t>View members of %1</t>
         </is>
       </c>
       <c r="C320" t="inlineStr"/>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>TimelineView/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
+          <t>TimelineViewView members of %1</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Команда /%1 выглядит неполной. Чтобы отправить её, добавьте пробел в конец сообщения.</t>
+          <t>Suggested in Weblate: Просмотреть участников %1</t>
         </is>
       </c>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22644</t>
+          <t>../qml/TimelineView.qml:22689</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>No preview available</t>
-[...6 lines deleted...]
-      </c>
+          <t>This room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr"/>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>TimelineViewNo preview available</t>
+          <t>TimelineViewThis room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Предварительный просмотр недоступен</t>
+          <t>Suggested in Weblate: Эта комната, возможно, недоступна. Если эта комната является частной, вам следует удалить её из этого сообщества.</t>
         </is>
       </c>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22649</t>
+          <t>../qml/TimelineView.qml:22695</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Settings</t>
-[...6 lines deleted...]
-      </c>
+          <t>join the conversation</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr"/>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>TimelineViewSettings</t>
+          <t>TimelineViewjoin the conversation</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Настройки</t>
+          <t>Suggested in Weblate: Присоединяйтесь к обсуждению</t>
         </is>
       </c>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22668</t>
+          <t>../qml/TimelineView.qml:22702</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>%n member</t>
-[...6 lines deleted...]
-      </c>
+          <t>accept invite</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr"/>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>TimelineView%n member(s)</t>
+          <t>TimelineViewaccept invite</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %n участник, %n участника, %n участников
-Suggested in Weblate: %n участник</t>
+          <t>Suggested in Weblate: принять приглашение</t>
         </is>
       </c>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22671</t>
+          <t>../qml/TimelineView.qml:22709</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>View members of %1</t>
+          <t>decline invite</t>
         </is>
       </c>
       <c r="C324" t="inlineStr"/>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>TimelineViewView members of %1</t>
+          <t>TimelineViewdecline invite</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Просмотреть участников %1</t>
+          <t>Suggested in Weblate: отклонить приглашение</t>
         </is>
       </c>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22689</t>
+          <t>../qml/TimelineView.qml:22716</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>This room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
+          <t>decline invite and ignore user</t>
         </is>
       </c>
       <c r="C325" t="inlineStr"/>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>TimelineViewThis room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
+          <t>TimelineViewdecline invite and ignore user</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Эта комната, возможно, недоступна. Если эта комната является частной, вам следует удалить её из этого сообщества.</t>
+          <t>Suggested in Weblate: отклонить приглашение и проигнорировать пользователя</t>
         </is>
       </c>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22695</t>
+          <t>../qml/TimelineView.qml:22726</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>join the conversation</t>
+          <t>leave</t>
         </is>
       </c>
       <c r="C326" t="inlineStr"/>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>TimelineViewjoin the conversation</t>
+          <t>TimelineViewleave</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Присоединяйтесь к обсуждению</t>
+          <t>Suggested in Weblate: покинуть</t>
         </is>
       </c>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22702</t>
+          <t>../qml/TimelineView.qml:22741</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>accept invite</t>
+          <t>Invited by %1 (%2)</t>
         </is>
       </c>
       <c r="C327" t="inlineStr"/>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>TimelineViewaccept invite</t>
+          <t>TimelineViewInvited by %1 (%2)</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: принять приглашение</t>
+          <t>Suggested in Weblate: Приглашен %1 (%2)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22709</t>
+          <t>../qml/TimelineView.qml:22784</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>decline invite</t>
+          <t>Hide invite reason</t>
         </is>
       </c>
       <c r="C328" t="inlineStr"/>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>TimelineViewdecline invite</t>
+          <t>TimelineViewHide invite reason</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: отклонить приглашение</t>
+          <t>Suggested in Weblate: Скрыть причину приглашения</t>
         </is>
       </c>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22716</t>
+          <t>../qml/TimelineView.qml:22784</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>decline invite and ignore user</t>
+          <t>Show invite reason</t>
         </is>
       </c>
       <c r="C329" t="inlineStr"/>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>TimelineViewdecline invite and ignore user</t>
+          <t>TimelineViewShow invite reason</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: отклонить приглашение и проигнорировать пользователя</t>
+          <t>Suggested in Weblate: Показать причину приглашения</t>
         </is>
       </c>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22726</t>
+          <t>../qml/TimelineView.qml:22803</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>leave</t>
-[...2 lines deleted...]
-      <c r="C330" t="inlineStr"/>
+          <t>Back to room list</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>Вернуться к списку комнат</t>
+        </is>
+      </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>TimelineViewleave</t>
+          <t>TimelineViewBack to room list</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: покинуть</t>
+          <t>Suggested in Weblate: Вернуться к списку комнат</t>
         </is>
       </c>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22741</t>
+          <t>../qml/TopBar.qml:22877</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Invited by %1 (%2)</t>
+          <t>In %1</t>
         </is>
       </c>
       <c r="C331" t="inlineStr"/>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>TimelineViewInvited by %1 (%2)</t>
+          <t>TopBarIn %1</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Приглашен %1 (%2)</t>
+          <t>Suggested in Weblate: В %1</t>
         </is>
       </c>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22784</t>
+          <t>../qml/TopBar.qml:22964</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Hide invite reason</t>
+          <t>Show or hide pinned messages</t>
         </is>
       </c>
       <c r="C332" t="inlineStr"/>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>TimelineViewHide invite reason</t>
+          <t>TopBarShow or hide pinned messages</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Скрыть причину приглашения</t>
+          <t>Suggested in Weblate: Показать или скрыть закрепленные сообщения</t>
         </is>
       </c>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22784</t>
+          <t>../qml/TopBar.qml:22995</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Show invite reason</t>
+          <t>Show room members.</t>
         </is>
       </c>
       <c r="C333" t="inlineStr"/>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>TimelineViewShow invite reason</t>
+          <t>TopBarShow room members.</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Показать причину приглашения</t>
+          <t>Suggested in Weblate: Показать участников комнаты</t>
         </is>
       </c>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22803</t>
+          <t>../qml/TopBar.qml:22998</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Back to room list</t>
-[...6 lines deleted...]
-      </c>
+          <t>This room contains only verified devices.</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr"/>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>TimelineViewBack to room list</t>
+          <t>TopBarThis room contains only verified devices.</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Вернуться к списку комнат</t>
+          <t>Suggested in Weblate: В этой комнате только проверенные устройства.</t>
         </is>
       </c>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22877</t>
+          <t>../qml/TopBar.qml:23000</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>In %1</t>
+          <t>This room contains verified devices and devices which have never changed their master key.</t>
         </is>
       </c>
       <c r="C335" t="inlineStr"/>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>TopBarIn %1</t>
+          <t>TopBarThis room contains verified devices and devices which have never changed their master key.</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: В %1</t>
+          <t>Suggested in Weblate: В этой комнате проверенные устройства и устройства, у которых никогда не менялся мастер-ключ.</t>
         </is>
       </c>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22964</t>
+          <t>../qml/TopBar.qml:23002</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Show or hide pinned messages</t>
+          <t>This room contains unverified devices!</t>
         </is>
       </c>
       <c r="C336" t="inlineStr"/>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>TopBarShow or hide pinned messages</t>
+          <t>TopBarThis room contains unverified devices!</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Показать или скрыть закрепленные сообщения</t>
+          <t>Suggested in Weblate: В этой комнате есть непроверенные устройства!</t>
         </is>
       </c>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22995</t>
+          <t>../qml/TopBar.qml:23029</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Show room members.</t>
+          <t>Search this room</t>
         </is>
       </c>
       <c r="C337" t="inlineStr"/>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>TopBarShow room members.</t>
+          <t>TopBarSearch this room</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Показать участников комнаты</t>
+          <t>Suggested in Weblate: Поиск в этой комнате</t>
         </is>
       </c>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22998</t>
+          <t>../qml/TopBar.qml:23139</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>This room contains only verified devices.</t>
+          <t>Unpin</t>
         </is>
       </c>
       <c r="C338" t="inlineStr"/>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>TopBarThis room contains only verified devices.</t>
+          <t>TopBarUnpin</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: В этой комнате только проверенные устройства.</t>
+          <t>Suggested in Weblate: Открепить</t>
         </is>
       </c>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23000</t>
+          <t>../qml/TopBar.qml:23185</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>This room contains verified devices and devices which have never changed their master key.</t>
+          <t>Enter search query</t>
         </is>
       </c>
       <c r="C339" t="inlineStr"/>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>TopBarThis room contains verified devices and devices which have never changed their master key.</t>
+          <t>TopBarEnter search query</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: В этой комнате проверенные устройства и устройства, у которых никогда не менялся мастер-ключ.</t>
+          <t>Suggested in Weblate: Введите текст для поиска</t>
         </is>
       </c>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23002</t>
+          <t>../../src/TrayIcon.cpp:23328</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>This room contains unverified devices!</t>
+          <t xml:space="preserve">
+%n unread message</t>
         </is>
       </c>
       <c r="C340" t="inlineStr"/>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>TopBarThis room contains unverified devices!</t>
-[...119 lines deleted...]
-        <is>
           <t>TrayIcon
 %n unread message(s)</t>
         </is>
       </c>
-      <c r="G344" t="inlineStr">
+      <c r="G340" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 
 %n непрочитанное сообщение, 
 %n непрочитанных сообщения, 
 %n непрочитанных сообщений</t>
         </is>
       </c>
+      <c r="H340" t="inlineStr"/>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr">
+        <is>
+          <t>../../src/ui/UserProfile.cpp:23976</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>Failed to ignore "%1": %2</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr"/>
+      <c r="D341" t="inlineStr"/>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>UserProfileFailed to ignore "%1": %2</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Не удалось проигнорировать "%1": %2</t>
+        </is>
+      </c>
+      <c r="H341" t="inlineStr"/>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr">
+        <is>
+          <t>../qml/dialogs/UserProfile.qml:24283</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>Change avatar globally.</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr"/>
+      <c r="D342" t="inlineStr"/>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>UserProfileChange avatar globally.</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Изменить аватар глобально.
+Suggested in Weblate: Изменить аватар публично.</t>
+        </is>
+      </c>
+      <c r="H342" t="inlineStr"/>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>../qml/dialogs/UserProfile.qml:24416</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>This is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr"/>
+      <c r="D343" t="inlineStr"/>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>UserProfileThis is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Это профиль для комнаты. Отображаемое имя и аватар могут отличаться от публичных.
+Suggested in Weblate: Это профиль для комнаты. Отображаемое имя и аватар могут отличаться от публичных</t>
+        </is>
+      </c>
+      <c r="H343" t="inlineStr"/>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr">
+        <is>
+          <t>../qml/dialogs/UserProfile.qml:24514</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>Unignore the user.</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr"/>
+      <c r="D344" t="inlineStr"/>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>UserProfileUnignore the user.</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Не игнорировать.</t>
+        </is>
+      </c>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:23976</t>
+          <t>../qml/dialogs/UserProfile.qml:24514</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Failed to ignore "%1": %2</t>
+          <t>Ignore the user.</t>
         </is>
       </c>
       <c r="C345" t="inlineStr"/>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>UserProfileFailed to ignore "%1": %2</t>
+          <t>UserProfileIgnore the user.</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Не удалось проигнорировать "%1": %2</t>
+          <t>Suggested in Weblate: Игнорировать.
+Suggested in Weblate: Игнорировать пользователя.</t>
         </is>
       </c>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24283</t>
+          <t>../../src/UserSettingsPage.cpp:26023</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Change avatar globally.</t>
-[...2 lines deleted...]
-      <c r="C346" t="inlineStr"/>
+          <t>Theme</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>Тема</t>
+        </is>
+      </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>UserProfileChange avatar globally.</t>
+          <t>UserSettingsModelTheme</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Изменить аватар глобально.
-Suggested in Weblate: Изменить аватар публично.</t>
+          <t>Suggested in Weblate: Тема</t>
         </is>
       </c>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24416</t>
+          <t>../../src/UserSettingsPage.cpp:26025</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>This is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
-[...2 lines deleted...]
-      <c r="C347" t="inlineStr"/>
+          <t>Scale factor</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>Масштаб</t>
+        </is>
+      </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>UserProfileThis is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
+          <t>UserSettingsModelScale factor</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Это профиль для комнаты. Отображаемое имя и аватар могут отличаться от публичных.
-Suggested in Weblate: Это профиль для комнаты. Отображаемое имя и аватар могут отличаться от публичных</t>
+          <t>Suggested in Weblate: Масштаб</t>
         </is>
       </c>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24514</t>
+          <t>../../src/UserSettingsPage.cpp:26027</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Unignore the user.</t>
-[...2 lines deleted...]
-      <c r="C348" t="inlineStr"/>
+          <t>Highlight message on hover</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>Подсвечивать сообщение на панели</t>
+        </is>
+      </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>UserProfileUnignore the user.</t>
+          <t>UserSettingsModelHighlight message on hover</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Не игнорировать.</t>
+          <t>Suggested in Weblate: Подсвечивать сообщение при наведении</t>
         </is>
       </c>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24514</t>
+          <t>../../src/UserSettingsPage.cpp:26043</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Ignore the user.</t>
+          <t>Enable message bubbles</t>
         </is>
       </c>
       <c r="C349" t="inlineStr"/>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>UserProfileIgnore the user.</t>
+          <t>UserSettingsModelEnable message bubbles</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Игнорировать.
-Suggested in Weblate: Игнорировать пользователя.</t>
+          <t>Suggested in Weblate: Включить отображение сообщений в плашках
+Suggested in Weblate: Показывать рамки вокруг сообщений</t>
         </is>
       </c>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26023</t>
+          <t>../../src/UserSettingsPage.cpp:26049</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Theme</t>
-[...6 lines deleted...]
-      </c>
+          <t>Show images automatically</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr"/>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>UserSettingsModelTheme</t>
+          <t>UserSettingsModelShow images automatically</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Тема</t>
+          <t>Suggested in Weblate: Автоматический показ изображений</t>
         </is>
       </c>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26025</t>
+          <t>../../src/UserSettingsPage.cpp:26051</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Scale factor</t>
+          <t>Typing notifications</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Масштаб</t>
+          <t>Сообщать о наборе сообщения</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>UserSettingsModelScale factor</t>
+          <t>UserSettingsModelTyping notifications</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Масштаб</t>
+          <t>Suggested in Weblate: Показывать статус "собеседник печатает"</t>
         </is>
       </c>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26027</t>
+          <t>../../src/UserSettingsPage.cpp:26063</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Highlight message on hover</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hidden events</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr"/>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>UserSettingsModelHighlight message on hover</t>
+          <t>UserSettingsModelHidden events</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Подсвечивать сообщение при наведении</t>
+          <t>Suggested in Weblate: Скрытые события</t>
         </is>
       </c>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26043</t>
+          <t>../../src/UserSettingsPage.cpp:26065</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Enable message bubbles</t>
+          <t>Ignored users</t>
         </is>
       </c>
       <c r="C353" t="inlineStr"/>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnable message bubbles</t>
+          <t>UserSettingsModelIgnored users</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Включить отображение сообщений в плашках
-Suggested in Weblate: Показывать рамки вокруг сообщений</t>
+          <t>Suggested in Weblate: Игнорируемые пользователи</t>
         </is>
       </c>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26049</t>
+          <t>../../src/UserSettingsPage.cpp:26081</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Show images automatically</t>
+          <t>Decrypt notifications</t>
         </is>
       </c>
       <c r="C354" t="inlineStr"/>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow images automatically</t>
+          <t>UserSettingsModelDecrypt notifications</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Автоматический показ изображений</t>
+          <t>Suggested in Weblate: Расшифровывать уведомления</t>
         </is>
       </c>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26051</t>
+          <t>../../src/UserSettingsPage.cpp:26085</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Typing notifications</t>
-[...6 lines deleted...]
-      </c>
+          <t>Display fancy effects such as confetti</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr"/>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>UserSettingsModelTyping notifications</t>
+          <t>UserSettingsModelDisplay fancy effects such as confetti</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Показывать статус "собеседник печатает"</t>
+          <t>Suggested in Weblate: Показывать эффекты (например конфетти)</t>
         </is>
       </c>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26063</t>
+          <t>../../src/UserSettingsPage.cpp:26087</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Hidden events</t>
+          <t>Reduce or disable animations</t>
         </is>
       </c>
       <c r="C356" t="inlineStr"/>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>UserSettingsModelHidden events</t>
+          <t>UserSettingsModelReduce or disable animations</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Скрытые события</t>
+          <t>Suggested in Weblate: Уменьшить или отключить анимации</t>
         </is>
       </c>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26065</t>
+          <t>../../src/UserSettingsPage.cpp:26093</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Ignored users</t>
-[...2 lines deleted...]
-      <c r="C357" t="inlineStr"/>
+          <t>Touchscreen mode</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>Сенсорный режим</t>
+        </is>
+      </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>UserSettingsModelIgnored users</t>
+          <t>UserSettingsModelTouchscreen mode</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Игнорируемые пользователи</t>
+          <t>Suggested in Weblate: Режим сенсорного экрана</t>
         </is>
       </c>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26081</t>
+          <t>../../src/UserSettingsPage.cpp:26095</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Decrypt notifications</t>
+          <t>Disable swipe motions</t>
         </is>
       </c>
       <c r="C358" t="inlineStr"/>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>UserSettingsModelDecrypt notifications</t>
+          <t>UserSettingsModelDisable swipe motions</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Расшифровывать уведомления</t>
+          <t>Suggested in Weblate: Отключить жесты смахивания</t>
         </is>
       </c>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26085</t>
+          <t>../../src/UserSettingsPage.cpp:26097</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Display fancy effects such as confetti</t>
-[...2 lines deleted...]
-      <c r="C359" t="inlineStr"/>
+          <t>Font size</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>Размер шрифта</t>
+        </is>
+      </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>UserSettingsModelDisplay fancy effects such as confetti</t>
+          <t>UserSettingsModelFont size</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Показывать эффекты (например конфетти)</t>
+          <t>Suggested in Weblate: Размер шрифта</t>
         </is>
       </c>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26087</t>
+          <t>../../src/UserSettingsPage.cpp:26105</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Reduce or disable animations</t>
-[...2 lines deleted...]
-      <c r="C360" t="inlineStr"/>
+          <t>Microphone</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>Микрофон</t>
+        </is>
+      </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>UserSettingsModelReduce or disable animations</t>
+          <t>UserSettingsModelMicrophone</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Уменьшить или отключить анимации</t>
+          <t>Suggested in Weblate: Микрофон</t>
         </is>
       </c>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26093</t>
+          <t>../../src/UserSettingsPage.cpp:26107</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Touchscreen mode</t>
+          <t>Camera</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Сенсорный режим</t>
+          <t>Камера</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>UserSettingsModelTouchscreen mode</t>
+          <t>UserSettingsModelCamera</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Режим сенсорного экрана</t>
+          <t>Suggested in Weblate: Камера</t>
         </is>
       </c>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26095</t>
+          <t>../../src/UserSettingsPage.cpp:26117</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Disable swipe motions</t>
-[...2 lines deleted...]
-      <c r="C362" t="inlineStr"/>
+          <t>Share keys with verified users and devices</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>Делиться ключами с проверенными участниками и устройствами</t>
+        </is>
+      </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>UserSettingsModelDisable swipe motions</t>
+          <t>UserSettingsModelShare keys with verified users and devices</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Отключить жесты смахивания</t>
+          <t>Suggested in Weblate: Делиться ключами с проверенными участниками и устройствами
+Suggested in Weblate: Делиться ключами с верифицированными пользователями и устройствами</t>
         </is>
       </c>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26097</t>
+          <t>../../src/UserSettingsPage.cpp:26127</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Font size</t>
+          <t>Device ID</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Размер шрифта</t>
+          <t>ID устройства</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>UserSettingsModelFont size</t>
+          <t>UserSettingsModelDevice ID</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Размер шрифта</t>
+          <t>Suggested in Weblate: ID устройства
+Suggested in Weblate: Идентификатор устройства</t>
         </is>
       </c>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26105</t>
+          <t>../../src/UserSettingsPage.cpp:26129</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Microphone</t>
+          <t>Device Fingerprint</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Микрофон</t>
+          <t>Отпечаток устройства</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>UserSettingsModelMicrophone</t>
+          <t>UserSettingsModelDevice Fingerprint</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Микрофон</t>
+          <t>Suggested in Weblate: Отпечаток устройства</t>
         </is>
       </c>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26107</t>
+          <t>../../src/UserSettingsPage.cpp:26137</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Camera</t>
+          <t>GENERAL</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Камера</t>
+          <t>ГЛАВНОЕ</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>UserSettingsModelCamera</t>
+          <t>UserSettingsModelGENERAL</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Камера</t>
+          <t>Suggested in Weblate: ГЛАВНОЕ</t>
         </is>
       </c>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26117</t>
+          <t>../../src/UserSettingsPage.cpp:26139</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Share keys with verified users and devices</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACCESSIBILITY</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr"/>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>UserSettingsModelShare keys with verified users and devices</t>
+          <t>UserSettingsModelACCESSIBILITY</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Делиться ключами с проверенными участниками и устройствами
-Suggested in Weblate: Делиться ключами с верифицированными пользователями и устройствами</t>
+          <t>Suggested in Weblate: ДОСТУПНОСТЬ</t>
         </is>
       </c>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26127</t>
+          <t>../../src/UserSettingsPage.cpp:26147</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Device ID</t>
-[...6 lines deleted...]
-      </c>
+          <t>GLOBAL MESSAGE VISIBILITY</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr"/>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>UserSettingsModelDevice ID</t>
+          <t>UserSettingsModelGLOBAL MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: ID устройства
-Suggested in Weblate: Идентификатор устройства</t>
+          <t>Suggested in Weblate: ГЛОБАЛЬНАЯ ВИДИМОСТЬ СООБЩЕНИЯ</t>
         </is>
       </c>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26129</t>
+          <t>../../src/UserSettingsPage.cpp:26151</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Device Fingerprint</t>
+          <t>CALLS</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Отпечаток устройства</t>
+          <t>ЗВОНКИ</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>UserSettingsModelDevice Fingerprint</t>
+          <t>UserSettingsModelCALLS</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Отпечаток устройства</t>
+          <t>Suggested in Weblate: ЗВОНКИ</t>
         </is>
       </c>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26137</t>
+          <t>../../src/UserSettingsPage.cpp:26153</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>GENERAL</t>
+          <t>ENCRYPTION</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>ГЛАВНОЕ</t>
+          <t>ШИФРОВАНИЕ</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>UserSettingsModelGENERAL</t>
+          <t>UserSettingsModelENCRYPTION</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: ГЛАВНОЕ</t>
+          <t>Suggested in Weblate: ШИФРОВАНИЕ</t>
         </is>
       </c>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26139</t>
+          <t>../../src/UserSettingsPage.cpp:26171</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>ACCESSIBILITY</t>
+          <t>Periodically update community routing information</t>
         </is>
       </c>
       <c r="C370" t="inlineStr"/>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>UserSettingsModelACCESSIBILITY</t>
+          <t>UserSettingsModelPeriodically update community routing information</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: ДОСТУПНОСТЬ</t>
+          <t>Suggested in Weblate: Регулярно обновлять информацию о маршрутах сообщества
+Suggested in Weblate: Периодически обновлять информацию о маршрутах сообщества</t>
         </is>
       </c>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26147</t>
+          <t>../../src/UserSettingsPage.cpp:26173</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>GLOBAL MESSAGE VISIBILITY</t>
+          <t>Periodically delete expired events</t>
         </is>
       </c>
       <c r="C371" t="inlineStr"/>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>UserSettingsModelGLOBAL MESSAGE VISIBILITY</t>
+          <t>UserSettingsModelPeriodically delete expired events</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: ГЛОБАЛЬНАЯ ВИДИМОСТЬ СООБЩЕНИЯ</t>
+          <t>Suggested in Weblate: Регулярно удалять события с истёкшим сроком</t>
         </is>
       </c>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26151</t>
+          <t>../../src/UserSettingsPage.cpp:26352</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>CALLS</t>
+          <t>Start the application in the background without showing the client window.</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>ЗВОНКИ</t>
+          <t>Запускать приложение в фоне, без открытия окна.</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>UserSettingsModelCALLS</t>
+          <t>UserSettingsModelStart the application in the background without showing the client window.</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: ЗВОНКИ</t>
+          <t>Suggested in Weblate: Запускать приложение в фоне, без открытия окна.</t>
         </is>
       </c>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26153</t>
+          <t>../../src/UserSettingsPage.cpp:26374</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>ENCRYPTION</t>
-[...6 lines deleted...]
-      </c>
+          <t>If images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr"/>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>UserSettingsModelENCRYPTION</t>
+          <t>UserSettingsModelIf images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: ШИФРОВАНИЕ</t>
+          <t>Suggested in Weblate: Определяет, должны ли изображения отображаться автоматически. Доступны три варианта: всегда показывать изображения, показывать только в личных комнатах или каждый раз спрашивать разрешение.</t>
         </is>
       </c>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26171</t>
+          <t>../../src/UserSettingsPage.cpp:26397</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Periodically update community routing information</t>
-[...2 lines deleted...]
-      <c r="C374" t="inlineStr"/>
+          <t>Show buttons to quickly reply, react or access additional options next to each message.</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>Отображать кнопки быстрого ответа, реакции или предоставления дополнительных опций рядом с каждым сообщением.</t>
+        </is>
+      </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>UserSettingsModelPeriodically update community routing information</t>
+          <t>UserSettingsModelShow buttons to quickly reply, react or access additional options next to each message.</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Регулярно обновлять информацию о маршрутах сообщества
-Suggested in Weblate: Периодически обновлять информацию о маршрутах сообщества</t>
+          <t>Suggested in Weblate: Отображать кнопки быстрого ответа, реакции и опций рядом с каждым сообщением.</t>
         </is>
       </c>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26173</t>
+          <t>../../src/UserSettingsPage.cpp:26405</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Periodically delete expired events</t>
+          <t>Configure whether to show or hide certain events like room joins.</t>
         </is>
       </c>
       <c r="C375" t="inlineStr"/>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>UserSettingsModelPeriodically delete expired events</t>
+          <t>UserSettingsModelConfigure whether to show or hide certain events like room joins.</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Регулярно удалять события с истёкшим сроком</t>
+          <t>Suggested in Weblate: Настройте отображение или скрытие определенных событий, таких как присоединение к комнате.</t>
         </is>
       </c>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26352</t>
+          <t>../../src/UserSettingsPage.cpp:26429</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Start the application in the background without showing the client window.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Decrypt messages shown in notifications for encrypted chats.</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr"/>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>UserSettingsModelStart the application in the background without showing the client window.</t>
+          <t>UserSettingsModelDecrypt messages shown in notifications for encrypted chats.</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Запускать приложение в фоне, без открытия окна.</t>
+          <t>Suggested in Weblate: Расшифровывать сообщения, отображаемые в уведомлениях для зашифрованных чатов.</t>
         </is>
       </c>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26374</t>
+          <t>../../src/UserSettingsPage.cpp:26431</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>If images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+          <t>Choose where to show the total number of notifications contained within a community or tag.</t>
         </is>
       </c>
       <c r="C377" t="inlineStr"/>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>UserSettingsModelIf images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+          <t>UserSettingsModelChoose where to show the total number of notifications contained within a community or tag.</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Определяет, должны ли изображения отображаться автоматически. Доступны три варианта: всегда показывать изображения, показывать только в личных комнатах или каждый раз спрашивать разрешение.</t>
+          <t>Suggested in Weblate: Выберите, где отображать общее количество уведомлений, содержащихся в сообществе или теге.</t>
         </is>
       </c>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26397</t>
+          <t>../../src/UserSettingsPage.cpp:26434</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Show buttons to quickly reply, react or access additional options next to each message.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Some messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr"/>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow buttons to quickly reply, react or access additional options next to each message.</t>
+          <t>UserSettingsModelSome messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Отображать кнопки быстрого ответа, реакции и опций рядом с каждым сообщением.</t>
+          <t>Suggested in Weblate: Некоторые сообщения можно отправлять с визуальными эффектами. Например, сообщения, отправленные с помощью '/confetti', будут отображать конфетти на экране.</t>
         </is>
       </c>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26405</t>
+          <t>../../src/UserSettingsPage.cpp:26437</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Configure whether to show or hide certain events like room joins.</t>
+          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="C379" t="inlineStr"/>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>UserSettingsModelConfigure whether to show or hide certain events like room joins.</t>
+          <t>UserSettingsModelNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Настройте отображение или скрытие определенных событий, таких как присоединение к комнате.</t>
+          <t>Suggested in Weblate: Nheko использует анимацию для красоты. Это позволяет отключить её, если она вам не нравится.</t>
         </is>
       </c>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26429</t>
+          <t>../../src/UserSettingsPage.cpp:26445</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Decrypt messages shown in notifications for encrypted chats.</t>
+          <t>Will prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
         </is>
       </c>
       <c r="C380" t="inlineStr"/>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>UserSettingsModelDecrypt messages shown in notifications for encrypted chats.</t>
+          <t>UserSettingsModelWill prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Расшифровывать сообщения, отображаемые в уведомлениях для зашифрованных чатов.</t>
+          <t>Suggested in Weblate: Это предотвратит действия, выполняемые с помощью жестов, таких как свайп влево/вправо между комнатами и лентой новостей, или свайп сообщения для ответа.</t>
         </is>
       </c>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26431</t>
+          <t>../../src/UserSettingsPage.cpp:26457</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Choose where to show the total number of notifications contained within a community or tag.</t>
+          <t>Automatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
         </is>
       </c>
       <c r="C381" t="inlineStr"/>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>UserSettingsModelChoose where to show the total number of notifications contained within a community or tag.</t>
+          <t>UserSettingsModelAutomatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Выберите, где отображать общее количество уведомлений, содержащихся в сообществе или теге.</t>
+          <t>Suggested in Weblate: Автоматически предоставляет ключи по запросу других пользователей, если те прошли верификацию - даже если устройство в обычных условиях не должно иметь доступа к этим ключам</t>
         </is>
       </c>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26434</t>
+          <t>../../src/UserSettingsPage.cpp:26035</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Some messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
+          <t>Communities sidebar</t>
         </is>
       </c>
       <c r="C382" t="inlineStr"/>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>UserSettingsModelSome messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
+          <t>UserSettingsModelCommunities sidebar</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Некоторые сообщения можно отправлять с визуальными эффектами. Например, сообщения, отправленные с помощью '/confetti', будут отображать конфетти на экране.</t>
+          <t>Suggested in Weblate: Боковая панель сообществ</t>
         </is>
       </c>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26437</t>
+          <t>../../src/UserSettingsPage.cpp:26083</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>Show message counts for communities and tags</t>
         </is>
       </c>
       <c r="C383" t="inlineStr"/>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>UserSettingsModelNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>UserSettingsModelShow message counts for communities and tags</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Nheko использует анимацию для красоты. Это позволяет отключить её, если она вам не нравится.</t>
+          <t>Suggested in Weblate: Показать количество сообщений для сообществ и тегов</t>
         </is>
       </c>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26445</t>
+          <t>../../src/UserSettingsPage.cpp:26335</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Will prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
+          <t>Set the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
         </is>
       </c>
       <c r="C384" t="inlineStr"/>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>UserSettingsModelWill prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
+          <t>UserSettingsModelSet the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Это предотвратит действия, выполняемые с помощью жестов, таких как свайп влево/вправо между комнатами и лентой новостей, или свайп сообщения для ответа.</t>
+          <t>Suggested in Weblate: Установить максимальную ширину сообщений в чате (в пикселях). Это может улучшить читаемость на широких экранах при разворачивании Nheko на весь экран.</t>
         </is>
       </c>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26457</t>
+          <t>../../src/UserSettingsPage.cpp:26354</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Automatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+          <t>Show a column containing communities and tags next to the room list.</t>
         </is>
       </c>
       <c r="C385" t="inlineStr"/>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>UserSettingsModelAutomatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+          <t>UserSettingsModelShow a column containing communities and tags next to the room list.</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Автоматически предоставляет ключи по запросу других пользователей, если те прошли верификацию - даже если устройство в обычных условиях не должно иметь доступа к этим ключам</t>
+          <t>Suggested in Weblate: Показывать столбец с сообществами и тегами рядом со списком комнат.</t>
         </is>
       </c>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26035</t>
+          <t>../../src/UserSettingsPage.cpp:26510</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Communities sidebar</t>
+          <t>To allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
         </is>
       </c>
       <c r="C386" t="inlineStr"/>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>UserSettingsModelCommunities sidebar</t>
+          <t>UserSettingsModelTo allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Боковая панель сообществ</t>
+          <t>Suggested in Weblate: Чтобы новые пользователи могли присоединяться к сообществу, оно должно предоставлять участникам информацию о том, какие серверы задействованы в комнате. Поскольку состав участников комнаты может меняться со временем, эту информацию необходимо периодически обновлять. Данная настройка включает фоновую задачу, которая делает это автоматически.</t>
         </is>
       </c>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26083</t>
+          <t>../../src/UserSettingsPage.cpp:26516</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Show message counts for communities and tags</t>
+          <t>Regularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
         </is>
       </c>
       <c r="C387" t="inlineStr"/>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow message counts for communities and tags</t>
+          <t>UserSettingsModelRegularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Показать количество сообщений для сообществ и тегов</t>
+          <t>Suggested in Weblate: Регулярно удалять просроченные события в соответствии с настройками срока хранения событий. Поскольку в настоящее время эта операция не выполняется на стороне сервера, необходимо, чтобы хотя бы один клиент регулярно выполнял её.</t>
         </is>
       </c>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26335</t>
+          <t>../../src/UserSettingsPage.cpp:26520</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Set the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+          <t>Manage your ignored users.</t>
         </is>
       </c>
       <c r="C388" t="inlineStr"/>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>UserSettingsModelSet the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+          <t>UserSettingsModelManage your ignored users.</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Установить максимальную ширину сообщений в чате (в пикселях). Это может улучшить читаемость на широких экранах при разворачивании Nheko на весь экран.</t>
+          <t>Suggested in Weblate: Управляйте пользователями, которых вы игнорируете.</t>
         </is>
       </c>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26354</t>
+          <t>../../src/UserSettingsPage.cpp:26662</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Show a column containing communities and tags next to the room list.</t>
+          <t>Always</t>
         </is>
       </c>
       <c r="C389" t="inlineStr"/>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow a column containing communities and tags next to the room list.</t>
+          <t>UserSettingsModelAlways</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Показывать столбец с сообществами и тегами рядом со списком комнат.</t>
+          <t>Suggested in Weblate: Всегда</t>
         </is>
       </c>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26510</t>
+          <t>../../src/UserSettingsPage.cpp:26663</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>To allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
+          <t>Only in private rooms</t>
         </is>
       </c>
       <c r="C390" t="inlineStr"/>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>UserSettingsModelTo allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
+          <t>UserSettingsModelOnly in private rooms</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Чтобы новые пользователи могли присоединяться к сообществу, оно должно предоставлять участникам информацию о том, какие серверы задействованы в комнате. Поскольку состав участников комнаты может меняться со временем, эту информацию необходимо периодически обновлять. Данная настройка включает фоновую задачу, которая делает это автоматически.</t>
+          <t>Suggested in Weblate: Только в личных сообщениях</t>
         </is>
       </c>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26516</t>
+          <t>../../src/UserSettingsPage.cpp:26664</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Regularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
+          <t>Never</t>
         </is>
       </c>
       <c r="C391" t="inlineStr"/>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>UserSettingsModelRegularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
+          <t>UserSettingsModelNever</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Регулярно удалять просроченные события в соответствии с настройками срока хранения событий. Поскольку в настоящее время эта операция не выполняется на стороне сервера, необходимо, чтобы хотя бы один клиент регулярно выполнял её.</t>
+          <t>Suggested in Weblate: Никогда</t>
         </is>
       </c>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26520</t>
+          <t>../../src/UserSettingsPage.cpp:26689</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Manage your ignored users.</t>
+          <t>System emoji font</t>
         </is>
       </c>
       <c r="C392" t="inlineStr"/>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>UserSettingsModelManage your ignored users.</t>
+          <t>UserSettingsModelSystem emoji font</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Управляйте пользователями, которых вы игнорируете.</t>
+          <t>Suggested in Weblate: Системный шрифт эмодзи</t>
         </is>
       </c>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26662</t>
+          <t>../../src/UserSettingsPage.cpp:27130</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Always</t>
-[...2 lines deleted...]
-      <c r="C393" t="inlineStr"/>
+          <t>Open Sessions File</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>Открыть файл сеансов</t>
+        </is>
+      </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>UserSettingsModelAlways</t>
+          <t>UserSettingsModelOpen Sessions File</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Всегда</t>
+          <t>Suggested in Weblate: Открыть файл сеансов</t>
         </is>
       </c>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26663</t>
+          <t>../../src/UserSettingsPage.cpp:27221</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Only in private rooms</t>
-[...2 lines deleted...]
-      <c r="C394" t="inlineStr"/>
+          <t>Error</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>Ошибка</t>
+        </is>
+      </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>UserSettingsModelOnly in private rooms</t>
+          <t>UserSettingsModelError</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Только в личных сообщениях</t>
+          <t>Suggested in Weblate: Ошибка</t>
         </is>
       </c>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26664</t>
+          <t>../../src/UserSettingsPage.cpp:27178</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Never</t>
-[...2 lines deleted...]
-      <c r="C395" t="inlineStr"/>
+          <t>The password cannot be empty</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>Пароль не может быть пустым</t>
+        </is>
+      </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>UserSettingsModelNever</t>
+          <t>UserSettingsModelThe password cannot be empty</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Никогда</t>
+          <t>Suggested in Weblate: Пароль не может быть пустым</t>
         </is>
       </c>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26689</t>
+          <t>../../src/UserSettingsPage.cpp:27183</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>System emoji font</t>
+          <t>Repeat File Password</t>
         </is>
       </c>
       <c r="C396" t="inlineStr"/>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>UserSettingsModelSystem emoji font</t>
+          <t>UserSettingsModelRepeat File Password</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Системный шрифт эмодзи</t>
+          <t>Suggested in Weblate: Пароль для повторения файла</t>
         </is>
       </c>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27130</t>
+          <t>../../src/UserSettingsPage.cpp:27184</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Open Sessions File</t>
-[...6 lines deleted...]
-      </c>
+          <t>Repeat the passphrase:</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr"/>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpen Sessions File</t>
+          <t>UserSettingsModelRepeat the passphrase:</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Открыть файл сеансов</t>
+          <t>Suggested in Weblate: Повторите кодовую фразу:</t>
         </is>
       </c>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27221</t>
+          <t>../../src/UserSettingsPage.cpp:27192</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Error</t>
-[...6 lines deleted...]
-      </c>
+          <t>Passwords don't match</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr"/>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>UserSettingsModelError</t>
+          <t>UserSettingsModelPasswords don't match</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Ошибка</t>
+          <t>Suggested in Weblate: Пароли не совпадают</t>
         </is>
       </c>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27178</t>
+          <t>../../src/UserSettingsPage.cpp:27199</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>The password cannot be empty</t>
+          <t>File to save the exported session keys</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Пароль не может быть пустым</t>
+          <t>Файл для сохранения экспортированных ключей сеанса</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe password cannot be empty</t>
+          <t>UserSettingsModelFile to save the exported session keys</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пароль не может быть пустым</t>
+          <t>Suggested in Weblate: Файл для сохранения экспортированных ключей сеанса</t>
         </is>
       </c>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27183</t>
+          <t>../qml/pages/UserSettingsPage.qml:27421</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Repeat File Password</t>
+          <t>CONFIGURE</t>
         </is>
       </c>
       <c r="C400" t="inlineStr"/>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>UserSettingsModelRepeat File Password</t>
+          <t>UserSettingsPageCONFIGURE</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пароль для повторения файла</t>
+          <t>Suggested in Weblate: НАСТРОЙКА</t>
         </is>
       </c>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27184</t>
+          <t>../qml/device-verification/Waiting.qml:27629</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Repeat the passphrase:</t>
+          <t>Waiting for other party…</t>
         </is>
       </c>
       <c r="C401" t="inlineStr"/>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>UserSettingsModelRepeat the passphrase:</t>
+          <t>WaitingWaiting for other party…</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Повторите кодовую фразу:</t>
+          <t>Suggested in Weblate: Ожидание другой стороны…</t>
         </is>
       </c>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27192</t>
+          <t>../qml/pages/WelcomePage.qml:27752</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Passwords don't match</t>
+          <t>Reduce animations</t>
         </is>
       </c>
       <c r="C402" t="inlineStr"/>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>UserSettingsModelPasswords don't match</t>
+          <t>WelcomePageReduce animations</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Пароли не совпадают</t>
+          <t>Suggested in Weblate: Меньше анимаций</t>
         </is>
       </c>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27199</t>
+          <t>../qml/pages/WelcomePage.qml:27759</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>File to save the exported session keys</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr"/>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>UserSettingsModelFile to save the exported session keys</t>
+          <t>WelcomePageNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Файл для сохранения экспортированных ключей сеанса</t>
+          <t>Suggested in Weblate: В Nheko анимация используется в нескольких местах для красоты. Это позволяет отключить её, если она вам не нравится.</t>
         </is>
       </c>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27421</t>
+          <t>../../src/emoji/Emoji.cpp:28156</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>CONFIGURE</t>
-[...2 lines deleted...]
-      <c r="C404" t="inlineStr"/>
+          <t>People</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Люди</t>
+        </is>
+      </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>UserSettingsPageCONFIGURE</t>
+          <t>emoji-catagoryPeople</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: НАСТРОЙКА</t>
+          <t>Suggested in Weblate: Люди</t>
         </is>
       </c>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27629</t>
+          <t>../../src/emoji/Emoji.cpp:28158</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Waiting for other party…</t>
-[...2 lines deleted...]
-      <c r="C405" t="inlineStr"/>
+          <t>Nature</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Природа</t>
+        </is>
+      </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other party…</t>
+          <t>emoji-catagoryNature</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Ожидание другой стороны…</t>
+          <t>Suggested in Weblate: Природа</t>
         </is>
       </c>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27752</t>
+          <t>../../src/emoji/Emoji.cpp:28160</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Reduce animations</t>
-[...2 lines deleted...]
-      <c r="C406" t="inlineStr"/>
+          <t>Food</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>Еда</t>
+        </is>
+      </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>WelcomePageReduce animations</t>
+          <t>emoji-catagoryFood</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Меньше анимаций</t>
+          <t>Suggested in Weblate: Еда</t>
         </is>
       </c>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27759</t>
+          <t>../../src/emoji/Emoji.cpp:28162</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
-[...2 lines deleted...]
-      <c r="C407" t="inlineStr"/>
+          <t>Activity</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>Активности</t>
+        </is>
+      </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>WelcomePageNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>emoji-catagoryActivity</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: В Nheko анимация используется в нескольких местах для красоты. Это позволяет отключить её, если она вам не нравится.</t>
+          <t>Suggested in Weblate: Активности</t>
         </is>
       </c>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28156</t>
+          <t>../../src/emoji/Emoji.cpp:28164</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>People</t>
+          <t>Travel</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Люди</t>
+          <t>Путешествие</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>emoji-catagoryPeople</t>
+          <t>emoji-catagoryTravel</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Люди</t>
+          <t>Suggested in Weblate: Путешествия</t>
         </is>
       </c>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28158</t>
+          <t>../../src/emoji/Emoji.cpp:28166</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Nature</t>
+          <t>Objects</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Природа</t>
+          <t>Предметы</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>emoji-catagoryNature</t>
+          <t>emoji-catagoryObjects</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Природа</t>
+          <t>Suggested in Weblate: Предметы</t>
         </is>
       </c>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28160</t>
+          <t>../../src/emoji/Emoji.cpp:28168</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Symbols</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Еда</t>
+          <t>Символы</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>emoji-catagoryFood</t>
+          <t>emoji-catagorySymbols</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Еда</t>
+          <t>Suggested in Weblate: Символы</t>
         </is>
       </c>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28162</t>
+          <t>../../src/emoji/Emoji.cpp:28170</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Activity</t>
+          <t>Flags</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Активности</t>
+          <t>Флаги</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>emoji-catagoryActivity</t>
+          <t>emoji-catagoryFlags</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Активности</t>
+          <t>Suggested in Weblate: Флаги</t>
         </is>
       </c>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28164</t>
+          <t>../../src/notifications/ManagerMac.cpp:28158</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Travel</t>
-[...6 lines deleted...]
-      </c>
+          <t>Message contains spoiler.</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr"/>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>emoji-catagoryTravel</t>
+          <t>macosNotificationMessage contains spoiler.</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Путешествия</t>
+          <t>Suggested in Weblate: Сообщение содержит спойлер.</t>
         </is>
       </c>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28166</t>
+          <t>../../src/Utils.cpp:27916</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Objects</t>
-[...6 lines deleted...]
-      </c>
+          <t>You sent a spoiler.</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr"/>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>emoji-catagoryObjects</t>
+          <t>message-description sent:You sent a spoiler.</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Предметы</t>
+          <t>Suggested in Weblate: Вы отправили спойлер.</t>
         </is>
       </c>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28168</t>
+          <t>../../src/Utils.cpp:27919</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Symbols</t>
-[...6 lines deleted...]
-      </c>
+          <t>%1 sent a spoiler.</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr"/>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>emoji-catagorySymbols</t>
+          <t>message-description sent:%1 sent a spoiler.</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Символы</t>
+          <t>Suggested in Weblate: %1 отправил спойлер.</t>
         </is>
       </c>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28170</t>
+          <t>../../src/Utils.cpp:27907</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Flags</t>
-[...6 lines deleted...]
-      </c>
+          <t>You sent a chat effect</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr"/>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>emoji-catagoryFlags</t>
+          <t>message-description sent:You sent a chat effect</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Флаги</t>
+          <t>Suggested in Weblate: Вы отправили эффект чата</t>
         </is>
       </c>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:28158</t>
+          <t>../../src/Utils.cpp:27910</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Message contains spoiler.</t>
+          <t>%1 sent a chat effect</t>
         </is>
       </c>
       <c r="C416" t="inlineStr"/>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>macosNotificationMessage contains spoiler.</t>
+          <t>message-description sent:%1 sent a chat effect</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Сообщение содержит спойлер.</t>
+          <t>Suggested in Weblate: %1 отправил эффект чата</t>
         </is>
       </c>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27916</t>
+          <t>../../src/Utils.cpp:27933</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>You sent a spoiler.</t>
+          <t>* %1 spoils something.</t>
         </is>
       </c>
       <c r="C417" t="inlineStr"/>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a spoiler.</t>
+          <t>message-description sent:* %1 spoils something.</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Вы отправили спойлер.</t>
+          <t>Suggested in Weblate: * %1 что-то раскрывает.</t>
         </is>
       </c>
       <c r="H417" t="inlineStr"/>
-    </row>
-[...118 lines deleted...]
-      <c r="H421" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>