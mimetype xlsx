--- v1 (2026-03-25)
+++ v2 (2026-05-13)
@@ -1721,58 +1721,51 @@
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t xml:space="preserve">%n unread message in room %1
 </t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t xml:space="preserve">%n непрочитане повідомлення у кімнаті %1
 </t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">ChatPage%n unread message(s) in room %1
 </t>
         </is>
       </c>
-      <c r="G43" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>../../src/ChatPage.cpp:6139</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Confirm logout</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Підтвердьте вихід</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
@@ -2727,51 +2720,55 @@
         <is>
           <t>../../src/ChatPage.cpp:6802</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Reason for the kick</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Причина вигону</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>ChatPageReason for the kick</t>
         </is>
       </c>
-      <c r="G76" t="inlineStr"/>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Причина видалення</t>
+        </is>
+      </c>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>../../src/ChatPage.cpp:6803</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Enter reason for kicking %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Введіть причину вигону %1 (%2) або натисніть Enter щоб не уточнювати причину:</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
@@ -3641,67 +3638,67 @@
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>CommandCompleter/glitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7050</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>/gradualglitch &lt;message&gt;</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr"/>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>/gradualglitch &lt;повідомлення&gt;</t>
+        </is>
+      </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>CommandCompleter/gradualglitch &lt;message&gt;</t>
         </is>
       </c>
-      <c r="G107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7052</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>/goto &lt;message reference&gt;</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>/goto &lt;посилання на повідомлення&gt;</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
@@ -3893,129 +3890,145 @@
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7086</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Kick a user from the current room. Reason is optional. If user is left out, will try to kick the sender you are replying to.</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>CommandCompleterKick a user from the current room. Reason is optional. If user is left out, will try to kick the sender you are replying to.</t>
         </is>
       </c>
-      <c r="G115" t="inlineStr"/>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Вигнати користувача з кімнати. Причина необов'язкова. Якщо користувача не вказано, буде здійснено спробу вигнати відправника, котрому ви відповідаєте.</t>
+        </is>
+      </c>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7089</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Ban a user from the current room. Reason is optional. If user is left out, will try to ban the sender you are replying to.</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>CommandCompleterBan a user from the current room. Reason is optional. If user is left out, will try to ban the sender you are replying to.</t>
         </is>
       </c>
-      <c r="G116" t="inlineStr"/>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Заблокувати користувача в поточній кімнаті. Причина необов'язкова. Якщо користувача не вказано, буде здійснено спробу заблокувати відправника, котрому ви відповідаєте.</t>
+        </is>
+      </c>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7092</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Unban a user in the current room. Reason is optional. If user is left out, will try to unban the sender you are replying to.</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>CommandCompleterUnban a user in the current room. Reason is optional. If user is left out, will try to unban the sender you are replying to.</t>
         </is>
       </c>
-      <c r="G117" t="inlineStr"/>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Розблокувати користувача в поточній кімнаті. Причина необов'язкова. Якщо користувача не вказано, буде здійснено спробу розблокувати відправника, котрому ви відповідаєте.</t>
+        </is>
+      </c>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7095</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Redact an event by event id or that you are replying to or all locally cached messages of a user.</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>CommandCompleterRedact an event by event id or that you are replying to or all locally cached messages of a user.</t>
         </is>
       </c>
-      <c r="G118" t="inlineStr"/>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Приховати подію за допомогою ідентифікатора, або ту, на яку ви відповідаєте, або всі локально закешовані повідомлення користувача.</t>
+        </is>
+      </c>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7098</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Change your displayname in this room.</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Змінити своє відображуване ім'я в цій кімнаті.</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
@@ -4509,141 +4522,148 @@
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7133</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Send a message with rain.</t>
         </is>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with rain.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Надсилає повідомлення з дощем.</t>
+          <t>Suggested in Weblate: Надіслати повідомлення з дощем.
+Suggested in Weblate: Надсилає повідомлення з дощем.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7135</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Send a message with a custom message type.</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with a custom message type.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Надсилає повідомлення з власним типом повідомлення.</t>
+          <t>Suggested in Weblate: Надіслати повідомлення з користувацьким типом.
+Suggested in Weblate: Надсилає повідомлення з власним типом повідомлення.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7137</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Send a message with a glitch effect.</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr"/>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Надсилає повідомлення з ефектом глюку.</t>
+        </is>
+      </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with a glitch effect.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Надсилає повідомлення з ефектом глюку.</t>
+          <t>Suggested in Weblate: Надіслати повідомлення з ефектом глюку.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7139</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Send a message that gradually glitches.</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message that gradually glitches.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Надсилає повідомлення, яке поступово стає більш глючним.</t>
+          <t>Suggested in Weblate: Надіслати повідомлення, яке поступово стає більш глючним.
+Suggested in Weblate: Надсилає повідомлення, яке поступово стає більш глючним.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7141</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Go to a specific message using an event id, index or matrix: link</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Перейдіть до певного повідомлення за допомогою ідентифікатора події, індексу або matrix:link</t>
         </is>
       </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
@@ -4705,149 +4725,157 @@
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>CommandCompleterConvert this direct chat into a room.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7147</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Ignore a user.</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr"/>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>Ігнорувати користувача.</t>
+        </is>
+      </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>CommandCompleterIgnore a user.</t>
         </is>
       </c>
-      <c r="G143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7149</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Stop ignoring a user.</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr"/>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>Перестати ігнорувати користувача.</t>
+        </is>
+      </c>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>CommandCompleterStop ignoring a user.</t>
         </is>
       </c>
-      <c r="G144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7151</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Block all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>CommandCompleterBlock all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
-      <c r="G145" t="inlineStr"/>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Заблокувати всі запрошення від користувача, сервера, до певної кімнати, або встановити значення за замовчуванням.</t>
+        </is>
+      </c>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>../../src/CommandCompleter.cpp:7154</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Allow all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>CommandCompleterAllow all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
-      <c r="G146" t="inlineStr"/>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Дозволити всі запрошення від користувача, сервера, до певної кімнати, або встановити значення за замовчуванням.</t>
+        </is>
+      </c>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>../qml/CommunitiesList.qml:7284</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Expand</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Розгорнути</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
@@ -5883,55 +5911,51 @@
         <is>
           <t>../qml/dialogs/CreateRoom.qml:8614</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Alias</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Псевдонім</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>CreateRoomAlias</t>
         </is>
       </c>
-      <c r="G182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>../qml/dialogs/CreateRoom.qml:8626</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Загальнодоступна</t>
         </is>
       </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
@@ -6277,55 +6301,51 @@
         <is>
           <t>../qml/device-verification/DigitVerification.qml:9043</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Verification Code</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Код підтвердження</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>DigitVerificationVerification Code</t>
         </is>
       </c>
-      <c r="G195" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>../qml/device-verification/DigitVerification.qml:9051</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Please verify the following digits.  You should see the same numbers on both sides.  If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Перевірте наступні цифри.   Ви повинні побачити однакові цифри з обох сторін.   Якщо вони відрізняються, натисніть «Вони не збігаються!» щоб перервати перевірку!</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
@@ -6401,55 +6421,51 @@
         <is>
           <t>../qml/device-verification/EmojiVerification.qml:9108</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Verification Code</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Код підтвердження</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>EmojiVerificationVerification Code</t>
         </is>
       </c>
-      <c r="G199" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>../qml/device-verification/EmojiVerification.qml:9116</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Please verify the following emoji. You should see the same emoji on both sides. If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Перевірте наступні емодзі. Ви повинні побачити однакові емодзі з обох сторін. Якщо вони відрізняються, натисніть «Вони не збігаються!» щоб перервати перевірку!</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
@@ -6941,368 +6957,415 @@
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>../qml/EncryptionIndicator.qml:9675</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Key is from an untrusted source, possibly forwarded from another user or the online key backup. For this reason we can't verify who sent the message.</t>
         </is>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>EncryptionIndicatorKey is from an untrusted source, possibly forwarded from another user or the online key backup. For this reason we can't verify who sent the message.</t>
         </is>
       </c>
-      <c r="G217" t="inlineStr"/>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Ключ від ненадійного джерела, потенційно пересланий від іншого користувача або з онлайн резервної копії ключів. Через це неможливо перевірити, хто надіслав повідомлення.</t>
+        </is>
+      </c>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>../qml/EncryptionIndicator.qml:9677</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Encrypted by an unverified device.</t>
         </is>
       </c>
-      <c r="C218" t="inlineStr"/>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>Зашифровано неперевіреним пристроєм.</t>
+        </is>
+      </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>EncryptionIndicatorEncrypted by an unverified device.</t>
         </is>
       </c>
-      <c r="G218" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>../qml/dialogs/EventExpirationDialog.qml:9710</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Event expiration for %1</t>
         </is>
       </c>
       <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>EventExpirationDialogEvent expiration for %1</t>
         </is>
       </c>
-      <c r="G219" t="inlineStr"/>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Термін дії події для 1%</t>
+        </is>
+      </c>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>../qml/dialogs/EventExpirationDialog.qml:9713</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Event expiration</t>
         </is>
       </c>
       <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>EventExpirationDialogEvent expiration</t>
         </is>
       </c>
-      <c r="G220" t="inlineStr"/>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Термін дії події</t>
+        </is>
+      </c>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>../qml/dialogs/EventExpirationDialog.qml:9731</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>You can configure when your messages will be deleted in %1. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>EventExpirationDialogYou can configure when your messages will be deleted in %1. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
-      <c r="G221" t="inlineStr"/>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Ви можете налаштувати, коли ваші повідомлення будуть видалені в 1%. Це трапляється лише тоді, коли Nheko відкритий і має дозвіл для видалення повідомлень, доки Matrix-сервери не підтримуватимуть цей функціонал нативно. Загалом 0 означає вимкнено.</t>
+        </is>
+      </c>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>../qml/dialogs/EventExpirationDialog.qml:9734</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>You can configure when your messages will be deleted in all rooms unless configured otherwise. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>EventExpirationDialogYou can configure when your messages will be deleted in all rooms unless configured otherwise. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
-      <c r="G222" t="inlineStr"/>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Ви можете налаштувати, коли ваші повідомлення будуть видалені у всіх кімнатах, якщо не вказано інше. Це трапляється лише тоді, коли Nheko відкритий і має дозвіл для видалення повідомлень, доки Matrix-сервери не підтримуватимуть цей функціонал нативно. Загалом 0 означає вимкнено.</t>
+        </is>
+      </c>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>../qml/dialogs/EventExpirationDialog.qml:9749</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Expire events after X days</t>
         </is>
       </c>
       <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>EventExpirationDialogExpire events after X days</t>
         </is>
       </c>
-      <c r="G223" t="inlineStr"/>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Видаляти події після Х днів</t>
+        </is>
+      </c>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>../qml/dialogs/EventExpirationDialog.qml:9750</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Automatically redacts messages after X days, unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>EventExpirationDialogAutomatically redacts messages after X days, unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
-      <c r="G224" t="inlineStr"/>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Автоматично приховувати повідомленян після Х днів, якщо вони не захищені. Встановіть 0, щоб вимкнути.</t>
+        </is>
+      </c>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>../qml/dialogs/EventExpirationDialog.qml:9770</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Only keep latest X events</t>
         </is>
       </c>
       <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>EventExpirationDialogOnly keep latest X events</t>
         </is>
       </c>
-      <c r="G225" t="inlineStr"/>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Зберігати лише останніх Х подій</t>
+        </is>
+      </c>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>../qml/dialogs/EventExpirationDialog.qml:9771</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Deletes your events in this room if there are more than X newer messages unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="C226" t="inlineStr"/>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>EventExpirationDialogDeletes your events in this room if there are more than X newer messages unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
-      <c r="G226" t="inlineStr"/>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Видаляє ваші події в поточній кімнаті, якщо в ній більше ніж Х нових повідомлень, якщо вони не захищені. Встановіть 0, щоб вимкнути.</t>
+        </is>
+      </c>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>../qml/dialogs/EventExpirationDialog.qml:9792</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Always keep latest X events</t>
         </is>
       </c>
       <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>EventExpirationDialogAlways keep latest X events</t>
         </is>
       </c>
-      <c r="G227" t="inlineStr"/>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Завжди зберігати Х останніх подій</t>
+        </is>
+      </c>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>../qml/dialogs/EventExpirationDialog.qml:9793</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>This prevents events to be deleted by the above 2 settings if they are the latest X messages from you in the room.</t>
         </is>
       </c>
       <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>EventExpirationDialogThis prevents events to be deleted by the above 2 settings if they are the latest X messages from you in the room.</t>
         </is>
       </c>
-      <c r="G228" t="inlineStr"/>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Це запобігає видаленню подій 2 вище наведеними налаштуваннями, якщо вони є останніми Х повідомленнями від вас в поточній кімнаті.</t>
+        </is>
+      </c>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>../qml/dialogs/EventExpirationDialog.qml:9814</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Include state events</t>
         </is>
       </c>
       <c r="C229" t="inlineStr"/>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>EventExpirationDialogInclude state events</t>
         </is>
       </c>
-      <c r="G229" t="inlineStr"/>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Включати стан подій</t>
+        </is>
+      </c>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>../qml/dialogs/EventExpirationDialog.qml:9815</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>If this is turned on, old state events also get redacted. The latest state event of any type+key combination is excluded from redaction to not remove the room name and similar state by accident.</t>
         </is>
       </c>
       <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>EventExpirationDialogIf this is turned on, old state events also get redacted. The latest state event of any type+key combination is excluded from redaction to not remove the room name and similar state by accident.</t>
         </is>
       </c>
@@ -7482,67 +7545,67 @@
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>FailedOther party canceled the verification.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>../qml/device-verification/Failed.qml:9908</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>The verification was accepted by a different device.</t>
         </is>
       </c>
-      <c r="C237" t="inlineStr"/>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>Перевірка була прийнята іншим пристроєм.</t>
+        </is>
+      </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>FailedThe verification was accepted by a different device.</t>
         </is>
       </c>
-      <c r="G237" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>../qml/device-verification/Failed.qml:9910</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Verification messages received out of order!</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Повідомлення про підтвердження отримано не в порядку!</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
@@ -7644,55 +7707,51 @@
         <is>
           <t>../qml/dialogs/FallbackAuthDialog.qml:9968</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Open the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Відкрийте резервну копію, виконайте кроки та підтвердіть їх після завершення.</t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>FallbackAuthDialogOpen the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
-      <c r="G242" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>../qml/dialogs/FallbackAuthDialog.qml:9976</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Open Fallback in Browser</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Відкрити резервну копію в браузері</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
@@ -8134,191 +8193,191 @@
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>HiddenEventsDialogAllowed server changes</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>../qml/dialogs/IgnoredUsers.qml:10558</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Ignored users</t>
         </is>
       </c>
-      <c r="C259" t="inlineStr"/>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>Ігноровані користувачі</t>
+        </is>
+      </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>IgnoredUsersIgnored users</t>
         </is>
       </c>
-      <c r="G259" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>../qml/dialogs/IgnoredUsers.qml:10578</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Ignoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
-      <c r="C260" t="inlineStr"/>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>Ігнорування користувача ховає усі його повідомлення (але вони все ще можуть бачити ваші!)</t>
+        </is>
+      </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>IgnoredUsersIgnoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
-      <c r="G260" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>../qml/dialogs/IgnoredUsers.qml:10609</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Stop Ignoring.</t>
         </is>
       </c>
-      <c r="C261" t="inlineStr"/>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>Перестати ігнорувати</t>
+        </is>
+      </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>IgnoredUsersStop Ignoring.</t>
         </is>
       </c>
-      <c r="G261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>../qml/delegates/ImageMessage.qml:10800</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Show</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Показати</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>ImageMessageShow</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Показати</t>
         </is>
       </c>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackDeleteDialog.qml:10814</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Are you sure you wish to delete the sticker pack '%1'?</t>
         </is>
       </c>
-      <c r="C263" t="inlineStr"/>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Ви впевнені, що хочете видалити пак наліпок '%1'?</t>
+        </is>
+      </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>ImagePackDeleteDialogAre you sure you wish to delete the sticker pack '%1'?</t>
         </is>
       </c>
-      <c r="G263" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10836</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Editing image pack</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Редагування набору зображень</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
@@ -8694,55 +8753,51 @@
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:11064</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Shortcode</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Короткий код</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>ImagePackEditorDialogShortcode</t>
         </is>
       </c>
-      <c r="G277" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:11079</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Body</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Тіло</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
@@ -9166,67 +9221,67 @@
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>ImagePackSettingsDialogClose</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>../../src/timeline/InputBar.cpp:11813</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Select file(s)</t>
         </is>
       </c>
-      <c r="C293" t="inlineStr"/>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>Обрати файл(и)</t>
+        </is>
+      </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>InputBarSelect file(s)</t>
         </is>
       </c>
-      <c r="G293" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>../../src/timeline/InputBar.cpp:11813</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>All Files (*)</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Усі файли (*)</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
@@ -9368,68 +9423,68 @@
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>InviteDialogSearch user</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>../qml/dialogs/InviteDialog.qml:12958</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>@user:yourserver.example.com</t>
         </is>
       </c>
-      <c r="C300" t="inlineStr"/>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>@користувач:вашсервер.приклад.com</t>
+        </is>
+      </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>InviteDialog
 Example user id. The name 'user' can be localized however you want.@user:yourserver.example.com</t>
         </is>
       </c>
-      <c r="G300" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>../qml/dialogs/InviteDialog.qml:13000</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Search on Server</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Пошук на сервері</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
@@ -10185,115 +10240,111 @@
         <is>
           <t>../qml/pages/LoginPage.qml:13607</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Password</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Пароль</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>LoginPagePassword</t>
         </is>
       </c>
-      <c r="G327" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>../qml/pages/LoginPage.qml:13609</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Your password.</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>Ваш пароль.</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>LoginPageYour password.</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>../qml/pages/LoginPage.qml:13622</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Show/Hide Password</t>
         </is>
       </c>
-      <c r="C329" t="inlineStr"/>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>Показати/Сховати пароль</t>
+        </is>
+      </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>LoginPageShow/Hide Password</t>
         </is>
       </c>
-      <c r="G329" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>../qml/pages/LoginPage.qml:13637</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Device name</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Ім'я пристрою</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
@@ -10783,55 +10834,51 @@
         <is>
           <t>../qml/MessageInput.qml:14061</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Emoji</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Емодзі</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>MessageInputEmoji</t>
         </is>
       </c>
-      <c r="G347" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>../qml/MessageInput.qml:14083</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Send</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Надіслати</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
@@ -11037,67 +11084,67 @@
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
           <t>MessageViewReply</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>../qml/MessageView.qml:14450</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Go to message</t>
         </is>
       </c>
-      <c r="C356" t="inlineStr"/>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>Перейти до повідомлення</t>
+        </is>
+      </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t>MessageViewGo to message</t>
         </is>
       </c>
-      <c r="G356" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>../qml/MessageView.qml:14467</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Options</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>Опції</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
@@ -11157,67 +11204,67 @@
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>MessageViewReason for removal</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>../qml/MessageView.qml:14625</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Go to &amp;message</t>
         </is>
       </c>
-      <c r="C360" t="inlineStr"/>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>Перейти до &amp;message</t>
+        </is>
+      </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>MessageViewGo to &amp;message</t>
         </is>
       </c>
-      <c r="G360" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>../qml/MessageView.qml:14823</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>&amp;Copy</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>&amp;Копіювати</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
@@ -11625,51 +11672,52 @@
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>../qml/MessageView.qml:14754</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>Report message</t>
         </is>
       </c>
       <c r="C375" t="inlineStr"/>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t>MessageViewReport message</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Повідомити о порушенні правил</t>
+          <t>Suggested in Weblate: Повідомити про порушення правил
+Suggested in Weblate: Повідомити о порушенні правил</t>
         </is>
       </c>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>../qml/MessageView.qml:14765</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>&amp;Save as</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>&amp;Зберегти як</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
@@ -12151,68 +12199,68 @@
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t>NotificationsManager%1 sent an encrypted message</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>../../src/notifications/ManagerMac.cpp:15047</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>%1 replied with a spoiler.</t>
         </is>
       </c>
-      <c r="C393" t="inlineStr"/>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>%1 відповів схованим повідомленням.</t>
+        </is>
+      </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>NotificationsManager
 Format a reply in a notification. %1 is the sender.%1 replied with a spoiler.</t>
         </is>
       </c>
-      <c r="G393" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>../../src/notifications/ManagerMac.cpp:15057</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>%1 replied: %2</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>%1 відповів: %2</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
@@ -15007,55 +15055,51 @@
         <is>
           <t>../qml/dialogs/ReCaptchaDialog.qml:16390</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>Confirm</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>Підтвердити</t>
         </is>
       </c>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
           <t>ReCaptchaDialogConfirm</t>
         </is>
       </c>
-      <c r="G488" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G488" t="inlineStr"/>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
           <t>../qml/dialogs/ReadReceipts.qml:16429</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>Read receipts</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>Прочитати квитанції</t>
         </is>
       </c>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
@@ -15607,55 +15651,51 @@
         <is>
           <t>../qml/pages/RegisterPage.qml:16875</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>Password</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>Пароль</t>
         </is>
       </c>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
           <t>RegisterPagePassword</t>
         </is>
       </c>
-      <c r="G508" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G508" t="inlineStr"/>
       <c r="H508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
           <t>../qml/pages/RegisterPage.qml:16877</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>Please choose a secure password. The exact requirements for password strength may depend on your server.</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>Виберіть надійний пароль. Точні вимоги до надійності пароля можуть залежати від вашого сервера.</t>
         </is>
       </c>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
@@ -16193,67 +16233,67 @@
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
           <t>RoomDirectoryJoin</t>
         </is>
       </c>
       <c r="G528" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Приєднатися</t>
         </is>
       </c>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
           <t>../qml/dialogs/RoomDirectory.qml:17193</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>Open</t>
         </is>
       </c>
-      <c r="C529" t="inlineStr"/>
+      <c r="C529" t="inlineStr">
+        <is>
+          <t>Відкрити</t>
+        </is>
+      </c>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
           <t>RoomDirectoryOpen</t>
         </is>
       </c>
-      <c r="G529" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G529" t="inlineStr"/>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>../qml/dialogs/RoomDirectory.qml:17247</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>Search for public rooms</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>Пошук громадських кімнат</t>
         </is>
       </c>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
@@ -16763,127 +16803,127 @@
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
           <t>RoomListAutomatic online status</t>
         </is>
       </c>
       <c r="G547" t="inlineStr"/>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
           <t>../qml/RoomList.qml:19640</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
-      <c r="C548" t="inlineStr"/>
+      <c r="C548" t="inlineStr">
+        <is>
+          <t>В мережі</t>
+        </is>
+      </c>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
           <t>RoomListOnline</t>
         </is>
       </c>
-      <c r="G548" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G548" t="inlineStr"/>
       <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
           <t>../qml/RoomList.qml:19647</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>Unavailable</t>
         </is>
       </c>
-      <c r="C549" t="inlineStr"/>
+      <c r="C549" t="inlineStr">
+        <is>
+          <t>Не доступний</t>
+        </is>
+      </c>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
           <t>RoomListUnavailable</t>
         </is>
       </c>
-      <c r="G549" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G549" t="inlineStr"/>
       <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
           <t>../qml/RoomList.qml:19654</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
           <t>Offline</t>
         </is>
       </c>
-      <c r="C550" t="inlineStr"/>
+      <c r="C550" t="inlineStr">
+        <is>
+          <t>Не в мережі</t>
+        </is>
+      </c>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
           <t>RoomListOffline</t>
         </is>
       </c>
-      <c r="G550" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G550" t="inlineStr"/>
       <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
           <t>../qml/RoomList.qml:19708</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
           <t>Encryption not set up</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
           <t>Шифрування не встановлено</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
@@ -17075,68 +17115,67 @@
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
           <t>RoomListOpen separately</t>
         </is>
       </c>
       <c r="G557" t="inlineStr"/>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
           <t>../qml/RoomList.qml:20127</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
           <t>Mark as read</t>
         </is>
       </c>
-      <c r="C558" t="inlineStr"/>
+      <c r="C558" t="inlineStr">
+        <is>
+          <t>Відмітити як прочитане</t>
+        </is>
+      </c>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
           <t>RoomListMark as read</t>
         </is>
       </c>
-      <c r="G558" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="G558" t="inlineStr"/>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
           <t>../qml/RoomList.qml:20132</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
           <t>Room settings</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
           <t>Налаштування кімнати</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
@@ -17573,55 +17612,51 @@
         <is>
           <t>../qml/dialogs/RoomMembers.qml:20267</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
           <t>Power level</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
           <t>Рівень доступу</t>
         </is>
       </c>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
           <t>RoomMembersPower level</t>
         </is>
       </c>
-      <c r="G574" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G574" t="inlineStr"/>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
           <t>../qml/dialogs/RoomMembers.qml:20365</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
           <t>This room is not encrypted!</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
           <t>Ця кімната не зашифрована!</t>
         </is>
       </c>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
@@ -18011,68 +18046,67 @@
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
           <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
         </is>
       </c>
       <c r="G588" t="inlineStr"/>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
           <t>../qml/dialogs/RoomSettingsDialog.qml:21282</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
           <t>%n member</t>
         </is>
       </c>
-      <c r="C589" t="inlineStr"/>
+      <c r="C589" t="inlineStr">
+        <is>
+          <t>%n учасник</t>
+        </is>
+      </c>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
           <t>RoomSettingsDialog%n member(s)</t>
         </is>
       </c>
-      <c r="G589" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="G589" t="inlineStr"/>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
           <t>../qml/dialogs/RoomSettingsDialog.qml:21290</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>View members of %1</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
           <t>Переглянути учасників %1</t>
         </is>
       </c>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
@@ -20272,55 +20306,51 @@
         <is>
           <t>../qml/SelfVerificationCheck.qml:17510</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
           <t>Failed to setup encryption: %1</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
           <t>Не вдалося встановити шифрування: %1</t>
         </is>
       </c>
       <c r="D666" t="inlineStr"/>
       <c r="E666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
           <t>SelfVerificationCheckFailed to setup encryption: %1</t>
         </is>
       </c>
-      <c r="G666" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G666" t="inlineStr"/>
       <c r="H666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
           <t>../qml/SelfVerificationCheck.qml:17542</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t>Setup Encryption</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
           <t>Налаштувати шифрування</t>
         </is>
       </c>
       <c r="D667" t="inlineStr"/>
       <c r="E667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
@@ -21122,55 +21152,51 @@
         <is>
           <t>../qml/emoji/StickerPicker.qml:18750</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
           <t>Change what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
           <t>Змінити увімкнені пакети, видалити пакети або створіть нові</t>
         </is>
       </c>
       <c r="D694" t="inlineStr"/>
       <c r="E694" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
           <t>StickerPickerChange what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
-      <c r="G694" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G694" t="inlineStr"/>
       <c r="H694" t="inlineStr"/>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
           <t>../qml/device-verification/Success.qml:18760</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
           <t>Successful Verification</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
           <t>Успішна перевірка</t>
         </is>
       </c>
       <c r="D695" t="inlineStr"/>
       <c r="E695" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
@@ -21370,89 +21396,81 @@
         <is>
           <t>../qml/TimelineEvent.qml:19065</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
           <t>%1 answered the call.</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
           <t>%1 відповів на дзвінок.</t>
         </is>
       </c>
       <c r="D702" t="inlineStr"/>
       <c r="E702" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
           <t>TimelineEvent%1 answered the call.</t>
         </is>
       </c>
-      <c r="G702" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G702" t="inlineStr"/>
       <c r="H702" t="inlineStr"/>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
           <t>../qml/TimelineEvent.qml:19067</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
           <t>%1 rejected the call.</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
           <t>%1 відхилив виклик.</t>
         </is>
       </c>
       <c r="D703" t="inlineStr"/>
       <c r="E703" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
           <t>TimelineEvent%1 rejected the call.</t>
         </is>
       </c>
-      <c r="G703" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G703" t="inlineStr"/>
       <c r="H703" t="inlineStr"/>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
           <t>../qml/TimelineEvent.qml:19069</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t>%1 selected answer.</t>
         </is>
       </c>
       <c r="C704" t="inlineStr"/>
       <c r="D704" t="inlineStr"/>
       <c r="E704" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
           <t>TimelineEvent%1 selected answer.</t>
         </is>
       </c>
@@ -26221,55 +26239,51 @@
         <is>
           <t>../qml/dialogs/UserProfile.qml:24503</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
           <t>Ban the user.</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
           <t>Заблокувати користувача.</t>
         </is>
       </c>
       <c r="D866" t="inlineStr"/>
       <c r="E866" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F866" t="inlineStr">
         <is>
           <t>UserProfileBan the user.</t>
         </is>
       </c>
-      <c r="G866" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G866" t="inlineStr"/>
       <c r="H866" t="inlineStr"/>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
           <t>../qml/dialogs/UserProfile.qml:24514</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
           <t>Unignore the user.</t>
         </is>
       </c>
       <c r="C867" t="inlineStr"/>
       <c r="D867" t="inlineStr"/>
       <c r="E867" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F867" t="inlineStr">
         <is>
           <t>UserProfileUnignore the user.</t>
         </is>
       </c>
@@ -27109,51 +27123,55 @@
       <c r="H895" t="inlineStr"/>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26065</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
           <t>Ignored users</t>
         </is>
       </c>
       <c r="C896" t="inlineStr"/>
       <c r="D896" t="inlineStr"/>
       <c r="E896" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
           <t>UserSettingsModelIgnored users</t>
         </is>
       </c>
-      <c r="G896" t="inlineStr"/>
+      <c r="G896" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Ігноровані користувачі</t>
+        </is>
+      </c>
       <c r="H896" t="inlineStr"/>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26067</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
           <t>Desktop notifications</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
           <t>Сповіщення на робочому столі</t>
         </is>
       </c>
       <c r="D897" t="inlineStr"/>
       <c r="E897" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F897" t="inlineStr">