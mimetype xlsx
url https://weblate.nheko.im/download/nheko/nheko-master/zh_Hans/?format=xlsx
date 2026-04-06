--- v0 (2025-12-05)
+++ v1 (2026-04-06)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1075"/>
+  <dimension ref="A1:H1082"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1123,31835 +1123,31963 @@
           <t>Enter additional rooms not in the list yet...</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>输入尚未列入列表的其他聊天室...</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>AllowedRoomsSettingsDialogEnter additional rooms not in the list yet...</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:4321</t>
+          <t>../../src/Cache.cpp:4322</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>%1 and %2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>%1 和 %2</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Cache
 RoomName%1 and %2</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:4323</t>
+          <t>../../src/Cache.cpp:4324</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>%1 and %n other</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>%1 和另外 %n 人</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Cache%1 and %n other(s)</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:4500</t>
+          <t>../../src/Cache.cpp:4501</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Empty Room</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>空聊天室</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>CacheEmpty Room</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInvite.qml:4575</t>
+          <t>../qml/voip/CallInvite.qml:4576</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Video Call</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>视频通话</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>CallInviteVideo Call</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInvite.qml:4575</t>
+          <t>../qml/voip/CallInvite.qml:4576</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Voice Call</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>语音通话</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>CallInviteVoice Call</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInvite.qml:4637</t>
+          <t>../qml/voip/CallInvite.qml:4638</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>No microphone found.</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>未检测到麦克风。</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>CallInviteNo microphone found.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4702</t>
+          <t>../qml/voip/CallInviteBar.qml:4703</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Video Call</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>视频通话</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>CallInviteBarVideo Call</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4702</t>
+          <t>../qml/voip/CallInviteBar.qml:4703</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Voice Call</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>语音通话</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>CallInviteBarVoice Call</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4718</t>
+          <t>../qml/voip/CallInviteBar.qml:4719</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Devices</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>设备</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>CallInviteBarDevices</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4729</t>
+          <t>../qml/voip/CallInviteBar.qml:4730</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Accept</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>接受</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>CallInviteBarAccept</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4733</t>
+          <t>../qml/voip/CallInviteBar.qml:4734</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>No microphone found.</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>未检测到麦克风。</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>CallInviteBarNo microphone found.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4741</t>
+          <t>../qml/voip/CallInviteBar.qml:4742</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Unknown microphone: %1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>未知的麦克风：%1</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>CallInviteBarUnknown microphone: %1</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4750</t>
+          <t>../qml/voip/CallInviteBar.qml:4751</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Unknown camera: %1</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>未知的摄像头：%1</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>CallInviteBarUnknown camera: %1</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>../qml/voip/CallInviteBar.qml:4764</t>
+          <t>../qml/voip/CallInviteBar.qml:4765</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Decline</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>拒绝</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>CallInviteBarDecline</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>../../src/voip/CallManager.cpp:5659</t>
+          <t>../../src/voip/CallManager.cpp:5660</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>X11</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>X11</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>CallManagerX11</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>../../src/voip/CallManager.cpp:5665</t>
+          <t>../../src/voip/CallManager.cpp:5666</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>PipeWire</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>PipeWire</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>CallManagerPipeWire</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>../../src/voip/CallManager.cpp:5684</t>
+          <t>../../src/voip/CallManager.cpp:5685</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Entire screen</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>整个屏幕</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>CallManagerEntire screen</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:5802</t>
+          <t>../../src/ChatPage.cpp:5803</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Failed to invite user: %1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>未能邀请用户：%1</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>ChatPageFailed to invite user: %1</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6791</t>
+          <t>../../src/ChatPage.cpp:6792</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Invited user: %1</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>邀请已发送：%1</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>ChatPageInvited user: %1</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6054</t>
+          <t>../../src/ChatPage.cpp:6055</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t xml:space="preserve">%n unread message in room %1
 </t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t xml:space="preserve">聊天室 %1 内有 %n 条未读消息
 </t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">ChatPage%n unread message(s) in room %1
 </t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6138</t>
+          <t>../../src/ChatPage.cpp:6139</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Confirm logout</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>确认登出</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>ChatPageConfirm logout</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 确认注销
 Suggested in Weblate: 确认退出登录</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6240</t>
+          <t>../../src/ChatPage.cpp:6241</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>The cache on your disk is newer than this version of Nheko supports. Please update Nheko or clear your cache.</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>当前设备中的缓存比 Nheko 支持的版本更新，请更新 Nheko 或清理缓存。</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>ChatPageThe cache on your disk is newer than this version of Nheko supports. Please update Nheko or clear your cache.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6281</t>
+          <t>../../src/ChatPage.cpp:6282</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Failed to open database, logging out!</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>未能打开数据库，账户将退出登录！</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>ChatPageFailed to open database, logging out!</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6619</t>
+          <t>../../src/ChatPage.cpp:6620</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Knock on room</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>请求加入聊天室</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>ChatPageKnock on room</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6623</t>
+          <t>../../src/ChatPage.cpp:6624</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Do you really want to knock on %1? You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>你真的想请求加入 %1 吗？你可以选择提供一个理由让其他人接受你的加入请求：</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to knock on %1? You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 你可以选择提供理由让其他人接受你的加入请求：
 Suggested in Weblate: 你真的想请求加入 %1 吗？你可以选择提供理由让其他人接受你的加入请求：</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6638</t>
+          <t>../../src/ChatPage.cpp:6639</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Failed to knock room: %1</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>未能请求加入聊天室：%1</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>ChatPageFailed to knock room: %1</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6697</t>
+          <t>../../src/ChatPage.cpp:6698</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Room creation failed: Bad Alias</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>创建聊天室失败：别名错误</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>ChatPageRoom creation failed: Bad Alias</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6732</t>
+          <t>../../src/ChatPage.cpp:6733</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Room %1 created.</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>聊天室 %1 已创建。</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>ChatPageRoom %1 created.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:7273</t>
+          <t>../../src/ChatPage.cpp:7274</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Confirm invite</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>确认邀请</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>ChatPageConfirm invite</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6776</t>
+          <t>../../src/ChatPage.cpp:6777</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Do you really want to invite %1 (%2)?</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>你真的想要邀请 %1 (%2) 吗？</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to invite %1 (%2)?</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6788</t>
+          <t>../../src/ChatPage.cpp:6789</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Failed to invite %1 to %2: %3</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>未能邀请 %1 到 %2：%3</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>ChatPageFailed to invite %1 to %2: %3</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6820</t>
+          <t>../../src/ChatPage.cpp:6821</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Kicked user: %1</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>踢出用户：%1</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>ChatPageKicked user: %1</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6846</t>
+          <t>../../src/ChatPage.cpp:6847</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Failed to ban %1 in %2: %3</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>未能封禁 %2 里的 %1：%3</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>ChatPageFailed to ban %1 in %2: %3</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6849</t>
+          <t>../../src/ChatPage.cpp:6850</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Banned user: %1</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>禁止用户：%1</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>ChatPageBanned user: %1</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6857</t>
+          <t>../../src/ChatPage.cpp:6858</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Confirm unban</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>确认解封</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>ChatPageConfirm unban</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6858</t>
+          <t>../../src/ChatPage.cpp:6859</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Do you really want to unban %1 (%2)?</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>确认解封 %1 (%2) 吗？</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to unban %1 (%2)?</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6869</t>
+          <t>../../src/ChatPage.cpp:6870</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Failed to unban %1 in %2: %3</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>未能将 %2 里的 %1 解封：%3</t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>ChatPageFailed to unban %1 in %2: %3</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6872</t>
+          <t>../../src/ChatPage.cpp:6873</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Unbanned user: %1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>解封用户：%1</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>ChatPageUnbanned user: %1</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:7274</t>
+          <t>../../src/ChatPage.cpp:7275</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Do you really want to start a private chat with %1?</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>是否确认与 %1 开始私密聊天？</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>ChatPageDo you really want to start a private chat with %1?</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6226</t>
+          <t>../../src/ChatPage.cpp:6227</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Cache migration failed!</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>缓存迁移失败！</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>ChatPageCache migration failed!</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6139</t>
+          <t>../../src/ChatPage.cpp:6140</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Because of the following reason Nheko wants to drop you to the login page:
 %1
 If you think this is a mistake, you can close Nheko instead to possibly recover your encryption keys. After you have been dropped to the login page, you can sign in again using your usual methods.</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>由于以下原因，Nheko 希望将你返回到登录页面。
 %1
 如果你认为这是一个错误，你可以关闭 Nheko，以便可能恢复你的加密密钥。在你被返回到登录页面后，你可以用你的常用方法再次登录。</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>ChatPageBecause of the following reason Nheko wants to drop you to the login page:
 %1
 If you think this is a mistake, you can close Nheko instead to possibly recover your encryption keys. After you have been dropped to the login page, you can sign in again using your usual methods.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6227</t>
+          <t>../../src/ChatPage.cpp:6228</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Migrating the cache to the current version failed. This can have different reasons. Please open an issue at https://github.com/Nheko-Reborn/nheko and try to use an older version in the meantime. Alternatively you can try deleting the cache manually.</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>迁移缓存到当前版本失败。这可能是由不同的原因导致的。请在 https://github.com/Nheko-Reborn/nheko 提交一个 issue，并尝试在这期间使用旧版本。或者，你可以尝试手动删除缓存。</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>ChatPageMigrating the cache to the current version failed. This can have different reasons. Please open an issue at https://github.com/Nheko-Reborn/nheko and try to use an older version in the meantime. Alternatively you can try deleting the cache manually.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6239</t>
+          <t>../../src/ChatPage.cpp:6240</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Incompatible cache version</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>无法兼容缓存版本</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>ChatPageIncompatible cache version</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6303</t>
+          <t>../../src/ChatPage.cpp:6304</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Failed to restore OLM account. Please login again.</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>未能恢复 OLM 账户。请重新登录。</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>ChatPageFailed to restore OLM account. Please login again.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6315</t>
+          <t>../../src/ChatPage.cpp:6316</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Failed to restore saved data. Please login again.</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>未能恢复保存的数据。请重新登录。</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>ChatPageFailed to restore save data. Please login again.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6369</t>
+          <t>../../src/ChatPage.cpp:6370</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Failed to setup encryption keys. Server response: %1 %2. Please try again later.</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>未能设置加密密钥。服务器响应：%1 %2。请稍后再试。</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>ChatPageFailed to setup encryption keys. Server response: %1 %2. Please try again later.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6588</t>
+          <t>../../src/ChatPage.cpp:6589</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Please try to login again: %1</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>请尝试再次登录：%1</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>ChatPagePlease try to login again: %1</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6622</t>
+          <t>../../src/ChatPage.cpp:6623</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>You failed to join %1. You can try to knock so that others can invite you in. Do you want to do so?
 You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>你未能加入 %1。你可以尝试请求加入，以便其他人可以邀请你进来。你想这样做吗？
 你可以选择提供一个理由让其他人接受你的加入请求：</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>ChatPageYou failed to join %1. You can try to knock so that others can invite you in. Do you want to do so?
 You may optionally provide a reason for others to accept your knock:</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6674</t>
+          <t>../../src/ChatPage.cpp:6675</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Failed to join room: %1</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>未能加入聊天室：%1</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>ChatPageFailed to join room: %1</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6683</t>
+          <t>../../src/ChatPage.cpp:6684</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Failed to remove invite: %1</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>未能移除邀请：%1</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>ChatPageFailed to remove invite: %1</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6717</t>
+          <t>../../src/ChatPage.cpp:6718</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Room creation failed: %1</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>创建聊天室失败：%1</t>
         </is>
       </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>ChatPageRoom creation failed: %1</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6745</t>
+          <t>../../src/ChatPage.cpp:6746</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Failed to leave room: %1</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>未能离开聊天室：%1</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>ChatPageFailed to leave room: %1</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6801</t>
+          <t>../../src/ChatPage.cpp:6802</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Reason for the kick</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>踢出理由</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>ChatPageReason for the kick</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6802</t>
+          <t>../../src/ChatPage.cpp:6803</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Enter reason for kicking %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>输入踢出 %1 (%2) 的理由，如无理由请按回车：</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>ChatPageEnter reason for kicking %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6817</t>
+          <t>../../src/ChatPage.cpp:6818</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Failed to kick %1 from %2: %3</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>未能踢出 %2 里的 %1：%3</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>ChatPageFailed to kick %1 from %2: %3</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6830</t>
+          <t>../../src/ChatPage.cpp:6831</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Reason for the ban</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>封禁理由</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>ChatPageReason for the ban</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:6831</t>
+          <t>../../src/ChatPage.cpp:6832</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Enter reason for banning %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>输入封禁 %1 (%2) 的理由，如无理由请按回车：</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>ChatPageEnter reason for banning %1 (%2) or hit enter for no reason:</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>../qml/ChatPage.qml:6867</t>
+          <t>../qml/ChatPage.qml:6868</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>No network connection</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>网络未连接</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>ChatPageNo network connection</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6987</t>
+          <t>../../src/CommandCompleter.cpp:6988</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>/me &lt;message&gt;</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>/me &lt;消息&gt;</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>CommandCompleter/me &lt;message&gt;</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6989</t>
+          <t>../../src/CommandCompleter.cpp:6990</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>/react &lt;text&gt;</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>/react &lt;文本&gt;</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>CommandCompleter/react &lt;text&gt;</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6991</t>
+          <t>../../src/CommandCompleter.cpp:6992</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>/join &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>/join &lt;!聊天室id|#别名&gt; [理由]</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>CommandCompleter/join &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6993</t>
+          <t>../../src/CommandCompleter.cpp:6994</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>/knock &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>/knock &lt;!聊天室id|#别名&gt; [理由]</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>CommandCompleter/knock &lt;!roomid|#alias&gt; [reason]</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6995</t>
+          <t>../../src/CommandCompleter.cpp:6996</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>/part [reason]</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>/part [理由]</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>CommandCompleter/part [reason]</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6997</t>
+          <t>../../src/CommandCompleter.cpp:6998</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>/leave [reason]</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>/leave [理由]</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>CommandCompleter/leave [reason]</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7007</t>
+          <t>../../src/CommandCompleter.cpp:7008</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>/redact &lt;$eventid|@userid&gt;</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>/redact &lt;$事件id|@用户id&gt;</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>CommandCompleter/redact &lt;$eventid|@userid&gt;</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7009</t>
+          <t>../../src/CommandCompleter.cpp:7010</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>/roomnick &lt;displayname&gt;</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>/roomnick &lt;显示名称&gt;</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>CommandCompleter/roomnick &lt;displayname&gt;</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7011</t>
+          <t>../../src/CommandCompleter.cpp:7012</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>/shrug [message]</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>/shrug [消息]</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>CommandCompleter/shrug [message]</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7025</t>
+          <t>../../src/CommandCompleter.cpp:7026</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>/md &lt;message&gt;</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>/md &lt;消息&gt;</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>CommandCompleter/md &lt;message&gt;</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7027</t>
+          <t>../../src/CommandCompleter.cpp:7028</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>/cmark &lt;message&gt;</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>/cmark &lt;消息&gt;</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>CommandCompleter/cmark &lt;message&gt;</t>
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7029</t>
+          <t>../../src/CommandCompleter.cpp:7030</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>/plain &lt;message&gt;</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>/plain &lt;消息&gt;</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>CommandCompleter/plain &lt;message&gt;</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7031</t>
+          <t>../../src/CommandCompleter.cpp:7032</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>/rainbow &lt;message&gt;</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>/rainbow &lt;消息&gt;</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbow &lt;message&gt;</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7033</t>
+          <t>../../src/CommandCompleter.cpp:7034</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>/rainbowme &lt;message&gt;</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>/rainbowme &lt;消息&gt;</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbowme &lt;message&gt;</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7035</t>
+          <t>../../src/CommandCompleter.cpp:7036</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>/notice &lt;message&gt;</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>/notice &lt;消息&gt;</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>CommandCompleter/notice &lt;message&gt;</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7037</t>
+          <t>../../src/CommandCompleter.cpp:7038</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>/rainbownotice &lt;message&gt;</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>/rainbownotice &lt;消息&gt;</t>
         </is>
       </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbownotice &lt;message&gt;</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7039</t>
+          <t>../../src/CommandCompleter.cpp:7040</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>/confetti [message]</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>/confetti [消息]</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>CommandCompleter/confetti [message]</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7041</t>
+          <t>../../src/CommandCompleter.cpp:7042</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>/rainbowconfetti [message]</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>/rainbowconfetti [消息]</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>CommandCompleter/rainbowconfetti [message]</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:6999</t>
+          <t>../../src/CommandCompleter.cpp:7000</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>/invite &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>/invite &lt;@用户id&gt; [理由]</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>CommandCompleter/invite &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7001</t>
+          <t>../../src/CommandCompleter.cpp:7002</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>/kick &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>/kick &lt;@用户id&gt; [理由]</t>
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>CommandCompleter/kick &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7003</t>
+          <t>../../src/CommandCompleter.cpp:7004</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>/ban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>/ban &lt;@用户id&gt; [理由]</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>CommandCompleter/ban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7005</t>
+          <t>../../src/CommandCompleter.cpp:7006</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>/unban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>/unban &lt;@用户id&gt; [理由]</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>CommandCompleter/unban &lt;@userid&gt; [reason]</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7043</t>
+          <t>../../src/CommandCompleter.cpp:7044</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>/rainfall [message]</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>/rainfall [消息]</t>
         </is>
       </c>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>CommandCompleter/rainfall [message]</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7045</t>
+          <t>../../src/CommandCompleter.cpp:7046</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>/msgtype &lt;msgtype&gt; [message]</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>/msgtype &lt;消息类型&gt; [消息]</t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>CommandCompleter/msgtype &lt;msgtype&gt; [message]</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7047</t>
+          <t>../../src/CommandCompleter.cpp:7048</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>/glitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>/glitch &lt;消息&gt;</t>
         </is>
       </c>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>CommandCompleter/glitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7049</t>
+          <t>../../src/CommandCompleter.cpp:7050</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>/gradualglitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>/gradualglitch &lt;消息&gt;</t>
         </is>
       </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>CommandCompleter/gradualglitch &lt;message&gt;</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7051</t>
+          <t>../../src/CommandCompleter.cpp:7052</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>/goto &lt;message reference&gt;</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>/goto &lt;消息参考&gt;</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>CommandCompleter/goto &lt;message reference&gt;</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7071</t>
+          <t>../../src/CommandCompleter.cpp:7072</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Send a message expressing an action.</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>发送一条表达行动的消息。</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message expressing an action.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7073</t>
+          <t>../../src/CommandCompleter.cpp:7074</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Send &lt;text&gt; as a reaction when you’re replying to a message.</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>当你回复一条消息时，发送 &lt;文本&gt; 作为回应。</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>CommandCompleterSend &lt;text&gt; as a reaction when you’re replying to a message.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7075</t>
+          <t>../../src/CommandCompleter.cpp:7076</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Join a room. Reason is optional.</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>加入一个聊天室。理由是可选的。</t>
         </is>
       </c>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>CommandCompleterJoin a room. Reason is optional.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 加入聊天室 (可选填理由) 。</t>
         </is>
       </c>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7077</t>
+          <t>../../src/CommandCompleter.cpp:7078</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Ask to join a room. Reason is optional.</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>请求加入一个聊天室。理由是可选的。</t>
         </is>
       </c>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>CommandCompleterAsk to join a room. Reason is optional.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 请求加入聊天室 (可选填理由) 。</t>
         </is>
       </c>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7081</t>
+          <t>../../src/CommandCompleter.cpp:7082</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Leave a room. Reason is optional.</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>离开一个聊天室。理由是可选的。</t>
         </is>
       </c>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>CommandCompleterLeave a room. Reason is optional.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 离开聊天室 (可选填理由) 。</t>
         </is>
       </c>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7083</t>
+          <t>../../src/CommandCompleter.cpp:7084</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Invite a user into the current room. Reason is optional.</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>邀请一个用户进入当前聊天室。理由是可选的。</t>
         </is>
       </c>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>CommandCompleterInvite a user into the current room. Reason is optional.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 邀请一位用户进入当前聊天室 (可选填理由) 。</t>
         </is>
       </c>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7085</t>
+          <t>../../src/CommandCompleter.cpp:7086</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Kick a user from the current room. Reason is optional. If user is left out, will try to kick the sender you are replying to.</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>将用户从当前聊天室中踢出。原因可选。如果未指定用户，将尝试踢出您正在回复的发送者。</t>
         </is>
       </c>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>CommandCompleterKick a user from the current room. Reason is optional. If user is left out, will try to kick the sender you are replying to.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7088</t>
+          <t>../../src/CommandCompleter.cpp:7089</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Ban a user from the current room. Reason is optional. If user is left out, will try to ban the sender you are replying to.</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>将用户从当前聊天室中封禁。原因可选。如果未指定用户，将尝试封禁您正在回复的发送者。</t>
         </is>
       </c>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>CommandCompleterBan a user from the current room. Reason is optional. If user is left out, will try to ban the sender you are replying to.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7091</t>
+          <t>../../src/CommandCompleter.cpp:7092</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Unban a user in the current room. Reason is optional. If user is left out, will try to unban the sender you are replying to.</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>在当前聊天室中解封用户。原因可选。如果未指定用户，将尝试解封您正在回复的发送者。</t>
         </is>
       </c>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>CommandCompleterUnban a user in the current room. Reason is optional. If user is left out, will try to unban the sender you are replying to.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7094</t>
+          <t>../../src/CommandCompleter.cpp:7095</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Redact an event by event id or that you are replying to or all locally cached messages of a user.</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>通过事件ID、您正在回复的事件或用户的所有本地缓存消息来删除事件。</t>
         </is>
       </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>CommandCompleterRedact an event by event id or that you are replying to or all locally cached messages of a user.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7097</t>
+          <t>../../src/CommandCompleter.cpp:7098</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Change your displayname in this room.</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>更改你在此聊天室的显示名称。</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>CommandCompleterChange your displayname in this room.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7099</t>
+          <t>../../src/CommandCompleter.cpp:7100</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>¯\_(ツ)_/¯ with an optional message.</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>¯\_(ツ)_/¯ 带有可选消息。</t>
         </is>
       </c>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>CommandCompleter¯\_(ツ)_/¯ with an optional message.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7101</t>
+          <t>../../src/CommandCompleter.cpp:7102</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>(╯°□°)╯︵ ┻━┻</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>(╯°□°)╯︵ ┻━┻</t>
         </is>
       </c>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>CommandCompleter(╯°□°)╯︵ ┻━┻</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7103</t>
+          <t>../../src/CommandCompleter.cpp:7104</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>┯━┯╭( º _ º╭)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>┯━┯╭( º _ º╭)</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>CommandCompleter┯━┯╭( º _ º╭)</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7105</t>
+          <t>../../src/CommandCompleter.cpp:7106</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>ノ┬─┬ノ ︵ ( \o°o)\</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>ノ┬─┬ノ ︵ ( \o°o)\</t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>CommandCompleterノ┬─┬ノ ︵ ( \o°o)\</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7107</t>
+          <t>../../src/CommandCompleter.cpp:7108</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Clear the currently cached messages in this room.</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>清除此聊天室中当前缓存的消息。</t>
         </is>
       </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>CommandCompleterClear the currently cached messages in this room.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7109</t>
+          <t>../../src/CommandCompleter.cpp:7110</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Refetch the state in this room.</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>重新获取此聊天室中的状态。</t>
         </is>
       </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>CommandCompleterRefetch the state in this room.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7111</t>
+          <t>../../src/CommandCompleter.cpp:7112</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Rotate the current symmetric encryption key.</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>轮换当前的对称加密密钥。</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>CommandCompleterRotate the current symmetric encryption key.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7113</t>
+          <t>../../src/CommandCompleter.cpp:7114</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Send a markdown formatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>发送一条 markdown 格式的消息（忽略全局设置）。</t>
         </is>
       </c>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>CommandCompleterSend a markdown formatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 发送一条 markdown 格式的消息 (忽略全局设置) 。</t>
         </is>
       </c>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7115</t>
+          <t>../../src/CommandCompleter.cpp:7116</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Send a commonmark formatted message disabling most extensions compared to /md.</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>发送一条 commonmark 格式的消息，与 /md 相比其禁用大多数扩展。</t>
         </is>
       </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>CommandCompleterSend a commonmark formatted message disabling most extensions compared to /md.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7118</t>
+          <t>../../src/CommandCompleter.cpp:7119</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Send an unformatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>发送一条未格式化的消息（忽略全局设置）。</t>
         </is>
       </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>CommandCompleterSend an unformatted message (ignoring the global setting).</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 发送一条未格式化的消息 (忽略全局设置) 。</t>
         </is>
       </c>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7120</t>
+          <t>../../src/CommandCompleter.cpp:7121</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Send a message in rainbow colors.</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>发送一条彩虹色的消息。</t>
         </is>
       </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message in rainbow colors.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7122</t>
+          <t>../../src/CommandCompleter.cpp:7123</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Send /me in rainbow colors.</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>以彩虹色发送 /me。</t>
         </is>
       </c>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>CommandCompleterSend /me in rainbow colors.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7124</t>
+          <t>../../src/CommandCompleter.cpp:7125</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Send a bot message.</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>发送一条机器人消息。</t>
         </is>
       </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>CommandCompleterSend a bot message.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7126</t>
+          <t>../../src/CommandCompleter.cpp:7127</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Send a bot message in rainbow colors.</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>发送一条彩虹色的机器人消息。</t>
         </is>
       </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>CommandCompleterSend a bot message in rainbow colors.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7128</t>
+          <t>../../src/CommandCompleter.cpp:7129</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Send a message with confetti.</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>发送一条带有彩色纸屑的消息。</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with confetti.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7130</t>
+          <t>../../src/CommandCompleter.cpp:7131</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Send a message in rainbow colors with confetti.</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>发送一条带有彩色纸屑的彩虹色消息。</t>
         </is>
       </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message in rainbow colors with confetti.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7132</t>
+          <t>../../src/CommandCompleter.cpp:7133</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Send a message with rain.</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>发送一条带有雨点的消息。</t>
         </is>
       </c>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with rain.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7134</t>
+          <t>../../src/CommandCompleter.cpp:7135</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Send a message with a custom message type.</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>用自定义消息类型发送消息。</t>
         </is>
       </c>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with a custom message type.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7136</t>
+          <t>../../src/CommandCompleter.cpp:7137</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Send a message with a glitch effect.</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>发送一条带有闪烁效果的消息。</t>
         </is>
       </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message with a glitch effect.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7138</t>
+          <t>../../src/CommandCompleter.cpp:7139</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Send a message that gradually glitches.</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>发送一条逐渐闪烁的消息。</t>
         </is>
       </c>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>CommandCompleterSend a message that gradually glitches.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7140</t>
+          <t>../../src/CommandCompleter.cpp:7141</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Go to a specific message using an event id, index or matrix: link</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>使用事件 ID、索引或 matrix: 链接以转到一条特定的消息</t>
         </is>
       </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>CommandCompleterGo to a specific message using an event id, index or matrix: link</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7142</t>
+          <t>../../src/CommandCompleter.cpp:7143</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Convert this room to a direct chat.</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>将此聊天室转换为直接聊天。</t>
         </is>
       </c>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>CommandCompleterConvert this room to a direct chat.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7144</t>
+          <t>../../src/CommandCompleter.cpp:7145</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Convert this direct chat into a room.</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>将此直接聊天转换为聊天室。</t>
         </is>
       </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>CommandCompleterConvert this direct chat into a room.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7146</t>
+          <t>../../src/CommandCompleter.cpp:7147</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Ignore a user.</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>忽略用户。</t>
         </is>
       </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>CommandCompleterIgnore a user.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7148</t>
+          <t>../../src/CommandCompleter.cpp:7149</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Stop ignoring a user.</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>停止忽略用户。</t>
         </is>
       </c>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>CommandCompleterStop ignoring a user.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7150</t>
+          <t>../../src/CommandCompleter.cpp:7151</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Block all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>阻止来自某个用户、服务器、特定聊天室的所有邀请或设置默认值。</t>
         </is>
       </c>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>CommandCompleterBlock all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>../../src/CommandCompleter.cpp:7153</t>
+          <t>../../src/CommandCompleter.cpp:7154</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Allow all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>允许来自某个用户、服务器、特定聊天室的所有邀请或设置默认值。</t>
         </is>
       </c>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>CommandCompleterAllow all invites from a user, a server, to a specific room or set the default.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7283</t>
+          <t>../qml/CommunitiesList.qml:7284</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Expand</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>展开</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>CommunitiesListExpand</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7283</t>
+          <t>../qml/CommunitiesList.qml:7284</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Collapse</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>收起</t>
         </is>
       </c>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>CommunitiesListCollapse</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7375</t>
+          <t>../qml/CommunitiesList.qml:7376</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Do not show notification counts for this community or tag.</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>不显示此社区或标签的通知计数。</t>
         </is>
       </c>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>CommunitiesListDo not show notification counts for this community or tag.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>../qml/CommunitiesList.qml:7382</t>
+          <t>../qml/CommunitiesList.qml:7383</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Hide rooms with this tag or from this community by default.</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>默认隐藏带有此标签或来自此社区的聊天室。</t>
         </is>
       </c>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>CommunitiesListHide rooms with this tag or from this community by default.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7459</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7460</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>All rooms</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>所有聊天室</t>
         </is>
       </c>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>CommunitiesModelAll rooms</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7461</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7462</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Shows all rooms without filtering.</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>显示所有聊天室而不过滤。</t>
         </is>
       </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>CommunitiesModelShows all rooms without filtering.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7484</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7485</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Direct Chats</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>直接聊天</t>
         </is>
       </c>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>CommunitiesModelDirect Chats</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7486</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7487</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Show direct chats.</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>显示直接聊天。</t>
         </is>
       </c>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>CommunitiesModelShow direct chats.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7553</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7554</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Favourites</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>收藏</t>
         </is>
       </c>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>CommunitiesModelFavourites</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7555</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7556</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Rooms you have favourited.</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>收藏的聊天室。</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>CommunitiesModelRooms you have favourited.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7562</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7563</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Low Priority</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>低优先级</t>
         </is>
       </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>CommunitiesModelLow Priority</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7564</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7565</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Rooms with low priority.</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>低优先级聊天室。</t>
         </is>
       </c>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>CommunitiesModelRooms with low priority.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7571</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7572</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Server Notices</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>服务器通知</t>
         </is>
       </c>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>CommunitiesModelServer Notices</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:7573</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:7574</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Messages from your server or administrator.</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>来自服务器或管理员的消息。</t>
         </is>
       </c>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>CommunitiesModelMessages from your server or administrator.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8251</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8252</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Failed to update community: %1</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>未能更新社区: %1</t>
         </is>
       </c>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to update community: %1</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8269</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8270</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Failed to delete room from community: %1</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>未能从社区中删除聊天室：%1</t>
         </is>
       </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to delete room from community: %1</t>
         </is>
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8292</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8293</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Failed to update community for room: %1</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>未能更新聊天室的社区：%1</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to update community for room: %1</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>../../src/timeline/CommunitiesModel.cpp:8310</t>
+          <t>../../src/timeline/CommunitiesModel.cpp:8311</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Failed to remove community from room: %1</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>未能从聊天室中删除社区：%1</t>
         </is>
       </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>CommunitiesModelFailed to remove community from room: %1</t>
         </is>
       </c>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8328</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8329</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Confirm community join</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>确认加入社区</t>
         </is>
       </c>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogConfirm community join</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8328</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8329</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Confirm room join</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>确认加入聊天室</t>
         </is>
       </c>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogConfirm room join</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8394</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8395</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>%n member</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>%n 名成员</t>
         </is>
       </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialog%n member(s)</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8419</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8420</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>This room can't be joined directly. You can, however, knock on the room and room members can accept or decline this join request. You can additionally provide a reason for them to let you in below:</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>此聊天室无法直接加入。但是，你可以请求加入此聊天室，聊天室成员可以接受或拒绝此加入请求。另外你可以在下面提供一个理由，让他们允许你加入：</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogThis room can't be joined directly. You can, however, knock on the room and room members can accept or decline this join request. You can additionally provide a reason for them to let you in below:</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8419</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8420</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Do you want to join this room? You can optionally add a reason below:</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>你想加入此聊天室吗？你可以选择在下面添加理由：</t>
         </is>
       </c>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogDo you want to join this room? You can optionally add a reason below:</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8451</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8452</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Knock</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>请求加入</t>
         </is>
       </c>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogKnock</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8451</t>
+          <t>../qml/dialogs/ConfirmJoinRoomDialog.qml:8452</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Join</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>加入</t>
         </is>
       </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>ConfirmJoinRoomDialogJoin</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8465</t>
+          <t>../qml/dialogs/CreateDirect.qml:8466</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Create Direct Chat</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>创建直接聊天</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>CreateDirectCreate Direct Chat</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8525</t>
+          <t>../qml/dialogs/CreateDirect.qml:8526</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>User to invite</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>要邀请的用户</t>
         </is>
       </c>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>CreateDirectUser to invite</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8526</t>
+          <t>../qml/dialogs/CreateDirect.qml:8527</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>@user:server.tld</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>@user:server.tld</t>
         </is>
       </c>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>CreateDirect@user:server.tld</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateDirect.qml:8541</t>
+          <t>../qml/dialogs/CreateDirect.qml:8542</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Encryption</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>加密</t>
         </is>
       </c>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>CreateDirectEncryption</t>
         </is>
       </c>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8558</t>
+          <t>../qml/dialogs/CreateRoom.qml:8559</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>New community</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>新社区</t>
         </is>
       </c>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>CreateRoomNew community</t>
         </is>
       </c>
       <c r="G176" t="inlineStr"/>
       <c r="H176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8558</t>
+          <t>../qml/dialogs/CreateRoom.qml:8559</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>New Room</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>新聊天室</t>
         </is>
       </c>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>CreateRoomNew Room</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8585</t>
+          <t>../qml/dialogs/CreateRoom.qml:8586</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>名称</t>
         </is>
       </c>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>CreateRoomName</t>
         </is>
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8586</t>
+          <t>../qml/dialogs/CreateRoom.qml:8587</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>No name</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>没有名称</t>
         </is>
       </c>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>CreateRoomNo name</t>
         </is>
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8594</t>
+          <t>../qml/dialogs/CreateRoom.qml:8595</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Topic</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>话题</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>CreateRoomTopic</t>
         </is>
       </c>
       <c r="G180" t="inlineStr"/>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8595</t>
+          <t>../qml/dialogs/CreateRoom.qml:8596</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>No topic</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>无话题</t>
         </is>
       </c>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>CreateRoomNo topic</t>
         </is>
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8613</t>
+          <t>../qml/dialogs/CreateRoom.qml:8614</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Alias</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>别名</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>CreateRoomAlias</t>
         </is>
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8625</t>
+          <t>../qml/dialogs/CreateRoom.qml:8626</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>公开</t>
         </is>
       </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>CreateRoomPublic</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8631</t>
+          <t>../qml/dialogs/CreateRoom.qml:8632</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Public rooms can be joined by anyone; private rooms need explicit invites.</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>任何人都可以加入公共聊天室；私人聊天室需要明确的邀请。</t>
         </is>
       </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>CreateRoomPublic rooms can be joined by anyone; private rooms need explicit invites.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8644</t>
+          <t>../qml/dialogs/CreateRoom.qml:8645</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Trusted</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>可信</t>
         </is>
       </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>CreateRoomTrusted</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8650</t>
+          <t>../qml/dialogs/CreateRoom.qml:8651</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>All invitees are given the same power level as the creator</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>所有被邀请者都被赋予与创建者相同的权限等级</t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>CreateRoomAll invitees are given the same power level as the creator</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8665</t>
+          <t>../qml/dialogs/CreateRoom.qml:8666</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Encryption</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>加密</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>CreateRoomEncryption</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8671</t>
+          <t>../qml/dialogs/CreateRoom.qml:8672</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Caution: Encryption cannot be disabled</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>注意：加密无法被禁用</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>CreateRoomCaution: Encryption cannot be disabled</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>../qml/dialogs/CreateRoom.qml:8687</t>
+          <t>../qml/dialogs/CreateRoom.qml:8688</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Create Room</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>创建聊天室</t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>CreateRoomCreate Room</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:8999</t>
+          <t>../../src/ChatPage.cpp:9000</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Decrypt secrets</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>解密密钥</t>
         </is>
       </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>CrossSigningSecretsDecrypt secrets</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9001</t>
+          <t>../../src/ChatPage.cpp:9002</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Enter your recovery key or passphrase to decrypt your secrets:</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>输入你的恢复密钥或口令以解密你的密钥：</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>CrossSigningSecretsEnter your recovery key or passphrase to decrypt your secrets:</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9003</t>
+          <t>../../src/ChatPage.cpp:9004</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Enter your recovery key or passphrase called %1 to decrypt your secrets:</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>输入你的恢复密钥或名为 %1 的口令以解密你的密钥：</t>
         </is>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>CrossSigningSecretsEnter your recovery key or passphrase called %1 to decrypt your secrets:</t>
         </is>
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9031</t>
+          <t>../../src/ChatPage.cpp:9032</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Decryption failed</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>解密失败</t>
         </is>
       </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>CrossSigningSecretsDecryption failed</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>../../src/ChatPage.cpp:9032</t>
+          <t>../../src/ChatPage.cpp:9033</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Failed to decrypt secrets with the provided recovery key or passphrase</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>未能使用提供的恢复密钥或口令解密密钥</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>CrossSigningSecretsFailed to decrypt secrets with the provided recovery key or passphrase</t>
         </is>
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9042</t>
+          <t>../qml/device-verification/DigitVerification.qml:9043</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Verification Code</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>验证码</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>DigitVerificationVerification Code</t>
         </is>
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9050</t>
+          <t>../qml/device-verification/DigitVerification.qml:9051</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Please verify the following digits.  You should see the same numbers on both sides.  If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>请验证一下数字。你应该会在另一边看到相同的数字。如果它们不同，请按“它们不一致”来终止验证！</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>DigitVerificationPlease verify the following digits. You should see the same numbers on both sides. If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9083</t>
+          <t>../qml/device-verification/DigitVerification.qml:9084</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>They do not match!</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>它们不匹配！</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>DigitVerificationThey do not match!</t>
         </is>
       </c>
       <c r="G197" t="inlineStr"/>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>../qml/device-verification/DigitVerification.qml:9096</t>
+          <t>../qml/device-verification/DigitVerification.qml:9097</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>They match!</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>匹配一致！</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>DigitVerificationThey match!</t>
         </is>
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9107</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9108</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Verification Code</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>验证码</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>EmojiVerificationVerification Code</t>
         </is>
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9115</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9116</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Please verify the following emoji. You should see the same emoji on both sides. If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>请验证以下表情符号。你应该会在两边看到相同的表情符号，如果它们不一致，请按“它们不一致”来终止验证！</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>EmojiVerificationPlease verify the following emoji. You should see the same emoji on both sides. If they differ, please press 'They do not match!' to abort verification!</t>
         </is>
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9494</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9495</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>The displayed emoji might look different in different clients if a different font is used. Similarly they might be translated into different languages. Nonetheless they should depict one of 64 different objects or animals. For example a lion and a cat are different, but a cat is the same even if one client just shows a cat face, while another client shows a full cat body.</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>如果使用不同的字体，显示的表情符号在不同的客户中可能看起来不同。同样，它们也可能被翻译成不同的语言。尽管如此，它们应该描述 64 种不同的物体或动物中的一种。例如，狮子和猫是不同的，但猫是一样的，即使一个客户端只显示猫脸，而另一个客户端显示整个猫身。</t>
         </is>
       </c>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>EmojiVerificationThe displayed emoji might look different in different clients if a different font is used. Similarly they might be translated into different languages. Nonetheless they should depict one of 64 different objects or animals. For example a lion and a cat are different, but a cat is the same even if one client just shows a cat face, while another client shows a full cat body.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9504</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9505</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>They do not match!</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>它们不一致！</t>
         </is>
       </c>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>EmojiVerificationThey do not match!</t>
         </is>
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>../qml/device-verification/EmojiVerification.qml:9517</t>
+          <t>../qml/device-verification/EmojiVerification.qml:9518</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>They match!</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>匹配一致！</t>
         </is>
       </c>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>EmojiVerificationThey match!</t>
         </is>
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9559</t>
+          <t>../qml/delegates/Encrypted.qml:9560</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>There is no key to unlock this message. We requested the key automatically, but you can try requesting it again if you are impatient.</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>没有找到解锁这条消息的密钥。我们尝试过自动获取密钥，如果你着急你可以持续尝试获取密钥。</t>
         </is>
       </c>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>EncryptedThere is no key to unlock this message. We requested the key automatically, but you can try requesting it again if you are impatient.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9561</t>
+          <t>../qml/delegates/Encrypted.qml:9562</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>This message couldn't be decrypted, because we only have a key for newer messages. You can try requesting access to this message.</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>这条消息无法被解密，因为我们只持有较之更新的消息的密钥。你可以继续尝试请求访问这条消息。</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>EncryptedThis message couldn't be decrypted, because we only have a key for newer messages. You can try requesting access to this message.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9563</t>
+          <t>../qml/delegates/Encrypted.qml:9564</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>There was an internal error reading the decryption key from the database.</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>从数据库读取解密密钥时发生内部错误。</t>
         </is>
       </c>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>EncryptedThere was an internal error reading the decryption key from the database.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr"/>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9565</t>
+          <t>../qml/delegates/Encrypted.qml:9566</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>There was an error decrypting this message.</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>解密本消息时发生错误。</t>
         </is>
       </c>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>EncryptedThere was an error decrypting this message.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9567</t>
+          <t>../qml/delegates/Encrypted.qml:9568</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>The message couldn't be parsed.</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>无法解析这条消息。</t>
         </is>
       </c>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>EncryptedThe message couldn't be parsed.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9569</t>
+          <t>../qml/delegates/Encrypted.qml:9570</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>The encryption key was reused! Someone is possibly trying to insert false messages into this chat!</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>该加密密钥被重复使用！有人可能试图在此聊天中插入虚假消息！</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>EncryptedThe encryption key was reused! Someone is possibly trying to insert false messages into this chat!</t>
         </is>
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9571</t>
+          <t>../qml/delegates/Encrypted.qml:9572</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Unknown decryption error</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>未知的解密错误</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>EncryptedUnknown decryption error</t>
         </is>
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>../qml/delegates/Encrypted.qml:9583</t>
+          <t>../qml/delegates/Encrypted.qml:9584</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Request key</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>请求密钥</t>
         </is>
       </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>EncryptedRequest key</t>
         </is>
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>../qml/delegates/EncryptionEnabled.qml:9621</t>
+          <t>../qml/delegates/EncryptionEnabled.qml:9622</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>%1 enabled end-to-end encryption</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>%1 启用了端对端加密</t>
         </is>
       </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>EncryptionEnabled%1 enabled end-to-end encryption</t>
         </is>
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>../qml/delegates/EncryptionEnabled.qml:9630</t>
+          <t>../qml/delegates/EncryptionEnabled.qml:9631</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Encryption keeps your messages safe by only allowing the people you sent the message to to read it. For extra security, if you want to make sure you are talking to the right people, you can verify them in real life.</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>加密使得消息仅能被你所发送的人阅读，保障了你的信息安全。为了额外安全性，如果你想确保你是在与正确的人交谈，你可以在现实生活中验证他们。</t>
         </is>
       </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>EncryptionEnabledEncryption keeps your messages safe by only allowing the people you sent the message to to read it. For extra security, if you want to make sure you are talking to the right people, you can verify them in real life.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9667</t>
+          <t>../qml/EncryptionIndicator.qml:9668</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>This message is not encrypted!</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>此消息未经加密！</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>EncryptionIndicatorThis message is not encrypted!</t>
         </is>
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9670</t>
+          <t>../qml/EncryptionIndicator.qml:9671</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Encrypted by a verified device</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>已被受认证的设备加密</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>EncryptionIndicatorEncrypted by a verified device</t>
         </is>
       </c>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9672</t>
+          <t>../qml/EncryptionIndicator.qml:9673</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Encrypted by an unverified device, but you have trusted that user so far.</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>使用未受认证的设备加密，但你已信任该用户。</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>EncryptionIndicatorEncrypted by an unverified device, but you have trusted that user so far.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9674</t>
+          <t>../qml/EncryptionIndicator.qml:9675</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Key is from an untrusted source, possibly forwarded from another user or the online key backup. For this reason we can't verify who sent the message.</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>密钥来自不可信的来源，可能是从其他用户或在线密钥备份转发的。因此，我们无法验证是谁发送了该消息。</t>
         </is>
       </c>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>EncryptionIndicatorKey is from an untrusted source, possibly forwarded from another user or the online key backup. For this reason we can't verify who sent the message.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>../qml/EncryptionIndicator.qml:9676</t>
+          <t>../qml/EncryptionIndicator.qml:9677</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Encrypted by an unverified device.</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>由未经验证的设备加密。</t>
         </is>
       </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>EncryptionIndicatorEncrypted by an unverified device.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 已被受认证的设备加密</t>
         </is>
       </c>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9709</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9710</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Event expiration for %1</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>%1 的事件过期</t>
         </is>
       </c>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>EventExpirationDialogEvent expiration for %1</t>
         </is>
       </c>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9712</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9713</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Event expiration</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>事件过期</t>
         </is>
       </c>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>EventExpirationDialogEvent expiration</t>
         </is>
       </c>
       <c r="G220" t="inlineStr"/>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9730</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9731</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>You can configure when your messages will be deleted in %1. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>你可以在 %1 中配置何时删除你的消息。在 Matrix 服务器原生支持此功能之前，只有当 Nheko 打开并且有权限删除消息时才会执行删除。一般来说，0 表示禁用。</t>
         </is>
       </c>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>EventExpirationDialogYou can configure when your messages will be deleted in %1. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr"/>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9733</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9734</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>You can configure when your messages will be deleted in all rooms unless configured otherwise. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>除非另有配置，你可以在所有聊天室中配置何时删除你的消息。在 Matrix 服务器原生支持此功能之前，只有当 Nheko 打开并且有权限删除消息时才会执行删除。一般来说，0 表示禁用。</t>
         </is>
       </c>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>EventExpirationDialogYou can configure when your messages will be deleted in all rooms unless configured otherwise. This only happens when Nheko is open and has permissions to delete messages until Matrix servers support this feature natively. In general 0 means disable.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr"/>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9748</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9749</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Expire events after X days</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>事件在 X 天后过期</t>
         </is>
       </c>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>EventExpirationDialogExpire events after X days</t>
         </is>
       </c>
       <c r="G223" t="inlineStr"/>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9749</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9750</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Automatically redacts messages after X days, unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>除非另有保护，在 X 天后自动删除消息。设为 0 则禁用。</t>
         </is>
       </c>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>EventExpirationDialogAutomatically redacts messages after X days, unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr"/>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9769</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9770</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Only keep latest X events</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>仅保留最新的 X 个事件</t>
         </is>
       </c>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>EventExpirationDialogOnly keep latest X events</t>
         </is>
       </c>
       <c r="G225" t="inlineStr"/>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9770</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9771</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Deletes your events in this room if there are more than X newer messages unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>除另有保护外，如果新消息超过 X 条，则删除你在此聊天室中的事件。设为 0 则禁用。</t>
         </is>
       </c>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>EventExpirationDialogDeletes your events in this room if there are more than X newer messages unless otherwise protected. Set to 0 to disable.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr"/>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9791</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9792</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Always keep latest X events</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>始终保留最新的 X 个事件</t>
         </is>
       </c>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>EventExpirationDialogAlways keep latest X events</t>
         </is>
       </c>
       <c r="G227" t="inlineStr"/>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9792</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9793</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>This prevents events to be deleted by the above 2 settings if they are the latest X messages from you in the room.</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>如果事件是你在聊天室中的最新 X 条消息，则此设置可以防止其被上述 2 种设置删除。</t>
         </is>
       </c>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>EventExpirationDialogThis prevents events to be deleted by the above 2 settings if they are the latest X messages from you in the room.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr"/>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9813</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9814</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Include state events</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>包括状态事件</t>
         </is>
       </c>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>EventExpirationDialogInclude state events</t>
         </is>
       </c>
       <c r="G229" t="inlineStr"/>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>../qml/dialogs/EventExpirationDialog.qml:9814</t>
+          <t>../qml/dialogs/EventExpirationDialog.qml:9815</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>If this is turned on, old state events also get redacted. The latest state event of any type+key combination is excluded from redaction to not remove the room name and similar state by accident.</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>如果启用此设置，旧的状态事件也会被删除。任何类型+键组合的最新状态事件都不包括在删除范围内，以免意外删除聊天室名称和类似状态。</t>
         </is>
       </c>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>EventExpirationDialogIf this is turned on, old state events also get redacted. The latest state event of any type+key combination is excluded from redaction to not remove the room name and similar state by accident.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>../../src/ui/EventExpiry.cpp:9874</t>
+          <t>../../src/ui/EventExpiry.cpp:9875</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Failed to set hidden events: %1</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>未能设置隐藏事件：%1</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>EventExpiryFailed to set hidden events: %1</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9885</t>
+          <t>../qml/device-verification/Failed.qml:9886</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Verification failed</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>未通过认证</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>FailedVerification failed</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9897</t>
+          <t>../qml/device-verification/Failed.qml:9898</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Other client does not support our verification protocol.</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>其他客户端不支持我们的认证协议。</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>FailedOther client does not support our verification protocol.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9901</t>
+          <t>../qml/device-verification/Failed.qml:9902</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Key mismatch detected!</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>检测到密钥不匹配！</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>FailedKey mismatch detected!</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9903</t>
+          <t>../qml/device-verification/Failed.qml:9904</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Device verification timed out.</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>设备验证已超时。</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>FailedDevice verification timed out.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9905</t>
+          <t>../qml/device-verification/Failed.qml:9906</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Other party canceled the verification.</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>对方取消了认证。</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>FailedOther party canceled the verification.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9907</t>
+          <t>../qml/device-verification/Failed.qml:9908</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>The verification was accepted by a different device.</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>验证已由另一台设备接受。</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>FailedThe verification was accepted by a different device.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9909</t>
+          <t>../qml/device-verification/Failed.qml:9910</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Verification messages received out of order!</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>收到的验证消息不符合顺序！</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>FailedVerification messages received out of order!</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9911</t>
+          <t>../qml/device-verification/Failed.qml:9912</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Unknown verification error.</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>未知的认证错误。</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>FailedUnknown verification error.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Failed.qml:9927</t>
+          <t>../qml/device-verification/Failed.qml:9928</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Close</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>关闭</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>FailedClose</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9952</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9953</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Fallback authentication</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>备用身份验证</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>FallbackAuthDialogFallback authentication</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9967</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9968</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Open the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>打开备用身份验证，按照步骤进行操作，并在完成后进行确认。</t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>FallbackAuthDialogOpen the fallback, follow the steps, and confirm after completing them.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9975</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9976</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Open Fallback in Browser</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>在浏览器中打开备用身份验证</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>FallbackAuthDialogOpen Fallback in Browser</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9980</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9981</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Cancel</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>取消</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>FallbackAuthDialogCancel</t>
         </is>
       </c>
       <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>../qml/dialogs/FallbackAuthDialog.qml:9985</t>
+          <t>../qml/dialogs/FallbackAuthDialog.qml:9986</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Confirm</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>确认</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>FallbackAuthDialogConfirm</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>../qml/ForwardCompleter.qml:10037</t>
+          <t>../qml/ForwardCompleter.qml:10038</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Forward Message</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>转发</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>ForwardCompleterForward Message</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>../../src/GridImagePackModel.cpp:10322</t>
+          <t>../../src/GridImagePackModel.cpp:10323</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Account Pack</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>和账户关联的表情包</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>GridImagePackModelAccount Pack</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>../../src/ui/HiddenEvents.cpp:10424</t>
+          <t>../../src/ui/HiddenEvents.cpp:10425</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Failed to set hidden events: %1</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>未能设置隐藏事件：%1</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>HiddenEventsFailed to set hidden events: %1</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10457</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10458</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Hidden events for %1</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>隐藏 %1 事件</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>HiddenEventsDialogHidden events for %1</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10460</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10461</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Hidden events</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>隐藏</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>HiddenEventsDialogHidden events</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 隐藏事件</t>
         </is>
       </c>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10478</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10479</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>These events will be &lt;b&gt;shown&lt;/b&gt; in %1:</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>以下事件将被在 %1 中 &lt;b&gt;展示&lt;/b&gt; ：</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>HiddenEventsDialogThese events will be &lt;b&gt;shown&lt;/b&gt; in %1:</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10481</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10482</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>These events will be &lt;b&gt;shown&lt;/b&gt; in all rooms:</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>以下事件将在所有聊天室中 &lt;b&gt;展示&lt;/b&gt; ：</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>HiddenEventsDialogThese events will be &lt;b&gt;shown&lt;/b&gt; in all rooms:</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10496</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10497</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>User events</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>用户事件</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>HiddenEventsDialogUser events</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10497</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10498</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Joins, leaves, avatar and name changes, bans, …</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>用户加入、离开、名称或头像变更、封禁等…</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>HiddenEventsDialogJoins, leaves, avatar and name changes, bans, …</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10513</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10514</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Power level changes</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>权限等级变化</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>HiddenEventsDialogPower level changes</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10514</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10515</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Sent when a moderator is added/removed or the permissions of a room are changed.</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>在添加/移除协管员或更改聊天室权限时发送。</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>HiddenEventsDialogSent when a moderator is added/removed or the permissions of a room are changed.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>../qml/dialogs/HiddenEventsDialog.qml:10530</t>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10531</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Stickers</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>贴纸</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>HiddenEventsDialogStickers</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10546</t>
-[...11 lines deleted...]
-      </c>
+          <t>../qml/dialogs/HiddenEventsDialog.qml:10542</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr"/>
+      <c r="C258" t="inlineStr"/>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>IgnoredUsersIgnored users</t>
+          <t>HiddenEventsDialogAllowed server changes</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10566</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10558</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Ignoring a user hides their messages (they can still see yours!).</t>
+          <t>Ignored users</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>忽略用户会隐藏他们的消息（他们仍然可以看到你的消息！）。</t>
+          <t>忽略的用户</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>IgnoredUsersIgnoring a user hides their messages (they can still see yours!).</t>
+          <t>IgnoredUsersIgnored users</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>../qml/dialogs/IgnoredUsers.qml:10597</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10578</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Stop Ignoring.</t>
+          <t>Ignoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>停止忽略。</t>
+          <t>忽略用户会隐藏他们的消息（他们仍然可以看到你的消息！）。</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>IgnoredUsersStop Ignoring.</t>
+          <t>IgnoredUsersIgnoring a user hides their messages (they can still see yours!).</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>../qml/delegates/ImageMessage.qml:10788</t>
+          <t>../qml/dialogs/IgnoredUsers.qml:10609</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Show</t>
+          <t>Stop Ignoring.</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>显示</t>
+          <t>停止忽略。</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>ImageMessageShow</t>
-[...6 lines deleted...]
-      </c>
+          <t>IgnoredUsersStop Ignoring.</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackDeleteDialog.qml:10802</t>
+          <t>../qml/delegates/ImageMessage.qml:10800</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Are you sure you wish to delete the sticker pack '%1'?</t>
+          <t>Show</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>你确定要删除贴纸包 '%1' 吗？</t>
+          <t>显示</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>ImagePackDeleteDialogAre you sure you wish to delete the sticker pack '%1'?</t>
+          <t>ImageMessageShow</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10824</t>
+          <t>../qml/dialogs/ImagePackDeleteDialog.qml:10814</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Editing image pack</t>
+          <t>Are you sure you wish to delete the sticker pack '%1'?</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>编辑表情包</t>
+          <t>你确定要删除贴纸包 '%1' 吗？</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogEditing image pack</t>
+          <t>ImagePackDeleteDialogAre you sure you wish to delete the sticker pack '%1'?</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10880</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10836</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Add images</t>
+          <t>Editing image pack</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>添加图片</t>
+          <t>编辑表情包</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogAdd images</t>
+          <t>ImagePackEditorDialogEditing image pack</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10887</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10892</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Images (*.png *.webp *.gif *.jpg *.jpeg)</t>
+          <t>Add images</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>图片 (*.png *.webp *.gif *.jpg *.jpeg)</t>
+          <t>添加图片</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogImages (*.png *.webp *.gif *.jpg *.jpeg)</t>
+          <t>ImagePackEditorDialogAdd images</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10888</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10899</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Select images for pack</t>
+          <t>Images (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>从表情包中选取图像</t>
+          <t>图片 (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogSelect images for pack</t>
+          <t>ImagePackEditorDialogImages (*.png *.webp *.gif *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10889</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10900</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Add to pack</t>
+          <t>Select images for pack</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>添加到表情包</t>
+          <t>从表情包中选取图像</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogAdd to pack</t>
+          <t>ImagePackEditorDialogSelect images for pack</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10950</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10901</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Change the overview image for this pack</t>
+          <t>Add to pack</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>变更表情包的缩略图</t>
+          <t>添加到表情包</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogChange the overview image for this pack</t>
+          <t>ImagePackEditorDialogAdd to pack</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10963</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10962</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Overview Image (*.png *.webp *.jpg *.jpeg)</t>
+          <t>Change the overview image for this pack</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>缩略图 (*.png *.webp *.jpg *.jpeg)</t>
+          <t>变更表情包的缩略图</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogOverview Image (*.png *.webp *.jpg *.jpeg)</t>
+          <t>ImagePackEditorDialogChange the overview image for this pack</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10964</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10975</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Select overview image for pack</t>
+          <t>Overview Image (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>选择表情包的缩略图</t>
+          <t>缩略图 (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogSelect overview image for pack</t>
+          <t>ImagePackEditorDialogOverview Image (*.png *.webp *.jpg *.jpeg)</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackEditorDialog.qml:10976</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>State key</t>
+          <t>Select overview image for pack</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>状态键</t>
+          <t>选择表情包的缩略图</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogState key</t>
+          <t>ImagePackEditorDialogSelect overview image for pack</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10984</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10988</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Packname</t>
+          <t>State key</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>包名</t>
+          <t>状态键</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogPackname</t>
+          <t>ImagePackEditorDialogState key</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:10992</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:10996</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Attribution</t>
+          <t>Packname</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>出处</t>
+          <t>包名</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogAttribution</t>
+          <t>ImagePackEditorDialogPackname</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11076</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11004</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Use as Emoji</t>
+          <t>Attribution</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>作为表情符号使用</t>
+          <t>出处</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogUse as Emoji</t>
+          <t>ImagePackEditorDialogAttribution</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11089</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11088</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Use as Sticker</t>
+          <t>Use as Emoji</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>作为贴纸使用</t>
+          <t>作为表情符号使用</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogUse as Sticker</t>
+          <t>ImagePackEditorDialogUse as Emoji</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11052</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11101</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Shortcode</t>
+          <t>Use as Sticker</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>短码</t>
+          <t>作为贴纸使用</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogShortcode</t>
+          <t>ImagePackEditorDialogUse as Sticker</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11067</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11064</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Body</t>
+          <t>Shortcode</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>内容</t>
+          <t>短码</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogBody</t>
+          <t>ImagePackEditorDialogShortcode</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11102</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11079</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Remove from pack</t>
+          <t>Body</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>从表情包中移除</t>
+          <t>内容</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogRemove from pack</t>
+          <t>ImagePackEditorDialogBody</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackEditorDialog.qml:11106</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11114</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Remove</t>
+          <t>Remove from pack</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>移除</t>
+          <t>从表情包中移除</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>ImagePackEditorDialogRemove</t>
+          <t>ImagePackEditorDialogRemove from pack</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11129</t>
+          <t>../qml/dialogs/ImagePackEditorDialog.qml:11118</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Image pack settings</t>
+          <t>Remove</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>表情包设置</t>
+          <t>移除</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogImage pack settings</t>
+          <t>ImagePackEditorDialogRemove</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11181</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11141</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Create account pack</t>
+          <t>Image pack settings</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>创建和账户关联的表情包</t>
+          <t>表情包设置</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogCreate account pack</t>
+          <t>ImagePackSettingsDialogImage pack settings</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11194</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11193</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>New room pack</t>
+          <t>Create account pack</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>创建和聊天室关联的表情包</t>
+          <t>创建和账户关联的表情包</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogNew room pack</t>
+          <t>ImagePackSettingsDialogCreate account pack</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11216</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11206</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Private pack</t>
+          <t>New room pack</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>私有表情包</t>
+          <t>创建和聊天室关联的表情包</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogPrivate pack</t>
+          <t>ImagePackSettingsDialogNew room pack</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11218</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11228</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Pack from this room</t>
+          <t>Private pack</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>来自此聊天室的表情包</t>
+          <t>私有表情包</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogPack from this room</t>
+          <t>ImagePackSettingsDialogPrivate pack</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11220</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11230</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Pack from parent community</t>
+          <t>Pack from this room</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>父社区的表情包</t>
+          <t>来自此聊天室的表情包</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogPack from parent community</t>
+          <t>ImagePackSettingsDialogPack from this room</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11222</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11232</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Globally enabled pack</t>
+          <t>Pack from parent community</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>全局启用的表情包</t>
+          <t>父社区的表情包</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogGlobally enabled pack</t>
+          <t>ImagePackSettingsDialogPack from parent community</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11290</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11234</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Enable globally</t>
+          <t>Globally enabled pack</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>全局启用</t>
+          <t>全局启用的表情包</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogEnable globally</t>
+          <t>ImagePackSettingsDialogGlobally enabled pack</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11294</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11302</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Enables this pack to be used in all rooms</t>
+          <t>Enable globally</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>允许在所有聊天室中使用该表情包</t>
+          <t>全局启用</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogEnables this pack to be used in all rooms</t>
+          <t>ImagePackSettingsDialogEnable globally</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>../qml/dialogs/ImagePackSettingsDialog.qml:11306</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Enables this pack to be used in all rooms</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>编辑</t>
+          <t>允许在所有聊天室中使用该表情包</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogEdit</t>
+          <t>ImagePackSettingsDialogEnables this pack to be used in all rooms</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11317</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11318</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Remove</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>移除</t>
+          <t>编辑</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogRemove</t>
+          <t>ImagePackSettingsDialogEdit</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11378</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11329</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Remove</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>关闭</t>
+          <t>移除</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>ImagePackSettingsDialogClose</t>
+          <t>ImagePackSettingsDialogRemove</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:11801</t>
+          <t>../qml/dialogs/ImagePackSettingsDialog.qml:11390</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Select file(s)</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>选择文件</t>
+          <t>关闭</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>InputBarSelect file(s)</t>
+          <t>ImagePackSettingsDialogClose</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:11801</t>
+          <t>../../src/timeline/InputBar.cpp:11813</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
+          <t>Select file(s)</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>所有文件 (*)</t>
+          <t>选择文件</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>InputBarAll Files (*)</t>
+          <t>InputBarSelect file(s)</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12424</t>
+          <t>../../src/timeline/InputBar.cpp:11813</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>You need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
+          <t>All Files (*)</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>您需要传递一个有效的 mxid 才能忽略用户。'%1' 不是有效的用户 ID。</t>
+          <t>所有文件 (*)</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>InputBarYou need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
+          <t>InputBarAll Files (*)</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12431</t>
+          <t>../../src/timeline/InputBar.cpp:12436</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Failed to fetch user %1</t>
+          <t>You need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>无法获取用户 %1</t>
+          <t>您需要传递一个有效的 mxid 才能忽略用户。'%1' 不是有效的用户 ID。</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>InputBarFailed to fetch user %1</t>
+          <t>InputBarYou need to pass a valid mxid when ignoring a user. '%1' is not a valid userid.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:12843</t>
+          <t>../../src/timeline/InputBar.cpp:12443</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Upload of '%1' failed</t>
+          <t>Failed to fetch user %1</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>上传 “%1” 失败</t>
+          <t>无法获取用户 %1</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>InputBarUpload of '%1' failed</t>
+          <t>InputBarFailed to fetch user %1</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12883</t>
+          <t>../../src/timeline/InputBar.cpp:12855</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Invite users to %1</t>
+          <t>Upload of '%1' failed</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>邀请用户加入 %1</t>
+          <t>上传 “%1” 失败</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>InviteDialogInvite users to %1</t>
+          <t>InputBarUpload of '%1' failed</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12933</t>
+          <t>../qml/dialogs/InviteDialog.qml:12895</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Search user</t>
+          <t>Invite users to %1</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>搜索用户</t>
+          <t>邀请用户加入 %1</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>InviteDialogSearch user</t>
+          <t>InviteDialogInvite users to %1</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:12946</t>
+          <t>../qml/dialogs/InviteDialog.qml:12945</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>@user:yourserver.example.com</t>
+          <t>Search user</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>@user:yourserver.example.com</t>
+          <t>搜索用户</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
+          <t>InviteDialogSearch user</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr"/>
+      <c r="H299" t="inlineStr"/>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>../qml/dialogs/InviteDialog.qml:12958</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>@user:yourserver.example.com</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>@user:yourserver.example.com</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr"/>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
           <t>InviteDialog
 Example user id. The name 'user' can be localized however you want.@user:yourserver.example.com</t>
         </is>
       </c>
-      <c r="G299" t="inlineStr"/>
-[...28 lines deleted...]
-      </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:13074</t>
+          <t>../qml/dialogs/InviteDialog.qml:13000</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Invite</t>
+          <t>Search on Server</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>邀请</t>
+          <t>在服务器上搜索</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>InviteDialogInvite</t>
+          <t>InviteDialogSearch on Server</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>../qml/dialogs/InviteDialog.qml:13081</t>
+          <t>../qml/dialogs/InviteDialog.qml:13086</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Invite</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>取消</t>
+          <t>邀请</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>InviteDialogCancel</t>
+          <t>InviteDialogInvite</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13095</t>
+          <t>../qml/dialogs/InviteDialog.qml:13093</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Join room</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>加入聊天室</t>
+          <t>取消</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>JoinRoomDialogJoin room</t>
+          <t>InviteDialogCancel</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13115</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13107</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Room ID or alias</t>
+          <t>Join room</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>聊天室 ID 或别名</t>
+          <t>加入聊天室</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>JoinRoomDialogRoom ID or alias</t>
+          <t>JoinRoomDialogJoin room</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>../qml/dialogs/JoinRoomDialog.qml:13146</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13127</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Join</t>
+          <t>Room ID or alias</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>加入</t>
+          <t>聊天室 ID 或别名</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>JoinRoomDialogJoin</t>
+          <t>JoinRoomDialogRoom ID or alias</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LeaveRoomDialog.qml:13161</t>
+          <t>../qml/dialogs/JoinRoomDialog.qml:13158</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Leave room</t>
+          <t>Join</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>离开聊天室</t>
+          <t>加入</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>LeaveRoomDialogLeave room</t>
+          <t>JoinRoomDialogJoin</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LeaveRoomDialog.qml:13162</t>
+          <t>../qml/dialogs/LeaveRoomDialog.qml:13173</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Are you sure you want to leave?</t>
+          <t>Leave room</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>你确定要离开吗？</t>
+          <t>离开聊天室</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>LeaveRoomDialogAre you sure you want to leave?</t>
+          <t>LeaveRoomDialogLeave room</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13443</t>
+          <t>../qml/dialogs/LeaveRoomDialog.qml:13174</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>You have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
+          <t>Are you sure you want to leave?</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>你输入的 Matrix ID 无效，例如 @user:yourserver.example.com</t>
+          <t>你确定要离开吗？</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>LoginPageYou have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
+          <t>LeaveRoomDialogAre you sure you want to leave?</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13280</t>
+          <t>../../src/LoginPage.cpp:13455</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Autodiscovery failed. Received malformed response.</t>
+          <t>You have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>自动发现失败。收到格式错误的回复。</t>
+          <t>你输入的 Matrix ID 无效，例如 @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>LoginPageAutodiscovery failed. Received malformed response.</t>
+          <t>LoginPageYou have entered an invalid Matrix ID e.g. @user:yourserver.example.com</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13286</t>
+          <t>../../src/LoginPage.cpp:13292</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
+          <t>Autodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>自动发现失败。请求 .well-known 时出现未知错误。</t>
+          <t>自动发现失败。收到格式错误的回复。</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>LoginPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
+          <t>LoginPageAutodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13319</t>
+          <t>../../src/LoginPage.cpp:13298</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>The required endpoints were not found. Possibly not a Matrix server.</t>
+          <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>所需的端点未找到。可能不是 Matrix 服务器。</t>
+          <t>自动发现失败。请求 .well-known 时出现未知错误。</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>LoginPageThe required endpoints were not found. Possibly not a Matrix server.</t>
-[...6 lines deleted...]
-      </c>
+          <t>LoginPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13325</t>
+          <t>../../src/LoginPage.cpp:13331</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Received malformed response. Make sure the homeserver domain is valid.</t>
+          <t>The required endpoints were not found. Possibly not a Matrix server.</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>收到形式错误的响应。请确认服务器域名合法。</t>
+          <t>所需的端点未找到。可能不是 Matrix 服务器。</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>LoginPageReceived malformed response. Make sure the homeserver domain is valid.</t>
-[...2 lines deleted...]
-      <c r="G312" t="inlineStr"/>
+          <t>LoginPageThe required endpoints were not found. Possibly not a Matrix server.</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 没找到要求的终端。可能不是 Matrix 服务器。</t>
+        </is>
+      </c>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13333</t>
+          <t>../../src/LoginPage.cpp:13337</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
+          <t>Received malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>发生了未知错误。请确认服务器域名合法。</t>
+          <t>收到形式错误的响应。请确认服务器域名合法。</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>LoginPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
+          <t>LoginPageReceived malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13354</t>
+          <t>../../src/LoginPage.cpp:13345</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>The selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
+          <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>所选服务器不支持此客户端可理解的 Matrix 协议版本（%1 至 %2）。你无法登录。</t>
+          <t>发生了未知错误。请确认服务器域名合法。</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>LoginPageThe selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
+          <t>LoginPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13375</t>
+          <t>../../src/LoginPage.cpp:13366</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Sign in with Apple</t>
+          <t>The selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>使用 Apple 登录</t>
+          <t>所选服务器不支持此客户端可理解的 Matrix 协议版本（%1 至 %2）。你无法登录。</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>LoginPageSign in with Apple</t>
+          <t>LoginPageThe selected server does not support a version of the Matrix protocol, that this client understands (%1 to %2). You can't sign in.</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13377</t>
+          <t>../../src/LoginPage.cpp:13387</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Continue with Facebook</t>
+          <t>Sign in with Apple</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>使用 Facebook 登录</t>
+          <t>使用 Apple 登录</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>LoginPageContinue with Facebook</t>
+          <t>LoginPageSign in with Apple</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13379</t>
+          <t>../../src/LoginPage.cpp:13389</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Sign in with Google</t>
+          <t>Continue with Facebook</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>使用 Google 登录</t>
+          <t>使用 Facebook 登录</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>LoginPageSign in with Google</t>
+          <t>LoginPageContinue with Facebook</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13381</t>
+          <t>../../src/LoginPage.cpp:13391</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Sign in with Twitter</t>
+          <t>Sign in with Google</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>使用 Twitter 登录</t>
+          <t>使用 Google 登录</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>LoginPageSign in with Twitter</t>
+          <t>LoginPageSign in with Google</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13383</t>
+          <t>../../src/LoginPage.cpp:13393</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Login using %1</t>
+          <t>Sign in with Twitter</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>使用 %1 登录</t>
+          <t>使用 Twitter 登录</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>LoginPageLogin using %1</t>
+          <t>LoginPageSign in with Twitter</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13392</t>
+          <t>../../src/LoginPage.cpp:13395</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>SSO LOGIN</t>
+          <t>Login using %1</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>SSO 登录</t>
+          <t>使用 %1 登录</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>LoginPageSSO LOGIN</t>
+          <t>LoginPageLogin using %1</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13450</t>
+          <t>../../src/LoginPage.cpp:13404</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Empty password</t>
+          <t>SSO LOGIN</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>空密码</t>
+          <t>SSO 登录</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>LoginPageEmpty password</t>
+          <t>LoginPageSSO LOGIN</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>../../src/LoginPage.cpp:13505</t>
+          <t>../../src/LoginPage.cpp:13462</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>SSO login failed</t>
+          <t>Empty password</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>SSO 登录失败</t>
+          <t>空密码</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>LoginPageSSO login failed</t>
+          <t>LoginPageEmpty password</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13563</t>
+          <t>../../src/LoginPage.cpp:13517</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Matrix ID</t>
+          <t>SSO login failed</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Matrix ID</t>
+          <t>SSO 登录失败</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>LoginPageMatrix ID</t>
+          <t>LoginPageSSO login failed</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13564</t>
+          <t>../qml/pages/LoginPage.qml:13575</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>e.g @user:yourserver.example.com</t>
+          <t>Matrix ID</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>例如 @user:yourserver.example.com</t>
+          <t>Matrix ID</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>LoginPagee.g @user:yourserver.example.com</t>
+          <t>LoginPageMatrix ID</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13567</t>
+          <t>../qml/pages/LoginPage.qml:13576</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
+        <is>
+          <t>e.g @user:yourserver.example.com</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>例如 @user:yourserver.example.com</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr"/>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>LoginPagee.g @user:yourserver.example.com</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr"/>
+      <c r="H325" t="inlineStr"/>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>../qml/pages/LoginPage.qml:13579</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
         <is>
           <t>Your login name. A mxid should start with @ followed by the user ID. After the user ID you need to include your server name after a :.
 You can also put your homeserver address there if your server doesn't support .well-known lookup.
 Example: @user:yourserver.example.com
 If Nheko fails to discover your homeserver, it will show you a field to enter the server manually.</t>
         </is>
       </c>
-      <c r="C325" t="inlineStr">
+      <c r="C326" t="inlineStr">
         <is>
           <t>你的登录名。一个 mxid 应以 @ 开头，后跟用户 ID。在用户 ID 之后，你需要在一个 : 之后包含你的服务器名称。
 如果你的服务器不支持 .well-known 查询，你也可以输入你的主服务器地址。
 例如 @user:yourserver.example.com
 如果 Nheko 未能发现你的主服务器，它将显示一个字段，让你手动输入服务器。</t>
         </is>
       </c>
-      <c r="D325" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F325" t="inlineStr">
+      <c r="D326" t="inlineStr"/>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
         <is>
           <t>LoginPageYour login name. A mxid should start with @ followed by the user ID. After the user ID you need to include your server name after a :.
 You can also put your homeserver address there if your server doesn't support .well-known lookup.
 Example: @user:yourserver.example.com
 If Nheko fails to discover your homeserver, it will show you a field to enter the server manually.</t>
         </is>
       </c>
-      <c r="G325" t="inlineStr"/>
-[...28 lines deleted...]
-      </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13597</t>
+          <t>../qml/pages/LoginPage.qml:13607</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Your password.</t>
+          <t>Password</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>你的密码。</t>
+          <t>密码</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>LoginPageYour password.</t>
+          <t>LoginPagePassword</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13610</t>
+          <t>../qml/pages/LoginPage.qml:13609</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Show/Hide Password</t>
+          <t>Your password.</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>显示/隐藏密码</t>
+          <t>你的密码。</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>LoginPageShow/Hide Password</t>
+          <t>LoginPageYour password.</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13625</t>
+          <t>../qml/pages/LoginPage.qml:13622</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Device name</t>
+          <t>Show/Hide Password</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>设备名</t>
+          <t>显示/隐藏密码</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>LoginPageDevice name</t>
+          <t>LoginPageShow/Hide Password</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13627</t>
+          <t>../qml/pages/LoginPage.qml:13637</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
+          <t>Device name</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>此设备的名称，将在验证你的设备时向其他人显示。如果未提供任何内容，则使用默认值。</t>
+          <t>设备名</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>LoginPageA name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
+          <t>LoginPageDevice name</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13637</t>
+          <t>../qml/pages/LoginPage.qml:13639</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Homeserver address</t>
+          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>主服务器地址</t>
+          <t>此设备的名称，将在验证你的设备时向其他人显示。如果未提供任何内容，则使用默认值。</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>LoginPageHomeserver address</t>
+          <t>LoginPageA name for this device which will be shown to others when verifying your devices. If nothing is provided, a default is used.</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13638</t>
+          <t>../qml/pages/LoginPage.qml:13649</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>yourserver.example.com:8787</t>
+          <t>Homeserver address</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>yourserver.example.com:8787</t>
+          <t>主服务器地址</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>LoginPageyourserver.example.com:8787</t>
+          <t>LoginPageHomeserver address</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13641</t>
+          <t>../qml/pages/LoginPage.qml:13650</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
+        <is>
+          <t>yourserver.example.com:8787</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>yourserver.example.com:8787</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr"/>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>LoginPageyourserver.example.com:8787</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr"/>
+      <c r="H333" t="inlineStr"/>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>../qml/pages/LoginPage.qml:13653</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
         <is>
           <t>The address that can be used to contact your homeserver's client API.
 Example: https://yourserver.example.com:8787</t>
         </is>
       </c>
-      <c r="C333" t="inlineStr">
+      <c r="C334" t="inlineStr">
         <is>
           <t>用于联系主服务器客户端 API 的地址。
 例如：https://yourserver.example.com:8787</t>
         </is>
       </c>
-      <c r="D333" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F333" t="inlineStr">
+      <c r="D334" t="inlineStr"/>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
         <is>
           <t>LoginPageThe address that can be used to contact your homeserver's client API.
 Example: https://yourserver.example.com:8787</t>
         </is>
       </c>
-      <c r="G333" t="inlineStr"/>
-[...28 lines deleted...]
-      </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>../qml/pages/LoginPage.qml:13715</t>
+          <t>../qml/pages/LoginPage.qml:13685</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>LOGIN</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>返回</t>
+          <t>登录</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>LoginPageBack</t>
+          <t>LoginPageLOGIN</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13727</t>
+          <t>../qml/pages/LoginPage.qml:13727</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Log out</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>登出</t>
+          <t>返回</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>LogoutDialogLog out</t>
+          <t>LoginPageBack</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13728</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13739</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>A call is in progress. Log out?</t>
+          <t>Log out</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>正在进行通话中。是否登出？</t>
+          <t>登出</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>LogoutDialogA call is in progress. Log out?</t>
+          <t>LogoutDialogLog out</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>../qml/dialogs/LogoutDialog.qml:13728</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13740</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Are you sure you want to log out?</t>
+          <t>A call is in progress. Log out?</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>你确定要登出吗？</t>
+          <t>正在进行通话中。是否登出？</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>LogoutDialogAre you sure you want to log out?</t>
+          <t>LogoutDialogA call is in progress. Log out?</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>../../src/timeline/InputBar.cpp:13609</t>
+          <t>../qml/dialogs/LogoutDialog.qml:13740</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Failed to upload media. Please try again.</t>
+          <t>Are you sure you want to log out?</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>未能上传媒体。请再试一次。</t>
+          <t>你确定要登出吗？</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>MediaUploadFailed to upload media. Please try again.</t>
+          <t>LogoutDialogAre you sure you want to log out?</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13656</t>
+          <t>../../src/timeline/InputBar.cpp:13621</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Hang up</t>
+          <t>Failed to upload media. Please try again.</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>挂断</t>
+          <t>未能上传媒体。请再试一次。</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>MessageInputHang up</t>
+          <t>MediaUploadFailed to upload media. Please try again.</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13656</t>
+          <t>../qml/MessageInput.qml:13668</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Already on a call</t>
+          <t>Hang up</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>已在通话中</t>
+          <t>挂断</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>MessageInputAlready on a call</t>
+          <t>MessageInputHang up</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13656</t>
+          <t>../qml/MessageInput.qml:13668</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Place a call</t>
+          <t>Already on a call</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>开始通话</t>
+          <t>已在通话中</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>MessageInputPlace a call</t>
+          <t>MessageInputAlready on a call</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13684</t>
+          <t>../qml/MessageInput.qml:13668</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Send a file</t>
+          <t>Place a call</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>发送文件</t>
+          <t>开始通话</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>MessageInputSend a file</t>
+          <t>MessageInputPlace a call</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:13752</t>
+          <t>../qml/MessageInput.qml:13696</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Write a message…</t>
+          <t>Send a file</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>写一条消息…</t>
+          <t>发送文件</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>MessageInputWrite a message...</t>
+          <t>MessageInputSend a file</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:14015</t>
+          <t>../qml/MessageInput.qml:13764</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Stickers</t>
+          <t>Write a message…</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>贴纸</t>
+          <t>写一条消息…</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>MessageInputStickers</t>
+          <t>MessageInputWrite a message...</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:14039</t>
+          <t>../qml/MessageInput.qml:14037</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Emoji</t>
+          <t>Stickers</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>表情符号</t>
+          <t>贴纸</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>MessageInputEmoji</t>
+          <t>MessageInputStickers</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>../qml/MessageInput.qml:14061</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Send</t>
+          <t>Emoji</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>发送</t>
+          <t>表情符号</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>MessageInputSend</t>
+          <t>MessageInputEmoji</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>../qml/MessageInput.qml:14076</t>
+          <t>../qml/MessageInput.qml:14083</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>You don't have permission to send messages in this room</t>
+          <t>Send</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>你没有在此聊天室发送消息的权限</t>
+          <t>发送</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>MessageInputYou don't have permission to send messages in this room</t>
+          <t>MessageInputSend</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>../qml/MessageInputWarning.qml:14137</t>
+          <t>../qml/MessageInput.qml:14098</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Don't mention them in this message</t>
+          <t>You don't have permission to send messages in this room</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>请勿在此消息中提及它们</t>
+          <t>你没有在此聊天室发送消息的权限</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>MessageInputWarningDon't mention them in this message</t>
+          <t>MessageInputYou don't have permission to send messages in this room</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14372</t>
+          <t>../qml/MessageInputWarning.qml:14159</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Don't mention them in this message</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>编辑</t>
+          <t>请勿在此消息中提及它们</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>MessageViewEdit</t>
+          <t>MessageInputWarningDon't mention them in this message</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14389</t>
+          <t>../qml/MessageView.qml:14396</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>React</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>回应</t>
+          <t>编辑</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>MessageViewReact</t>
+          <t>MessageViewEdit</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14404</t>
+          <t>../qml/MessageView.qml:14413</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Reply in thread</t>
+          <t>React</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>在消息列中回复</t>
+          <t>回应</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>MessageViewReply in thread</t>
+          <t>MessageViewReact</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14404</t>
+          <t>../qml/MessageView.qml:14428</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>New thread</t>
+          <t>Reply in thread</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>新消息列</t>
+          <t>在消息列中回复</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>MessageViewNew thread</t>
+          <t>MessageViewReply in thread</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14415</t>
+          <t>../qml/MessageView.qml:14428</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Reply</t>
+          <t>New thread</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>回复</t>
+          <t>新消息列</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>MessageViewReply</t>
+          <t>MessageViewNew thread</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14426</t>
+          <t>../qml/MessageView.qml:14439</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Go to message</t>
+          <t>Reply</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>转到消息</t>
+          <t>回复</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>MessageViewGo to message</t>
+          <t>MessageViewReply</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14443</t>
+          <t>../qml/MessageView.qml:14450</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Options</t>
+          <t>Go to message</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>选项</t>
+          <t>转到消息</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>MessageViewOptions</t>
+          <t>MessageViewGo to message</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14576</t>
+          <t>../qml/MessageView.qml:14467</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Enter reason for removal or hit enter for no reason:</t>
+          <t>Options</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>输入移除理由或按回车键不输入理由：</t>
+          <t>选项</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>MessageViewEnter reason for removal or hit enter for no reason:</t>
+          <t>MessageViewOptions</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14577</t>
+          <t>../qml/MessageView.qml:14600</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Reason for removal</t>
+          <t>Enter reason for removal or hit enter for no reason:</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>移除理由</t>
+          <t>输入移除理由或按回车键不输入理由：</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>MessageViewReason for removal</t>
+          <t>MessageViewEnter reason for removal or hit enter for no reason:</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>../qml/MessageView.qml:14601</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Go to &amp;message</t>
+          <t>Reason for removal</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>转到消息(&amp;m)</t>
+          <t>移除理由</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>MessageViewGo to &amp;message</t>
+          <t>MessageViewReason for removal</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14797</t>
+          <t>../qml/MessageView.qml:14625</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>&amp;Copy</t>
+          <t>Go to &amp;message</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>复制(&amp;C)</t>
+          <t>转到消息(&amp;m)</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>MessageView&amp;Copy</t>
+          <t>MessageViewGo to &amp;message</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14805</t>
+          <t>../qml/MessageView.qml:14823</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Copy &amp;link location</t>
+          <t>&amp;Copy</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>复制链接位置(&amp;l)</t>
+          <t>复制(&amp;C)</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>MessageViewCopy &amp;link location</t>
+          <t>MessageView&amp;Copy</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14630</t>
+          <t>../qml/MessageView.qml:14831</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Re&amp;act</t>
+          <t>Copy &amp;link location</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>回应(&amp;a)</t>
+          <t>复制链接位置(&amp;l)</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>MessageViewRe&amp;act</t>
+          <t>MessageViewCopy &amp;link location</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14641</t>
+          <t>../qml/MessageView.qml:14654</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Repl&amp;y</t>
+          <t>Re&amp;act</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>回复(&amp;y)</t>
+          <t>回应(&amp;a)</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>MessageViewRepl&amp;y</t>
+          <t>MessageViewRe&amp;act</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14649</t>
+          <t>../qml/MessageView.qml:14665</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>&amp;Edit</t>
+          <t>Repl&amp;y</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>编辑(&amp;E)</t>
+          <t>回复(&amp;y)</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>MessageView&amp;Edit</t>
+          <t>MessageViewRepl&amp;y</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14657</t>
+          <t>../qml/MessageView.qml:14673</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>&amp;Thread</t>
+          <t>&amp;Edit</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>&amp;消息列</t>
+          <t>编辑(&amp;E)</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>MessageView&amp;Thread</t>
+          <t>MessageView&amp;Edit</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14665</t>
+          <t>../qml/MessageView.qml:14681</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Un&amp;pin</t>
+          <t>&amp;Thread</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>取消置顶(&amp;p)</t>
+          <t>&amp;消息列</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>MessageViewUn&amp;pin</t>
+          <t>MessageView&amp;Thread</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14665</t>
+          <t>../qml/MessageView.qml:14689</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>&amp;Pin</t>
+          <t>Un&amp;pin</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>置顶(&amp;P)</t>
+          <t>取消置顶(&amp;p)</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>MessageView&amp;Pin</t>
+          <t>MessageViewUn&amp;pin</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14673</t>
+          <t>../qml/MessageView.qml:14689</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>&amp;Read receipts</t>
+          <t>&amp;Pin</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>&amp;已读回执</t>
+          <t>置顶(&amp;P)</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>MessageView&amp;Read receipts</t>
-[...6 lines deleted...]
-      </c>
+          <t>MessageView&amp;Pin</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14680</t>
+          <t>../qml/MessageView.qml:14697</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>&amp;Forward</t>
+          <t>&amp;Read receipts</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>转发(&amp;F)</t>
+          <t>&amp;已读回执</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>MessageView&amp;Forward</t>
+          <t>MessageView&amp;Read receipts</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: 转发</t>
+          <t>Suggested in Weblate: 已读回执(&amp;R)
+Suggested in Weblate: 已读回执</t>
         </is>
       </c>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14693</t>
+          <t>../qml/MessageView.qml:14704</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>&amp;Mark as read</t>
+          <t>&amp;Forward</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>标为已读(&amp;M)</t>
+          <t>转发(&amp;F)</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>MessageView&amp;Mark as read</t>
-[...2 lines deleted...]
-      <c r="G370" t="inlineStr"/>
+          <t>MessageView&amp;Forward</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 转发</t>
+        </is>
+      </c>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14698</t>
+          <t>../qml/MessageView.qml:14717</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>View raw message</t>
+          <t>&amp;Mark as read</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>查看源代码</t>
+          <t>标为已读(&amp;M)</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>MessageViewView raw message</t>
+          <t>MessageView&amp;Mark as read</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14705</t>
+          <t>../qml/MessageView.qml:14724</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>View decrypted raw message</t>
+          <t>View raw message</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>查看解密后的源代码</t>
+          <t>查看源代码</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>MessageViewView decrypted raw message</t>
+          <t>MessageViewView raw message</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14714</t>
+          <t>../qml/MessageView.qml:14731</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Remo&amp;ve message</t>
+          <t>View decrypted raw message</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>移除消息(&amp;v)</t>
+          <t>查看解密后的源代码</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>MessageViewRemo&amp;ve message</t>
+          <t>MessageViewView decrypted raw message</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14728</t>
+          <t>../qml/MessageView.qml:14740</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Report message</t>
+          <t>Remo&amp;ve message</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>举报消息</t>
+          <t>移除消息(&amp;v)</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>MessageViewReport message</t>
+          <t>MessageViewRemo&amp;ve message</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14739</t>
+          <t>../qml/MessageView.qml:14754</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>&amp;Save as</t>
+          <t>Report message</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>另存为(&amp;S)</t>
+          <t>举报消息</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>MessageView&amp;Save as</t>
+          <t>MessageViewReport message</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14747</t>
+          <t>../qml/MessageView.qml:14765</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>&amp;Open in external program</t>
+          <t>&amp;Save as</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>在外部程序中打开(&amp;O)</t>
+          <t>另存为(&amp;S)</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>MessageView&amp;Open in external program</t>
+          <t>MessageView&amp;Save as</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14755</t>
+          <t>../qml/MessageView.qml:14773</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Copy link to eve&amp;nt</t>
+          <t>&amp;Open in external program</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>复制到事件的链接(&amp;n)</t>
+          <t>在外部程序中打开(&amp;O)</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>MessageViewCopy link to eve&amp;nt</t>
+          <t>MessageView&amp;Open in external program</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>../qml/MessageView.qml:14813</t>
+          <t>../qml/MessageView.qml:14781</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>&amp;Go to quoted message</t>
+          <t>Copy link to eve&amp;nt</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>转到引用的消息(&amp;G)</t>
+          <t>复制到事件的链接(&amp;n)</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>MessageView&amp;Go to quoted message</t>
+          <t>MessageViewCopy link to eve&amp;nt</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14823</t>
+          <t>../qml/MessageView.qml:14839</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Send Verification Request</t>
+          <t>&amp;Go to quoted message</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>发送验证请求</t>
+          <t>转到引用的消息(&amp;G)</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>NewVerificationRequestSend Verification Request</t>
+          <t>MessageView&amp;Go to quoted message</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14823</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14849</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Received Verification Request</t>
+          <t>Send Verification Request</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>收到验证请求</t>
+          <t>发送验证请求</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>NewVerificationRequestReceived Verification Request</t>
+          <t>NewVerificationRequestSend Verification Request</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14837</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14849</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
+          <t>Received Verification Request</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>为了让其他用户看到哪些设备真正属于你，可以对这些设备进行验证。这样还可以自动进行密钥备份。要现在就验证未验证的设备吗？（请确保你有其中一个设备可用）</t>
+          <t>收到验证请求</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
+          <t>NewVerificationRequestReceived Verification Request</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14839</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14863</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
+          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>为了让其他用户看到哪些设备真正属于你，可以对这些设备进行验证。这样还可以自动进行密钥备份。要现在就验证 %1 吗？</t>
+          <t>为了让其他用户看到哪些设备真正属于你，可以对这些设备进行验证。这样还可以自动进行密钥备份。要现在就验证未验证的设备吗？（请确保你有其中一个设备可用）</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
+          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify an unverified device now? (Please make sure you have one of those devices available.)</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14841</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14865</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>To ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
+          <t>To allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>为确保没有恶意用户可以窃听你的加密通信，你可以验证对方。</t>
+          <t>为了让其他用户看到哪些设备真正属于你，可以对这些设备进行验证。这样还可以自动进行密钥备份。要现在就验证 %1 吗？</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>NewVerificationRequestTo ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
+          <t>NewVerificationRequestTo allow other users to see which of your devices actually belong to you, you can verify them. This also allows key backup to work automatically. Verify %1 now?</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14844</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14867</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>%1 has requested to verify their device %2.</t>
+          <t>To ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>%1 已请求验证其设备 %2。</t>
+          <t>为确保没有恶意用户可以窃听你的加密通信，你可以验证对方。</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>NewVerificationRequest%1 has requested to verify their device %2.</t>
+          <t>NewVerificationRequestTo ensure that no malicious user can eavesdrop on your encrypted communications you can verify the other party.</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14846</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14870</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>%1 using the device %2 has requested to be verified.</t>
+          <t>%1 has requested to verify their device %2.</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>%1 使用设备 %2 已要求被验证。</t>
+          <t>%1 已请求验证其设备 %2。</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>NewVerificationRequest%1 using the device %2 has requested to be verified.</t>
+          <t>NewVerificationRequest%1 has requested to verify their device %2.</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14848</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14872</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Your device (%1) has requested to be verified.</t>
+          <t>%1 using the device %2 has requested to be verified.</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>你的设备 (%1) 已请求验证。</t>
+          <t>%1 使用设备 %2 已要求被验证。</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>NewVerificationRequestYour device (%1) has requested to be verified.</t>
+          <t>NewVerificationRequest%1 using the device %2 has requested to be verified.</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14860</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14874</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Your device (%1) has requested to be verified.</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>取消</t>
+          <t>你的设备 (%1) 已请求验证。</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>NewVerificationRequestCancel</t>
+          <t>NewVerificationRequestYour device (%1) has requested to be verified.</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14860</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14886</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Deny</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>拒绝</t>
+          <t>取消</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>NewVerificationRequestDeny</t>
+          <t>NewVerificationRequestCancel</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14873</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14886</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Start verification</t>
+          <t>Deny</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>开始验证</t>
+          <t>拒绝</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>NewVerificationRequestStart verification</t>
+          <t>NewVerificationRequestDeny</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>../qml/device-verification/NewVerificationRequest.qml:14873</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14899</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Accept</t>
+          <t>Start verification</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>接受</t>
+          <t>开始验证</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>NewVerificationRequestAccept</t>
+          <t>NewVerificationRequestStart verification</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15009</t>
+          <t>../qml/device-verification/NewVerificationRequest.qml:14899</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>%1 sent an encrypted message</t>
+          <t>Accept</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>%1 发送了一条加密消息</t>
+          <t>接受</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>NotificationsManager%1 sent an encrypted message</t>
+          <t>NewVerificationRequestAccept</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15021</t>
+          <t>../../src/notifications/ManagerMac.cpp:15035</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>%1 replied with a spoiler.</t>
+          <t>%1 sent an encrypted message</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>%1 回复了一个剧透。</t>
+          <t>%1 发送了一条加密消息</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
+          <t>NotificationsManager%1 sent an encrypted message</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr"/>
+      <c r="H392" t="inlineStr"/>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr">
+        <is>
+          <t>../../src/notifications/ManagerMac.cpp:15047</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>%1 replied with a spoiler.</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>%1 回复了一个剧透。</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr"/>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
           <t>NotificationsManager
 Format a reply in a notification. %1 is the sender.%1 replied with a spoiler.</t>
         </is>
       </c>
-      <c r="G392" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B393" t="inlineStr">
+      <c r="G393" t="inlineStr"/>
+      <c r="H393" t="inlineStr"/>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr">
+        <is>
+          <t>../../src/notifications/ManagerMac.cpp:15057</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
         <is>
           <t>%1 replied: %2</t>
         </is>
       </c>
-      <c r="C393" t="inlineStr">
+      <c r="C394" t="inlineStr">
         <is>
           <t>%1 回复：%2</t>
         </is>
       </c>
-      <c r="D393" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F393" t="inlineStr">
+      <c r="D394" t="inlineStr"/>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
         <is>
           <t>NotificationsManager
 Format a reply in a notification. %1 is the sender, %2 the message%1 replied: %2</t>
         </is>
       </c>
-      <c r="G393" t="inlineStr"/>
-[...28 lines deleted...]
-      </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15036</t>
+          <t>../../src/notifications/ManagerMac.cpp:15056</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>%1 replied to a message</t>
+          <t>%1 replied with an encrypted message</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>%1 回复了一条消息</t>
+          <t>%1 回复了一条加密消息</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>NotificationsManager%1 replied to a message</t>
+          <t>NotificationsManager%1 replied with an encrypted message</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:15036</t>
+          <t>../../src/notifications/ManagerMac.cpp:15062</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>%1 sent a message</t>
+          <t>%1 replied to a message</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>%1 发送了一条消息</t>
+          <t>%1 回复了一条消息</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>NotificationsManager%1 sent a message</t>
+          <t>NotificationsManager%1 replied to a message</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15075</t>
+          <t>../../src/notifications/ManagerMac.cpp:15062</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Place a call to %1?</t>
+          <t>%1 sent a message</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>向 %1 发起通话？</t>
+          <t>%1 发送了一条消息</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>PlaceCallPlace a call to %1?</t>
+          <t>NotificationsManager%1 sent a message</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15091</t>
+          <t>../qml/voip/PlaceCall.qml:15101</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>No microphone found.</t>
+          <t>Place a call to %1?</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>未检测到麦克风。</t>
+          <t>向 %1 发起通话？</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>PlaceCallNo microphone found.</t>
+          <t>PlaceCallPlace a call to %1?</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15115</t>
+          <t>../qml/voip/PlaceCall.qml:15117</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Voice</t>
+          <t>No microphone found.</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>语音</t>
+          <t>未检测到麦克风。</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>PlaceCallVoice</t>
+          <t>PlaceCallNo microphone found.</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15128</t>
+          <t>../qml/voip/PlaceCall.qml:15141</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Video</t>
+          <t>Voice</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>视频</t>
+          <t>语音</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>PlaceCallVideo</t>
+          <t>PlaceCallVoice</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15141</t>
+          <t>../qml/voip/PlaceCall.qml:15154</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Screen</t>
+          <t>Video</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>屏幕</t>
+          <t>视频</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>PlaceCallScreen</t>
+          <t>PlaceCallVideo</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>../qml/voip/PlaceCall.qml:15157</t>
+          <t>../qml/voip/PlaceCall.qml:15167</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Screen</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>取消</t>
+          <t>屏幕</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>PlaceCallCancel</t>
+          <t>PlaceCallScreen</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>../qml/delegates/Placeholder.qml:15168</t>
+          <t>../qml/voip/PlaceCall.qml:15183</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t xml:space="preserve">unimplemented event: </t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t xml:space="preserve">未执行的事件： </t>
+          <t>取消</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t xml:space="preserve">Placeholderunimplemented event: </t>
+          <t>PlaceCallCancel</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15194</t>
+          <t>../qml/delegates/Placeholder.qml:15194</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Permissions in %1</t>
+          <t xml:space="preserve">unimplemented event: </t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>%1 中的权限</t>
+          <t xml:space="preserve">未执行的事件： </t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>PowerLevelEditorPermissions in %1</t>
+          <t xml:space="preserve">Placeholderunimplemented event: </t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15208</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15220</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Be careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
+          <t>Permissions in %1</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>编辑权限时要小心。你不能降低与你有相同或更高等级的人的权限。提升他人权限时也要小心。</t>
+          <t>%1 中的权限</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>PowerLevelEditorBe careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
+          <t>PowerLevelEditorPermissions in %1</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15221</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15234</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Roles</t>
+          <t>Be careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>角色</t>
+          <t>编辑权限时要小心。你不能降低与你有相同或更高等级的人的权限。提升他人权限时也要小心。</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>PowerLevelEditorRoles</t>
+          <t>PowerLevelEditorBe careful when editing permissions. You can't lower the permissions of people with a same or higher level than you. Be careful when promoting others.</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15224</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15247</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Users</t>
+          <t>Roles</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>用户</t>
+          <t>角色</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>PowerLevelEditorUsers</t>
+          <t>PowerLevelEditorRoles</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15244</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15250</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Move permissions between roles to change them</t>
+          <t>Users</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>在角色之间移动权限以更改它们</t>
+          <t>用户</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>PowerLevelEditorMove permissions between roles to change them</t>
+          <t>PowerLevelEditorUsers</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15506</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15270</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Administrator (%1)</t>
+          <t>Move permissions between roles to change them</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>管理员 (%1)</t>
+          <t>在角色之间移动权限以更改它们</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdministrator (%1)</t>
+          <t>PowerLevelEditorMove permissions between roles to change them</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15508</t>
-[...11 lines deleted...]
-      </c>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15536</t>
+        </is>
+      </c>
+      <c r="B410" t="inlineStr"/>
+      <c r="C410" t="inlineStr"/>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>PowerLevelEditorModerator (%1)</t>
+          <t>PowerLevelEditorCreator</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15270</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15538</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>User (%1)</t>
+          <t>Administrator (%1)</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>用户 (%1)</t>
+          <t>管理员 (%1)</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>PowerLevelEditorUser (%1)</t>
+          <t>PowerLevelEditorAdministrator (%1)</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15510</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15540</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Custom (%1)</t>
+          <t>Moderator (%1)</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>自定义 (%1)</t>
+          <t>协管员 (%1)</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>PowerLevelEditorCustom (%1)</t>
+          <t>PowerLevelEditorModerator (%1)</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15285</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15542</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Remove event type</t>
+          <t>User (%1)</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>移除事件类型</t>
+          <t>用户 (%1)</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>PowerLevelEditorRemove event type</t>
+          <t>PowerLevelEditorUser (%1)</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15285</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15544</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Add event type</t>
+          <t>Custom (%1)</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>添加事件类型</t>
+          <t>自定义 (%1)</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd event type</t>
+          <t>PowerLevelEditorCustom (%1)</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15327</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15314</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Add new role</t>
+          <t>Remove event type</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>添加新角色</t>
+          <t>移除事件类型</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd new role</t>
+          <t>PowerLevelEditorRemove event type</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15365</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15314</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>Add event type</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>添加</t>
+          <t>添加事件类型</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd</t>
+          <t>PowerLevelEditorAdd event type</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15381</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15356</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Move users up or down to change their permissions</t>
+          <t>Add new role</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>上下移动用户以更改其权限</t>
+          <t>添加新角色</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>PowerLevelEditorMove users up or down to change their permissions</t>
+          <t>PowerLevelEditorAdd new role</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15523</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15394</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Remove user</t>
+          <t>Add</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>移除用户</t>
+          <t>添加</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>PowerLevelEditorRemove user</t>
+          <t>PowerLevelEditorAdd</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelEditor.qml:15523</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15410</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Add user</t>
+          <t>Move users up or down to change their permissions</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>添加用户</t>
+          <t>上下移动用户以更改其权限</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>PowerLevelEditorAdd user</t>
+          <t>PowerLevelEditorMove users up or down to change their permissions</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15548</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15557</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Apply permission changes</t>
+          <t>Remove user</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>应用权限更改</t>
+          <t>移除用户</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogApply permission changes</t>
+          <t>PowerLevelEditorRemove user</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15562</t>
+          <t>../qml/dialogs/PowerLevelEditor.qml:15557</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Which of the subcommunities and rooms should these permissions be applied to?</t>
+          <t>Add user</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>这些权限应该应用于哪些子社区和聊天室？</t>
+          <t>添加用户</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogWhich of the subcommunities and rooms should these permissions be applied to?</t>
+          <t>PowerLevelEditorAdd user</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15576</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15582</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Apply permissions recursively</t>
+          <t>Apply permission changes</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>递归应用权限</t>
+          <t>应用权限更改</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogApply permissions recursively</t>
+          <t>PowerLevelSpacesApplyDialogApply permission changes</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15588</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15596</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Overwrite exisiting modifications in rooms</t>
+          <t>Which of the subcommunities and rooms should these permissions be applied to?</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>覆盖聊天室中的现有修改</t>
+          <t>这些权限应该应用于哪些子社区和聊天室？</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogOverwrite exisiting modifications in rooms</t>
+          <t>PowerLevelSpacesApplyDialogWhich of the subcommunities and rooms should these permissions be applied to?</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15629</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15610</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>No permissions to apply the new permissions here</t>
+          <t>Apply permissions recursively</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>没有在此处应用新权限的权限</t>
+          <t>递归应用权限</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogNo permissions to apply the new permissions here</t>
+          <t>PowerLevelSpacesApplyDialogApply permissions recursively</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15630</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15622</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>No changes needed</t>
+          <t>Overwrite exisiting modifications in rooms</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>无需更改</t>
+          <t>覆盖聊天室中的现有修改</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogNo changes needed</t>
+          <t>PowerLevelSpacesApplyDialogOverwrite exisiting modifications in rooms</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15631</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15663</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Existing modifications to the permissions in this room will be overwritten</t>
+          <t>No permissions to apply the new permissions here</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>对此聊天室现有权限的修改将被覆盖</t>
+          <t>没有在此处应用新权限的权限</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogExisting modifications to the permissions in this room will be overwritten</t>
+          <t>PowerLevelSpacesApplyDialogNo permissions to apply the new permissions here</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15632</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15664</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Permissions synchronized with community</t>
+          <t>No changes needed</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>权限已与社区同步</t>
+          <t>无需更改</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>PowerLevelSpacesApplyDialogPermissions synchronized with community</t>
+          <t>PowerLevelSpacesApplyDialogNo changes needed</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:16382</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15665</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Failed to update powerlevel: %1</t>
+          <t>Existing modifications to the permissions in this room will be overwritten</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>未能更新权限等级：%1</t>
+          <t>对此聊天室现有权限的修改将被覆盖</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>PowerLevelsFailed to update powerlevel: %1</t>
+          <t>PowerLevelSpacesApplyDialogExisting modifications to the permissions in this room will be overwritten</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:16263</t>
+          <t>../qml/dialogs/PowerLevelSpacesApplyDialog.qml:15666</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Failed to update powerlevel: %1</t>
+          <t>Permissions synchronized with community</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>未能更新权限等级：%1</t>
+          <t>权限已与社区同步</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>PowerlevelEditingModelsFailed to update powerlevel: %1</t>
+          <t>PowerLevelSpacesApplyDialogPermissions synchronized with community</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>../qml/components/PowerlevelIndicator.qml:16293</t>
+          <t>../../src/PowerlevelsEditModels.cpp:16454</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Administrator: %1</t>
+          <t>Failed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>管理员：%1</t>
+          <t>未能更新权限等级：%1</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>PowerlevelIndicatorAdministrator: %1</t>
-[...6 lines deleted...]
-      </c>
+          <t>PowerLevelsFailed to update powerlevel: %1</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>../qml/components/PowerlevelIndicator.qml:16295</t>
+          <t>../../src/PowerlevelsEditModels.cpp:16327</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Moderator: %1</t>
+          <t>Failed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>协管员：%1</t>
+          <t>未能更新权限等级：%1</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>PowerlevelIndicatorModerator: %1</t>
+          <t>PowerlevelEditingModelsFailed to update powerlevel: %1</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>../qml/components/PowerlevelIndicator.qml:16297</t>
-[...11 lines deleted...]
-      </c>
+          <t>../qml/components/PowerlevelIndicator.qml:16359</t>
+        </is>
+      </c>
+      <c r="B432" t="inlineStr"/>
+      <c r="C432" t="inlineStr"/>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>PowerlevelIndicatorUser: %1</t>
+          <t>PowerlevelIndicatorCreator</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15829</t>
+          <t>../qml/components/PowerlevelIndicator.qml:16361</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Other events</t>
+          <t>Administrator (%1)</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>其他事件</t>
+          <t>管理员 (%1)</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelOther events</t>
+          <t>PowerlevelIndicatorAdministrator (%1)</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15831</t>
+          <t>../qml/components/PowerlevelIndicator.qml:16363</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Other state events</t>
+          <t>Moderator: %1</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>其他状态事件</t>
+          <t>协管员：%1</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelOther state events</t>
+          <t>PowerlevelIndicatorModerator: %1</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15833</t>
+          <t>../qml/components/PowerlevelIndicator.qml:16365</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Remove other users</t>
+          <t>User: %1</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>移除其他用户</t>
+          <t>用户：%1</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelRemove other users</t>
+          <t>PowerlevelIndicatorUser: %1</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15835</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15873</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Ban other users</t>
+          <t>Other events</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>封禁其他用户</t>
+          <t>其他事件</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan other users</t>
+          <t>PowerlevelsTypeListModelOther events</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15837</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15875</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Invite other users</t>
+          <t>Other state events</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>邀请其他用户</t>
+          <t>其他状态事件</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelInvite other users</t>
+          <t>PowerlevelsTypeListModelOther state events</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15839</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15877</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Redact events sent by others</t>
+          <t>Remove other users</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>删除其他人发送的事件</t>
+          <t>移除其他用户</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelRedact events sent by others</t>
+          <t>PowerlevelsTypeListModelRemove other users</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15841</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15879</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Reactions</t>
+          <t>Ban other users</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>回应</t>
+          <t>封禁其他用户</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelReactions</t>
+          <t>PowerlevelsTypeListModelBan other users</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15843</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15881</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Deprecated aliases events</t>
+          <t>Invite other users</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>已废弃的别名事件</t>
+          <t>邀请其他用户</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelDeprecated aliases events</t>
+          <t>PowerlevelsTypeListModelInvite other users</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15845</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15883</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Change the room avatar</t>
+          <t>Redact events sent by others</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>更改聊天室头像</t>
+          <t>删除其他人发送的事件</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room avatar</t>
+          <t>PowerlevelsTypeListModelRedact events sent by others</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15847</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15885</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Change the room addresses</t>
+          <t>Reactions</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>更改聊天室地址</t>
+          <t>回应</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room addresses</t>
+          <t>PowerlevelsTypeListModelReactions</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15849</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15887</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Send encrypted messages</t>
+          <t>Deprecated aliases events</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>发送加密消息</t>
+          <t>已废弃的别名事件</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelSend encrypted messages</t>
+          <t>PowerlevelsTypeListModelDeprecated aliases events</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15851</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15889</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Enable encryption</t>
+          <t>Change the room avatar</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>启用加密</t>
+          <t>更改聊天室头像</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelEnable encryption</t>
+          <t>PowerlevelsTypeListModelChange the room avatar</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15853</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15891</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Change guest access</t>
+          <t>Change the room addresses</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>更改访客访问权限</t>
+          <t>更改聊天室地址</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange guest access</t>
+          <t>PowerlevelsTypeListModelChange the room addresses</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15855</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15893</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Change history visibility</t>
+          <t>Send encrypted messages</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>更改历史可见性</t>
+          <t>发送加密消息</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange history visibility</t>
+          <t>PowerlevelsTypeListModelSend encrypted messages</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15857</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15895</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Change who can join</t>
+          <t>Enable encryption</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>更改谁可以加入</t>
+          <t>启用加密</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange who can join</t>
+          <t>PowerlevelsTypeListModelEnable encryption</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15859</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15897</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Send messages</t>
+          <t>Change guest access</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>发送消息</t>
+          <t>更改访客访问权限</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelSend messages</t>
+          <t>PowerlevelsTypeListModelChange guest access</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15861</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15899</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Change the room name</t>
+          <t>Change history visibility</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>更改聊天室名称</t>
+          <t>更改历史可见性</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room name</t>
+          <t>PowerlevelsTypeListModelChange history visibility</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15863</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15901</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Change the room permissions</t>
+          <t>Change who can join</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>更改聊天室权限</t>
+          <t>更改谁可以加入</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room permissions</t>
+          <t>PowerlevelsTypeListModelChange who can join</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15865</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15903</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Change the rooms topic</t>
+          <t>Send messages</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>更改聊天室话题</t>
+          <t>发送消息</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the rooms topic</t>
+          <t>PowerlevelsTypeListModelSend messages</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15867</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15905</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Change the widgets</t>
+          <t>Change the room name</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>更改挂件</t>
+          <t>更改聊天室名称</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the widgets</t>
+          <t>PowerlevelsTypeListModelChange the room name</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15869</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15907</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Change the widgets (experimental)</t>
+          <t>Change the room permissions</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>更改挂件（实验性）</t>
+          <t>更改聊天室权限</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the widgets (experimental)</t>
-[...6 lines deleted...]
-      </c>
+          <t>PowerlevelsTypeListModelChange the room permissions</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15871</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15909</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Redact own events</t>
+          <t>Change the rooms topic</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>删除自己的事件</t>
+          <t>更改聊天室话题</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelRedact own events</t>
+          <t>PowerlevelsTypeListModelChange the rooms topic</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15873</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15911</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Change the pinned events</t>
+          <t>Change the widgets</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>更改置顶事件</t>
+          <t>更改挂件</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the pinned events</t>
+          <t>PowerlevelsTypeListModelChange the widgets</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15875</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15913</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Upgrade the room</t>
+          <t>Change the widgets (experimental)</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>升级聊天室</t>
+          <t>更改挂件（实验性）</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelUpgrade the room</t>
-[...7 lines deleted...]
-      </c>
+          <t>PowerlevelsTypeListModelChange the widgets (experimental)</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 更改挂件 (实验性)</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15877</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15915</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Send stickers</t>
+          <t>Redact own events</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>发送贴纸</t>
+          <t>删除自己的事件</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelSend stickers</t>
+          <t>PowerlevelsTypeListModelRedact own events</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15880</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15917</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Ban users using policy rules</t>
+          <t>Change the pinned events</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>使用策略规则封禁用户</t>
+          <t>更改置顶事件</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan users using policy rules</t>
+          <t>PowerlevelsTypeListModelChange the pinned events</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15882</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15919</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Ban rooms using policy rules</t>
+          <t>Upgrade the room</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>使用策略规则封禁聊天室</t>
+          <t>升级聊天室</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan rooms using policy rules</t>
+          <t>PowerlevelsTypeListModelUpgrade the room</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
-      <c r="H459" t="inlineStr"/>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t>Means upgrading to a new room version</t>
+        </is>
+      </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15884</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15921</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Ban servers using policy rules</t>
+          <t>Send stickers</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>使用策略规则封禁服务器</t>
+          <t>发送贴纸</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelBan servers using policy rules</t>
+          <t>PowerlevelsTypeListModelSend stickers</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15887</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15924</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Edit child communities and rooms</t>
+          <t>Ban users using policy rules</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>编辑子社区和聊天室</t>
+          <t>使用策略规则封禁用户</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelEdit child communities and rooms</t>
+          <t>PowerlevelsTypeListModelBan users using policy rules</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15889</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15926</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Change parent communities</t>
+          <t>Ban rooms using policy rules</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>更改父社区</t>
+          <t>使用策略规则封禁聊天室</t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange parent communities</t>
+          <t>PowerlevelsTypeListModelBan rooms using policy rules</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15892</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15928</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Start a call</t>
+          <t>Ban servers using policy rules</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>开始通话</t>
+          <t>使用策略规则封禁服务器</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelStart a call</t>
+          <t>PowerlevelsTypeListModelBan servers using policy rules</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15894</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15931</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Negotiate a call</t>
+          <t>Edit child communities and rooms</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>协商通话</t>
+          <t>编辑子社区和聊天室</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelNegotiate a call</t>
+          <t>PowerlevelsTypeListModelEdit child communities and rooms</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15896</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15933</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Answer a call</t>
+          <t>Change parent communities</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>应答通话</t>
+          <t>更改父社区</t>
         </is>
       </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelAnswer a call</t>
+          <t>PowerlevelsTypeListModelChange parent communities</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15898</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15936</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Hang up a call</t>
+          <t>Start a call</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>挂断通话</t>
+          <t>开始通话</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelHang up a call</t>
+          <t>PowerlevelsTypeListModelStart a call</t>
         </is>
       </c>
       <c r="G466" t="inlineStr"/>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15900</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15938</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Reject a call</t>
+          <t>Negotiate a call</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>拒绝通话</t>
+          <t>协商通话</t>
         </is>
       </c>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelReject a call</t>
+          <t>PowerlevelsTypeListModelNegotiate a call</t>
         </is>
       </c>
       <c r="G467" t="inlineStr"/>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:15902</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15940</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Change the room emotes</t>
+          <t>Answer a call</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>更改聊天室表情</t>
+          <t>应答通话</t>
         </is>
       </c>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>PowerlevelsTypeListModelChange the room emotes</t>
+          <t>PowerlevelsTypeListModelAnswer a call</t>
         </is>
       </c>
       <c r="G468" t="inlineStr"/>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>../../src/PowerlevelsEditModels.cpp:16119</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15942</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Other users</t>
+          <t>Hang up a call</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>其他用户</t>
+          <t>挂断通话</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>PowerlevelsUserListModelOther users</t>
+          <t>PowerlevelsTypeListModelHang up a call</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16340</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15944</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Create a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
+          <t>Reject a call</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>创建一个独特的配置文件，允许你同时登录多个帐户并启动多个 Nheko 实例。</t>
+          <t>拒绝通话</t>
         </is>
       </c>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>QCoreApplicationCreate a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
+          <t>PowerlevelsTypeListModelReject a call</t>
         </is>
       </c>
       <c r="G470" t="inlineStr"/>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16342</t>
+          <t>../../src/PowerlevelsEditModels.cpp:15946</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>profile</t>
+          <t>Change the room emotes</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>个人资料</t>
+          <t>更改聊天室表情</t>
         </is>
       </c>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>QCoreApplicationprofile</t>
+          <t>PowerlevelsTypeListModelChange the room emotes</t>
         </is>
       </c>
       <c r="G471" t="inlineStr"/>
       <c r="H471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16343</t>
+          <t>../../src/PowerlevelsEditModels.cpp:16176</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>profile name</t>
+          <t>Other users</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>个人资料名称</t>
+          <t>其他用户</t>
         </is>
       </c>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>QCoreApplicationprofile name</t>
+          <t>PowerlevelsUserListModelOther users</t>
         </is>
       </c>
       <c r="G472" t="inlineStr"/>
       <c r="H472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16313</t>
+          <t>../../src/main.cpp:16396</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Alias for '--log-level trace'.</t>
+          <t>Create a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>'--log-level trace' 的别名。</t>
+          <t>创建一个独特的配置文件，允许你同时登录多个帐户并启动多个 Nheko 实例。</t>
         </is>
       </c>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>QObjectAlias for '--log-level trace'.</t>
+          <t>QCoreApplicationCreate a unique profile which allows you to log into several accounts at the same time and start multiple instances of nheko.</t>
         </is>
       </c>
       <c r="G473" t="inlineStr"/>
       <c r="H473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16317</t>
+          <t>../../src/main.cpp:16398</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Set the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
+          <t>profile</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>设置全局日志级别，或以逗号分隔的 &lt;component&gt;=&lt;level&gt; 列表，或两者。例如，要将默认日志级别设置为 “warn” 但禁用 “ui” 组件的日志记录，请传递 “warn,ui=off” 。级别：{trace,debug,info,warning,error,critical,off} 组件：{crypto,db,mtx,net,qml,ui}</t>
+          <t>个人资料</t>
         </is>
       </c>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>QObjectSet the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
+          <t>QCoreApplicationprofile</t>
         </is>
       </c>
       <c r="G474" t="inlineStr"/>
       <c r="H474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16322</t>
+          <t>../../src/main.cpp:16399</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>level</t>
+          <t>profile name</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>级别</t>
+          <t>个人资料名称</t>
         </is>
       </c>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>QObjectlevel</t>
+          <t>QCoreApplicationprofile name</t>
         </is>
       </c>
       <c r="G475" t="inlineStr"/>
       <c r="H475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16326</t>
+          <t>../../src/main.cpp:16369</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Set the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
+          <t>Alias for '--log-level trace'.</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>设置日志输出类型。允许使用逗号分隔的列表。默认值为 “file,stderr” 。类型：{file,stderr,none}</t>
+          <t>'--log-level trace' 的别名。</t>
         </is>
       </c>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>QObjectSet the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
+          <t>QObjectAlias for '--log-level trace'.</t>
         </is>
       </c>
       <c r="G476" t="inlineStr"/>
       <c r="H476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16328</t>
+          <t>../../src/main.cpp:16373</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>type</t>
+          <t>Set the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>类型</t>
+          <t>设置全局日志级别，或以逗号分隔的 &lt;component&gt;=&lt;level&gt; 列表，或两者。例如，要将默认日志级别设置为 “warn” 但禁用 “ui” 组件的日志记录，请传递 “warn,ui=off” 。级别：{trace,debug,info,warning,error,critical,off} 组件：{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>QObjecttype</t>
+          <t>QObjectSet the global log level, or a comma-separated list of &lt;component&gt;=&lt;level&gt; pairs, or both. For example, to set the default log level to 'warn' but disable logging for the 'ui' component, pass 'warn,ui=off'. levels:{trace,debug,info,warning,error,critical,off} components:{crypto,db,mtx,net,qml,ui}</t>
         </is>
       </c>
       <c r="G477" t="inlineStr"/>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>../../src/main.cpp:16332</t>
+          <t>../../src/main.cpp:16378</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Recompacts the database which might improve performance.</t>
+          <t>level</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>重新压缩数据库，可能会提高性能。</t>
+          <t>级别</t>
         </is>
       </c>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>QObjectRecompacts the database which might improve performance.</t>
+          <t>QObjectlevel</t>
         </is>
       </c>
       <c r="G478" t="inlineStr"/>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16274</t>
+          <t>../../src/main.cpp:16382</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Respond</t>
+          <t>Set the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>响应</t>
+          <t>设置日志输出类型。允许使用逗号分隔的列表。默认值为 “file,stderr” 。类型：{file,stderr,none}</t>
         </is>
       </c>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>QObjectRespond</t>
+          <t>QObjectSet the log output type. A comma-separated list is allowed. The default is 'file,stderr'. types:{file,stderr,none}</t>
         </is>
       </c>
       <c r="G479" t="inlineStr"/>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16275</t>
+          <t>../../src/main.cpp:16384</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Send</t>
+          <t>type</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>发送</t>
+          <t>类型</t>
         </is>
       </c>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>QObjectSend</t>
+          <t>QObjecttype</t>
         </is>
       </c>
       <c r="G480" t="inlineStr"/>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:16276</t>
+          <t>../../src/main.cpp:16388</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Write a message…</t>
+          <t>Recompacts the database which might improve performance.</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>写消息…</t>
+          <t>重新压缩数据库，可能会提高性能。</t>
         </is>
       </c>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>QObjectWrite a message...</t>
+          <t>QObjectRecompacts the database which might improve performance.</t>
         </is>
       </c>
       <c r="G481" t="inlineStr"/>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16316</t>
+          <t>../../src/notifications/ManagerMac.cpp:16330</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Solve the reCAPTCHA and press the confirm button</t>
+          <t>Respond</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>通过 reCAPTCHA 并按确认按钮</t>
+          <t>响应</t>
         </is>
       </c>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogSolve the reCAPTCHA and press the confirm button</t>
+          <t>QObjectRespond</t>
         </is>
       </c>
       <c r="G482" t="inlineStr"/>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16324</t>
+          <t>../../src/notifications/ManagerMac.cpp:16331</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Open reCAPTCHA</t>
+          <t>Send</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>打开 reCAPTCHA</t>
+          <t>发送</t>
         </is>
       </c>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogOpen reCAPTCHA</t>
+          <t>QObjectSend</t>
         </is>
       </c>
       <c r="G483" t="inlineStr"/>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16329</t>
+          <t>../../src/notifications/ManagerMac.cpp:16332</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Write a message…</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>取消</t>
+          <t>写消息…</t>
         </is>
       </c>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogCancel</t>
+          <t>QObjectWrite a message...</t>
         </is>
       </c>
       <c r="G484" t="inlineStr"/>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReCaptchaDialog.qml:16334</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16372</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Confirm</t>
+          <t>Solve the reCAPTCHA and press the confirm button</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>确认</t>
+          <t>通过 reCAPTCHA 并按确认按钮</t>
         </is>
       </c>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>ReCaptchaDialogConfirm</t>
+          <t>ReCaptchaDialogSolve the reCAPTCHA and press the confirm button</t>
         </is>
       </c>
       <c r="G485" t="inlineStr"/>
       <c r="H485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReadReceipts.qml:16373</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16380</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Read receipts</t>
+          <t>Open reCAPTCHA</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>已读回执</t>
+          <t>打开 reCAPTCHA</t>
         </is>
       </c>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>ReadReceiptsRead receipts</t>
+          <t>ReCaptchaDialogOpen reCAPTCHA</t>
         </is>
       </c>
       <c r="G486" t="inlineStr"/>
       <c r="H486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>../../src/ReadReceiptsModel.cpp:16484</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16385</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Yesterday, %1</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>昨天，%1</t>
+          <t>取消</t>
         </is>
       </c>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>ReadReceiptsModelYesterday, %1</t>
+          <t>ReCaptchaDialogCancel</t>
         </is>
       </c>
       <c r="G487" t="inlineStr"/>
       <c r="H487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16567</t>
+          <t>../qml/dialogs/ReCaptchaDialog.qml:16390</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Autodiscovery failed. Received malformed response.</t>
+          <t>Confirm</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>自动发现失败。收到格式错误的回复。</t>
+          <t>确认</t>
         </is>
       </c>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>RegisterPageAutodiscovery failed. Received malformed response.</t>
+          <t>ReCaptchaDialogConfirm</t>
         </is>
       </c>
       <c r="G488" t="inlineStr"/>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16574</t>
+          <t>../qml/dialogs/ReadReceipts.qml:16429</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
+          <t>Read receipts</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>自动发现失败。请求 .well-known 时出现未知错误。</t>
+          <t>已读回执</t>
         </is>
       </c>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>RegisterPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
+          <t>ReadReceiptsRead receipts</t>
         </is>
       </c>
       <c r="G489" t="inlineStr"/>
       <c r="H489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16599</t>
+          <t>../../src/ReadReceiptsModel.cpp:16540</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>The required endpoints were not found. Possibly not a Matrix server.</t>
+          <t>Yesterday, %1</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>所需的端点未找到。可能不是 Matrix 服务器。</t>
+          <t>昨天，%1</t>
         </is>
       </c>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>RegisterPageThe required endpoints were not found. Possibly not a Matrix server.</t>
-[...6 lines deleted...]
-      </c>
+          <t>ReadReceiptsModelYesterday, %1</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr"/>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16606</t>
+          <t>../../src/RegisterPage.cpp:16623</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Received malformed response. Make sure the homeserver domain is valid.</t>
+          <t>Autodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>收到形式错误的响应。请确保主服务器域有效。</t>
+          <t>自动发现失败。收到格式错误的回复。</t>
         </is>
       </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>RegisterPageReceived malformed response. Make sure the homeserver domain is valid.</t>
+          <t>RegisterPageAutodiscovery failed. Received malformed response.</t>
         </is>
       </c>
       <c r="G491" t="inlineStr"/>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16611</t>
+          <t>../../src/RegisterPage.cpp:16630</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
+          <t>Autodiscovery failed. Unknown error while requesting .well-known.</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>收到形式错误的响应。请确保主服务器域有效。</t>
+          <t>自动发现失败。请求 .well-known 时出现未知错误。</t>
         </is>
       </c>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>RegisterPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
+          <t>RegisterPageAutodiscovery failed. Unknown error when requesting .well-known.</t>
         </is>
       </c>
       <c r="G492" t="inlineStr"/>
       <c r="H492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16633</t>
+          <t>../../src/RegisterPage.cpp:16655</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>The selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
+          <t>The required endpoints were not found. Possibly not a Matrix server.</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>所选服务器不支持此客户端可理解的 Matrix 协议版本（%1 至 %2）。你无法注册。</t>
+          <t>所需的端点未找到。可能不是 Matrix 服务器。</t>
         </is>
       </c>
       <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>RegisterPageThe selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
-[...2 lines deleted...]
-      <c r="G493" t="inlineStr"/>
+          <t>RegisterPageThe required endpoints were not found. Possibly not a Matrix server.</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 没有找到所需的端点。可能不是 Matrix 服务器。</t>
+        </is>
+      </c>
       <c r="H493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16645</t>
+          <t>../../src/RegisterPage.cpp:16662</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Server does not support querying registration flows!</t>
+          <t>Received malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>服务器不支持查询注册流程！</t>
+          <t>收到形式错误的响应。请确保主服务器域有效。</t>
         </is>
       </c>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>RegisterPageServer does not support querying registration flows!</t>
+          <t>RegisterPageReceived malformed response. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G494" t="inlineStr"/>
       <c r="H494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16650</t>
+          <t>../../src/RegisterPage.cpp:16667</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Server does not support registration.</t>
+          <t>An unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>此服务器不支持注册。</t>
+          <t>收到形式错误的响应。请确保主服务器域有效。</t>
         </is>
       </c>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>RegisterPageServer does not support registration.</t>
+          <t>RegisterPageAn unknown error occured. Make sure the homeserver domain is valid.</t>
         </is>
       </c>
       <c r="G495" t="inlineStr"/>
       <c r="H495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16678</t>
+          <t>../../src/RegisterPage.cpp:16689</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Invalid username.</t>
+          <t>The selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>无效的用户名。</t>
+          <t>所选服务器不支持此客户端可理解的 Matrix 协议版本（%1 至 %2）。你无法注册。</t>
         </is>
       </c>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>RegisterPageInvalid username.</t>
+          <t>RegisterPageThe selected server does not support a version of the Matrix protocol that this client understands (%1 to %2). You can't register.</t>
         </is>
       </c>
       <c r="G496" t="inlineStr"/>
       <c r="H496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16680</t>
+          <t>../../src/RegisterPage.cpp:16701</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Name already in use.</t>
+          <t>Server does not support querying registration flows!</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>此名称已被使用。</t>
+          <t>服务器不支持查询注册流程！</t>
         </is>
       </c>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>RegisterPageName already in use.</t>
+          <t>RegisterPageServer does not support querying registration flows!</t>
         </is>
       </c>
       <c r="G497" t="inlineStr"/>
       <c r="H497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>../../src/RegisterPage.cpp:16682</t>
+          <t>../../src/RegisterPage.cpp:16706</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Part of the reserved namespace.</t>
+          <t>Server does not support registration.</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>保留命名空间的一部分。</t>
+          <t>此服务器不支持注册。</t>
         </is>
       </c>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>RegisterPagePart of the reserved namespace.</t>
+          <t>RegisterPageServer does not support registration.</t>
         </is>
       </c>
       <c r="G498" t="inlineStr"/>
       <c r="H498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16740</t>
+          <t>../../src/RegisterPage.cpp:16734</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Homeserver</t>
+          <t>Invalid username.</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>主服务器</t>
+          <t>无效的用户名。</t>
         </is>
       </c>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>RegisterPageHomeserver</t>
+          <t>RegisterPageInvalid username.</t>
         </is>
       </c>
       <c r="G499" t="inlineStr"/>
       <c r="H499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16741</t>
+          <t>../../src/RegisterPage.cpp:16736</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>your.server</t>
+          <t>Name already in use.</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>your.server</t>
+          <t>此名称已被使用。</t>
         </is>
       </c>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>RegisterPageyour.server</t>
+          <t>RegisterPageName already in use.</t>
         </is>
       </c>
       <c r="G500" t="inlineStr"/>
       <c r="H500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16744</t>
+          <t>../../src/RegisterPage.cpp:16738</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>A server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
+          <t>Part of the reserved namespace.</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>一个允许注册的服务器。由于Matrix是去中心化的，你需要首先找到可以注册的服务器或托管自己的服务器。</t>
+          <t>保留命名空间的一部分。</t>
         </is>
       </c>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>RegisterPageA server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
+          <t>RegisterPagePart of the reserved namespace.</t>
         </is>
       </c>
       <c r="G501" t="inlineStr"/>
       <c r="H501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16776</t>
+          <t>../qml/pages/RegisterPage.qml:16796</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Username</t>
+          <t>Homeserver</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>用户名</t>
+          <t>主服务器</t>
         </is>
       </c>
       <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>RegisterPageUsername</t>
+          <t>RegisterPageHomeserver</t>
         </is>
       </c>
       <c r="G502" t="inlineStr"/>
       <c r="H502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16777</t>
+          <t>../qml/pages/RegisterPage.qml:16797</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>The username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
+          <t>your.server</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>用户名不能为空，并且只能包含字符 a-z、0-9、.、_、=、- 和 /。</t>
+          <t>your.server</t>
         </is>
       </c>
       <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>RegisterPageThe username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
+          <t>RegisterPageyour.server</t>
         </is>
       </c>
       <c r="G503" t="inlineStr"/>
       <c r="H503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16898</t>
+          <t>../qml/pages/RegisterPage.qml:16800</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>A server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>返回</t>
+          <t>一个允许注册的服务器。由于Matrix是去中心化的，你需要首先找到可以注册的服务器或托管自己的服务器。</t>
         </is>
       </c>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>RegisterPageBack</t>
+          <t>RegisterPageA server that allows registration. Since matrix is decentralized, you need to first find a server you can register on or host your own.</t>
         </is>
       </c>
       <c r="G504" t="inlineStr"/>
       <c r="H504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16819</t>
+          <t>../qml/pages/RegisterPage.qml:16832</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Password</t>
+          <t>Username</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>密码</t>
+          <t>用户名</t>
         </is>
       </c>
       <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>RegisterPagePassword</t>
+          <t>RegisterPageUsername</t>
         </is>
       </c>
       <c r="G505" t="inlineStr"/>
       <c r="H505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16821</t>
+          <t>../qml/pages/RegisterPage.qml:16833</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Please choose a secure password. The exact requirements for password strength may depend on your server.</t>
+          <t>The username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>请选择一个安全的密码。对密码强度的确切要求可能取决于你的服务器。</t>
+          <t>用户名不能为空，并且只能包含字符 a-z、0-9、.、_、=、- 和 /。</t>
         </is>
       </c>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>RegisterPagePlease choose a secure password. The exact requirements for password strength may depend on your server.</t>
+          <t>RegisterPageThe username must not be empty, and must contain only the characters a-z, 0-9, ., _, =, -, and /.</t>
         </is>
       </c>
       <c r="G506" t="inlineStr"/>
       <c r="H506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16828</t>
+          <t>../qml/pages/RegisterPage.qml:16954</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Password confirmation</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>密码确认</t>
+          <t>返回</t>
         </is>
       </c>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>RegisterPagePassword confirmation</t>
+          <t>RegisterPageBack</t>
         </is>
       </c>
       <c r="G507" t="inlineStr"/>
       <c r="H507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16837</t>
+          <t>../qml/pages/RegisterPage.qml:16875</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Your passwords do not match!</t>
+          <t>Password</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>你的密码不匹配！</t>
+          <t>密码</t>
         </is>
       </c>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>RegisterPageYour passwords do not match!</t>
+          <t>RegisterPagePassword</t>
         </is>
       </c>
       <c r="G508" t="inlineStr"/>
       <c r="H508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16845</t>
+          <t>../qml/pages/RegisterPage.qml:16877</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Device name</t>
+          <t>Please choose a secure password. The exact requirements for password strength may depend on your server.</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>设备名</t>
+          <t>请选择一个安全的密码。对密码强度的确切要求可能取决于你的服务器。</t>
         </is>
       </c>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>RegisterPageDevice name</t>
+          <t>RegisterPagePlease choose a secure password. The exact requirements for password strength may depend on your server.</t>
         </is>
       </c>
       <c r="G509" t="inlineStr"/>
       <c r="H509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16847</t>
+          <t>../qml/pages/RegisterPage.qml:16884</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
+          <t>Password confirmation</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>此设备的名称，在验证你的设备时将会显示给其他人。如果没有提供任何信息，则使用默认值。</t>
+          <t>密码确认</t>
         </is>
       </c>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>RegisterPageA name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
+          <t>RegisterPagePassword confirmation</t>
         </is>
       </c>
       <c r="G510" t="inlineStr"/>
       <c r="H510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>../qml/pages/RegisterPage.qml:16878</t>
+          <t>../qml/pages/RegisterPage.qml:16893</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>REGISTER</t>
+          <t>Your passwords do not match!</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>注册</t>
+          <t>你的密码不匹配！</t>
         </is>
       </c>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>RegisterPageREGISTER</t>
+          <t>RegisterPageYour passwords do not match!</t>
         </is>
       </c>
       <c r="G511" t="inlineStr"/>
       <c r="H511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>../qml/ReplyPopup.qml:16919</t>
+          <t>../qml/pages/RegisterPage.qml:16901</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Device name</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>关闭</t>
+          <t>设备名</t>
         </is>
       </c>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>ReplyPopupClose</t>
+          <t>RegisterPageDevice name</t>
         </is>
       </c>
       <c r="G512" t="inlineStr"/>
       <c r="H512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>../qml/ReplyPopup.qml:16935</t>
+          <t>../qml/pages/RegisterPage.qml:16903</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Cancel Edit</t>
+          <t>A name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>取消编辑</t>
+          <t>此设备的名称，在验证你的设备时将会显示给其他人。如果没有提供任何信息，则使用默认值。</t>
         </is>
       </c>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>ReplyPopupCancel Edit</t>
+          <t>RegisterPageA name for this device which will be shown to others when verifying your devices. If nothing is provided a default is used.</t>
         </is>
       </c>
       <c r="G513" t="inlineStr"/>
       <c r="H513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>../qml/ReplyPopup.qml:16951</t>
+          <t>../qml/pages/RegisterPage.qml:16934</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Cancel Thread</t>
+          <t>REGISTER</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>取消消息列</t>
+          <t>注册</t>
         </is>
       </c>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>ReplyPopupCancel Thread</t>
+          <t>RegisterPageREGISTER</t>
         </is>
       </c>
       <c r="G514" t="inlineStr"/>
       <c r="H514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16966</t>
+          <t>../qml/ReplyPopup.qml:16975</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>Report message</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>举报消息</t>
+          <t>关闭</t>
         </is>
       </c>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>ReportMessageReport message</t>
+          <t>ReplyPopupClose</t>
         </is>
       </c>
       <c r="G515" t="inlineStr"/>
       <c r="H515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16981</t>
+          <t>../qml/ReplyPopup.qml:16991</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>This message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
+          <t>Cancel Edit</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>你举报的这条消息将发送给你所在服务器的管理员审核。请注意，并非所有服务器的管理员都会审核所举报的内容。如有必要，你还应要求聊天室的协管员删除内容。</t>
+          <t>取消编辑</t>
         </is>
       </c>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>ReportMessageThis message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
+          <t>ReplyPopupCancel Edit</t>
         </is>
       </c>
       <c r="G516" t="inlineStr"/>
       <c r="H516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16985</t>
+          <t>../qml/ReplyPopup.qml:17007</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Enter your reason for reporting:</t>
+          <t>Cancel Thread</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>输入你举报的理由：</t>
+          <t>取消消息列</t>
         </is>
       </c>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>ReportMessageEnter your reason for reporting:</t>
+          <t>ReplyPopupCancel Thread</t>
         </is>
       </c>
       <c r="G517" t="inlineStr"/>
       <c r="H517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:16995</t>
+          <t>../qml/dialogs/ReportMessage.qml:17022</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>How bad is the message?</t>
+          <t>Report message</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>这条信息有多糟糕？</t>
+          <t>举报消息</t>
         </is>
       </c>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>ReportMessageHow bad is the message?</t>
+          <t>ReportMessageReport message</t>
         </is>
       </c>
       <c r="G518" t="inlineStr"/>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17013</t>
+          <t>../qml/dialogs/ReportMessage.qml:17037</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Not bad</t>
+          <t>This message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>还行</t>
+          <t>你举报的这条消息将发送给你所在服务器的管理员审核。请注意，并非所有服务器的管理员都会审核所举报的内容。如有必要，你还应要求聊天室的协管员删除内容。</t>
         </is>
       </c>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>ReportMessageNot bad</t>
+          <t>ReportMessageThis message you are reporting will be sent to your server administrator for review. Please note that not all server administrators review reported content. You should also ask a room moderator to remove the content if necessary.</t>
         </is>
       </c>
       <c r="G519" t="inlineStr"/>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17015</t>
+          <t>../qml/dialogs/ReportMessage.qml:17041</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Mild</t>
+          <t>Enter your reason for reporting:</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>轻微</t>
+          <t>输入你举报的理由：</t>
         </is>
       </c>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>ReportMessageMild</t>
+          <t>ReportMessageEnter your reason for reporting:</t>
         </is>
       </c>
       <c r="G520" t="inlineStr"/>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17017</t>
+          <t>../qml/dialogs/ReportMessage.qml:17051</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Bad</t>
+          <t>How bad is the message?</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>糟糕</t>
+          <t>这条信息有多糟糕？</t>
         </is>
       </c>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>ReportMessageBad</t>
+          <t>ReportMessageHow bad is the message?</t>
         </is>
       </c>
       <c r="G521" t="inlineStr"/>
       <c r="H521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17019</t>
+          <t>../qml/dialogs/ReportMessage.qml:17069</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Serious</t>
+          <t>Not bad</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>严重</t>
+          <t>还行</t>
         </is>
       </c>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>ReportMessageSerious</t>
+          <t>ReportMessageNot bad</t>
         </is>
       </c>
       <c r="G522" t="inlineStr"/>
       <c r="H522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>../qml/dialogs/ReportMessage.qml:17021</t>
+          <t>../qml/dialogs/ReportMessage.qml:17071</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Extremely serious</t>
+          <t>Mild</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>非常严重</t>
+          <t>轻微</t>
         </is>
       </c>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>ReportMessageExtremely serious</t>
+          <t>ReportMessageMild</t>
         </is>
       </c>
       <c r="G523" t="inlineStr"/>
       <c r="H523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17045</t>
+          <t>../qml/dialogs/ReportMessage.qml:17073</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Explore Public Rooms</t>
+          <t>Bad</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>探索公共聊天室</t>
+          <t>糟糕</t>
         </is>
       </c>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>RoomDirectoryExplore Public Rooms</t>
+          <t>ReportMessageBad</t>
         </is>
       </c>
       <c r="G524" t="inlineStr"/>
       <c r="H524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17137</t>
+          <t>../qml/dialogs/ReportMessage.qml:17075</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Join</t>
+          <t>Serious</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>加入</t>
+          <t>严重</t>
         </is>
       </c>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>RoomDirectoryJoin</t>
+          <t>ReportMessageSerious</t>
         </is>
       </c>
       <c r="G525" t="inlineStr"/>
       <c r="H525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17137</t>
+          <t>../qml/dialogs/ReportMessage.qml:17077</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Open</t>
+          <t>Extremely serious</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>打开</t>
+          <t>非常严重</t>
         </is>
       </c>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>RoomDirectoryOpen</t>
+          <t>ReportMessageExtremely serious</t>
         </is>
       </c>
       <c r="G526" t="inlineStr"/>
       <c r="H526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17191</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17101</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Search for public rooms</t>
+          <t>Explore Public Rooms</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>搜索公共聊天室</t>
+          <t>探索公共聊天室</t>
         </is>
       </c>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>RoomDirectorySearch for public rooms</t>
+          <t>RoomDirectoryExplore Public Rooms</t>
         </is>
       </c>
       <c r="G527" t="inlineStr"/>
       <c r="H527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17203</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17193</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Choose custom homeserver</t>
+          <t>Join</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>选择自定义主服务器</t>
+          <t>加入</t>
         </is>
       </c>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>RoomDirectoryChoose custom homeserver</t>
+          <t>RoomDirectoryJoin</t>
         </is>
       </c>
       <c r="G528" t="inlineStr"/>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomDirectory.qml:17221</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17193</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Open</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>关闭</t>
+          <t>打开</t>
         </is>
       </c>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>RoomDirectoryClose</t>
+          <t>RoomDirectoryOpen</t>
         </is>
       </c>
       <c r="G529" t="inlineStr"/>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:19301</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17247</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>no version stored</t>
+          <t>Search for public rooms</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>没有存储版本</t>
+          <t>搜索公共聊天室</t>
         </is>
       </c>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>RoomInfono version stored</t>
+          <t>RoomDirectorySearch for public rooms</t>
         </is>
       </c>
       <c r="G530" t="inlineStr"/>
       <c r="H530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19350</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17259</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Start a new chat</t>
+          <t>Choose custom homeserver</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>开始新的聊天</t>
+          <t>选择自定义主服务器</t>
         </is>
       </c>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>RoomListStart a new chat</t>
+          <t>RoomDirectoryChoose custom homeserver</t>
         </is>
       </c>
       <c r="G531" t="inlineStr"/>
       <c r="H531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19363</t>
+          <t>../qml/dialogs/RoomDirectory.qml:17277</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Join a room</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>加入聊天室</t>
+          <t>关闭</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>RoomListJoin a room</t>
+          <t>RoomDirectoryClose</t>
         </is>
       </c>
       <c r="G532" t="inlineStr"/>
       <c r="H532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19368</t>
+          <t>../../src/Cache.cpp:19355</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Create a new room</t>
+          <t>no version stored</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>新建聊天室</t>
+          <t>没有存储版本</t>
         </is>
       </c>
       <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>RoomListCreate a new room</t>
+          <t>RoomInfono version stored</t>
         </is>
       </c>
       <c r="G533" t="inlineStr"/>
       <c r="H533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19377</t>
+          <t>../qml/RoomList.qml:19404</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Start a direct chat</t>
+          <t>Start a new chat</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>开始直接聊天</t>
+          <t>开始新的聊天</t>
         </is>
       </c>
       <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>RoomListStart a direct chat</t>
+          <t>RoomListStart a new chat</t>
         </is>
       </c>
       <c r="G534" t="inlineStr"/>
       <c r="H534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19386</t>
+          <t>../qml/RoomList.qml:19417</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Create a new community</t>
+          <t>Join a room</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>创建新社区</t>
+          <t>加入聊天室</t>
         </is>
       </c>
       <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>RoomListCreate a new community</t>
+          <t>RoomListJoin a room</t>
         </is>
       </c>
       <c r="G535" t="inlineStr"/>
       <c r="H535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19402</t>
+          <t>../qml/RoomList.qml:19422</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Room directory</t>
+          <t>Create a new room</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>聊天室目录</t>
+          <t>新建聊天室</t>
         </is>
       </c>
       <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>RoomListRoom directory</t>
+          <t>RoomListCreate a new room</t>
         </is>
       </c>
       <c r="G536" t="inlineStr"/>
       <c r="H536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19420</t>
+          <t>../qml/RoomList.qml:19431</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Search rooms (Ctrl+K)</t>
+          <t>Start a direct chat</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>搜索聊天室 (Ctrl+K)</t>
+          <t>开始直接聊天</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>RoomListSearch rooms (Ctrl+K)</t>
+          <t>RoomListStart a direct chat</t>
         </is>
       </c>
       <c r="G537" t="inlineStr"/>
       <c r="H537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19444</t>
+          <t>../qml/RoomList.qml:19440</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>User settings</t>
+          <t>Create a new community</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>用户设置</t>
+          <t>创建新社区</t>
         </is>
       </c>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>RoomListUser settings</t>
+          <t>RoomListCreate a new community</t>
         </is>
       </c>
       <c r="G538" t="inlineStr"/>
       <c r="H538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19538</t>
+          <t>../qml/RoomList.qml:19456</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Logout</t>
+          <t>Room directory</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>登出</t>
+          <t>聊天室目录</t>
         </is>
       </c>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>RoomListLogout</t>
+          <t>RoomListRoom directory</t>
         </is>
       </c>
       <c r="G539" t="inlineStr"/>
       <c r="H539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19550</t>
+          <t>../qml/RoomList.qml:19474</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>Enter your status message:</t>
+          <t>Search rooms (Ctrl+K)</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>输入你的状态信息：</t>
+          <t>搜索聊天室 (Ctrl+K)</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>RoomListEnter your status message:</t>
+          <t>RoomListSearch rooms (Ctrl+K)</t>
         </is>
       </c>
       <c r="G540" t="inlineStr"/>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19551</t>
+          <t>../qml/RoomList.qml:19498</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Status Message</t>
+          <t>User settings</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>状态信息</t>
+          <t>用户设置</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>RoomListStatus Message</t>
+          <t>RoomListUser settings</t>
         </is>
       </c>
       <c r="G541" t="inlineStr"/>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19563</t>
+          <t>../qml/RoomList.qml:19592</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Profile settings</t>
+          <t>Logout</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>个人资料设置</t>
+          <t>登出</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>RoomListProfile settings</t>
+          <t>RoomListLogout</t>
         </is>
       </c>
       <c r="G542" t="inlineStr"/>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19568</t>
+          <t>../qml/RoomList.qml:19604</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Set status message</t>
+          <t>Enter your status message:</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>设置状态信息</t>
+          <t>输入你的状态信息：</t>
         </is>
       </c>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>RoomListSet status message</t>
+          <t>RoomListEnter your status message:</t>
         </is>
       </c>
       <c r="G543" t="inlineStr"/>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19579</t>
+          <t>../qml/RoomList.qml:19605</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Automatic online status</t>
+          <t>Status Message</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>自动在线状态</t>
+          <t>状态信息</t>
         </is>
       </c>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>RoomListAutomatic online status</t>
+          <t>RoomListStatus Message</t>
         </is>
       </c>
       <c r="G544" t="inlineStr"/>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19586</t>
+          <t>../qml/RoomList.qml:19617</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Online</t>
+          <t>Profile settings</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>在线</t>
+          <t>个人资料设置</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>RoomListOnline</t>
+          <t>RoomListProfile settings</t>
         </is>
       </c>
       <c r="G545" t="inlineStr"/>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19593</t>
+          <t>../qml/RoomList.qml:19622</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>Unavailable</t>
+          <t>Set status message</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>不可用</t>
+          <t>设置状态信息</t>
         </is>
       </c>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>RoomListUnavailable</t>
+          <t>RoomListSet status message</t>
         </is>
       </c>
       <c r="G546" t="inlineStr"/>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19600</t>
+          <t>../qml/RoomList.qml:19633</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>Offline</t>
+          <t>Automatic online status</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>离线</t>
+          <t>自动在线状态</t>
         </is>
       </c>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>RoomListOffline</t>
+          <t>RoomListAutomatic online status</t>
         </is>
       </c>
       <c r="G547" t="inlineStr"/>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19654</t>
+          <t>../qml/RoomList.qml:19640</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Encryption not set up</t>
+          <t>Online</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>加密功能未设置</t>
+          <t>在线</t>
         </is>
       </c>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>RoomListEncryption not set up</t>
+          <t>RoomListOnline</t>
         </is>
       </c>
       <c r="G548" t="inlineStr"/>
-      <c r="H548" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19657</t>
+          <t>../qml/RoomList.qml:19647</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>Unverified login</t>
+          <t>Unavailable</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>未经验证的登录</t>
+          <t>不可用</t>
         </is>
       </c>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>RoomListUnverified login</t>
+          <t>RoomListUnavailable</t>
         </is>
       </c>
       <c r="G549" t="inlineStr"/>
-      <c r="H549" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19660</t>
+          <t>../qml/RoomList.qml:19654</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Please verify your other devices</t>
+          <t>Offline</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>请验证你的其他设备</t>
+          <t>离线</t>
         </is>
       </c>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>RoomListPlease verify your other devices</t>
+          <t>RoomListOffline</t>
         </is>
       </c>
       <c r="G550" t="inlineStr"/>
-      <c r="H550" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:19674</t>
+          <t>../qml/RoomList.qml:19708</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Encryption not set up</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>关闭</t>
+          <t>加密功能未设置</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>RoomListClose</t>
+          <t>RoomListEncryption not set up</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
-      <c r="H551" t="inlineStr"/>
+      <c r="H551" t="inlineStr">
+        <is>
+          <t>Cross-signing setup has not run yet.</t>
+        </is>
+      </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20053</t>
+          <t>../qml/RoomList.qml:19711</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Enter the tag you want to use:</t>
+          <t>Unverified login</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>输入你想使用的标签：</t>
+          <t>未经验证的登录</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>RoomListEnter the tag you want to use:</t>
+          <t>RoomListUnverified login</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
-      <c r="H552" t="inlineStr"/>
+      <c r="H552" t="inlineStr">
+        <is>
+          <t>The user just signed in with this device and hasn't verified their master key.</t>
+        </is>
+      </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20054</t>
+          <t>../qml/RoomList.qml:19714</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>New tag</t>
+          <t>Please verify your other devices</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>新标签</t>
+          <t>请验证你的其他设备</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>RoomListNew tag</t>
+          <t>RoomListPlease verify your other devices</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
-      <c r="H553" t="inlineStr"/>
+      <c r="H553" t="inlineStr">
+        <is>
+          <t>There are unverified devices signed in to this account.</t>
+        </is>
+      </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20061</t>
+          <t>../qml/RoomList.qml:19728</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Open separately</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>单独打开</t>
+          <t>关闭</t>
         </is>
       </c>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>RoomListOpen separately</t>
+          <t>RoomListClose</t>
         </is>
       </c>
       <c r="G554" t="inlineStr"/>
       <c r="H554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20073</t>
+          <t>../qml/RoomList.qml:20107</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Mark as read</t>
+          <t>Enter the tag you want to use:</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>标为已读</t>
+          <t>输入你想使用的标签：</t>
         </is>
       </c>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>RoomListMark as read</t>
-[...6 lines deleted...]
-      </c>
+          <t>RoomListEnter the tag you want to use:</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr"/>
       <c r="H555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20078</t>
+          <t>../qml/RoomList.qml:20108</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Room settings</t>
+          <t>New tag</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>聊天室设置</t>
+          <t>新标签</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>RoomListRoom settings</t>
+          <t>RoomListNew tag</t>
         </is>
       </c>
       <c r="G556" t="inlineStr"/>
       <c r="H556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20083</t>
+          <t>../qml/RoomList.qml:20115</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Leave room</t>
+          <t>Open separately</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>离开聊天室</t>
+          <t>单独打开</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>RoomListLeave room</t>
+          <t>RoomListOpen separately</t>
         </is>
       </c>
       <c r="G557" t="inlineStr"/>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20088</t>
+          <t>../qml/RoomList.qml:20127</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Copy room link</t>
+          <t>Mark as read</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>复制聊天室链接</t>
+          <t>标为已读</t>
         </is>
       </c>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>RoomListCopy room link</t>
-[...2 lines deleted...]
-      <c r="G558" t="inlineStr"/>
+          <t>RoomListMark as read</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 标为已读(&amp;M)</t>
+        </is>
+      </c>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20095</t>
+          <t>../qml/RoomList.qml:20132</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Tag room as:</t>
+          <t>Room settings</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>为聊天室添加标签：</t>
+          <t>聊天室设置</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>RoomListTag room as:</t>
+          <t>RoomListRoom settings</t>
         </is>
       </c>
       <c r="G559" t="inlineStr"/>
       <c r="H559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20108</t>
+          <t>../qml/RoomList.qml:20137</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Favourite</t>
+          <t>Leave room</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>收藏</t>
+          <t>离开聊天室</t>
         </is>
       </c>
       <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>RoomListFavourite</t>
+          <t>RoomListLeave room</t>
         </is>
       </c>
       <c r="G560" t="inlineStr"/>
       <c r="H560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20110</t>
+          <t>../qml/RoomList.qml:20142</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>Low priority</t>
+          <t>Copy room link</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>低优先级</t>
+          <t>复制聊天室链接</t>
         </is>
       </c>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>RoomListLow priority</t>
+          <t>RoomListCopy room link</t>
         </is>
       </c>
       <c r="G561" t="inlineStr"/>
       <c r="H561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20112</t>
+          <t>../qml/RoomList.qml:20149</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Server notice</t>
+          <t>Tag room as:</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>服务器通知</t>
+          <t>为聊天室添加标签：</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>RoomListServer notice</t>
+          <t>RoomListTag room as:</t>
         </is>
       </c>
       <c r="G562" t="inlineStr"/>
       <c r="H562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>../qml/RoomList.qml:20125</t>
+          <t>../qml/RoomList.qml:20162</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>Create new tag…</t>
+          <t>Favourite</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>创建新标签…</t>
+          <t>收藏</t>
         </is>
       </c>
       <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>RoomListCreate new tag...</t>
+          <t>RoomListFavourite</t>
         </is>
       </c>
       <c r="G563" t="inlineStr"/>
       <c r="H563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20145</t>
+          <t>../qml/RoomList.qml:20164</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>Members of %1</t>
+          <t>Low priority</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>%1 的成员</t>
+          <t>低优先级</t>
         </is>
       </c>
       <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>RoomMembersMembers of %1</t>
+          <t>RoomListLow priority</t>
         </is>
       </c>
       <c r="G564" t="inlineStr"/>
       <c r="H564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20177</t>
+          <t>../qml/RoomList.qml:20166</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>%n person in %1</t>
+          <t>Server notice</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>%n 人在 %1 中</t>
+          <t>服务器通知</t>
         </is>
       </c>
       <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
+          <t>RoomListServer notice</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr"/>
+      <c r="H565" t="inlineStr"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr">
+        <is>
+          <t>../qml/RoomList.qml:20179</t>
+        </is>
+      </c>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>Create new tag…</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr">
+        <is>
+          <t>创建新标签…</t>
+        </is>
+      </c>
+      <c r="D566" t="inlineStr"/>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>RoomListCreate new tag...</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr"/>
+      <c r="H566" t="inlineStr"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr">
+        <is>
+          <t>../qml/dialogs/RoomMembers.qml:20199</t>
+        </is>
+      </c>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>Members of %1</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr">
+        <is>
+          <t>%1 的成员</t>
+        </is>
+      </c>
+      <c r="D567" t="inlineStr"/>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>RoomMembersMembers of %1</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr"/>
+      <c r="H567" t="inlineStr"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr">
+        <is>
+          <t>../qml/dialogs/RoomMembers.qml:20231</t>
+        </is>
+      </c>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>%n person in %1</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr">
+        <is>
+          <t>%n 人在 %1 中</t>
+        </is>
+      </c>
+      <c r="D568" t="inlineStr"/>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
           <t>RoomMembers
 Summary above list of members%n people in %1</t>
         </is>
       </c>
-      <c r="G565" t="inlineStr"/>
-[...88 lines deleted...]
-      </c>
       <c r="G568" t="inlineStr"/>
       <c r="H568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20211</t>
+          <t>../qml/dialogs/RoomMembers.qml:20241</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>User ID</t>
+          <t>Invite more people</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>用户 ID</t>
+          <t>邀请更多人加入</t>
         </is>
       </c>
       <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>RoomMembersUser ID</t>
+          <t>RoomMembersInvite more people</t>
         </is>
       </c>
       <c r="G569" t="inlineStr"/>
       <c r="H569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20212</t>
+          <t>../qml/dialogs/RoomMembers.qml:20249</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>Display name</t>
+          <t>Search...</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>昵称</t>
+          <t>搜索...</t>
         </is>
       </c>
       <c r="D570" t="inlineStr"/>
       <c r="E570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>RoomMembersDisplay name</t>
+          <t>RoomMembersSearch...</t>
         </is>
       </c>
       <c r="G570" t="inlineStr"/>
       <c r="H570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20213</t>
+          <t>../qml/dialogs/RoomMembers.qml:20259</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Power level</t>
+          <t xml:space="preserve">Sort by: </t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>权限等级</t>
+          <t xml:space="preserve">排序方式： </t>
         </is>
       </c>
       <c r="D571" t="inlineStr"/>
       <c r="E571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>RoomMembersPower level</t>
+          <t xml:space="preserve">RoomMembersSort by: </t>
         </is>
       </c>
       <c r="G571" t="inlineStr"/>
       <c r="H571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20311</t>
+          <t>../qml/dialogs/RoomMembers.qml:20265</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>This room is not encrypted!</t>
+          <t>User ID</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>此聊天室未加密！</t>
+          <t>用户 ID</t>
         </is>
       </c>
       <c r="D572" t="inlineStr"/>
       <c r="E572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>RoomMembersThis room is not encrypted!</t>
+          <t>RoomMembersUser ID</t>
         </is>
       </c>
       <c r="G572" t="inlineStr"/>
       <c r="H572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20315</t>
+          <t>../qml/dialogs/RoomMembers.qml:20266</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>This user is verified.</t>
+          <t>Display name</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>此用户已通过验证。</t>
+          <t>昵称</t>
         </is>
       </c>
       <c r="D573" t="inlineStr"/>
       <c r="E573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>RoomMembersThis user is verified.</t>
+          <t>RoomMembersDisplay name</t>
         </is>
       </c>
       <c r="G573" t="inlineStr"/>
       <c r="H573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20317</t>
+          <t>../qml/dialogs/RoomMembers.qml:20267</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>This user isn't verified, but is still using the same master key from the first time you met.</t>
+          <t>Power level</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>此用户未经验证，但仍在使用与你第一次见面时相同的主密钥。</t>
+          <t>权限等级</t>
         </is>
       </c>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>RoomMembersThis user isn't verified, but is still using the same master key from the first time you met.</t>
+          <t>RoomMembersPower level</t>
         </is>
       </c>
       <c r="G574" t="inlineStr"/>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomMembers.qml:20319</t>
+          <t>../qml/dialogs/RoomMembers.qml:20365</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>This user has unverified devices!</t>
+          <t>This room is not encrypted!</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>该用户有未经验证的设备！</t>
+          <t>此聊天室未加密！</t>
         </is>
       </c>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>RoomMembersThis user has unverified devices!</t>
+          <t>RoomMembersThis room is not encrypted!</t>
         </is>
       </c>
       <c r="G575" t="inlineStr"/>
       <c r="H575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20563</t>
+          <t>../qml/dialogs/RoomMembers.qml:20369</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Failed to enable encryption: %1</t>
+          <t>This user is verified.</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>未能启用加密：%1</t>
+          <t>此用户已通过验证。</t>
         </is>
       </c>
       <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>RoomSettingsFailed to enable encryption: %1</t>
+          <t>RoomMembersThis user is verified.</t>
         </is>
       </c>
       <c r="G576" t="inlineStr"/>
       <c r="H576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20967</t>
+          <t>../qml/dialogs/RoomMembers.qml:20371</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Select an avatar</t>
+          <t>This user isn't verified, but is still using the same master key from the first time you met.</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>选择一个头像</t>
+          <t>此用户未经验证，但仍在使用与你第一次见面时相同的主密钥。</t>
         </is>
       </c>
       <c r="D577" t="inlineStr"/>
       <c r="E577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>RoomSettingsSelect an avatar</t>
+          <t>RoomMembersThis user isn't verified, but is still using the same master key from the first time you met.</t>
         </is>
       </c>
       <c r="G577" t="inlineStr"/>
       <c r="H577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20967</t>
+          <t>../qml/dialogs/RoomMembers.qml:20373</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
+          <t>This user has unverified devices!</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>所有文件 (*)</t>
+          <t>该用户有未经验证的设备！</t>
         </is>
       </c>
       <c r="D578" t="inlineStr"/>
       <c r="E578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>RoomSettingsAll Files (*)</t>
+          <t>RoomMembersThis user has unverified devices!</t>
         </is>
       </c>
       <c r="G578" t="inlineStr"/>
       <c r="H578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20979</t>
+          <t>../../src/ui/RoomSettings.cpp:20617</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>The selected file is not an image</t>
+          <t>Failed to enable encryption: %1</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>所选文件不是图像</t>
+          <t>未能启用加密：%1</t>
         </is>
       </c>
       <c r="D579" t="inlineStr"/>
       <c r="E579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>RoomSettingsThe selected file is not an image</t>
+          <t>RoomSettingsFailed to enable encryption: %1</t>
         </is>
       </c>
       <c r="G579" t="inlineStr"/>
       <c r="H579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:20984</t>
+          <t>../../src/ui/RoomSettings.cpp:21021</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>Error while reading file: %1</t>
+          <t>Select an avatar</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>读取文件时出错：%1</t>
+          <t>选择一个头像</t>
         </is>
       </c>
       <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>RoomSettingsError while reading file: %1</t>
+          <t>RoomSettingsSelect an avatar</t>
         </is>
       </c>
       <c r="G580" t="inlineStr"/>
       <c r="H580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>../../src/ui/RoomSettings.cpp:21035</t>
+          <t>../../src/ui/RoomSettings.cpp:21021</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Failed to upload image: %s</t>
+          <t>All Files (*)</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>未能上传图像：%s</t>
+          <t>所有文件 (*)</t>
         </is>
       </c>
       <c r="D581" t="inlineStr"/>
       <c r="E581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>RoomSettingsFailed to upload image: %s</t>
+          <t>RoomSettingsAll Files (*)</t>
         </is>
       </c>
       <c r="G581" t="inlineStr"/>
       <c r="H581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21062</t>
+          <t>../../src/ui/RoomSettings.cpp:21033</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>Room Settings</t>
+          <t>The selected file is not an image</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>聊天室设置</t>
+          <t>所选文件不是图像</t>
         </is>
       </c>
       <c r="D582" t="inlineStr"/>
       <c r="E582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRoom Settings</t>
+          <t>RoomSettingsThe selected file is not an image</t>
         </is>
       </c>
       <c r="G582" t="inlineStr"/>
       <c r="H582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21097</t>
+          <t>../../src/ui/RoomSettings.cpp:21038</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Change room avatar.</t>
+          <t>Error while reading file: %1</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>更改聊天室头像。</t>
+          <t>读取文件时出错：%1</t>
         </is>
       </c>
       <c r="D583" t="inlineStr"/>
       <c r="E583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange room avatar.</t>
+          <t>RoomSettingsError while reading file: %1</t>
         </is>
       </c>
       <c r="G583" t="inlineStr"/>
       <c r="H583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21194</t>
+          <t>../../src/ui/RoomSettings.cpp:21089</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Change name of this room</t>
+          <t>Failed to upload image: %s</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>更改此聊天室的名称</t>
+          <t>未能上传图像：%s</t>
         </is>
       </c>
       <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange name of this room</t>
+          <t>RoomSettingsFailed to upload image: %s</t>
         </is>
       </c>
       <c r="G584" t="inlineStr"/>
       <c r="H584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21217</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21116</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
+          <t>Room Settings</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>由于房间状态无法加密，请确保房间名称中没有存储机密信息！</t>
+          <t>聊天室设置</t>
         </is>
       </c>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
+          <t>RoomSettingsDialogRoom Settings</t>
         </is>
       </c>
       <c r="G585" t="inlineStr"/>
       <c r="H585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21228</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21151</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>%n member</t>
+          <t>Change room avatar.</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>%n 个成员</t>
+          <t>更改聊天室头像。</t>
         </is>
       </c>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>RoomSettingsDialog%n member(s)</t>
+          <t>RoomSettingsDialogChange room avatar.</t>
         </is>
       </c>
       <c r="G586" t="inlineStr"/>
       <c r="H586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21236</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21248</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>View members of %1</t>
+          <t>Change name of this room</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>查看 %1 的成员</t>
+          <t>更改此聊天室的名称</t>
         </is>
       </c>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogView members of %1</t>
+          <t>RoomSettingsDialogChange name of this room</t>
         </is>
       </c>
       <c r="G587" t="inlineStr"/>
       <c r="H587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21260</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21271</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>No topic set</t>
+          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>未设置话题</t>
+          <t>由于房间状态无法加密，请确保房间名称中没有存储机密信息！</t>
         </is>
       </c>
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNo topic set</t>
+          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room name!</t>
         </is>
       </c>
       <c r="G588" t="inlineStr"/>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21284</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21282</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Change topic of this room</t>
+          <t>%n member</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>更改此聊天室的话题</t>
+          <t>%n 个成员</t>
         </is>
       </c>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange topic of this room</t>
+          <t>RoomSettingsDialog%n member(s)</t>
         </is>
       </c>
       <c r="G589" t="inlineStr"/>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21308</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21290</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
+          <t>View members of %1</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>由于房间状态无法加密，请确保房间主题中没有存储机密信息！</t>
+          <t>查看 %1 的成员</t>
         </is>
       </c>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
+          <t>RoomSettingsDialogView members of %1</t>
         </is>
       </c>
       <c r="G590" t="inlineStr"/>
       <c r="H590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21327</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21314</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>NOTIFICATIONS</t>
+          <t>No topic set</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>通知</t>
+          <t>未设置话题</t>
         </is>
       </c>
       <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNOTIFICATIONS</t>
+          <t>RoomSettingsDialogNo topic set</t>
         </is>
       </c>
       <c r="G591" t="inlineStr"/>
       <c r="H591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21336</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21338</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Change topic of this room</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>通知</t>
+          <t>更改此聊天室的话题</t>
         </is>
       </c>
       <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogNotifications</t>
+          <t>RoomSettingsDialogChange topic of this room</t>
         </is>
       </c>
       <c r="G592" t="inlineStr"/>
       <c r="H592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21342</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21362</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Muted</t>
+          <t>Since room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>静音</t>
+          <t>由于房间状态无法加密，请确保房间主题中没有存储机密信息！</t>
         </is>
       </c>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMuted</t>
+          <t>RoomSettingsDialogSince room state can't be encrypted, make sure no confidential information is stored in the room topic!</t>
         </is>
       </c>
       <c r="G593" t="inlineStr"/>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21342</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21381</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Mentions only</t>
+          <t>NOTIFICATIONS</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>仅提及时</t>
+          <t>通知</t>
         </is>
       </c>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMentions only</t>
+          <t>RoomSettingsDialogNOTIFICATIONS</t>
         </is>
       </c>
       <c r="G594" t="inlineStr"/>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21342</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21390</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>All messages</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>所有消息</t>
+          <t>通知</t>
         </is>
       </c>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAll messages</t>
+          <t>RoomSettingsDialogNotifications</t>
         </is>
       </c>
       <c r="G595" t="inlineStr"/>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21352</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>ENTRY PERMISSIONS</t>
+          <t>Muted</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>条目权限</t>
+          <t>静音</t>
         </is>
       </c>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogENTRY PERMISSIONS</t>
+          <t>RoomSettingsDialogMuted</t>
         </is>
       </c>
       <c r="G596" t="inlineStr"/>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21361</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Anyone can join</t>
+          <t>Mentions only</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>任何人都可以加入</t>
+          <t>仅提及时</t>
         </is>
       </c>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAnyone can join</t>
+          <t>RoomSettingsDialogMentions only</t>
         </is>
       </c>
       <c r="G597" t="inlineStr"/>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21375</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21398</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Allow knocking</t>
+          <t>All messages</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>允许请求加入</t>
+          <t>所有消息</t>
         </is>
       </c>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow knocking</t>
+          <t>RoomSettingsDialogAll messages</t>
         </is>
       </c>
       <c r="G598" t="inlineStr"/>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21394</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21409</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Allow joining via other rooms</t>
+          <t>ENTRY PERMISSIONS</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>允许通过其他聊天室加入</t>
+          <t>条目权限</t>
         </is>
       </c>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow joining via other rooms</t>
+          <t>RoomSettingsDialogENTRY PERMISSIONS</t>
         </is>
       </c>
       <c r="G599" t="inlineStr"/>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21413</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21418</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Rooms to join via</t>
+          <t>Anyone can join</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>通过以下方式加入的聊天室</t>
+          <t>任何人都可以加入</t>
         </is>
       </c>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRooms to join via</t>
+          <t>RoomSettingsDialogAnyone can join</t>
         </is>
       </c>
       <c r="G600" t="inlineStr"/>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21667</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21432</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Change</t>
+          <t>Allow knocking</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>更改</t>
+          <t>允许请求加入</t>
         </is>
       </c>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange</t>
+          <t>RoomSettingsDialogAllow knocking</t>
         </is>
       </c>
       <c r="G601" t="inlineStr"/>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21426</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21451</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Change the list of rooms users can join this room via. Usually this is the official community of this room.</t>
+          <t>Allow joining via other rooms</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>更改用户可以加入此聊天室的聊天室列表。通常这是此聊天室的官方社区。</t>
+          <t>允许通过其他聊天室加入</t>
         </is>
       </c>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange the list of rooms users can join this room via. Usually this is the official community of this room.</t>
+          <t>RoomSettingsDialogAllow joining via other rooms</t>
         </is>
       </c>
       <c r="G602" t="inlineStr"/>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21432</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21470</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Allow guests to join</t>
+          <t>Rooms to join via</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>允许访客加入</t>
+          <t>通过以下方式加入的聊天室</t>
         </is>
       </c>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow guests to join</t>
+          <t>RoomSettingsDialogRooms to join via</t>
         </is>
       </c>
       <c r="G603" t="inlineStr"/>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21449</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21724</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Apply access rules</t>
+          <t>Change</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>应用访问规则</t>
+          <t>更改</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogApply access rules</t>
+          <t>RoomSettingsDialogChange</t>
         </is>
       </c>
       <c r="G604" t="inlineStr"/>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21456</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21483</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>MESSAGE VISIBILITY</t>
+          <t>Change the list of rooms users can join this room via. Usually this is the official community of this room.</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>消息可见性</t>
+          <t>更改用户可以加入此聊天室的聊天室列表。通常这是此聊天室的官方社区。</t>
         </is>
       </c>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMESSAGE VISIBILITY</t>
+          <t>RoomSettingsDialogChange the list of rooms users can join this room via. Usually this is the official community of this room.</t>
         </is>
       </c>
       <c r="G605" t="inlineStr"/>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21465</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21489</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Allow viewing history without joining</t>
+          <t>Allow guests to join</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>允许在不加入的情况下查看历史记录</t>
+          <t>允许访客加入</t>
         </is>
       </c>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAllow viewing history without joining</t>
+          <t>RoomSettingsDialogAllow guests to join</t>
         </is>
       </c>
       <c r="G606" t="inlineStr"/>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21468</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21506</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>This is useful to see previews of the room or view it on public websites.</t>
+          <t>Apply access rules</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>这对于查看聊天室预览或在公开网站上查看聊天室较为有用。</t>
+          <t>应用访问规则</t>
         </is>
       </c>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThis is useful to see previews of the room or view it on public websites.</t>
+          <t>RoomSettingsDialogApply access rules</t>
         </is>
       </c>
       <c r="G607" t="inlineStr"/>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21488</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21513</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Members can see messages since</t>
+          <t>MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>成员可以查看消息自</t>
+          <t>消息可见性</t>
         </is>
       </c>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can see messages since</t>
+          <t>RoomSettingsDialogMESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="G608" t="inlineStr"/>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21492</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21522</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>How much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
+          <t>Allow viewing history without joining</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>已加入的成员可以看到多少历史消息。更改此选项不会影响已发送消息的可见性。它只适用于新消息。</t>
+          <t>允许在不加入的情况下查看历史记录</t>
         </is>
       </c>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogHow much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
+          <t>RoomSettingsDialogAllow viewing history without joining</t>
         </is>
       </c>
       <c r="G609" t="inlineStr"/>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21511</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21525</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Everything</t>
+          <t>This is useful to see previews of the room or view it on public websites.</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>所有</t>
+          <t>这对于查看聊天室预览或在公开网站上查看聊天室较为有用。</t>
         </is>
       </c>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEverything</t>
+          <t>RoomSettingsDialogThis is useful to see previews of the room or view it on public websites.</t>
         </is>
       </c>
       <c r="G610" t="inlineStr"/>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21512</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21545</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>As long as the user joined, they can see all previous messages.</t>
+          <t>Members can see messages since</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>用户只要加入，就能看到之前所有的消息。</t>
+          <t>成员可以查看消息自</t>
         </is>
       </c>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAs long as the user joined, they can see all previous messages.</t>
+          <t>RoomSettingsDialogMembers can see messages since</t>
         </is>
       </c>
       <c r="G611" t="inlineStr"/>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21519</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21549</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>They got invited</t>
+          <t>How much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>他们被邀请</t>
+          <t>已加入的成员可以看到多少历史消息。更改此选项不会影响已发送消息的可见性。它只适用于新消息。</t>
         </is>
       </c>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThey got invited</t>
+          <t>RoomSettingsDialogHow much of the history is visible to joined members. Changing this won't affect the visibility of already sent messages. It only applies to new messages.</t>
         </is>
       </c>
       <c r="G612" t="inlineStr"/>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21520</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21568</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Members can only see messages from when they got invited going forward.</t>
+          <t>Everything</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>成员只能看到从他们被邀请后的消息。</t>
+          <t>所有</t>
         </is>
       </c>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can only see messages from when they got invited going forward.</t>
+          <t>RoomSettingsDialogEverything</t>
         </is>
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21527</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21569</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>They joined</t>
+          <t>As long as the user joined, they can see all previous messages.</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>他们加入</t>
+          <t>用户只要加入，就能看到之前所有的消息。</t>
         </is>
       </c>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogThey joined</t>
+          <t>RoomSettingsDialogAs long as the user joined, they can see all previous messages.</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21528</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21576</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Members can only see messages since after they joined.</t>
+          <t>They got invited</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>成员只能看到从他们加入后的消息。</t>
+          <t>他们被邀请</t>
         </is>
       </c>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogMembers can only see messages since after they joined.</t>
+          <t>RoomSettingsDialogThey got invited</t>
         </is>
       </c>
       <c r="G615" t="inlineStr"/>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21538</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21577</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Apply visibility changes</t>
+          <t>Members can only see messages from when they got invited going forward.</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>应用可见性更改</t>
+          <t>成员只能看到从他们被邀请后的消息。</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogApply visibility changes</t>
+          <t>RoomSettingsDialogMembers can only see messages from when they got invited going forward.</t>
         </is>
       </c>
       <c r="G616" t="inlineStr"/>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21554</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21584</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Locally hidden events</t>
+          <t>They joined</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>本地隐藏事件</t>
+          <t>他们加入</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogLocally hidden events</t>
+          <t>RoomSettingsDialogThey joined</t>
         </is>
       </c>
       <c r="G617" t="inlineStr"/>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21655</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21585</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Configure</t>
+          <t>Members can only see messages since after they joined.</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>配置</t>
+          <t>成员只能看到从他们加入后的消息。</t>
         </is>
       </c>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogConfigure</t>
+          <t>RoomSettingsDialogMembers can only see messages since after they joined.</t>
         </is>
       </c>
       <c r="G618" t="inlineStr"/>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21566</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21595</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Select events to hide in this room</t>
+          <t>Apply visibility changes</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>选择在此聊天室中要隐藏的事件</t>
+          <t>应用可见性更改</t>
         </is>
       </c>
       <c r="D619" t="inlineStr"/>
       <c r="E619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSelect events to hide in this room</t>
+          <t>RoomSettingsDialogApply visibility changes</t>
         </is>
       </c>
       <c r="G619" t="inlineStr"/>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21572</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21611</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Automatic event deletion</t>
+          <t>Locally hidden events</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>自动删除事件</t>
+          <t>本地隐藏事件</t>
         </is>
       </c>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogAutomatic event deletion</t>
+          <t>RoomSettingsDialogLocally hidden events</t>
         </is>
       </c>
       <c r="G620" t="inlineStr"/>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21584</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21712</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>Select if your events get automatically deleted in this room.</t>
+          <t>Configure</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>选择你的事件是否会在此聊天室自动删除。</t>
+          <t>配置</t>
         </is>
       </c>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSelect if your events get automatically deleted in this room.</t>
+          <t>RoomSettingsDialogConfigure</t>
         </is>
       </c>
       <c r="G621" t="inlineStr"/>
       <c r="H621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21590</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21623</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>GENERAL SETTINGS</t>
+          <t>Select events to hide in this room</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>通用设置</t>
+          <t>选择在此聊天室中要隐藏的事件</t>
         </is>
       </c>
       <c r="D622" t="inlineStr"/>
       <c r="E622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogGENERAL SETTINGS</t>
+          <t>RoomSettingsDialogSelect events to hide in this room</t>
         </is>
       </c>
       <c r="G622" t="inlineStr"/>
       <c r="H622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21599</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21629</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>Encryption</t>
+          <t>Automatic event deletion</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>加密</t>
+          <t>自动删除事件</t>
         </is>
       </c>
       <c r="D623" t="inlineStr"/>
       <c r="E623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEncryption</t>
+          <t>RoomSettingsDialogAutomatic event deletion</t>
         </is>
       </c>
       <c r="G623" t="inlineStr"/>
       <c r="H623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21621</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21641</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>End-to-End Encryption</t>
+          <t>Select if your events get automatically deleted in this room.</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>端到端加密</t>
+          <t>选择你的事件是否会在此聊天室自动删除。</t>
         </is>
       </c>
       <c r="D624" t="inlineStr"/>
       <c r="E624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogEnd-to-End Encryption</t>
+          <t>RoomSettingsDialogSelect if your events get automatically deleted in this room.</t>
         </is>
       </c>
       <c r="G624" t="inlineStr"/>
       <c r="H624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21622</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21647</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
+        <is>
+          <t>GENERAL SETTINGS</t>
+        </is>
+      </c>
+      <c r="C625" t="inlineStr">
+        <is>
+          <t>通用设置</t>
+        </is>
+      </c>
+      <c r="D625" t="inlineStr"/>
+      <c r="E625" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F625" t="inlineStr">
+        <is>
+          <t>RoomSettingsDialogGENERAL SETTINGS</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr"/>
+      <c r="H625" t="inlineStr"/>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr">
+        <is>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21656</t>
+        </is>
+      </c>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t>Encryption</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr">
+        <is>
+          <t>加密</t>
+        </is>
+      </c>
+      <c r="D626" t="inlineStr"/>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>RoomSettingsDialogEncryption</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr"/>
+      <c r="H626" t="inlineStr"/>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr">
+        <is>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21678</t>
+        </is>
+      </c>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>End-to-End Encryption</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr">
+        <is>
+          <t>端到端加密</t>
+        </is>
+      </c>
+      <c r="D627" t="inlineStr"/>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>RoomSettingsDialogEnd-to-End Encryption</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr"/>
+      <c r="H627" t="inlineStr"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr">
+        <is>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21679</t>
+        </is>
+      </c>
+      <c r="B628" t="inlineStr">
         <is>
           <t>Encryption is currently experimental and things might break unexpectedly. &lt;br&gt;
                                 Please take note that it can't be disabled afterwards.</t>
         </is>
       </c>
-      <c r="C625" t="inlineStr">
+      <c r="C628" t="inlineStr">
         <is>
           <t>加密当前处于实验阶段，可能会出现意外故障。&lt;br&gt;
                                 请注意，之后无法禁用它。</t>
         </is>
       </c>
-      <c r="D625" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F625" t="inlineStr">
+      <c r="D628" t="inlineStr"/>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
         <is>
           <t>RoomSettingsDialogEncryption is currently experimental and things might break unexpectedly. &lt;br&gt;
                                 Please take note that it can't be disabled afterwards.</t>
         </is>
       </c>
-      <c r="G625" t="inlineStr"/>
-[...88 lines deleted...]
-      </c>
       <c r="G628" t="inlineStr"/>
       <c r="H628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21656</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21695</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>View and change the addresses/aliases of this room</t>
+          <t>Permissions</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>查看和更改此聊天室的地址/别名</t>
+          <t>权限</t>
         </is>
       </c>
       <c r="D629" t="inlineStr"/>
       <c r="E629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogView and change the addresses/aliases of this room</t>
+          <t>RoomSettingsDialogPermission</t>
         </is>
       </c>
       <c r="G629" t="inlineStr"/>
       <c r="H629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21662</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21701</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>Sticker &amp; Emote Settings</t>
+          <t>View and change the permissions in this room</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>贴纸和表情设置</t>
+          <t>查看和更改此聊天室的权限</t>
         </is>
       </c>
       <c r="D630" t="inlineStr"/>
       <c r="E630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogSticker &amp; Emote Settings</t>
+          <t>RoomSettingsDialogView and change the permissions in this room</t>
         </is>
       </c>
       <c r="G630" t="inlineStr"/>
       <c r="H630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21668</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21707</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Change what packs are enabled, remove packs, or create new ones</t>
+          <t>Aliases</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>更改已启用的表情包，删除表情包或创建新表情包</t>
+          <t>别名</t>
         </is>
       </c>
       <c r="D631" t="inlineStr"/>
       <c r="E631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogChange what packs are enabled, remove packs, or create new ones</t>
+          <t>RoomSettingsDialogAliases</t>
         </is>
       </c>
       <c r="G631" t="inlineStr"/>
       <c r="H631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21674</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21713</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>INFO</t>
+          <t>View and change the addresses/aliases of this room</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>信息</t>
+          <t>查看和更改此聊天室的地址/别名</t>
         </is>
       </c>
       <c r="D632" t="inlineStr"/>
       <c r="E632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogINFO</t>
+          <t>RoomSettingsDialogView and change the addresses/aliases of this room</t>
         </is>
       </c>
       <c r="G632" t="inlineStr"/>
       <c r="H632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21683</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21719</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>Internal ID</t>
+          <t>Sticker &amp; Emote Settings</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>内部 ID</t>
+          <t>贴纸和表情设置</t>
         </is>
       </c>
       <c r="D633" t="inlineStr"/>
       <c r="E633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogInternal ID</t>
+          <t>RoomSettingsDialogSticker &amp; Emote Settings</t>
         </is>
       </c>
       <c r="G633" t="inlineStr"/>
       <c r="H633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21699</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21725</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>Copied to clipboard</t>
+          <t>Change what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>已复制到剪贴板</t>
+          <t>更改已启用的表情包，删除表情包或创建新表情包</t>
         </is>
       </c>
       <c r="D634" t="inlineStr"/>
       <c r="E634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogCopied to clipboard</t>
+          <t>RoomSettingsDialogChange what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="G634" t="inlineStr"/>
       <c r="H634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21718</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21731</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>Room Version</t>
+          <t>INFO</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>聊天室版本</t>
+          <t>信息</t>
         </is>
       </c>
       <c r="D635" t="inlineStr"/>
       <c r="E635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogRoom Version</t>
+          <t>RoomSettingsDialogINFO</t>
         </is>
       </c>
       <c r="G635" t="inlineStr"/>
       <c r="H635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21737</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21740</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>show less</t>
+          <t>Internal ID</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>显示更少</t>
+          <t>内部 ID</t>
         </is>
       </c>
       <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogshow less</t>
+          <t>RoomSettingsDialogInternal ID</t>
         </is>
       </c>
       <c r="G636" t="inlineStr"/>
       <c r="H636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>../qml/dialogs/RoomSettingsDialog.qml:21737</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21757</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>show more</t>
+          <t>Copied to clipboard</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>显示更多</t>
+          <t>已复制到剪贴板</t>
         </is>
       </c>
       <c r="D637" t="inlineStr"/>
       <c r="E637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>RoomSettingsDialogshow more</t>
+          <t>RoomSettingsDialogCopied to clipboard</t>
         </is>
       </c>
       <c r="G637" t="inlineStr"/>
       <c r="H637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21896</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21777</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>Pending invite.</t>
+          <t>Room Version</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>等待邀请。</t>
+          <t>聊天室版本</t>
         </is>
       </c>
       <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>RoomlistModelPending invite.</t>
+          <t>RoomSettingsDialogRoom Version</t>
         </is>
       </c>
       <c r="G638" t="inlineStr"/>
       <c r="H638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21925</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21796</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>Previewing this room</t>
+          <t>show less</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>预览此聊天室</t>
+          <t>显示更少</t>
         </is>
       </c>
       <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>RoomlistModelPreviewing this room</t>
+          <t>RoomSettingsDialogshow less</t>
         </is>
       </c>
       <c r="G639" t="inlineStr"/>
       <c r="H639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21958</t>
+          <t>../qml/dialogs/RoomSettingsDialog.qml:21796</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>No preview available</t>
+          <t>show more</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>预览不可用</t>
+          <t>显示更多</t>
         </is>
       </c>
       <c r="D640" t="inlineStr"/>
       <c r="E640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>RoomlistModelNo preview available</t>
+          <t>RoomSettingsDialogshow more</t>
         </is>
       </c>
       <c r="G640" t="inlineStr"/>
       <c r="H640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>../../src/timeline/RoomlistModel.cpp:21960</t>
+          <t>../../src/timeline/RoomlistModel.cpp:21955</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>This room is possibly inaccessible</t>
+          <t>Pending invite.</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>此聊天室可能无法访问</t>
+          <t>等待邀请。</t>
         </is>
       </c>
       <c r="D641" t="inlineStr"/>
       <c r="E641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>RoomlistModelThis room is possibly inaccessible</t>
+          <t>RoomlistModelPending invite.</t>
         </is>
       </c>
       <c r="G641" t="inlineStr"/>
       <c r="H641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22268</t>
+          <t>../../src/timeline/RoomlistModel.cpp:21984</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>Please enter your login password to continue:</t>
+          <t>Previewing this room</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>请输入你的登录密码以继续：</t>
+          <t>预览此聊天室</t>
         </is>
       </c>
       <c r="D642" t="inlineStr"/>
       <c r="E642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>RootPlease enter your login password to continue:</t>
+          <t>RoomlistModelPreviewing this room</t>
         </is>
       </c>
       <c r="G642" t="inlineStr"/>
       <c r="H642" t="inlineStr"/>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22278</t>
+          <t>../../src/timeline/RoomlistModel.cpp:22017</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>Please enter a valid email address to continue:</t>
+          <t>No preview available</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>请输入有效的电子邮件地址以继续：</t>
+          <t>预览不可用</t>
         </is>
       </c>
       <c r="D643" t="inlineStr"/>
       <c r="E643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>RootPlease enter a valid email address to continue:</t>
+          <t>RoomlistModelNo preview available</t>
         </is>
       </c>
       <c r="G643" t="inlineStr"/>
       <c r="H643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22288</t>
+          <t>../../src/timeline/RoomlistModel.cpp:22019</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>Please enter a valid phone number to continue:</t>
+          <t>This room is possibly inaccessible</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>请输入有效的电话号码以继续：</t>
+          <t>此聊天室可能无法访问</t>
         </is>
       </c>
       <c r="D644" t="inlineStr"/>
       <c r="E644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
-          <t>RootPlease enter a valid phone number to continue:</t>
+          <t>RoomlistModelThis room is possibly inaccessible</t>
         </is>
       </c>
       <c r="G644" t="inlineStr"/>
       <c r="H644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22298</t>
+          <t>../qml/Root.qml:22327</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>Please enter the token which has been sent to you:</t>
+          <t>Please enter your login password to continue:</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>请输入已发送给你的令牌：</t>
+          <t>请输入你的登录密码以继续：</t>
         </is>
       </c>
       <c r="D645" t="inlineStr"/>
       <c r="E645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
-          <t>RootPlease enter the token which has been sent to you:</t>
+          <t>RootPlease enter your login password to continue:</t>
         </is>
       </c>
       <c r="G645" t="inlineStr"/>
       <c r="H645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>../qml/Root.qml:22309</t>
+          <t>../qml/Root.qml:22337</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Wait for the confirmation link to arrive, then continue.</t>
+          <t>Please enter a valid email address to continue:</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>请等待确认链接送达，然后再继续。</t>
+          <t>请输入有效的电子邮件地址以继续：</t>
         </is>
       </c>
       <c r="D646" t="inlineStr"/>
       <c r="E646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
-          <t>RootWait for the confirmation link to arrive, then continue.</t>
+          <t>RootPlease enter a valid email address to continue:</t>
         </is>
       </c>
       <c r="G646" t="inlineStr"/>
       <c r="H646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22339</t>
+          <t>../qml/Root.qml:22347</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>Share desktop with %1?</t>
+          <t>Please enter a valid phone number to continue:</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>与 %1 共享桌面？</t>
+          <t>请输入有效的电话号码以继续：</t>
         </is>
       </c>
       <c r="D647" t="inlineStr"/>
       <c r="E647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>ScreenShareShare desktop with %1?</t>
+          <t>RootPlease enter a valid phone number to continue:</t>
         </is>
       </c>
       <c r="G647" t="inlineStr"/>
       <c r="H647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22350</t>
+          <t>../qml/Root.qml:22357</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>Method:</t>
+          <t>Please enter the token which has been sent to you:</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>方式：</t>
+          <t>请输入已发送给你的令牌：</t>
         </is>
       </c>
       <c r="D648" t="inlineStr"/>
       <c r="E648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>ScreenShareMethod:</t>
+          <t>RootPlease enter the token which has been sent to you:</t>
         </is>
       </c>
       <c r="G648" t="inlineStr"/>
       <c r="H648" t="inlineStr"/>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22370</t>
+          <t>../qml/Root.qml:22368</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Window:</t>
+          <t>Wait for the confirmation link to arrive, then continue.</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>窗口：</t>
+          <t>请等待确认链接送达，然后再继续。</t>
         </is>
       </c>
       <c r="D649" t="inlineStr"/>
       <c r="E649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
-          <t>ScreenShareWindow:</t>
+          <t>RootWait for the confirmation link to arrive, then continue.</t>
         </is>
       </c>
       <c r="G649" t="inlineStr"/>
       <c r="H649" t="inlineStr"/>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22385</t>
+          <t>../qml/voip/ScreenShare.qml:22398</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>Request screencast</t>
+          <t>Share desktop with %1?</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>请求屏幕共享</t>
+          <t>与 %1 共享桌面？</t>
         </is>
       </c>
       <c r="D650" t="inlineStr"/>
       <c r="E650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
-          <t>ScreenShareRequest screencast</t>
+          <t>ScreenShareShare desktop with %1?</t>
         </is>
       </c>
       <c r="G650" t="inlineStr"/>
       <c r="H650" t="inlineStr"/>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22401</t>
+          <t>../qml/voip/ScreenShare.qml:22409</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>Frame rate:</t>
+          <t>Method:</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>帧率：</t>
+          <t>方式：</t>
         </is>
       </c>
       <c r="D651" t="inlineStr"/>
       <c r="E651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
-          <t>ScreenShareFrame rate:</t>
+          <t>ScreenShareMethod:</t>
         </is>
       </c>
       <c r="G651" t="inlineStr"/>
       <c r="H651" t="inlineStr"/>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22420</t>
+          <t>../qml/voip/ScreenShare.qml:22429</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>Include your camera picture-in-picture</t>
+          <t>Window:</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>包括你的摄像头画中画</t>
+          <t>窗口：</t>
         </is>
       </c>
       <c r="D652" t="inlineStr"/>
       <c r="E652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
-          <t>ScreenShareInclude your camera picture-in-picture</t>
+          <t>ScreenShareWindow:</t>
         </is>
       </c>
       <c r="G652" t="inlineStr"/>
       <c r="H652" t="inlineStr"/>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22432</t>
+          <t>../qml/voip/ScreenShare.qml:22444</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Request remote camera</t>
+          <t>Request screencast</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>请求远程摄像头</t>
+          <t>请求屏幕共享</t>
         </is>
       </c>
       <c r="D653" t="inlineStr"/>
       <c r="E653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
-          <t>ScreenShareRequest remote camera</t>
+          <t>ScreenShareRequest screencast</t>
         </is>
       </c>
       <c r="G653" t="inlineStr"/>
       <c r="H653" t="inlineStr"/>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22442</t>
+          <t>../qml/voip/ScreenShare.qml:22460</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>View your callee's camera like a regular video call</t>
+          <t>Frame rate:</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>像普通视频通话一样查看对方的摄像头</t>
+          <t>帧率：</t>
         </is>
       </c>
       <c r="D654" t="inlineStr"/>
       <c r="E654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
-          <t>ScreenShareView your callee's camera like a regular video call</t>
+          <t>ScreenShareFrame rate:</t>
         </is>
       </c>
       <c r="G654" t="inlineStr"/>
       <c r="H654" t="inlineStr"/>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22447</t>
+          <t>../qml/voip/ScreenShare.qml:22479</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>Hide mouse cursor</t>
+          <t>Include your camera picture-in-picture</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>隐藏鼠标光标</t>
+          <t>包括你的摄像头画中画</t>
         </is>
       </c>
       <c r="D655" t="inlineStr"/>
       <c r="E655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
-          <t>ScreenShareHide mouse cursor</t>
+          <t>ScreenShareInclude your camera picture-in-picture</t>
         </is>
       </c>
       <c r="G655" t="inlineStr"/>
       <c r="H655" t="inlineStr"/>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22468</t>
+          <t>../qml/voip/ScreenShare.qml:22491</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Share</t>
+          <t>Request remote camera</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>共享</t>
+          <t>请求远程摄像头</t>
         </is>
       </c>
       <c r="D656" t="inlineStr"/>
       <c r="E656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
-          <t>ScreenShareShare</t>
+          <t>ScreenShareRequest remote camera</t>
         </is>
       </c>
       <c r="G656" t="inlineStr"/>
       <c r="H656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22484</t>
+          <t>../qml/voip/ScreenShare.qml:22501</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>View your callee's camera like a regular video call</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>预览</t>
+          <t>像普通视频通话一样查看对方的摄像头</t>
         </is>
       </c>
       <c r="D657" t="inlineStr"/>
       <c r="E657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
-          <t>ScreenSharePreview</t>
+          <t>ScreenShareView your callee's camera like a regular video call</t>
         </is>
       </c>
       <c r="G657" t="inlineStr"/>
       <c r="H657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>../qml/voip/ScreenShare.qml:22491</t>
+          <t>../qml/voip/ScreenShare.qml:22506</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Hide mouse cursor</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>取消</t>
+          <t>隐藏鼠标光标</t>
         </is>
       </c>
       <c r="D658" t="inlineStr"/>
       <c r="E658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
-          <t>ScreenShareCancel</t>
+          <t>ScreenShareHide mouse cursor</t>
         </is>
       </c>
       <c r="G658" t="inlineStr"/>
       <c r="H658" t="inlineStr"/>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:17370</t>
+          <t>../qml/voip/ScreenShare.qml:22527</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>Failed to connect to secret storage</t>
+          <t>Share</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>未能连接秘密存储</t>
+          <t>共享</t>
         </is>
       </c>
       <c r="D659" t="inlineStr"/>
       <c r="E659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
-          <t>SecretStorageFailed to connect to secret storage</t>
+          <t>ScreenShareShare</t>
         </is>
       </c>
       <c r="G659" t="inlineStr"/>
       <c r="H659" t="inlineStr"/>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>../../src/Cache.cpp:17371</t>
+          <t>../qml/voip/ScreenShare.qml:22543</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>Nheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>Nheko 无法连接到安全存储以保存加密机密。这可能有多种原因。检查你的 D-Bus 服务是否正在运行，是否为你的平台配置了 KWallet、Gnome Keyring、KeePassXC 或类似的服务。如果你遇到问题，请随时在此处提出问题：https://github.com/Nheko-Reborn/nheko/issues</t>
+          <t>预览</t>
         </is>
       </c>
       <c r="D660" t="inlineStr"/>
       <c r="E660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
-          <t>SecretStorageNheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
+          <t>ScreenSharePreview</t>
         </is>
       </c>
       <c r="G660" t="inlineStr"/>
       <c r="H660" t="inlineStr"/>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17421</t>
+          <t>../qml/voip/ScreenShare.qml:22550</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>This is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>这是你的恢复密钥。你将需要它来恢复对加密消息和验证密钥的访问。请保管好它。不要与任何人分享，也不要丢失！切记！</t>
+          <t>取消</t>
         </is>
       </c>
       <c r="D661" t="inlineStr"/>
       <c r="E661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckThis is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
+          <t>ScreenShareCancel</t>
         </is>
       </c>
       <c r="G661" t="inlineStr"/>
       <c r="H661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17442</t>
+          <t>../../src/Cache.cpp:17430</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>Encryption setup successfully</t>
+          <t>Failed to connect to secret storage</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>加密设置成功</t>
+          <t>未能连接秘密存储</t>
         </is>
       </c>
       <c r="D662" t="inlineStr"/>
       <c r="E662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckEncryption setup successfully</t>
+          <t>SecretStorageFailed to connect to secret storage</t>
         </is>
       </c>
       <c r="G662" t="inlineStr"/>
       <c r="H662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17450</t>
+          <t>../../src/Cache.cpp:17431</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>Failed to setup encryption: %1</t>
+          <t>Nheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>未能设置加密：%1</t>
+          <t>Nheko 无法连接到安全存储以保存加密机密。这可能有多种原因。检查你的 D-Bus 服务是否正在运行，是否为你的平台配置了 KWallet、Gnome Keyring、KeePassXC 或类似的服务。如果你遇到问题，请随时在此处提出问题：https://github.com/Nheko-Reborn/nheko/issues</t>
         </is>
       </c>
       <c r="D663" t="inlineStr"/>
       <c r="E663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckFailed to setup encryption: %1</t>
-[...6 lines deleted...]
-      </c>
+          <t>SecretStorageNheko could not connect to the secure storage to save encryption secrets to. This can have multiple reasons. Check if your D-Bus service is running and you have configured a service like KWallet, Gnome Keyring, KeePassXC or the equivalent for your platform. If you are having trouble, feel free to open an issue here: https://github.com/Nheko-Reborn/nheko/issues</t>
+        </is>
+      </c>
+      <c r="G663" t="inlineStr"/>
       <c r="H663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17482</t>
+          <t>../qml/SelfVerificationCheck.qml:17481</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>Setup Encryption</t>
+          <t>This is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>设置加密</t>
+          <t>这是你的恢复密钥。你将需要它来恢复对加密消息和验证密钥的访问。请保管好它。不要与任何人分享，也不要丢失！切记！</t>
         </is>
       </c>
       <c r="D664" t="inlineStr"/>
       <c r="E664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>SelfVerificationCheckSetup Encryption</t>
+          <t>SelfVerificationCheckThis is your recovery key. You will need it to restore access to your encrypted messages and verification keys. Keep this safe. Don't share it with anyone and don't lose it! Do not pass go! Do not collect $200!</t>
         </is>
       </c>
       <c r="G664" t="inlineStr"/>
       <c r="H664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>../qml/SelfVerificationCheck.qml:17491</t>
+          <t>../qml/SelfVerificationCheck.qml:17502</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
+        <is>
+          <t>Encryption setup successfully</t>
+        </is>
+      </c>
+      <c r="C665" t="inlineStr">
+        <is>
+          <t>加密设置成功</t>
+        </is>
+      </c>
+      <c r="D665" t="inlineStr"/>
+      <c r="E665" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F665" t="inlineStr">
+        <is>
+          <t>SelfVerificationCheckEncryption setup successfully</t>
+        </is>
+      </c>
+      <c r="G665" t="inlineStr"/>
+      <c r="H665" t="inlineStr"/>
+    </row>
+    <row r="666">
+      <c r="A666" t="inlineStr">
+        <is>
+          <t>../qml/SelfVerificationCheck.qml:17510</t>
+        </is>
+      </c>
+      <c r="B666" t="inlineStr">
+        <is>
+          <t>Failed to setup encryption: %1</t>
+        </is>
+      </c>
+      <c r="C666" t="inlineStr">
+        <is>
+          <t>未能设置加密：%1</t>
+        </is>
+      </c>
+      <c r="D666" t="inlineStr"/>
+      <c r="E666" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F666" t="inlineStr">
+        <is>
+          <t>SelfVerificationCheckFailed to setup encryption: %1</t>
+        </is>
+      </c>
+      <c r="G666" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 未能启用加密：%1</t>
+        </is>
+      </c>
+      <c r="H666" t="inlineStr"/>
+    </row>
+    <row r="667">
+      <c r="A667" t="inlineStr">
+        <is>
+          <t>../qml/SelfVerificationCheck.qml:17542</t>
+        </is>
+      </c>
+      <c r="B667" t="inlineStr">
+        <is>
+          <t>Setup Encryption</t>
+        </is>
+      </c>
+      <c r="C667" t="inlineStr">
+        <is>
+          <t>设置加密</t>
+        </is>
+      </c>
+      <c r="D667" t="inlineStr"/>
+      <c r="E667" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F667" t="inlineStr">
+        <is>
+          <t>SelfVerificationCheckSetup Encryption</t>
+        </is>
+      </c>
+      <c r="G667" t="inlineStr"/>
+      <c r="H667" t="inlineStr"/>
+    </row>
+    <row r="668">
+      <c r="A668" t="inlineStr">
+        <is>
+          <t>../qml/SelfVerificationCheck.qml:17551</t>
+        </is>
+      </c>
+      <c r="B668" t="inlineStr">
         <is>
           <t>Hello and welcome to Matrix!
 It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
         </is>
       </c>
-      <c r="C665" t="inlineStr">
+      <c r="C668" t="inlineStr">
         <is>
           <t>你好，欢迎来到 Matrix！
 你似乎是新人。在你可以安全地加密你的消息之前，我们需要设置一些小东西。你可以立即按接受或调整一些基本选项。我们还尝试解释一些基础知识。你可以跳过这些部分，但它们可能会有所帮助！</t>
         </is>
       </c>
-      <c r="D665" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F665" t="inlineStr">
+      <c r="D668" t="inlineStr"/>
+      <c r="E668" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F668" t="inlineStr">
         <is>
           <t>SelfVerificationCheckHello and welcome to Matrix!
 It seems like you are new. Before you can securely encrypt your messages, we need to setup a few small things. You can either press accept immediately or adjust a few basic options. We also try to explain a few of the basics. You can skip those parts, but they might prove to be helpful!</t>
         </is>
       </c>
-      <c r="G665" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B666" t="inlineStr">
+      <c r="G668" t="inlineStr"/>
+      <c r="H668" t="inlineStr"/>
+    </row>
+    <row r="669">
+      <c r="A669" t="inlineStr">
+        <is>
+          <t>../qml/SelfVerificationCheck.qml:17659</t>
+        </is>
+      </c>
+      <c r="B669" t="inlineStr">
         <is>
           <t>Activate Encryption</t>
         </is>
       </c>
-      <c r="C666" t="inlineStr">
+      <c r="C669" t="inlineStr">
         <is>
           <t>激活加密</t>
         </is>
       </c>
-      <c r="D666" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F666" t="inlineStr">
+      <c r="D669" t="inlineStr"/>
+      <c r="E669" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F669" t="inlineStr">
         <is>
           <t>SelfVerificationCheckActivate Encryption</t>
         </is>
       </c>
-      <c r="G666" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B667" t="inlineStr">
+      <c r="G669" t="inlineStr"/>
+      <c r="H669" t="inlineStr"/>
+    </row>
+    <row r="670">
+      <c r="A670" t="inlineStr">
+        <is>
+          <t>../qml/SelfVerificationCheck.qml:17668</t>
+        </is>
+      </c>
+      <c r="B670" t="inlineStr">
         <is>
           <t>It seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
 If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
         </is>
       </c>
-      <c r="C667" t="inlineStr">
+      <c r="C670" t="inlineStr">
         <is>
           <t>你似乎已为此帐户配置了加密。为了能够访问你的加密消息并使此设备显示为受信任，你可以验证现有设备或输入你的恢复口令（如果有的话）。请选择以下选项之一。
 如果选择验证，则需要另一台设备可用。如果你选择“输入密码”，你将需要你的恢复密钥或口令。如果点击取消，你可以选择稍后验证自己。</t>
         </is>
       </c>
-      <c r="D667" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F667" t="inlineStr">
+      <c r="D670" t="inlineStr"/>
+      <c r="E670" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F670" t="inlineStr">
         <is>
           <t>SelfVerificationCheckIt seems like you have encryption already configured for this account. To be able to access your encrypted messages and make this device appear as trusted, you can either verify an existing device or (if you have one) enter your recovery passphrase. Please select one of the options below.
 If you choose verify, you need to have the other device available. If you choose "enter passphrase", you will need your recovery key or passphrase. If you click cancel, you can choose to verify yourself at a later point.</t>
         </is>
       </c>
-      <c r="G667" t="inlineStr"/>
-[...88 lines deleted...]
-      </c>
       <c r="G670" t="inlineStr"/>
       <c r="H670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17691</t>
+          <t>../qml/SelfVerificationCheck.qml:17673</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>Failed to create keys for online key backup!</t>
+          <t>verify</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>未能为在线密钥备份创建密钥！</t>
+          <t>验证</t>
         </is>
       </c>
       <c r="D671" t="inlineStr"/>
       <c r="E671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusFailed to create keys for online key backup!</t>
+          <t>SelfVerificationCheckverify</t>
         </is>
       </c>
       <c r="G671" t="inlineStr"/>
       <c r="H671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17720</t>
+          <t>../qml/SelfVerificationCheck.qml:17682</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>Failed to create keys for secure server side secret storage!</t>
+          <t>enter passphrase</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>未能为安全的服务器端秘密存储创建密钥！</t>
+          <t>输入口令</t>
         </is>
       </c>
       <c r="D672" t="inlineStr"/>
       <c r="E672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusFailed to create keys for secure server side secret storage!</t>
+          <t>SelfVerificationCheckenter passphrase</t>
         </is>
       </c>
       <c r="G672" t="inlineStr"/>
       <c r="H672" t="inlineStr"/>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17764</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17735</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>Encryption Setup</t>
+          <t>Failed to create keys for cross-signing!</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>加密设置</t>
+          <t>未能创建用于交叉签名的密钥！</t>
         </is>
       </c>
       <c r="D673" t="inlineStr"/>
       <c r="E673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusEncryption Setup</t>
+          <t>SelfVerificationStatusFailed to create keys for cross-signing!</t>
         </is>
       </c>
       <c r="G673" t="inlineStr"/>
       <c r="H673" t="inlineStr"/>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17770</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17751</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>Encryption setup failed: %1</t>
+          <t>Failed to create keys for online key backup!</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>加密设置失败：%1</t>
+          <t>未能为在线密钥备份创建密钥！</t>
         </is>
       </c>
       <c r="D674" t="inlineStr"/>
       <c r="E674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusEncryption setup failed: %1</t>
+          <t>SelfVerificationStatusFailed to create keys for online key backup!</t>
         </is>
       </c>
       <c r="G674" t="inlineStr"/>
       <c r="H674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>../../src/encryption/SelfVerificationStatus.cpp:17928</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17780</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Identity key changed. This breaks E2EE, so logging out.</t>
+          <t>Failed to create keys for secure server side secret storage!</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>身份密钥已改变。此操作破坏了 E2EE，因此请退出登录。</t>
+          <t>未能为安全的服务器端秘密存储创建密钥！</t>
         </is>
       </c>
       <c r="D675" t="inlineStr"/>
       <c r="E675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
-          <t>SelfVerificationStatusIdentity key changed. This breaks E2EE, so logging out.</t>
+          <t>SelfVerificationStatusFailed to create keys for secure server side secret storage!</t>
         </is>
       </c>
       <c r="G675" t="inlineStr"/>
       <c r="H675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18246</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17824</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>Failed to update image pack: %1</t>
+          <t>Encryption Setup</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>未能更新表情包：%1</t>
+          <t>加密设置</t>
         </is>
       </c>
       <c r="D676" t="inlineStr"/>
       <c r="E676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to update image pack: %1</t>
+          <t>SelfVerificationStatusEncryption Setup</t>
         </is>
       </c>
       <c r="G676" t="inlineStr"/>
       <c r="H676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18260</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17830</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Failed to delete old image pack: %1</t>
+          <t>Encryption setup failed: %1</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>未能删除旧表情包：%1</t>
+          <t>加密设置失败：%1</t>
         </is>
       </c>
       <c r="D677" t="inlineStr"/>
       <c r="E677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to delete old image pack: %1</t>
+          <t>SelfVerificationStatusEncryption setup failed: %1</t>
         </is>
       </c>
       <c r="G677" t="inlineStr"/>
       <c r="H677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18318</t>
+          <t>../../src/encryption/SelfVerificationStatus.cpp:17988</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Failed to open image: %1</t>
+          <t>Identity key changed. This breaks E2EE, so logging out.</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>未能打开图像：%1</t>
+          <t>身份密钥已改变。此操作破坏了 E2EE，因此请退出登录。</t>
         </is>
       </c>
       <c r="D678" t="inlineStr"/>
       <c r="E678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to open image: %1</t>
+          <t>SelfVerificationStatusIdentity key changed. This breaks E2EE, so logging out.</t>
         </is>
       </c>
       <c r="G678" t="inlineStr"/>
       <c r="H678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>../../src/SingleImagePackModel.cpp:18332</t>
+          <t>../../src/SingleImagePackModel.cpp:18306</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Failed to upload image: %1</t>
+          <t>Failed to update image pack: %1</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>未能上传图片：%1</t>
+          <t>未能更新表情包：%1</t>
         </is>
       </c>
       <c r="D679" t="inlineStr"/>
       <c r="E679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>SingleImagePackModelFailed to upload image: %1</t>
+          <t>SingleImagePackModelFailed to update image pack: %1</t>
         </is>
       </c>
       <c r="G679" t="inlineStr"/>
       <c r="H679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenu.qml:18348</t>
+          <t>../../src/SingleImagePackModel.cpp:18320</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Add or remove from community...</t>
+          <t>Failed to delete old image pack: %1</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>在社区中添加或移除...</t>
+          <t>未能删除旧表情包：%1</t>
         </is>
       </c>
       <c r="D680" t="inlineStr"/>
       <c r="E680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>SpaceMenuAdd or remove from community...</t>
+          <t>SingleImagePackModelFailed to delete old image pack: %1</t>
         </is>
       </c>
       <c r="G680" t="inlineStr"/>
       <c r="H680" t="inlineStr"/>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18376</t>
+          <t>../../src/SingleImagePackModel.cpp:18378</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>Official community for this room</t>
+          <t>Failed to open image: %1</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>此聊天室的官方社区</t>
+          <t>未能打开图像：%1</t>
         </is>
       </c>
       <c r="D681" t="inlineStr"/>
       <c r="E681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelOfficial community for this room</t>
+          <t>SingleImagePackModelFailed to open image: %1</t>
         </is>
       </c>
       <c r="G681" t="inlineStr"/>
       <c r="H681" t="inlineStr"/>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18384</t>
+          <t>../../src/SingleImagePackModel.cpp:18392</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>Affiliated community for this room</t>
+          <t>Failed to upload image: %1</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>此聊天室的附属社区</t>
+          <t>未能上传图片：%1</t>
         </is>
       </c>
       <c r="D682" t="inlineStr"/>
       <c r="E682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelAffiliated community for this room</t>
+          <t>SingleImagePackModelFailed to upload image: %1</t>
         </is>
       </c>
       <c r="G682" t="inlineStr"/>
       <c r="H682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18392</t>
+          <t>../qml/components/SpaceMenu.qml:18408</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>Listed only for community members</t>
+          <t>Add or remove from community...</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>仅为社区成员列出</t>
+          <t>在社区中添加或移除...</t>
         </is>
       </c>
       <c r="D683" t="inlineStr"/>
       <c r="E683" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelListed only for community members</t>
+          <t>SpaceMenuAdd or remove from community...</t>
         </is>
       </c>
       <c r="G683" t="inlineStr"/>
       <c r="H683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18400</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18436</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Listed only for room members</t>
+          <t>Official community for this room</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>仅为聊天室成员列出</t>
+          <t>此聊天室的官方社区</t>
         </is>
       </c>
       <c r="D684" t="inlineStr"/>
       <c r="E684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelListed only for room members</t>
+          <t>SpaceMenuLevelOfficial community for this room</t>
         </is>
       </c>
       <c r="G684" t="inlineStr"/>
       <c r="H684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>../qml/components/SpaceMenuLevel.qml:18408</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18444</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>Not related</t>
+          <t>Affiliated community for this room</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>不相关的</t>
+          <t>此聊天室的附属社区</t>
         </is>
       </c>
       <c r="D685" t="inlineStr"/>
       <c r="E685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
-          <t>SpaceMenuLevelNot related</t>
+          <t>SpaceMenuLevelAffiliated community for this room</t>
         </is>
       </c>
       <c r="G685" t="inlineStr"/>
       <c r="H685" t="inlineStr"/>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18426</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18452</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Listed only for community members</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>失败</t>
+          <t>仅为社区成员列出</t>
         </is>
       </c>
       <c r="D686" t="inlineStr"/>
       <c r="E686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
-          <t>StatusIndicatorFailed</t>
+          <t>SpaceMenuLevelListed only for community members</t>
         </is>
       </c>
       <c r="G686" t="inlineStr"/>
       <c r="H686" t="inlineStr"/>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18428</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18460</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>Sent</t>
+          <t>Listed only for room members</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>已发送</t>
+          <t>仅为聊天室成员列出</t>
         </is>
       </c>
       <c r="D687" t="inlineStr"/>
       <c r="E687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
-          <t>StatusIndicatorSent</t>
+          <t>SpaceMenuLevelListed only for room members</t>
         </is>
       </c>
       <c r="G687" t="inlineStr"/>
       <c r="H687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18430</t>
+          <t>../qml/components/SpaceMenuLevel.qml:18468</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>Received</t>
+          <t>Not related</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>已接收</t>
+          <t>不相关的</t>
         </is>
       </c>
       <c r="D688" t="inlineStr"/>
       <c r="E688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
-          <t>StatusIndicatorReceived</t>
+          <t>SpaceMenuLevelNot related</t>
         </is>
       </c>
       <c r="G688" t="inlineStr"/>
       <c r="H688" t="inlineStr"/>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>../qml/StatusIndicator.qml:18432</t>
+          <t>../qml/StatusIndicator.qml:18486</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>Read</t>
+          <t>Failed</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>已读</t>
+          <t>失败</t>
         </is>
       </c>
       <c r="D689" t="inlineStr"/>
       <c r="E689" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
-          <t>StatusIndicatorRead</t>
+          <t>StatusIndicatorFailed</t>
         </is>
       </c>
       <c r="G689" t="inlineStr"/>
       <c r="H689" t="inlineStr"/>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>../qml/emoji/StickerPicker.qml:18501</t>
+          <t>../qml/StatusIndicator.qml:18488</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Sent</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>搜索</t>
+          <t>已发送</t>
         </is>
       </c>
       <c r="D690" t="inlineStr"/>
       <c r="E690" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
-          <t>StickerPickerSearch</t>
+          <t>StatusIndicatorSent</t>
         </is>
       </c>
       <c r="G690" t="inlineStr"/>
       <c r="H690" t="inlineStr"/>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>../qml/emoji/StickerPicker.qml:18690</t>
+          <t>../qml/StatusIndicator.qml:18490</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>Change what packs are enabled, remove packs, or create new ones</t>
+          <t>Received</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>更改已启用的表情包，删除表情包或创建新表情包</t>
+          <t>已接收</t>
         </is>
       </c>
       <c r="D691" t="inlineStr"/>
       <c r="E691" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>StickerPickerChange what packs are enabled, remove packs, or create new ones</t>
+          <t>StatusIndicatorReceived</t>
         </is>
       </c>
       <c r="G691" t="inlineStr"/>
       <c r="H691" t="inlineStr"/>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Success.qml:18700</t>
+          <t>../qml/StatusIndicator.qml:18492</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>Successful Verification</t>
+          <t>Read</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>验证成功</t>
+          <t>已读</t>
         </is>
       </c>
       <c r="D692" t="inlineStr"/>
       <c r="E692" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F692" t="inlineStr">
         <is>
-          <t>SuccessSuccessful Verification</t>
+          <t>StatusIndicatorRead</t>
         </is>
       </c>
       <c r="G692" t="inlineStr"/>
       <c r="H692" t="inlineStr"/>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Success.qml:18710</t>
+          <t>../qml/emoji/StickerPicker.qml:18561</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>Verification successful!  Both sides verified their devices!</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>验证成功！双方都验证了他们的设备！</t>
+          <t>搜索</t>
         </is>
       </c>
       <c r="D693" t="inlineStr"/>
       <c r="E693" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F693" t="inlineStr">
         <is>
-          <t>SuccessVerification successful! Both sides verified their devices!</t>
+          <t>StickerPickerSearch</t>
         </is>
       </c>
       <c r="G693" t="inlineStr"/>
       <c r="H693" t="inlineStr"/>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Success.qml:18724</t>
+          <t>../qml/emoji/StickerPicker.qml:18750</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Change what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>关闭</t>
+          <t>更改已启用的表情包，删除表情包或创建新表情包</t>
         </is>
       </c>
       <c r="D694" t="inlineStr"/>
       <c r="E694" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
-          <t>SuccessClose</t>
+          <t>StickerPickerChange what packs are enabled, remove packs, or create new ones</t>
         </is>
       </c>
       <c r="G694" t="inlineStr"/>
       <c r="H694" t="inlineStr"/>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>../qml/TimelineDefaultMessageStyle.qml:18891</t>
+          <t>../qml/device-verification/Success.qml:18760</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>Part of a thread</t>
+          <t>Successful Verification</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>消息列的一部分</t>
+          <t>验证成功</t>
         </is>
       </c>
       <c r="D695" t="inlineStr"/>
       <c r="E695" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>TimelineDefaultMessageStylePart of a thread</t>
+          <t>SuccessSuccessful Verification</t>
         </is>
       </c>
       <c r="G695" t="inlineStr"/>
       <c r="H695" t="inlineStr"/>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:18979</t>
+          <t>../qml/device-verification/Success.qml:18770</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>%1 placed a voice call.</t>
+          <t>Verification successful!  Both sides verified their devices!</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>%1 发起了语音通话。</t>
+          <t>验证成功！双方都验证了他们的设备！</t>
         </is>
       </c>
       <c r="D696" t="inlineStr"/>
       <c r="E696" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F696" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a voice call.</t>
+          <t>SuccessVerification successful! Both sides verified their devices!</t>
         </is>
       </c>
       <c r="G696" t="inlineStr"/>
       <c r="H696" t="inlineStr"/>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:18981</t>
+          <t>../qml/device-verification/Success.qml:18784</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>%1 placed a video call.</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>%1 发起了视频通话。</t>
+          <t>关闭</t>
         </is>
       </c>
       <c r="D697" t="inlineStr"/>
       <c r="E697" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a video call.</t>
+          <t>SuccessClose</t>
         </is>
       </c>
       <c r="G697" t="inlineStr"/>
       <c r="H697" t="inlineStr"/>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:18983</t>
+          <t>../qml/TimelineDefaultMessageStyle.qml:18951</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>%1 placed a call.</t>
+          <t>Part of a thread</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>%1 发起了通话。</t>
+          <t>消息列的一部分</t>
         </is>
       </c>
       <c r="D698" t="inlineStr"/>
       <c r="E698" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F698" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 placed a call.</t>
+          <t>TimelineDefaultMessageStylePart of a thread</t>
         </is>
       </c>
       <c r="G698" t="inlineStr"/>
       <c r="H698" t="inlineStr"/>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19005</t>
+          <t>../qml/TimelineEvent.qml:19039</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>%1 answered the call.</t>
+          <t>%1 placed a voice call.</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>%1 接听了通话。</t>
+          <t>%1 发起了语音通话。</t>
         </is>
       </c>
       <c r="D699" t="inlineStr"/>
       <c r="E699" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 answered the call.</t>
+          <t>TimelineEvent%1 placed a voice call.</t>
         </is>
       </c>
       <c r="G699" t="inlineStr"/>
       <c r="H699" t="inlineStr"/>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19007</t>
+          <t>../qml/TimelineEvent.qml:19041</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>%1 rejected the call.</t>
+          <t>%1 placed a video call.</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>%1 拒绝了通话。</t>
+          <t>%1 发起了视频通话。</t>
         </is>
       </c>
       <c r="D700" t="inlineStr"/>
       <c r="E700" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F700" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 rejected the call.</t>
+          <t>TimelineEvent%1 placed a video call.</t>
         </is>
       </c>
       <c r="G700" t="inlineStr"/>
       <c r="H700" t="inlineStr"/>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19009</t>
+          <t>../qml/TimelineEvent.qml:19043</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>%1 selected answer.</t>
+          <t>%1 placed a call.</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>%1 选择了选项。</t>
+          <t>%1 发起了通话。</t>
         </is>
       </c>
       <c r="D701" t="inlineStr"/>
       <c r="E701" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F701" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 selected answer.</t>
+          <t>TimelineEvent%1 placed a call.</t>
         </is>
       </c>
       <c r="G701" t="inlineStr"/>
       <c r="H701" t="inlineStr"/>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19011</t>
+          <t>../qml/TimelineEvent.qml:19065</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>%1 ended the call.</t>
+          <t>%1 answered the call.</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>%1 已结束通话。</t>
+          <t>%1 接听了通话。</t>
         </is>
       </c>
       <c r="D702" t="inlineStr"/>
       <c r="E702" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 ended the call.</t>
+          <t>TimelineEvent%1 answered the call.</t>
         </is>
       </c>
       <c r="G702" t="inlineStr"/>
       <c r="H702" t="inlineStr"/>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19015</t>
+          <t>../qml/TimelineEvent.qml:19067</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>%1 is negotiating the call...</t>
+          <t>%1 rejected the call.</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>%1 正在接通中...</t>
+          <t>%1 拒绝了通话。</t>
         </is>
       </c>
       <c r="D703" t="inlineStr"/>
       <c r="E703" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
-          <t>TimelineEvent%1 is negotiating the call...</t>
+          <t>TimelineEvent%1 rejected the call.</t>
         </is>
       </c>
       <c r="G703" t="inlineStr"/>
       <c r="H703" t="inlineStr"/>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19106</t>
+          <t>../qml/TimelineEvent.qml:19069</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>Allow them in</t>
+          <t>%1 selected answer.</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>允许加入</t>
+          <t>%1 选择了选项。</t>
         </is>
       </c>
       <c r="D704" t="inlineStr"/>
       <c r="E704" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
-          <t>TimelineEventAllow them in</t>
+          <t>TimelineEvent%1 selected answer.</t>
         </is>
       </c>
       <c r="G704" t="inlineStr"/>
       <c r="H704" t="inlineStr"/>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19128</t>
+          <t>../qml/TimelineEvent.qml:19071</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>This room was replaced for the following reason: %1</t>
+          <t>%1 ended the call.</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>此聊天室由于以下原因被替换：%1</t>
+          <t>%1 已结束通话。</t>
         </is>
       </c>
       <c r="D705" t="inlineStr"/>
       <c r="E705" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
-          <t>TimelineEventThis room was replaced for the following reason: %1</t>
+          <t>TimelineEvent%1 ended the call.</t>
         </is>
       </c>
       <c r="G705" t="inlineStr"/>
       <c r="H705" t="inlineStr"/>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>../qml/TimelineEvent.qml:19136</t>
+          <t>../qml/TimelineEvent.qml:19075</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>Go to replacement room</t>
+          <t>%1 is negotiating the call...</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>转到更换后的聊天室</t>
+          <t>%1 正在接通中...</t>
         </is>
       </c>
       <c r="D706" t="inlineStr"/>
       <c r="E706" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
-          <t>TimelineEventGo to replacement room</t>
+          <t>TimelineEvent%1 is negotiating the call...</t>
         </is>
       </c>
       <c r="G706" t="inlineStr"/>
       <c r="H706" t="inlineStr"/>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>../qml/TimelineMetadata.qml:19176</t>
+          <t>../qml/TimelineEvent.qml:19166</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>Edited</t>
+          <t>Allow them in</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>已编辑</t>
+          <t>允许加入</t>
         </is>
       </c>
       <c r="D707" t="inlineStr"/>
       <c r="E707" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
-          <t>TimelineMetadataEdited</t>
+          <t>TimelineEventAllow them in</t>
         </is>
       </c>
       <c r="G707" t="inlineStr"/>
       <c r="H707" t="inlineStr"/>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>../qml/TimelineMetadata.qml:19192</t>
+          <t>../qml/TimelineEvent.qml:19188</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>Part of a thread</t>
+          <t>This room was replaced for the following reason: %1</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>消息列的一部分</t>
+          <t>此聊天室由于以下原因被替换：%1</t>
         </is>
       </c>
       <c r="D708" t="inlineStr"/>
       <c r="E708" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F708" t="inlineStr">
         <is>
-          <t>TimelineMetadataPart of a thread</t>
+          <t>TimelineEventThis room was replaced for the following reason: %1</t>
         </is>
       </c>
       <c r="G708" t="inlineStr"/>
       <c r="H708" t="inlineStr"/>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20814</t>
+          <t>../qml/TimelineEvent.qml:19196</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>Message redaction failed: %1</t>
+          <t>Go to replacement room</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>删除消息失败：%1</t>
+          <t>转到更换后的聊天室</t>
         </is>
       </c>
       <c r="D709" t="inlineStr"/>
       <c r="E709" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F709" t="inlineStr">
         <is>
-          <t>TimelineModelMessage redaction failed: %1</t>
+          <t>TimelineEventGo to replacement room</t>
         </is>
       </c>
       <c r="G709" t="inlineStr"/>
       <c r="H709" t="inlineStr"/>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20941</t>
+          <t>../qml/TimelineMetadata.qml:19236</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>Failed to encrypt event, sending aborted!</t>
+          <t>Edited</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>未能加密事件，发送中止！</t>
+          <t>已编辑</t>
         </is>
       </c>
       <c r="D710" t="inlineStr"/>
       <c r="E710" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
-          <t>TimelineModelFailed to encrypt event, sending aborted!</t>
+          <t>TimelineMetadataEdited</t>
         </is>
       </c>
       <c r="G710" t="inlineStr"/>
       <c r="H710" t="inlineStr"/>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21137</t>
+          <t>../qml/TimelineMetadata.qml:19252</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>Save image</t>
+          <t>Part of a thread</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>保存图像</t>
+          <t>消息列的一部分</t>
         </is>
       </c>
       <c r="D711" t="inlineStr"/>
       <c r="E711" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F711" t="inlineStr">
         <is>
-          <t>TimelineModelSave image</t>
+          <t>TimelineMetadataPart of a thread</t>
         </is>
       </c>
       <c r="G711" t="inlineStr"/>
       <c r="H711" t="inlineStr"/>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21139</t>
+          <t>../../src/timeline/TimelineModel.cpp:20873</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>Save video</t>
+          <t>Message redaction failed: %1</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>保存视频</t>
+          <t>删除消息失败：%1</t>
         </is>
       </c>
       <c r="D712" t="inlineStr"/>
       <c r="E712" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F712" t="inlineStr">
         <is>
-          <t>TimelineModelSave video</t>
+          <t>TimelineModelMessage redaction failed: %1</t>
         </is>
       </c>
       <c r="G712" t="inlineStr"/>
       <c r="H712" t="inlineStr"/>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21141</t>
+          <t>../../src/timeline/TimelineModel.cpp:21000</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>Save audio</t>
+          <t>Failed to encrypt event, sending aborted!</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>保存音频</t>
+          <t>未能加密事件，发送中止！</t>
         </is>
       </c>
       <c r="D713" t="inlineStr"/>
       <c r="E713" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
-          <t>TimelineModelSave audio</t>
+          <t>TimelineModelFailed to encrypt event, sending aborted!</t>
         </is>
       </c>
       <c r="G713" t="inlineStr"/>
       <c r="H713" t="inlineStr"/>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21143</t>
+          <t>../../src/timeline/TimelineModel.cpp:21196</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>Save file</t>
+          <t>Save image</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>保存文件</t>
+          <t>保存图像</t>
         </is>
       </c>
       <c r="D714" t="inlineStr"/>
       <c r="E714" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F714" t="inlineStr">
         <is>
-          <t>TimelineModelSave file</t>
+          <t>TimelineModelSave image</t>
         </is>
       </c>
       <c r="G714" t="inlineStr"/>
       <c r="H714" t="inlineStr"/>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21490</t>
+          <t>../../src/timeline/TimelineModel.cpp:21198</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>%1%2 is typing.</t>
+          <t>Save video</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>%1 和 %2 正在输入。</t>
+          <t>保存视频</t>
         </is>
       </c>
       <c r="D715" t="inlineStr"/>
       <c r="E715" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F715" t="inlineStr">
         <is>
+          <t>TimelineModelSave video</t>
+        </is>
+      </c>
+      <c r="G715" t="inlineStr"/>
+      <c r="H715" t="inlineStr"/>
+    </row>
+    <row r="716">
+      <c r="A716" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:21200</t>
+        </is>
+      </c>
+      <c r="B716" t="inlineStr">
+        <is>
+          <t>Save audio</t>
+        </is>
+      </c>
+      <c r="C716" t="inlineStr">
+        <is>
+          <t>保存音频</t>
+        </is>
+      </c>
+      <c r="D716" t="inlineStr"/>
+      <c r="E716" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F716" t="inlineStr">
+        <is>
+          <t>TimelineModelSave audio</t>
+        </is>
+      </c>
+      <c r="G716" t="inlineStr"/>
+      <c r="H716" t="inlineStr"/>
+    </row>
+    <row r="717">
+      <c r="A717" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:21202</t>
+        </is>
+      </c>
+      <c r="B717" t="inlineStr">
+        <is>
+          <t>Save file</t>
+        </is>
+      </c>
+      <c r="C717" t="inlineStr">
+        <is>
+          <t>保存文件</t>
+        </is>
+      </c>
+      <c r="D717" t="inlineStr"/>
+      <c r="E717" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F717" t="inlineStr">
+        <is>
+          <t>TimelineModelSave file</t>
+        </is>
+      </c>
+      <c r="G717" t="inlineStr"/>
+      <c r="H717" t="inlineStr"/>
+    </row>
+    <row r="718">
+      <c r="A718" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:21550</t>
+        </is>
+      </c>
+      <c r="B718" t="inlineStr">
+        <is>
+          <t>%1%2 is typing.</t>
+        </is>
+      </c>
+      <c r="C718" t="inlineStr">
+        <is>
+          <t>%1 和 %2 正在输入。</t>
+        </is>
+      </c>
+      <c r="D718" t="inlineStr"/>
+      <c r="E718" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F718" t="inlineStr">
+        <is>
           <t>TimelineModel
 Multiple users are typing. First argument is a comma separated list of potentially multiple users. Second argument is the last user of that list. (If only one user is typing, %1 is empty. You should still use it in your string though to silence Qt warnings.)%1 and %2 are typing.</t>
         </is>
       </c>
-      <c r="G715" t="inlineStr"/>
-[...88 lines deleted...]
-      </c>
       <c r="G718" t="inlineStr"/>
       <c r="H718" t="inlineStr"/>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21580</t>
+          <t>../../src/timeline/TimelineModel.cpp:21610</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>%1 made the room open to guests.</t>
+          <t>%1 opened the room to the public.</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>%1 使聊天室对访客开放。</t>
+          <t>%1 公开了此聊天室。</t>
         </is>
       </c>
       <c r="D719" t="inlineStr"/>
       <c r="E719" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F719" t="inlineStr">
         <is>
-          <t>TimelineModel%1 made the room open to guests.</t>
+          <t>TimelineModel%1 opened the room to the public.</t>
         </is>
       </c>
       <c r="G719" t="inlineStr"/>
       <c r="H719" t="inlineStr"/>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21582</t>
+          <t>../../src/timeline/TimelineModel.cpp:21614</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>%1 has closed the room to guest access.</t>
+          <t>%1 allowed to join this room by knocking.</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>%1 已禁止聊天室对访客开放访问。</t>
+          <t>%1 允许通过请求加入来加入此聊天室。</t>
         </is>
       </c>
       <c r="D720" t="inlineStr"/>
       <c r="E720" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F720" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has closed the room to guest access.</t>
+          <t>TimelineModel%1 allowed to join this room by knocking.</t>
         </is>
       </c>
       <c r="G720" t="inlineStr"/>
       <c r="H720" t="inlineStr"/>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21597</t>
+          <t>../../src/timeline/TimelineModel.cpp:21621</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>%1 made the room history world readable. Events may be now read by non-joined people.</t>
+          <t>%1 allowed members of the following rooms to automatically join this room: %2</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>%1 使聊天室历史消息变得可读。未加入的人现在可以阅读事件。</t>
+          <t>%1 允许下列聊天室的成员自动加入此聊天室：%2</t>
         </is>
       </c>
       <c r="D721" t="inlineStr"/>
       <c r="E721" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F721" t="inlineStr">
         <is>
-          <t>TimelineModel%1 made the room history world readable. Events may be now read by non-joined people.</t>
+          <t>TimelineModel%1 allowed members of the following rooms to automatically join this room: %2</t>
         </is>
       </c>
       <c r="G721" t="inlineStr"/>
       <c r="H721" t="inlineStr"/>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21601</t>
+          <t>../../src/timeline/TimelineModel.cpp:21640</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>%1 set the room history visible to members from this point on.</t>
+          <t>%1 made the room open to guests.</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>%1 已设置仅成员从此时起能够阅读此聊天室中的历史消息。</t>
+          <t>%1 使聊天室对访客开放。</t>
         </is>
       </c>
       <c r="D722" t="inlineStr"/>
       <c r="E722" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>TimelineModel%1 set the room history visible to members from this point on.</t>
+          <t>TimelineModel%1 made the room open to guests.</t>
         </is>
       </c>
       <c r="G722" t="inlineStr"/>
       <c r="H722" t="inlineStr"/>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21603</t>
+          <t>../../src/timeline/TimelineModel.cpp:21642</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>%1 set the room history visible to members since they were invited.</t>
+          <t>%1 has closed the room to guest access.</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>%1 已设置仅成员从被邀请开始能够阅读此聊天室中的历史消息。</t>
+          <t>%1 已禁止聊天室对访客开放访问。</t>
         </is>
       </c>
       <c r="D723" t="inlineStr"/>
       <c r="E723" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
-          <t>TimelineModel%1 set the room history visible to members since they were invited.</t>
+          <t>TimelineModel%1 has closed the room to guest access.</t>
         </is>
       </c>
       <c r="G723" t="inlineStr"/>
       <c r="H723" t="inlineStr"/>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21605</t>
+          <t>../../src/timeline/TimelineModel.cpp:21657</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>%1 set the room history visible to members since they joined the room.</t>
+          <t>%1 made the room history world readable. Events may be now read by non-joined people.</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>%1 已设置仅成员从加入开始能够阅读此聊天室中的历史消息。</t>
+          <t>%1 使聊天室历史消息变得可读。未加入的人现在可以阅读事件。</t>
         </is>
       </c>
       <c r="D724" t="inlineStr"/>
       <c r="E724" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
-          <t>TimelineModel%1 set the room history visible to members since they joined the room.</t>
+          <t>TimelineModel%1 made the room history world readable. Events may be now read by non-joined people.</t>
         </is>
       </c>
       <c r="G724" t="inlineStr"/>
       <c r="H724" t="inlineStr"/>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21877</t>
+          <t>../../src/timeline/TimelineModel.cpp:21661</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>%1 has changed the room's permissions.</t>
+          <t>%1 set the room history visible to members from this point on.</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>%1 已更改聊天室的权限。</t>
+          <t>%1 已设置仅成员从此时起能够阅读此聊天室中的历史消息。</t>
         </is>
       </c>
       <c r="D725" t="inlineStr"/>
       <c r="E725" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's permissions.</t>
+          <t>TimelineModel%1 set the room history visible to members from this point on.</t>
         </is>
       </c>
       <c r="G725" t="inlineStr"/>
       <c r="H725" t="inlineStr"/>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21656</t>
+          <t>../../src/timeline/TimelineModel.cpp:21663</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>%1 has changed the room's kick powerlevel from %2 to %3.</t>
+          <t>%1 set the room history visible to members since they were invited.</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>%1 已将聊天室的踢人权限等级从 %2 更改为 %3。</t>
+          <t>%1 已设置仅成员从被邀请开始能够阅读此聊天室中的历史消息。</t>
         </is>
       </c>
       <c r="D726" t="inlineStr"/>
       <c r="E726" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's kick powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 set the room history visible to members since they were invited.</t>
         </is>
       </c>
       <c r="G726" t="inlineStr"/>
       <c r="H726" t="inlineStr"/>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21671</t>
+          <t>../../src/timeline/TimelineModel.cpp:21665</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>%n member can now kick room members.</t>
+          <t>%1 set the room history visible to members since they joined the room.</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>现在有 %n 个成员可以踢出聊天室成员。</t>
+          <t>%1 已设置仅成员从加入开始能够阅读此聊天室中的历史消息。</t>
         </is>
       </c>
       <c r="D727" t="inlineStr"/>
       <c r="E727" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now kick room members.</t>
+          <t>TimelineModel%1 set the room history visible to members since they joined the room.</t>
         </is>
       </c>
       <c r="G727" t="inlineStr"/>
       <c r="H727" t="inlineStr"/>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21675</t>
+          <t>../../src/timeline/TimelineModel.cpp:21939</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>%1 can now kick room members.</t>
+          <t>%1 has changed the room's permissions.</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>%1 现在可以踢出聊天室成员。</t>
+          <t>%1 已更改聊天室的权限。</t>
         </is>
       </c>
       <c r="D728" t="inlineStr"/>
       <c r="E728" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F728" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now kick room members.</t>
+          <t>TimelineModel%1 has changed the room's permissions.</t>
         </is>
       </c>
       <c r="G728" t="inlineStr"/>
       <c r="H728" t="inlineStr"/>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21687</t>
+          <t>../../src/timeline/TimelineModel.cpp:21717</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>%1 has changed the room's redact powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's kick powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>%1 已将聊天室的删除权限等级从 %2 更改为 %3。</t>
+          <t>%1 已将聊天室的踢人权限等级从 %2 更改为 %3。</t>
         </is>
       </c>
       <c r="D729" t="inlineStr"/>
       <c r="E729" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F729" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's redact powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's kick powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G729" t="inlineStr"/>
       <c r="H729" t="inlineStr"/>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21701</t>
+          <t>../../src/timeline/TimelineModel.cpp:21732</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>%n member can now redact room messages.</t>
+          <t>%n member can now kick room members.</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>现在有 %n 个成员可以删除聊天室消息。</t>
+          <t>现在有 %n 个成员可以踢出聊天室成员。</t>
         </is>
       </c>
       <c r="D730" t="inlineStr"/>
       <c r="E730" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F730" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now redact room messages.</t>
+          <t>TimelineModel%n member(s) can now kick room members.</t>
         </is>
       </c>
       <c r="G730" t="inlineStr"/>
       <c r="H730" t="inlineStr"/>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21707</t>
+          <t>../../src/timeline/TimelineModel.cpp:21736</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>%1 can now redact room messages.</t>
+          <t>%1 can now kick room members.</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>%1 现在可以删除聊天室消息。</t>
+          <t>%1 现在可以踢出聊天室成员。</t>
         </is>
       </c>
       <c r="D731" t="inlineStr"/>
       <c r="E731" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F731" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now redact room messages.</t>
+          <t>TimelineModel%1 can now kick room members.</t>
         </is>
       </c>
       <c r="G731" t="inlineStr"/>
       <c r="H731" t="inlineStr"/>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21719</t>
+          <t>../../src/timeline/TimelineModel.cpp:21748</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>%1 has changed the room's ban powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's redact powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>%1 已将聊天室的封禁权限等级从 %2 更改为 %3。</t>
+          <t>%1 已将聊天室的删除权限等级从 %2 更改为 %3。</t>
         </is>
       </c>
       <c r="D732" t="inlineStr"/>
       <c r="E732" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F732" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's ban powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's redact powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G732" t="inlineStr"/>
       <c r="H732" t="inlineStr"/>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21734</t>
+          <t>../../src/timeline/TimelineModel.cpp:21762</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>%n member can now ban room members.</t>
+          <t>%n member can now redact room messages.</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>现在有 %n 个成员可以封禁聊天室成员。</t>
+          <t>现在有 %n 个成员可以删除聊天室消息。</t>
         </is>
       </c>
       <c r="D733" t="inlineStr"/>
       <c r="E733" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now ban room members.</t>
+          <t>TimelineModel%n member(s) can now redact room messages.</t>
         </is>
       </c>
       <c r="G733" t="inlineStr"/>
       <c r="H733" t="inlineStr"/>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21738</t>
+          <t>../../src/timeline/TimelineModel.cpp:21768</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>%1 can now ban room members.</t>
+          <t>%1 can now redact room messages.</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>%1 现在可以封禁聊天室成员。</t>
+          <t>%1 现在可以删除聊天室消息。</t>
         </is>
       </c>
       <c r="D734" t="inlineStr"/>
       <c r="E734" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now ban room members.</t>
+          <t>TimelineModel%1 can now redact room messages.</t>
         </is>
       </c>
       <c r="G734" t="inlineStr"/>
       <c r="H734" t="inlineStr"/>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21751</t>
+          <t>../../src/timeline/TimelineModel.cpp:21780</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>%1 has changed the room's state_default powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's ban powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>%1 已将聊天室的 state_default 权限等级从 %2 更改为 %3。</t>
+          <t>%1 已将聊天室的封禁权限等级从 %2 更改为 %3。</t>
         </is>
       </c>
       <c r="D735" t="inlineStr"/>
       <c r="E735" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's state_default powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's ban powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G735" t="inlineStr"/>
       <c r="H735" t="inlineStr"/>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21766</t>
+          <t>../../src/timeline/TimelineModel.cpp:21795</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>%n member can now send state events.</t>
+          <t>%n member can now ban room members.</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>现在 %n 个成员可以发送状态事件。</t>
+          <t>现在有 %n 个成员可以封禁聊天室成员。</t>
         </is>
       </c>
       <c r="D736" t="inlineStr"/>
       <c r="E736" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
-          <t>TimelineModel%n member(s) can now send state events.</t>
+          <t>TimelineModel%n member(s) can now ban room members.</t>
         </is>
       </c>
       <c r="G736" t="inlineStr"/>
       <c r="H736" t="inlineStr"/>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21770</t>
+          <t>../../src/timeline/TimelineModel.cpp:21799</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>%1 can now send state events.</t>
+          <t>%1 can now ban room members.</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>%1 现在可以发送状态事件。</t>
+          <t>%1 现在可以封禁聊天室成员。</t>
         </is>
       </c>
       <c r="D737" t="inlineStr"/>
       <c r="E737" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
-          <t>TimelineModel%1 can now send state events.</t>
+          <t>TimelineModel%1 can now ban room members.</t>
         </is>
       </c>
       <c r="G737" t="inlineStr"/>
       <c r="H737" t="inlineStr"/>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21784</t>
+          <t>../../src/timeline/TimelineModel.cpp:21812</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>%1 has changed the room's invite powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's state_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>%1 已将聊天室的邀请权限等级从 %2 更改为 %3。</t>
+          <t>%1 已将聊天室的 state_default 权限等级从 %2 更改为 %3。</t>
         </is>
       </c>
       <c r="D738" t="inlineStr"/>
       <c r="E738" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's invite powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's state_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G738" t="inlineStr"/>
       <c r="H738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21794</t>
+          <t>../../src/timeline/TimelineModel.cpp:21827</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
+          <t>%n member can now send state events.</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>%1 已将聊天室的 events_default 权限等级从 %2 更改为 %3。新用户现在不能发送任何事件。</t>
+          <t>现在 %n 个成员可以发送状态事件。</t>
         </is>
       </c>
       <c r="D739" t="inlineStr"/>
       <c r="E739" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
+          <t>TimelineModel%n member(s) can now send state events.</t>
         </is>
       </c>
       <c r="G739" t="inlineStr"/>
       <c r="H739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21803</t>
+          <t>../../src/timeline/TimelineModel.cpp:21831</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
+          <t>%1 can now send state events.</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>%1 已将聊天室的 events_default 权限等级从 %2 更改为 %3。新用户现在可以发送没有其他限制的事件。</t>
+          <t>%1 现在可以发送状态事件。</t>
         </is>
       </c>
       <c r="D740" t="inlineStr"/>
       <c r="E740" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
+          <t>TimelineModel%1 can now send state events.</t>
         </is>
       </c>
       <c r="G740" t="inlineStr"/>
       <c r="H740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21810</t>
+          <t>../../src/timeline/TimelineModel.cpp:21845</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>%1 has changed the room's events_default powerlevel from %2 to %3.</t>
+          <t>%1 has changed the room's invite powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>%1 已将聊天室的 events_default 权限等级从 %2 更改为 %3。</t>
+          <t>%1 已将聊天室的邀请权限等级从 %2 更改为 %3。</t>
         </is>
       </c>
       <c r="D741" t="inlineStr"/>
       <c r="E741" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3.</t>
+          <t>TimelineModel%1 has changed the room's invite powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G741" t="inlineStr"/>
       <c r="H741" t="inlineStr"/>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21822</t>
+          <t>../../src/timeline/TimelineModel.cpp:21855</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>%1 has made %2 an administrator of this room.</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>%1 已将 %2 设为此聊天室的管理员。</t>
+          <t>%1 已将聊天室的 events_default 权限等级从 %2 更改为 %3。新用户现在不能发送任何事件。</t>
         </is>
       </c>
       <c r="D742" t="inlineStr"/>
       <c r="E742" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has made %2 an administrator of this room.</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now not send any events.</t>
         </is>
       </c>
       <c r="G742" t="inlineStr"/>
       <c r="H742" t="inlineStr"/>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21826</t>
+          <t>../../src/timeline/TimelineModel.cpp:21864</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>%1 has made %2 a moderator of this room.</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>%1 已将 %2 指定为该聊天室的协管员。</t>
+          <t>%1 已将聊天室的 events_default 权限等级从 %2 更改为 %3。新用户现在可以发送没有其他限制的事件。</t>
         </is>
       </c>
       <c r="D743" t="inlineStr"/>
       <c r="E743" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has made %2 a moderator of this room.</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3. New users can now send events that are not otherwise restricted.</t>
         </is>
       </c>
       <c r="G743" t="inlineStr"/>
       <c r="H743" t="inlineStr"/>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21830</t>
+          <t>../../src/timeline/TimelineModel.cpp:21871</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>%1 has downgraded %2 to moderator of this room.</t>
+          <t>%1 has changed the room's events_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>%1 已将 %2 降级为此聊天室的协管员。</t>
+          <t>%1 已将聊天室的 events_default 权限等级从 %2 更改为 %3。</t>
         </is>
       </c>
       <c r="D744" t="inlineStr"/>
       <c r="E744" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has downgraded %2 to moderator of this room.</t>
+          <t>TimelineModel%1 has changed the room's events_default powerlevel from %2 to %3.</t>
         </is>
       </c>
       <c r="G744" t="inlineStr"/>
       <c r="H744" t="inlineStr"/>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21833</t>
+          <t>../../src/timeline/TimelineModel.cpp:21883</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>%1 has changed the powerlevel of %2 from %3 to %4.</t>
+          <t>%1 has made %2 an administrator of this room.</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>%1 已将 %2 的权限等级从 %3 改为 %4。</t>
+          <t>%1 已将 %2 设为此聊天室的管理员。</t>
         </is>
       </c>
       <c r="D745" t="inlineStr"/>
       <c r="E745" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F745" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the powerlevel of %2 from %3 to %4.</t>
+          <t>TimelineModel%1 has made %2 an administrator of this room.</t>
         </is>
       </c>
       <c r="G745" t="inlineStr"/>
       <c r="H745" t="inlineStr"/>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21849</t>
+          <t>../../src/timeline/TimelineModel.cpp:21887</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>%1 allowed only administrators to send "%2".</t>
+          <t>%1 has made %2 a moderator of this room.</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>%1 仅允许管理员发送 "%2"。</t>
+          <t>%1 已将 %2 指定为该聊天室的协管员。</t>
         </is>
       </c>
       <c r="D746" t="inlineStr"/>
       <c r="E746" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F746" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed only administrators to send "%2".</t>
+          <t>TimelineModel%1 has made %2 a moderator of this room.</t>
         </is>
       </c>
       <c r="G746" t="inlineStr"/>
       <c r="H746" t="inlineStr"/>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21852</t>
+          <t>../../src/timeline/TimelineModel.cpp:21891</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>%1 allowed only moderators to send "%2".</t>
+          <t>%1 has downgraded %2 to moderator of this room.</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>%1 仅允许协管员发送 "%2"。</t>
+          <t>%1 已将 %2 降级为此聊天室的协管员。</t>
         </is>
       </c>
       <c r="D747" t="inlineStr"/>
       <c r="E747" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed only moderators to send "%2".</t>
+          <t>TimelineModel%1 has downgraded %2 to moderator of this room.</t>
         </is>
       </c>
       <c r="G747" t="inlineStr"/>
       <c r="H747" t="inlineStr"/>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21855</t>
+          <t>../../src/timeline/TimelineModel.cpp:21895</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>%1 allowed everyone to send "%2".</t>
+          <t>%1 has changed the powerlevel of %2 from %3 to %4.</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>%1 允许所有人发送 "%2"。</t>
+          <t>%1 已将 %2 的权限等级从 %3 改为 %4。</t>
         </is>
       </c>
       <c r="D748" t="inlineStr"/>
       <c r="E748" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
-          <t>TimelineModel%1 allowed everyone to send "%2".</t>
+          <t>TimelineModel%1 has changed the powerlevel of %2 from %3 to %4.</t>
         </is>
       </c>
       <c r="G748" t="inlineStr"/>
       <c r="H748" t="inlineStr"/>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21859</t>
+          <t>../../src/timeline/TimelineModel.cpp:21911</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
+          <t>%1 allowed only administrators to send "%2".</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>%1 已将事件类型 "%2" 的权限等级从默认值更改为 %3。</t>
+          <t>%1 仅允许管理员发送 "%2"。</t>
         </is>
       </c>
       <c r="D749" t="inlineStr"/>
       <c r="E749" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F749" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
+          <t>TimelineModel%1 allowed only administrators to send "%2".</t>
         </is>
       </c>
       <c r="G749" t="inlineStr"/>
       <c r="H749" t="inlineStr"/>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21865</t>
+          <t>../../src/timeline/TimelineModel.cpp:21914</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
+          <t>%1 allowed only moderators to send "%2".</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>%1 已将事件类型 "%2" 的权限等级从 %3 更改为 %4。</t>
+          <t>%1 仅允许协管员发送 "%2"。</t>
         </is>
       </c>
       <c r="D750" t="inlineStr"/>
       <c r="E750" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F750" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
+          <t>TimelineModel%1 allowed only moderators to send "%2".</t>
         </is>
       </c>
       <c r="G750" t="inlineStr"/>
       <c r="H750" t="inlineStr"/>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21924</t>
+          <t>../../src/timeline/TimelineModel.cpp:21917</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>(empty)</t>
+          <t>%1 allowed everyone to send "%2".</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>(空白)</t>
+          <t>%1 允许所有人发送 "%2"。</t>
         </is>
       </c>
       <c r="D751" t="inlineStr"/>
       <c r="E751" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
-          <t>TimelineModel(empty)</t>
+          <t>TimelineModel%1 allowed everyone to send "%2".</t>
         </is>
       </c>
       <c r="G751" t="inlineStr"/>
       <c r="H751" t="inlineStr"/>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21930</t>
+          <t>../../src/timeline/TimelineModel.cpp:21921</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
+          <t>%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>%1 在表情包 %2 中删除了以下图像:&lt;br&gt;%3</t>
+          <t>%1 已将事件类型 "%2" 的权限等级从默认值更改为 %3。</t>
         </is>
       </c>
       <c r="D752" t="inlineStr"/>
       <c r="E752" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F752" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
+          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from the default to %3.</t>
         </is>
       </c>
       <c r="G752" t="inlineStr"/>
       <c r="H752" t="inlineStr"/>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21936</t>
+          <t>../../src/timeline/TimelineModel.cpp:21927</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>%1 added the following images to the pack %2:&lt;br&gt;%3</t>
+          <t>%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>%1 在表情包 %2 中添加了以下图像:&lt;br&gt;%3</t>
+          <t>%1 已将事件类型 "%2" 的权限等级从 %3 更改为 %4。</t>
         </is>
       </c>
       <c r="D753" t="inlineStr"/>
       <c r="E753" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F753" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added the following images to the pack %2:&lt;br&gt;%3</t>
+          <t>TimelineModel%1 has changed the powerlevel of event type "%2" from %3 to %4.</t>
         </is>
       </c>
       <c r="G753" t="inlineStr"/>
       <c r="H753" t="inlineStr"/>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21941</t>
+          <t>../../src/timeline/TimelineModel.cpp:21986</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>%1 changed the sticker and emotes in this room.</t>
+          <t>(empty)</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>%1 更改了此聊天室中的贴纸和表情。</t>
+          <t>(空白)</t>
         </is>
       </c>
       <c r="D754" t="inlineStr"/>
       <c r="E754" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F754" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the sticker and emotes in this room.</t>
+          <t>TimelineModel(empty)</t>
         </is>
       </c>
       <c r="G754" t="inlineStr"/>
       <c r="H754" t="inlineStr"/>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21976</t>
+          <t>../../src/timeline/TimelineModel.cpp:21992</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>%1 disabled the rule to ban users matching %2.</t>
+          <t>%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>%1 禁用了封禁与 %2 匹配的用户的规则。</t>
+          <t>%1 在表情包 %2 中删除了以下图像:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="D755" t="inlineStr"/>
       <c r="E755" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
-          <t>TimelineModel%1 disabled the rule to ban users matching %2.</t>
+          <t>TimelineModel%1 removed the following images from the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="G755" t="inlineStr"/>
       <c r="H755" t="inlineStr"/>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21979</t>
+          <t>../../src/timeline/TimelineModel.cpp:21998</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>%1 added a rule to ban users matching %2 for '%3'.</t>
+          <t>%1 added the following images to the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>%1 为 “%3” 添加了封禁与 %2 匹配的用户的规则。</t>
+          <t>%1 在表情包 %2 中添加了以下图像:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="D756" t="inlineStr"/>
       <c r="E756" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added a rule to ban users matching %2 for '%3'.</t>
+          <t>TimelineModel%1 added the following images to the pack %2:&lt;br&gt;%3</t>
         </is>
       </c>
       <c r="G756" t="inlineStr"/>
       <c r="H756" t="inlineStr"/>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22001</t>
+          <t>../../src/timeline/TimelineModel.cpp:22003</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>%1 disabled the rule to ban rooms matching %2.</t>
+          <t>%1 changed the sticker and emotes in this room.</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>%1 禁用了封禁与 %2 匹配的聊天室的规则。</t>
+          <t>%1 更改了此聊天室中的贴纸和表情。</t>
         </is>
       </c>
       <c r="D757" t="inlineStr"/>
       <c r="E757" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F757" t="inlineStr">
         <is>
-          <t>TimelineModel%1 disabled the rule to ban rooms matching %2.</t>
+          <t>TimelineModel%1 changed the sticker and emotes in this room.</t>
         </is>
       </c>
       <c r="G757" t="inlineStr"/>
       <c r="H757" t="inlineStr"/>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22004</t>
+          <t>../../src/timeline/TimelineModel.cpp:22038</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>%1 added a rule to ban rooms matching %2 for '%3'.</t>
+          <t>%1 disabled the rule to ban users matching %2.</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>%1 为 “%3” 添加了封禁与 %2 匹配的聊天室的规则。</t>
+          <t>%1 禁用了封禁与 %2 匹配的用户的规则。</t>
         </is>
       </c>
       <c r="D758" t="inlineStr"/>
       <c r="E758" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F758" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added a rule to ban rooms matching %2 for '%3'.</t>
+          <t>TimelineModel%1 disabled the rule to ban users matching %2.</t>
         </is>
       </c>
       <c r="G758" t="inlineStr"/>
       <c r="H758" t="inlineStr"/>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22026</t>
+          <t>../../src/timeline/TimelineModel.cpp:22041</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>%1 disabled the rule to ban servers matching %2.</t>
+          <t>%1 added a rule to ban users matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>%1 禁用了封禁与 %2 匹配的服务器的规则。</t>
+          <t>%1 为 “%3” 添加了封禁与 %2 匹配的用户的规则。</t>
         </is>
       </c>
       <c r="D759" t="inlineStr"/>
       <c r="E759" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
-          <t>TimelineModel%1 disabled the rule to ban servers matching %2.</t>
+          <t>TimelineModel%1 added a rule to ban users matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="G759" t="inlineStr"/>
       <c r="H759" t="inlineStr"/>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22029</t>
+          <t>../../src/timeline/TimelineModel.cpp:22063</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>%1 added a rule to ban servers matching %2 for '%3'.</t>
+          <t>%1 disabled the rule to ban rooms matching %2.</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>%1 为 “%3” 添加了封禁与 %2 匹配的服务器的规则。</t>
+          <t>%1 禁用了封禁与 %2 匹配的聊天室的规则。</t>
         </is>
       </c>
       <c r="D760" t="inlineStr"/>
       <c r="E760" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F760" t="inlineStr">
         <is>
-          <t>TimelineModel%1 added a rule to ban servers matching %2 for '%3'.</t>
+          <t>TimelineModel%1 disabled the rule to ban rooms matching %2.</t>
         </is>
       </c>
       <c r="G760" t="inlineStr"/>
       <c r="H760" t="inlineStr"/>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22063</t>
+          <t>../../src/timeline/TimelineModel.cpp:22066</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>Removed by %1</t>
+          <t>%1 added a rule to ban rooms matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>已被 %1 移除</t>
+          <t>%1 为 “%3” 添加了封禁与 %2 匹配的聊天室的规则。</t>
         </is>
       </c>
       <c r="D761" t="inlineStr"/>
       <c r="E761" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F761" t="inlineStr">
         <is>
-          <t>TimelineModelRemoved by %1</t>
+          <t>TimelineModel%1 added a rule to ban rooms matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="G761" t="inlineStr"/>
       <c r="H761" t="inlineStr"/>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22065</t>
+          <t>../../src/timeline/TimelineModel.cpp:22088</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>%1 (%2) removed this message at %3</t>
+          <t>%1 disabled the rule to ban servers matching %2.</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>%1 (%2) 已移除此消息于 %3</t>
+          <t>%1 禁用了封禁与 %2 匹配的服务器的规则。</t>
         </is>
       </c>
       <c r="D762" t="inlineStr"/>
       <c r="E762" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F762" t="inlineStr">
         <is>
-          <t>TimelineModel%1 (%2) removed this message at %3</t>
+          <t>TimelineModel%1 disabled the rule to ban servers matching %2.</t>
         </is>
       </c>
       <c r="G762" t="inlineStr"/>
       <c r="H762" t="inlineStr"/>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22067</t>
+          <t>../../src/timeline/TimelineModel.cpp:22091</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>Removed by %1 because: %2</t>
+          <t>%1 added a rule to ban servers matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>已被 %1 移除因为：%2</t>
+          <t>%1 为 “%3” 添加了封禁与 %2 匹配的服务器的规则。</t>
         </is>
       </c>
       <c r="D763" t="inlineStr"/>
       <c r="E763" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F763" t="inlineStr">
         <is>
-          <t>TimelineModelRemoved by %1 because: %2</t>
+          <t>TimelineModel%1 added a rule to ban servers matching %2 for '%3'.</t>
         </is>
       </c>
       <c r="G763" t="inlineStr"/>
       <c r="H763" t="inlineStr"/>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22068</t>
+          <t>../../src/timeline/TimelineModel.cpp:22125</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
+        <is>
+          <t>Removed by %1</t>
+        </is>
+      </c>
+      <c r="C764" t="inlineStr">
+        <is>
+          <t>已被 %1 移除</t>
+        </is>
+      </c>
+      <c r="D764" t="inlineStr"/>
+      <c r="E764" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F764" t="inlineStr">
+        <is>
+          <t>TimelineModelRemoved by %1</t>
+        </is>
+      </c>
+      <c r="G764" t="inlineStr"/>
+      <c r="H764" t="inlineStr"/>
+    </row>
+    <row r="765">
+      <c r="A765" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:22127</t>
+        </is>
+      </c>
+      <c r="B765" t="inlineStr">
+        <is>
+          <t>%1 (%2) removed this message at %3</t>
+        </is>
+      </c>
+      <c r="C765" t="inlineStr">
+        <is>
+          <t>%1 (%2) 已移除此消息于 %3</t>
+        </is>
+      </c>
+      <c r="D765" t="inlineStr"/>
+      <c r="E765" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F765" t="inlineStr">
+        <is>
+          <t>TimelineModel%1 (%2) removed this message at %3</t>
+        </is>
+      </c>
+      <c r="G765" t="inlineStr"/>
+      <c r="H765" t="inlineStr"/>
+    </row>
+    <row r="766">
+      <c r="A766" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:22129</t>
+        </is>
+      </c>
+      <c r="B766" t="inlineStr">
+        <is>
+          <t>Removed by %1 because: %2</t>
+        </is>
+      </c>
+      <c r="C766" t="inlineStr">
+        <is>
+          <t>已被 %1 移除因为：%2</t>
+        </is>
+      </c>
+      <c r="D766" t="inlineStr"/>
+      <c r="E766" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F766" t="inlineStr">
+        <is>
+          <t>TimelineModelRemoved by %1 because: %2</t>
+        </is>
+      </c>
+      <c r="G766" t="inlineStr"/>
+      <c r="H766" t="inlineStr"/>
+    </row>
+    <row r="767">
+      <c r="A767" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:22130</t>
+        </is>
+      </c>
+      <c r="B767" t="inlineStr">
         <is>
           <t>%1 (%2) removed this message at %3
 Reason: %4</t>
         </is>
       </c>
-      <c r="C764" t="inlineStr">
+      <c r="C767" t="inlineStr">
         <is>
           <t>%1 (%2) 移除了此消息于 %3
 理由：%4</t>
         </is>
       </c>
-      <c r="D764" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F764" t="inlineStr">
+      <c r="D767" t="inlineStr"/>
+      <c r="E767" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F767" t="inlineStr">
         <is>
           <t>TimelineModel%1 (%2) removed this message at %3
 Reason: %4</t>
         </is>
       </c>
-      <c r="G764" t="inlineStr"/>
-[...88 lines deleted...]
-      </c>
       <c r="G767" t="inlineStr"/>
       <c r="H767" t="inlineStr"/>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22219</t>
+          <t>../../src/timeline/TimelineModel.cpp:22274</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>%2 rejected the knock from %1.</t>
+          <t>%2 revoked the invite to %1.</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>%2 拒绝了来自 %1 的加入请求。</t>
+          <t>%2 撤销了对 %1 的邀请。</t>
         </is>
       </c>
       <c r="D768" t="inlineStr"/>
       <c r="E768" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F768" t="inlineStr">
         <is>
-          <t>TimelineModel%2 rejected the knock from %1.</t>
+          <t>TimelineModel%2 revoked the invite to %1.</t>
         </is>
       </c>
       <c r="G768" t="inlineStr"/>
       <c r="H768" t="inlineStr"/>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22187</t>
+          <t>../../src/timeline/TimelineModel.cpp:22269</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>%1 changed their avatar.</t>
+          <t>%2 kicked %1.</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>%1 更改了其头像。</t>
+          <t>%2 踢出了 %1。</t>
         </is>
       </c>
       <c r="D769" t="inlineStr"/>
       <c r="E769" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F769" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed their avatar.</t>
+          <t>TimelineModel%2 kicked %1.</t>
         </is>
       </c>
       <c r="G769" t="inlineStr"/>
       <c r="H769" t="inlineStr"/>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22189</t>
+          <t>../../src/timeline/TimelineModel.cpp:22276</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>%1 changed some profile info.</t>
+          <t>%2 unbanned %1.</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>%1 更改了一些个人资料信息。</t>
+          <t>%2 解封了 %1。</t>
         </is>
       </c>
       <c r="D770" t="inlineStr"/>
       <c r="E770" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F770" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed some profile info.</t>
+          <t>TimelineModel%2 unbanned %1.</t>
         </is>
       </c>
       <c r="G770" t="inlineStr"/>
       <c r="H770" t="inlineStr"/>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22194</t>
+          <t>../../src/timeline/TimelineModel.cpp:22281</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>%1 joined.</t>
+          <t>%2 rejected the knock from %1.</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>%1 已加入。</t>
+          <t>%2 拒绝了来自 %1 的加入请求。</t>
         </is>
       </c>
       <c r="D771" t="inlineStr"/>
       <c r="E771" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
-          <t>TimelineModel%1 joined.</t>
+          <t>TimelineModel%2 rejected the knock from %1.</t>
         </is>
       </c>
       <c r="G771" t="inlineStr"/>
       <c r="H771" t="inlineStr"/>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22197</t>
+          <t>../../src/timeline/TimelineModel.cpp:22249</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>%1 joined via authorisation from %2's server.</t>
+          <t>%1 changed their avatar.</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>%1 已通过来自 %2 的服务器的授权加入。</t>
+          <t>%1 更改了其头像。</t>
         </is>
       </c>
       <c r="D772" t="inlineStr"/>
       <c r="E772" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F772" t="inlineStr">
         <is>
-          <t>TimelineModel%1 joined via authorisation from %2's server.</t>
+          <t>TimelineModel%1 changed their avatar.</t>
         </is>
       </c>
       <c r="G772" t="inlineStr"/>
       <c r="H772" t="inlineStr"/>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22210</t>
+          <t>../../src/timeline/TimelineModel.cpp:22251</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>%1 rejected their invite.</t>
+          <t>%1 changed some profile info.</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>%1 拒绝了其邀请。</t>
+          <t>%1 更改了一些个人资料信息。</t>
         </is>
       </c>
       <c r="D773" t="inlineStr"/>
       <c r="E773" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F773" t="inlineStr">
         <is>
-          <t>TimelineModel%1 rejected their invite.</t>
+          <t>TimelineModel%1 changed some profile info.</t>
         </is>
       </c>
       <c r="G773" t="inlineStr"/>
       <c r="H773" t="inlineStr"/>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22205</t>
+          <t>../../src/timeline/TimelineModel.cpp:22256</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>%1 left the room.</t>
+          <t>%1 joined.</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>%1 离开了聊天室。</t>
+          <t>%1 已加入。</t>
         </is>
       </c>
       <c r="D774" t="inlineStr"/>
       <c r="E774" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F774" t="inlineStr">
         <is>
-          <t>TimelineModel%1 left the room.</t>
+          <t>TimelineModel%1 joined.</t>
         </is>
       </c>
       <c r="G774" t="inlineStr"/>
       <c r="H774" t="inlineStr"/>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22236</t>
+          <t>../../src/timeline/TimelineModel.cpp:22259</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>Reason: %1</t>
+          <t>%1 joined via authorisation from %2's server.</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
-          <t>理由：%1</t>
+          <t>%1 已通过来自 %2 的服务器的授权加入。</t>
         </is>
       </c>
       <c r="D775" t="inlineStr"/>
       <c r="E775" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F775" t="inlineStr">
         <is>
-          <t>TimelineModelReason: %1</t>
+          <t>TimelineModel%1 joined via authorisation from %2's server.</t>
         </is>
       </c>
       <c r="G775" t="inlineStr"/>
       <c r="H775" t="inlineStr"/>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22217</t>
+          <t>../../src/timeline/TimelineModel.cpp:22272</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>%1 redacted their knock.</t>
+          <t>%1 rejected their invite.</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
-          <t>%1 删除了其加入请求。</t>
+          <t>%1 拒绝了其邀请。</t>
         </is>
       </c>
       <c r="D776" t="inlineStr"/>
       <c r="E776" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F776" t="inlineStr">
         <is>
-          <t>TimelineModel%1 redacted their knock.</t>
+          <t>TimelineModel%1 rejected their invite.</t>
         </is>
       </c>
       <c r="G776" t="inlineStr"/>
       <c r="H776" t="inlineStr"/>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19907</t>
+          <t>../../src/timeline/TimelineModel.cpp:22267</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>%1 changed which servers are allowed in this room.</t>
+          <t>%1 left the room.</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
-          <t>%1 更改了允许在此聊天室使用的服务器。</t>
+          <t>%1 离开了聊天室。</t>
         </is>
       </c>
       <c r="D777" t="inlineStr"/>
       <c r="E777" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F777" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed which servers are allowed in this room.</t>
+          <t>TimelineModel%1 left the room.</t>
         </is>
       </c>
       <c r="G777" t="inlineStr"/>
       <c r="H777" t="inlineStr"/>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19911</t>
+          <t>../../src/timeline/TimelineModel.cpp:22298</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>%1 removed the room name.</t>
+          <t>Reason: %1</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
-          <t>%1 移除了聊天室名称。</t>
+          <t>理由：%1</t>
         </is>
       </c>
       <c r="D778" t="inlineStr"/>
       <c r="E778" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F778" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the room name.</t>
+          <t>TimelineModelReason: %1</t>
         </is>
       </c>
       <c r="G778" t="inlineStr"/>
       <c r="H778" t="inlineStr"/>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19914</t>
+          <t>../../src/timeline/TimelineModel.cpp:22279</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>%1 changed the room name to: %2</t>
+          <t>%1 redacted their knock.</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>%1 将聊天室名称更改为：%2</t>
+          <t>%1 删除了其加入请求。</t>
         </is>
       </c>
       <c r="D779" t="inlineStr"/>
       <c r="E779" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the room name to: %2</t>
+          <t>TimelineModel%1 redacted their knock.</t>
         </is>
       </c>
       <c r="G779" t="inlineStr"/>
       <c r="H779" t="inlineStr"/>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19919</t>
+          <t>../../src/timeline/TimelineModel.cpp:19967</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>%1 removed the topic.</t>
+          <t>%1 changed which servers are allowed in this room.</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>%1 移除了话题。</t>
+          <t>%1 更改了允许在此聊天室使用的服务器。</t>
         </is>
       </c>
       <c r="D780" t="inlineStr"/>
       <c r="E780" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F780" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the topic.</t>
+          <t>TimelineModel%1 changed which servers are allowed in this room.</t>
         </is>
       </c>
       <c r="G780" t="inlineStr"/>
       <c r="H780" t="inlineStr"/>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19922</t>
+          <t>../../src/timeline/TimelineModel.cpp:19971</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>%1 changed the topic to: %2</t>
+          <t>%1 removed the room name.</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>%1 将话题更改为：%2</t>
+          <t>%1 移除了聊天室名称。</t>
         </is>
       </c>
       <c r="D781" t="inlineStr"/>
       <c r="E781" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F781" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the topic to: %2</t>
+          <t>TimelineModel%1 removed the room name.</t>
         </is>
       </c>
       <c r="G781" t="inlineStr"/>
       <c r="H781" t="inlineStr"/>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19927</t>
+          <t>../../src/timeline/TimelineModel.cpp:19974</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>%1 changed the room avatar to: %2</t>
+          <t>%1 changed the room name to: %2</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>%1 将聊天室头像更改为：%2</t>
+          <t>%1 将聊天室名称更改为：%2</t>
         </is>
       </c>
       <c r="D782" t="inlineStr"/>
       <c r="E782" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F782" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the room avatar to: %2</t>
+          <t>TimelineModel%1 changed the room name to: %2</t>
         </is>
       </c>
       <c r="G782" t="inlineStr"/>
       <c r="H782" t="inlineStr"/>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19935</t>
+          <t>../../src/timeline/TimelineModel.cpp:19979</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>%1 removed the room avatar.</t>
+          <t>%1 removed the topic.</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>%1 移除了聊天室头像。</t>
+          <t>%1 移除了话题。</t>
         </is>
       </c>
       <c r="D783" t="inlineStr"/>
       <c r="E783" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F783" t="inlineStr">
         <is>
-          <t>TimelineModel%1 removed the room avatar.</t>
+          <t>TimelineModel%1 removed the topic.</t>
         </is>
       </c>
       <c r="G783" t="inlineStr"/>
       <c r="H783" t="inlineStr"/>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19938</t>
+          <t>../../src/timeline/TimelineModel.cpp:19982</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>%1 changed the pinned messages.</t>
+          <t>%1 changed the topic to: %2</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>%1 更改了置顶消息。</t>
+          <t>%1 将话题更改为：%2</t>
         </is>
       </c>
       <c r="D784" t="inlineStr"/>
       <c r="E784" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F784" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the pinned messages.</t>
+          <t>TimelineModel%1 changed the topic to: %2</t>
         </is>
       </c>
       <c r="G784" t="inlineStr"/>
       <c r="H784" t="inlineStr"/>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19945</t>
+          <t>../../src/timeline/TimelineModel.cpp:19987</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>%1 changed the addresses for this room.</t>
+          <t>%1 changed the room avatar to: %2</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
-          <t>%1 更改了此聊天室的地址。</t>
+          <t>%1 将聊天室头像更改为：%2</t>
         </is>
       </c>
       <c r="D785" t="inlineStr"/>
       <c r="E785" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F785" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the addresses for this room.</t>
+          <t>TimelineModel%1 changed the room avatar to: %2</t>
         </is>
       </c>
       <c r="G785" t="inlineStr"/>
       <c r="H785" t="inlineStr"/>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19948</t>
+          <t>../../src/timeline/TimelineModel.cpp:19995</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>%1 changed the parent communities for this room.</t>
+          <t>%1 removed the room avatar.</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
-          <t>%1 更改了此聊天室的父社区。</t>
+          <t>%1 移除了聊天室头像。</t>
         </is>
       </c>
       <c r="D786" t="inlineStr"/>
       <c r="E786" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F786" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed the parent communities for this room.</t>
+          <t>TimelineModel%1 removed the room avatar.</t>
         </is>
       </c>
       <c r="G786" t="inlineStr"/>
       <c r="H786" t="inlineStr"/>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19951</t>
+          <t>../../src/timeline/TimelineModel.cpp:19998</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>%1 created and configured room: %2</t>
+          <t>%1 changed the pinned messages.</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
-          <t>%1 创建并配置了聊天室：%2</t>
+          <t>%1 更改了置顶消息。</t>
         </is>
       </c>
       <c r="D787" t="inlineStr"/>
       <c r="E787" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F787" t="inlineStr">
         <is>
-          <t>TimelineModel%1 created and configured room: %2</t>
+          <t>TimelineModel%1 changed the pinned messages.</t>
         </is>
       </c>
       <c r="G787" t="inlineStr"/>
       <c r="H787" t="inlineStr"/>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:19969</t>
+          <t>../../src/timeline/TimelineModel.cpp:20005</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>%1 changed unknown state event %2.</t>
+          <t>%1 changed the addresses for this room.</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
-          <t>%1 更改了未知状态事件 %2。</t>
+          <t>%1 更改了此聊天室的地址。</t>
         </is>
       </c>
       <c r="D788" t="inlineStr"/>
       <c r="E788" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F788" t="inlineStr">
         <is>
-          <t>TimelineModel%1 changed unknown state event %2.</t>
+          <t>TimelineModel%1 changed the addresses for this room.</t>
         </is>
       </c>
       <c r="G788" t="inlineStr"/>
       <c r="H788" t="inlineStr"/>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20525</t>
+          <t>../../src/timeline/TimelineModel.cpp:20008</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>You joined this room.</t>
+          <t>%1 changed the parent communities for this room.</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t>你已加入此聊天室。</t>
+          <t>%1 更改了此聊天室的父社区。</t>
         </is>
       </c>
       <c r="D789" t="inlineStr"/>
       <c r="E789" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F789" t="inlineStr">
         <is>
-          <t>TimelineModelYou joined this room.</t>
+          <t>TimelineModel%1 changed the parent communities for this room.</t>
         </is>
       </c>
       <c r="G789" t="inlineStr"/>
       <c r="H789" t="inlineStr"/>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:20640</t>
+          <t>../../src/timeline/TimelineModel.cpp:20011</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>%n hour later</t>
+          <t>%1 created and configured room: %2</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>%n 小时后</t>
+          <t>%1 创建并配置了聊天室：%2</t>
         </is>
       </c>
       <c r="D790" t="inlineStr"/>
       <c r="E790" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F790" t="inlineStr">
         <is>
-          <t>TimelineModel%n hour(s) later</t>
-[...6 lines deleted...]
-      </c>
+          <t>TimelineModel%1 created and configured room: %2</t>
+        </is>
+      </c>
+      <c r="G790" t="inlineStr"/>
       <c r="H790" t="inlineStr"/>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:21552</t>
+          <t>../../src/timeline/TimelineModel.cpp:20029</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>%1 made this room require an invitation to join.</t>
+          <t>%1 changed unknown state event %2.</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
-          <t>%1 使此聊天室需要邀请才能加入。</t>
+          <t>%1 更改了未知状态事件 %2。</t>
         </is>
       </c>
       <c r="D791" t="inlineStr"/>
       <c r="E791" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F791" t="inlineStr">
         <is>
-          <t>TimelineModel%1 made this room require an invitation to join.</t>
+          <t>TimelineModel%1 changed unknown state event %2.</t>
         </is>
       </c>
       <c r="G791" t="inlineStr"/>
       <c r="H791" t="inlineStr"/>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22170</t>
+          <t>../../src/timeline/TimelineModel.cpp:20584</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>%1 invited %2.</t>
+          <t>You joined this room.</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
-          <t>%1 邀请了 %2。</t>
+          <t>你已加入此聊天室。</t>
         </is>
       </c>
       <c r="D792" t="inlineStr"/>
       <c r="E792" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F792" t="inlineStr">
         <is>
-          <t>TimelineModel%1 invited %2.</t>
+          <t>TimelineModelYou joined this room.</t>
         </is>
       </c>
       <c r="G792" t="inlineStr"/>
       <c r="H792" t="inlineStr"/>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22181</t>
+          <t>../../src/timeline/TimelineModel.cpp:20699</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>%1 has changed their avatar and changed their display name to %2.</t>
+          <t>%n hour later</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
-          <t>%1 已更改其头像并将其昵称更改为 %2。</t>
+          <t>%n 小时后</t>
         </is>
       </c>
       <c r="D793" t="inlineStr"/>
       <c r="E793" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F793" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed their avatar and changed their display name to %2.</t>
+          <t>TimelineModel%n hour(s) later</t>
         </is>
       </c>
       <c r="G793" t="inlineStr"/>
       <c r="H793" t="inlineStr"/>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22185</t>
+          <t>../../src/timeline/TimelineModel.cpp:21612</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>%1 has changed their display name to %2.</t>
+          <t>%1 made this room require an invitation to join.</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
-          <t>%1 已将其昵称更改为 %2。</t>
+          <t>%1 使此聊天室需要邀请才能加入。</t>
         </is>
       </c>
       <c r="D794" t="inlineStr"/>
       <c r="E794" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
-          <t>TimelineModel%1 has changed their display name to %2.</t>
+          <t>TimelineModel%1 made this room require an invitation to join.</t>
         </is>
       </c>
       <c r="G794" t="inlineStr"/>
       <c r="H794" t="inlineStr"/>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>../../src/timeline/TimelineModel.cpp:22221</t>
+          <t>../../src/timeline/TimelineModel.cpp:22232</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>%1 left after having already left!</t>
+          <t>%1 invited %2.</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
-          <t>%1 在已经离开后又离开了！</t>
+          <t>%1 邀请了 %2。</t>
         </is>
       </c>
       <c r="D795" t="inlineStr"/>
       <c r="E795" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
+          <t>TimelineModel%1 invited %2.</t>
+        </is>
+      </c>
+      <c r="G795" t="inlineStr"/>
+      <c r="H795" t="inlineStr"/>
+    </row>
+    <row r="796">
+      <c r="A796" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:22243</t>
+        </is>
+      </c>
+      <c r="B796" t="inlineStr">
+        <is>
+          <t>%1 has changed their avatar and changed their display name to %2.</t>
+        </is>
+      </c>
+      <c r="C796" t="inlineStr">
+        <is>
+          <t>%1 已更改其头像并将其昵称更改为 %2。</t>
+        </is>
+      </c>
+      <c r="D796" t="inlineStr"/>
+      <c r="E796" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F796" t="inlineStr">
+        <is>
+          <t>TimelineModel%1 has changed their avatar and changed their display name to %2.</t>
+        </is>
+      </c>
+      <c r="G796" t="inlineStr"/>
+      <c r="H796" t="inlineStr"/>
+    </row>
+    <row r="797">
+      <c r="A797" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:22247</t>
+        </is>
+      </c>
+      <c r="B797" t="inlineStr">
+        <is>
+          <t>%1 has changed their display name to %2.</t>
+        </is>
+      </c>
+      <c r="C797" t="inlineStr">
+        <is>
+          <t>%1 已将其昵称更改为 %2。</t>
+        </is>
+      </c>
+      <c r="D797" t="inlineStr"/>
+      <c r="E797" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F797" t="inlineStr">
+        <is>
+          <t>TimelineModel%1 has changed their display name to %2.</t>
+        </is>
+      </c>
+      <c r="G797" t="inlineStr"/>
+      <c r="H797" t="inlineStr"/>
+    </row>
+    <row r="798">
+      <c r="A798" t="inlineStr">
+        <is>
+          <t>../../src/timeline/TimelineModel.cpp:22283</t>
+        </is>
+      </c>
+      <c r="B798" t="inlineStr">
+        <is>
+          <t>%1 left after having already left!</t>
+        </is>
+      </c>
+      <c r="C798" t="inlineStr">
+        <is>
+          <t>%1 在已经离开后又离开了！</t>
+        </is>
+      </c>
+      <c r="D798" t="inlineStr"/>
+      <c r="E798" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F798" t="inlineStr">
+        <is>
           <t>TimelineModel
 This is a leave event after the user already left and shouldn't happen apart from state resets%1 left after having already left!</t>
         </is>
       </c>
-      <c r="G795" t="inlineStr"/>
-[...88 lines deleted...]
-      </c>
       <c r="G798" t="inlineStr"/>
       <c r="H798" t="inlineStr"/>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22421</t>
+          <t>../../src/timeline/TimelineModel.cpp:22290</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>No room open</t>
+          <t>%1 banned %2</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
-          <t>未打开聊天室</t>
+          <t>%1 封禁了 %2</t>
         </is>
       </c>
       <c r="D799" t="inlineStr"/>
       <c r="E799" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F799" t="inlineStr">
         <is>
-          <t>TimelineViewNo room open</t>
+          <t>TimelineModel%1 banned %2</t>
         </is>
       </c>
       <c r="G799" t="inlineStr"/>
       <c r="H799" t="inlineStr"/>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22529</t>
+          <t>../../src/timeline/TimelineModel.cpp:22293</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>You are about to notify the whole room</t>
+          <t>%1 knocked.</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>你即将通知整个聊天室</t>
+          <t>%1 已请求加入。</t>
         </is>
       </c>
       <c r="D800" t="inlineStr"/>
       <c r="E800" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F800" t="inlineStr">
         <is>
-          <t>TimelineViewYou are about to notify the whole room</t>
+          <t>TimelineModel%1 knocked.</t>
         </is>
       </c>
       <c r="G800" t="inlineStr"/>
       <c r="H800" t="inlineStr"/>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22529</t>
+          <t>../qml/TimelineSectionHeader.qml:22432</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>You will be mentioning %1</t>
+          <t>%1's status message</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
-          <t>你将提及 %1</t>
+          <t>%1 的状态消息</t>
         </is>
       </c>
       <c r="D801" t="inlineStr"/>
       <c r="E801" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F801" t="inlineStr">
         <is>
-          <t>TimelineViewYou will be mentioning %1</t>
+          <t>TimelineSectionHeader%1's status message</t>
         </is>
       </c>
       <c r="G801" t="inlineStr"/>
       <c r="H801" t="inlineStr"/>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22535</t>
+          <t>../qml/TimelineView.qml:22483</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>The command /%1 is not recognized and will be sent as part of your message</t>
+          <t>No room open</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
-          <t>命令 /%1 无效，将作为消息的一部分发送</t>
+          <t>未打开聊天室</t>
         </is>
       </c>
       <c r="D802" t="inlineStr"/>
       <c r="E802" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F802" t="inlineStr">
         <is>
-          <t>TimelineViewThe command /%1 is not recognized and will be sent as part of your message</t>
+          <t>TimelineViewNo room open</t>
         </is>
       </c>
       <c r="G802" t="inlineStr"/>
       <c r="H802" t="inlineStr"/>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22540</t>
+          <t>../qml/TimelineView.qml:22592</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
+          <t>You are about to notify the whole room</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
-          <t>命令 /%1 似乎不完整。如果仍然要发送，请在消息末尾添加空格。</t>
+          <t>你即将通知整个聊天室</t>
         </is>
       </c>
       <c r="D803" t="inlineStr"/>
       <c r="E803" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F803" t="inlineStr">
         <is>
-          <t>TimelineView/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
+          <t>TimelineViewYou are about to notify the whole room</t>
         </is>
       </c>
       <c r="G803" t="inlineStr"/>
       <c r="H803" t="inlineStr"/>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22581</t>
+          <t>../qml/TimelineView.qml:22592</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>No preview available</t>
+          <t>You will be mentioning %1</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
-          <t>预览不可用</t>
+          <t>你将提及 %1</t>
         </is>
       </c>
       <c r="D804" t="inlineStr"/>
       <c r="E804" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
-          <t>TimelineViewNo preview available</t>
+          <t>TimelineViewYou will be mentioning %1</t>
         </is>
       </c>
       <c r="G804" t="inlineStr"/>
       <c r="H804" t="inlineStr"/>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22586</t>
+          <t>../qml/TimelineView.qml:22598</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>The command /%1 is not recognized and will be sent as part of your message</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>设置</t>
+          <t>命令 /%1 无效，将作为消息的一部分发送</t>
         </is>
       </c>
       <c r="D805" t="inlineStr"/>
       <c r="E805" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F805" t="inlineStr">
         <is>
-          <t>TimelineViewSettings</t>
+          <t>TimelineViewThe command /%1 is not recognized and will be sent as part of your message</t>
         </is>
       </c>
       <c r="G805" t="inlineStr"/>
       <c r="H805" t="inlineStr"/>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22605</t>
+          <t>../qml/TimelineView.qml:22603</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>%n member</t>
+          <t>/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
-          <t>%n 个成员</t>
+          <t>命令 /%1 似乎不完整。如果仍然要发送，请在消息末尾添加空格。</t>
         </is>
       </c>
       <c r="D806" t="inlineStr"/>
       <c r="E806" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F806" t="inlineStr">
         <is>
-          <t>TimelineView%n member(s)</t>
+          <t>TimelineView/%1 looks like an incomplete command. To send it anyway, add a space to the end of your message.</t>
         </is>
       </c>
       <c r="G806" t="inlineStr"/>
       <c r="H806" t="inlineStr"/>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22608</t>
+          <t>../qml/TimelineView.qml:22644</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>View members of %1</t>
+          <t>No preview available</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>查看 %1 的成员</t>
+          <t>预览不可用</t>
         </is>
       </c>
       <c r="D807" t="inlineStr"/>
       <c r="E807" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F807" t="inlineStr">
         <is>
-          <t>TimelineViewView members of %1</t>
+          <t>TimelineViewNo preview available</t>
         </is>
       </c>
       <c r="G807" t="inlineStr"/>
       <c r="H807" t="inlineStr"/>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22626</t>
+          <t>../qml/TimelineView.qml:22649</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>This room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
-          <t>此聊天室可能无法访问。如果此聊天室是私有的，你应该将它从此社区中移除。</t>
+          <t>设置</t>
         </is>
       </c>
       <c r="D808" t="inlineStr"/>
       <c r="E808" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F808" t="inlineStr">
         <is>
-          <t>TimelineViewThis room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
+          <t>TimelineViewSettings</t>
         </is>
       </c>
       <c r="G808" t="inlineStr"/>
       <c r="H808" t="inlineStr"/>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22632</t>
+          <t>../qml/TimelineView.qml:22668</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>join the conversation</t>
+          <t>%n member</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>加入对话</t>
+          <t>%n 个成员</t>
         </is>
       </c>
       <c r="D809" t="inlineStr"/>
       <c r="E809" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F809" t="inlineStr">
         <is>
-          <t>TimelineViewjoin the conversation</t>
+          <t>TimelineView%n member(s)</t>
         </is>
       </c>
       <c r="G809" t="inlineStr"/>
       <c r="H809" t="inlineStr"/>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22639</t>
+          <t>../qml/TimelineView.qml:22671</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>accept invite</t>
+          <t>View members of %1</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>接受邀请</t>
+          <t>查看 %1 的成员</t>
         </is>
       </c>
       <c r="D810" t="inlineStr"/>
       <c r="E810" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F810" t="inlineStr">
         <is>
-          <t>TimelineViewaccept invite</t>
+          <t>TimelineViewView members of %1</t>
         </is>
       </c>
       <c r="G810" t="inlineStr"/>
       <c r="H810" t="inlineStr"/>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22646</t>
+          <t>../qml/TimelineView.qml:22689</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>decline invite</t>
+          <t>This room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
-          <t>拒绝邀请</t>
+          <t>此聊天室可能无法访问。如果此聊天室是私有的，你应该将它从此社区中移除。</t>
         </is>
       </c>
       <c r="D811" t="inlineStr"/>
       <c r="E811" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F811" t="inlineStr">
         <is>
-          <t>TimelineViewdecline invite</t>
+          <t>TimelineViewThis room is possibly inaccessible. If this room is private, you should remove it from this community.</t>
         </is>
       </c>
       <c r="G811" t="inlineStr"/>
       <c r="H811" t="inlineStr"/>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22653</t>
+          <t>../qml/TimelineView.qml:22695</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>decline invite and ignore user</t>
+          <t>join the conversation</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>拒绝邀请并忽略用户</t>
+          <t>加入对话</t>
         </is>
       </c>
       <c r="D812" t="inlineStr"/>
       <c r="E812" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F812" t="inlineStr">
         <is>
-          <t>TimelineViewdecline invite and ignore user</t>
+          <t>TimelineViewjoin the conversation</t>
         </is>
       </c>
       <c r="G812" t="inlineStr"/>
       <c r="H812" t="inlineStr"/>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22663</t>
+          <t>../qml/TimelineView.qml:22702</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>leave</t>
+          <t>accept invite</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
-          <t>离开</t>
+          <t>接受邀请</t>
         </is>
       </c>
       <c r="D813" t="inlineStr"/>
       <c r="E813" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F813" t="inlineStr">
         <is>
-          <t>TimelineViewleave</t>
+          <t>TimelineViewaccept invite</t>
         </is>
       </c>
       <c r="G813" t="inlineStr"/>
       <c r="H813" t="inlineStr"/>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22678</t>
+          <t>../qml/TimelineView.qml:22709</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>Invited by %1 (%2)</t>
+          <t>decline invite</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
-          <t>邀请自 %1 (%2)</t>
+          <t>拒绝邀请</t>
         </is>
       </c>
       <c r="D814" t="inlineStr"/>
       <c r="E814" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F814" t="inlineStr">
         <is>
-          <t>TimelineViewInvited by %1 (%2)</t>
+          <t>TimelineViewdecline invite</t>
         </is>
       </c>
       <c r="G814" t="inlineStr"/>
       <c r="H814" t="inlineStr"/>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22721</t>
+          <t>../qml/TimelineView.qml:22716</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>Hide invite reason</t>
+          <t>decline invite and ignore user</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
-          <t>隐藏邀请理由</t>
+          <t>拒绝邀请并忽略用户</t>
         </is>
       </c>
       <c r="D815" t="inlineStr"/>
       <c r="E815" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F815" t="inlineStr">
         <is>
-          <t>TimelineViewHide invite reason</t>
+          <t>TimelineViewdecline invite and ignore user</t>
         </is>
       </c>
       <c r="G815" t="inlineStr"/>
       <c r="H815" t="inlineStr"/>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22721</t>
+          <t>../qml/TimelineView.qml:22726</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>Show invite reason</t>
+          <t>leave</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>显示邀请理由</t>
+          <t>离开</t>
         </is>
       </c>
       <c r="D816" t="inlineStr"/>
       <c r="E816" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F816" t="inlineStr">
         <is>
-          <t>TimelineViewShow invite reason</t>
+          <t>TimelineViewleave</t>
         </is>
       </c>
       <c r="G816" t="inlineStr"/>
       <c r="H816" t="inlineStr"/>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>../qml/TimelineView.qml:22740</t>
+          <t>../qml/TimelineView.qml:22741</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>Back to room list</t>
+          <t>Invited by %1 (%2)</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
-          <t>返回聊天室列表</t>
+          <t>邀请自 %1 (%2)</t>
         </is>
       </c>
       <c r="D817" t="inlineStr"/>
       <c r="E817" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F817" t="inlineStr">
         <is>
-          <t>TimelineViewBack to room list</t>
+          <t>TimelineViewInvited by %1 (%2)</t>
         </is>
       </c>
       <c r="G817" t="inlineStr"/>
       <c r="H817" t="inlineStr"/>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22760</t>
+          <t>../qml/TimelineView.qml:22784</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>No room selected</t>
+          <t>Hide invite reason</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t>未选择聊天室</t>
+          <t>隐藏邀请理由</t>
         </is>
       </c>
       <c r="D818" t="inlineStr"/>
       <c r="E818" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F818" t="inlineStr">
         <is>
-          <t>TopBarNo room selected</t>
+          <t>TimelineViewHide invite reason</t>
         </is>
       </c>
       <c r="G818" t="inlineStr"/>
       <c r="H818" t="inlineStr"/>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22813</t>
+          <t>../qml/TimelineView.qml:22784</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>In %1</t>
+          <t>Show invite reason</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
-          <t>在 %1</t>
+          <t>显示邀请理由</t>
         </is>
       </c>
       <c r="D819" t="inlineStr"/>
       <c r="E819" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F819" t="inlineStr">
         <is>
-          <t>TopBarIn %1</t>
+          <t>TimelineViewShow invite reason</t>
         </is>
       </c>
       <c r="G819" t="inlineStr"/>
       <c r="H819" t="inlineStr"/>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22826</t>
+          <t>../qml/TimelineView.qml:22803</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
           <t>Back to room list</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
           <t>返回聊天室列表</t>
         </is>
       </c>
       <c r="D820" t="inlineStr"/>
       <c r="E820" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F820" t="inlineStr">
         <is>
-          <t>TopBarBack to room list</t>
+          <t>TimelineViewBack to room list</t>
         </is>
       </c>
       <c r="G820" t="inlineStr"/>
       <c r="H820" t="inlineStr"/>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22883</t>
+          <t>../qml/TopBar.qml:22823</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>Show or hide pinned messages</t>
+          <t>No room selected</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>显示或隐藏置顶消息</t>
+          <t>未选择聊天室</t>
         </is>
       </c>
       <c r="D821" t="inlineStr"/>
       <c r="E821" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F821" t="inlineStr">
         <is>
-          <t>TopBarShow or hide pinned messages</t>
+          <t>TopBarNo room selected</t>
         </is>
       </c>
       <c r="G821" t="inlineStr"/>
       <c r="H821" t="inlineStr"/>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22914</t>
+          <t>../qml/TopBar.qml:22877</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>Show room members.</t>
+          <t>In %1</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>显示聊天室成员。</t>
+          <t>在 %1</t>
         </is>
       </c>
       <c r="D822" t="inlineStr"/>
       <c r="E822" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F822" t="inlineStr">
         <is>
-          <t>TopBarShow room members.</t>
+          <t>TopBarIn %1</t>
         </is>
       </c>
       <c r="G822" t="inlineStr"/>
       <c r="H822" t="inlineStr"/>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22917</t>
+          <t>../qml/TopBar.qml:22890</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>This room contains only verified devices.</t>
+          <t>Back to room list</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>此聊天室仅包含经过验证的设备。</t>
+          <t>返回聊天室列表</t>
         </is>
       </c>
       <c r="D823" t="inlineStr"/>
       <c r="E823" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F823" t="inlineStr">
         <is>
-          <t>TopBarThis room contains only verified devices.</t>
+          <t>TopBarBack to room list</t>
         </is>
       </c>
       <c r="G823" t="inlineStr"/>
       <c r="H823" t="inlineStr"/>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22919</t>
-[...11 lines deleted...]
-      </c>
+          <t>../qml/TopBar.qml:22945</t>
+        </is>
+      </c>
+      <c r="B824" t="inlineStr"/>
+      <c r="C824" t="inlineStr"/>
       <c r="D824" t="inlineStr"/>
       <c r="E824" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F824" t="inlineStr">
         <is>
-          <t>TopBarThis room contains verified devices and devices which have never changed their master key.</t>
+          <t>TopBarShow only notifications</t>
         </is>
       </c>
       <c r="G824" t="inlineStr"/>
       <c r="H824" t="inlineStr"/>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22921</t>
+          <t>../qml/TopBar.qml:22964</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>This room contains unverified devices!</t>
+          <t>Show or hide pinned messages</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>此聊天室包含未经验证的设备！</t>
+          <t>显示或隐藏置顶消息</t>
         </is>
       </c>
       <c r="D825" t="inlineStr"/>
       <c r="E825" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F825" t="inlineStr">
         <is>
-          <t>TopBarThis room contains unverified devices!</t>
+          <t>TopBarShow or hide pinned messages</t>
         </is>
       </c>
       <c r="G825" t="inlineStr"/>
       <c r="H825" t="inlineStr"/>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22948</t>
+          <t>../qml/TopBar.qml:22995</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>Search this room</t>
+          <t>Show room members.</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>搜索此聊天室</t>
+          <t>显示聊天室成员。</t>
         </is>
       </c>
       <c r="D826" t="inlineStr"/>
       <c r="E826" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F826" t="inlineStr">
         <is>
-          <t>TopBarSearch this room</t>
+          <t>TopBarShow room members.</t>
         </is>
       </c>
       <c r="G826" t="inlineStr"/>
       <c r="H826" t="inlineStr"/>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22972</t>
+          <t>../qml/TopBar.qml:22998</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>Room options</t>
+          <t>This room contains only verified devices.</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>聊天室选项</t>
+          <t>此聊天室仅包含经过验证的设备。</t>
         </is>
       </c>
       <c r="D827" t="inlineStr"/>
       <c r="E827" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F827" t="inlineStr">
         <is>
-          <t>TopBarRoom options</t>
+          <t>TopBarThis room contains only verified devices.</t>
         </is>
       </c>
       <c r="G827" t="inlineStr"/>
       <c r="H827" t="inlineStr"/>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22990</t>
+          <t>../qml/TopBar.qml:23000</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>Invite users</t>
+          <t>This room contains verified devices and devices which have never changed their master key.</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>邀请用户</t>
+          <t>该聊天室包含经过验证的设备和从未更改其主密钥的设备。</t>
         </is>
       </c>
       <c r="D828" t="inlineStr"/>
       <c r="E828" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F828" t="inlineStr">
         <is>
-          <t>TopBarInvite users</t>
+          <t>TopBarThis room contains verified devices and devices which have never changed their master key.</t>
         </is>
       </c>
       <c r="G828" t="inlineStr"/>
       <c r="H828" t="inlineStr"/>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:22996</t>
+          <t>../qml/TopBar.qml:23002</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>Members</t>
+          <t>This room contains unverified devices!</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>成员</t>
+          <t>此聊天室包含未经验证的设备！</t>
         </is>
       </c>
       <c r="D829" t="inlineStr"/>
       <c r="E829" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F829" t="inlineStr">
         <is>
-          <t>TopBarMembers</t>
+          <t>TopBarThis room contains unverified devices!</t>
         </is>
       </c>
       <c r="G829" t="inlineStr"/>
       <c r="H829" t="inlineStr"/>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23001</t>
+          <t>../qml/TopBar.qml:23029</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>Leave room</t>
+          <t>Search this room</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>离开聊天室</t>
+          <t>搜索此聊天室</t>
         </is>
       </c>
       <c r="D830" t="inlineStr"/>
       <c r="E830" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F830" t="inlineStr">
         <is>
-          <t>TopBarLeave room</t>
+          <t>TopBarSearch this room</t>
         </is>
       </c>
       <c r="G830" t="inlineStr"/>
       <c r="H830" t="inlineStr"/>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23006</t>
+          <t>../qml/TopBar.qml:23053</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Room options</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>设置</t>
+          <t>聊天室选项</t>
         </is>
       </c>
       <c r="D831" t="inlineStr"/>
       <c r="E831" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F831" t="inlineStr">
         <is>
-          <t>TopBarSettings</t>
+          <t>TopBarRoom options</t>
         </is>
       </c>
       <c r="G831" t="inlineStr"/>
       <c r="H831" t="inlineStr"/>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23058</t>
+          <t>../qml/TopBar.qml:23071</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>Unpin</t>
+          <t>Invite users</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>取消置顶</t>
+          <t>邀请用户</t>
         </is>
       </c>
       <c r="D832" t="inlineStr"/>
       <c r="E832" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F832" t="inlineStr">
         <is>
-          <t>TopBarUnpin</t>
-[...6 lines deleted...]
-      </c>
+          <t>TopBarInvite users</t>
+        </is>
+      </c>
+      <c r="G832" t="inlineStr"/>
       <c r="H832" t="inlineStr"/>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>../qml/TopBar.qml:23104</t>
+          <t>../qml/TopBar.qml:23077</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>Enter search query</t>
+          <t>Members</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>输入搜索查询</t>
+          <t>成员</t>
         </is>
       </c>
       <c r="D833" t="inlineStr"/>
       <c r="E833" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F833" t="inlineStr">
         <is>
-          <t>TopBarEnter search query</t>
+          <t>TopBarMembers</t>
         </is>
       </c>
       <c r="G833" t="inlineStr"/>
       <c r="H833" t="inlineStr"/>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>../../src/TrayIcon.cpp:23214</t>
+          <t>../qml/TopBar.qml:23082</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>Show</t>
+          <t>Leave room</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
-          <t>显示</t>
+          <t>离开聊天室</t>
         </is>
       </c>
       <c r="D834" t="inlineStr"/>
       <c r="E834" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F834" t="inlineStr">
         <is>
-          <t>TrayIconShow</t>
+          <t>TopBarLeave room</t>
         </is>
       </c>
       <c r="G834" t="inlineStr"/>
       <c r="H834" t="inlineStr"/>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>../../src/TrayIcon.cpp:23215</t>
+          <t>../qml/TopBar.qml:23087</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>Quit</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>退出</t>
+          <t>设置</t>
         </is>
       </c>
       <c r="D835" t="inlineStr"/>
       <c r="E835" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F835" t="inlineStr">
         <is>
-          <t>TrayIconQuit</t>
+          <t>TopBarSettings</t>
         </is>
       </c>
       <c r="G835" t="inlineStr"/>
       <c r="H835" t="inlineStr"/>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>../../src/TrayIcon.cpp:23242</t>
+          <t>../qml/TopBar.qml:23139</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
+        <is>
+          <t>Unpin</t>
+        </is>
+      </c>
+      <c r="C836" t="inlineStr">
+        <is>
+          <t>取消置顶</t>
+        </is>
+      </c>
+      <c r="D836" t="inlineStr"/>
+      <c r="E836" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F836" t="inlineStr">
+        <is>
+          <t>TopBarUnpin</t>
+        </is>
+      </c>
+      <c r="G836" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 取消固定</t>
+        </is>
+      </c>
+      <c r="H836" t="inlineStr"/>
+    </row>
+    <row r="837">
+      <c r="A837" t="inlineStr">
+        <is>
+          <t>../qml/TopBar.qml:23185</t>
+        </is>
+      </c>
+      <c r="B837" t="inlineStr">
+        <is>
+          <t>Enter search query</t>
+        </is>
+      </c>
+      <c r="C837" t="inlineStr">
+        <is>
+          <t>输入搜索查询</t>
+        </is>
+      </c>
+      <c r="D837" t="inlineStr"/>
+      <c r="E837" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F837" t="inlineStr">
+        <is>
+          <t>TopBarEnter search query</t>
+        </is>
+      </c>
+      <c r="G837" t="inlineStr"/>
+      <c r="H837" t="inlineStr"/>
+    </row>
+    <row r="838">
+      <c r="A838" t="inlineStr">
+        <is>
+          <t>../../src/TrayIcon.cpp:23295</t>
+        </is>
+      </c>
+      <c r="B838" t="inlineStr">
+        <is>
+          <t>Show</t>
+        </is>
+      </c>
+      <c r="C838" t="inlineStr">
+        <is>
+          <t>显示</t>
+        </is>
+      </c>
+      <c r="D838" t="inlineStr"/>
+      <c r="E838" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F838" t="inlineStr">
+        <is>
+          <t>TrayIconShow</t>
+        </is>
+      </c>
+      <c r="G838" t="inlineStr"/>
+      <c r="H838" t="inlineStr"/>
+    </row>
+    <row r="839">
+      <c r="A839" t="inlineStr">
+        <is>
+          <t>../../src/TrayIcon.cpp:23296</t>
+        </is>
+      </c>
+      <c r="B839" t="inlineStr">
+        <is>
+          <t>Quit</t>
+        </is>
+      </c>
+      <c r="C839" t="inlineStr">
+        <is>
+          <t>退出</t>
+        </is>
+      </c>
+      <c r="D839" t="inlineStr"/>
+      <c r="E839" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F839" t="inlineStr">
+        <is>
+          <t>TrayIconQuit</t>
+        </is>
+      </c>
+      <c r="G839" t="inlineStr"/>
+      <c r="H839" t="inlineStr"/>
+    </row>
+    <row r="840">
+      <c r="A840" t="inlineStr">
+        <is>
+          <t>../../src/TrayIcon.cpp:23328</t>
+        </is>
+      </c>
+      <c r="B840" t="inlineStr">
         <is>
           <t xml:space="preserve">
 %n unread message</t>
         </is>
       </c>
-      <c r="C836" t="inlineStr">
+      <c r="C840" t="inlineStr">
         <is>
           <t xml:space="preserve">
 %n 条未读消息</t>
         </is>
       </c>
-      <c r="D836" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F836" t="inlineStr">
+      <c r="D840" t="inlineStr"/>
+      <c r="E840" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F840" t="inlineStr">
         <is>
           <t>TrayIcon
 %n unread message(s)</t>
         </is>
       </c>
-      <c r="G836" t="inlineStr"/>
-[...118 lines deleted...]
-      </c>
       <c r="G840" t="inlineStr"/>
       <c r="H840" t="inlineStr"/>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>../qml/UploadBox.qml:23612</t>
+          <t>../../src/ui/UIA.cpp:23386</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>Upload file</t>
+          <t>No available registration flows!</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
-          <t>上传文件</t>
+          <t>没有可用的注册流程！</t>
         </is>
       </c>
       <c r="D841" t="inlineStr"/>
       <c r="E841" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F841" t="inlineStr">
         <is>
-          <t>UploadBoxUpload %n file(s)</t>
+          <t>UIANo available registration flows!</t>
         </is>
       </c>
       <c r="G841" t="inlineStr"/>
       <c r="H841" t="inlineStr"/>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:23830</t>
+          <t>../../src/ui/UIA.cpp:23471</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>Sign out device %1</t>
+          <t>Registration aborted</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>退出设备 %1</t>
+          <t>注册已终止</t>
         </is>
       </c>
       <c r="D842" t="inlineStr"/>
       <c r="E842" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F842" t="inlineStr">
         <is>
-          <t>UserProfileSign out device %1</t>
+          <t>UIARegistration aborted</t>
         </is>
       </c>
       <c r="G842" t="inlineStr"/>
       <c r="H842" t="inlineStr"/>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:23840</t>
+          <t>../../src/ui/UIA.cpp:23448</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>You signed out this device.</t>
+          <t>Please enter a valid registration token.</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>你已退出此设备。</t>
+          <t>请输入有效的注册令牌。</t>
         </is>
       </c>
       <c r="D843" t="inlineStr"/>
       <c r="E843" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F843" t="inlineStr">
         <is>
-          <t>UserProfileYou signed out this device.</t>
+          <t>UIAPlease enter a valid registration token.</t>
         </is>
       </c>
       <c r="G843" t="inlineStr"/>
       <c r="H843" t="inlineStr"/>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:23890</t>
+          <t>../../src/ui/UIA.cpp:23608</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>Failed to ignore "%1": %2</t>
+          <t>Invalid token</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
-          <t>未能忽略 "%1"：%2</t>
+          <t>无效令牌</t>
         </is>
       </c>
       <c r="D844" t="inlineStr"/>
       <c r="E844" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F844" t="inlineStr">
         <is>
-          <t>UserProfileFailed to ignore "%1": %2</t>
+          <t>UIAInvalid token</t>
         </is>
       </c>
       <c r="G844" t="inlineStr"/>
       <c r="H844" t="inlineStr"/>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24112</t>
+          <t>../qml/UploadBox.qml:23698</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>Select an avatar</t>
+          <t>Upload file</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>选择一个头像</t>
+          <t>上传文件</t>
         </is>
       </c>
       <c r="D845" t="inlineStr"/>
       <c r="E845" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F845" t="inlineStr">
         <is>
-          <t>UserProfileSelect an avatar</t>
+          <t>UploadBoxUpload %n file(s)</t>
         </is>
       </c>
       <c r="G845" t="inlineStr"/>
       <c r="H845" t="inlineStr"/>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24112</t>
+          <t>../../src/ui/UserProfile.cpp:23916</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
+          <t>Sign out device %1</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>所有文件 (*)</t>
+          <t>退出设备 %1</t>
         </is>
       </c>
       <c r="D846" t="inlineStr"/>
       <c r="E846" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F846" t="inlineStr">
         <is>
-          <t>UserProfileAll Files (*)</t>
+          <t>UserProfileSign out device %1</t>
         </is>
       </c>
       <c r="G846" t="inlineStr"/>
       <c r="H846" t="inlineStr"/>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24124</t>
+          <t>../../src/ui/UserProfile.cpp:23926</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>The selected file is not an image</t>
+          <t>You signed out this device.</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
-          <t>所选文件不是图像</t>
+          <t>你已退出此设备。</t>
         </is>
       </c>
       <c r="D847" t="inlineStr"/>
       <c r="E847" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F847" t="inlineStr">
         <is>
-          <t>UserProfileThe selected file is not an image</t>
+          <t>UserProfileYou signed out this device.</t>
         </is>
       </c>
       <c r="G847" t="inlineStr"/>
       <c r="H847" t="inlineStr"/>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>../../src/ui/UserProfile.cpp:24129</t>
+          <t>../../src/ui/UserProfile.cpp:23976</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Error while reading file: %1</t>
+          <t>Failed to ignore "%1": %2</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>读取文件时出错：%1</t>
+          <t>未能忽略 "%1"：%2</t>
         </is>
       </c>
       <c r="D848" t="inlineStr"/>
       <c r="E848" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F848" t="inlineStr">
         <is>
-          <t>UserProfileError while reading file: %1</t>
+          <t>UserProfileFailed to ignore "%1": %2</t>
         </is>
       </c>
       <c r="G848" t="inlineStr"/>
       <c r="H848" t="inlineStr"/>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24154</t>
+          <t>../../src/ui/UserProfile.cpp:24198</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>Global User Profile</t>
+          <t>Select an avatar</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>全局用户资料</t>
+          <t>选择一个头像</t>
         </is>
       </c>
       <c r="D849" t="inlineStr"/>
       <c r="E849" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F849" t="inlineStr">
         <is>
-          <t>UserProfileGlobal User Profile</t>
+          <t>UserProfileSelect an avatar</t>
         </is>
       </c>
       <c r="G849" t="inlineStr"/>
       <c r="H849" t="inlineStr"/>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24154</t>
+          <t>../../src/ui/UserProfile.cpp:24198</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>Room User Profile</t>
+          <t>All Files (*)</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
-          <t>聊天室用户资料</t>
+          <t>所有文件 (*)</t>
         </is>
       </c>
       <c r="D850" t="inlineStr"/>
       <c r="E850" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F850" t="inlineStr">
         <is>
-          <t>UserProfileRoom User Profile</t>
+          <t>UserProfileAll Files (*)</t>
         </is>
       </c>
       <c r="G850" t="inlineStr"/>
       <c r="H850" t="inlineStr"/>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24197</t>
+          <t>../../src/ui/UserProfile.cpp:24210</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>Change avatar globally.</t>
+          <t>The selected file is not an image</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
-          <t>全局更改头像。</t>
+          <t>所选文件不是图像</t>
         </is>
       </c>
       <c r="D851" t="inlineStr"/>
       <c r="E851" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F851" t="inlineStr">
         <is>
-          <t>UserProfileChange avatar globally.</t>
+          <t>UserProfileThe selected file is not an image</t>
         </is>
       </c>
       <c r="G851" t="inlineStr"/>
       <c r="H851" t="inlineStr"/>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24197</t>
+          <t>../../src/ui/UserProfile.cpp:24215</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>Change avatar. Will only apply to this room.</t>
+          <t>Error while reading file: %1</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
-          <t>更换头像。仅适用于此聊天室。</t>
+          <t>读取文件时出错：%1</t>
         </is>
       </c>
       <c r="D852" t="inlineStr"/>
       <c r="E852" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F852" t="inlineStr">
         <is>
-          <t>UserProfileChange avatar. Will only apply to this room.</t>
+          <t>UserProfileError while reading file: %1</t>
         </is>
       </c>
       <c r="G852" t="inlineStr"/>
       <c r="H852" t="inlineStr"/>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24281</t>
+          <t>../qml/dialogs/UserProfile.qml:24240</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>Change display name globally.</t>
+          <t>Global User Profile</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
-          <t>全局更改昵称。</t>
+          <t>全局用户资料</t>
         </is>
       </c>
       <c r="D853" t="inlineStr"/>
       <c r="E853" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F853" t="inlineStr">
         <is>
-          <t>UserProfileChange display name globally.</t>
+          <t>UserProfileGlobal User Profile</t>
         </is>
       </c>
       <c r="G853" t="inlineStr"/>
       <c r="H853" t="inlineStr"/>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24281</t>
+          <t>../qml/dialogs/UserProfile.qml:24240</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>Change display name. Will only apply to this room.</t>
+          <t>Room User Profile</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
-          <t>更改昵称。将只适用于此聊天室。</t>
+          <t>聊天室用户资料</t>
         </is>
       </c>
       <c r="D854" t="inlineStr"/>
       <c r="E854" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F854" t="inlineStr">
         <is>
-          <t>UserProfileChange display name. Will only apply to this room.</t>
+          <t>UserProfileRoom User Profile</t>
         </is>
       </c>
       <c r="G854" t="inlineStr"/>
       <c r="H854" t="inlineStr"/>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24304</t>
+          <t>../qml/dialogs/UserProfile.qml:24283</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
+          <t>Change avatar globally.</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
-          <t>&lt;i&gt;&lt;b&gt;状态：&lt;/b&gt; %1&lt;/i&gt;</t>
+          <t>全局更改头像。</t>
         </is>
       </c>
       <c r="D855" t="inlineStr"/>
       <c r="E855" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F855" t="inlineStr">
         <is>
-          <t>UserProfile&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
+          <t>UserProfileChange avatar globally.</t>
         </is>
       </c>
       <c r="G855" t="inlineStr"/>
       <c r="H855" t="inlineStr"/>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24329</t>
+          <t>../qml/dialogs/UserProfile.qml:24283</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>Room: %1</t>
+          <t>Change avatar. Will only apply to this room.</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>聊天室：%1</t>
+          <t>更换头像。仅适用于此聊天室。</t>
         </is>
       </c>
       <c r="D856" t="inlineStr"/>
       <c r="E856" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F856" t="inlineStr">
         <is>
-          <t>UserProfileRoom: %1</t>
+          <t>UserProfileChange avatar. Will only apply to this room.</t>
         </is>
       </c>
       <c r="G856" t="inlineStr"/>
       <c r="H856" t="inlineStr"/>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24330</t>
+          <t>../qml/dialogs/UserProfile.qml:24367</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>This is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
+          <t>Change display name globally.</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
-          <t>这是特定于聊天室的个人资料。用户的姓名和头像可能与其全局版本不同。</t>
+          <t>全局更改昵称。</t>
         </is>
       </c>
       <c r="D857" t="inlineStr"/>
       <c r="E857" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F857" t="inlineStr">
         <is>
-          <t>UserProfileThis is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
+          <t>UserProfileChange display name globally.</t>
         </is>
       </c>
       <c r="G857" t="inlineStr"/>
       <c r="H857" t="inlineStr"/>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24345</t>
+          <t>../qml/dialogs/UserProfile.qml:24367</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>Open the global profile for this user.</t>
+          <t>Change display name. Will only apply to this room.</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>打开此用户的全局个人资料。</t>
+          <t>更改昵称。将只适用于此聊天室。</t>
         </is>
       </c>
       <c r="D858" t="inlineStr"/>
       <c r="E858" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F858" t="inlineStr">
         <is>
-          <t>UserProfileOpen the global profile for this user.</t>
+          <t>UserProfileChange display name. Will only apply to this room.</t>
         </is>
       </c>
       <c r="G858" t="inlineStr"/>
       <c r="H858" t="inlineStr"/>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24601</t>
+          <t>../qml/dialogs/UserProfile.qml:24390</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>Verify</t>
+          <t>&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>验证</t>
+          <t>&lt;i&gt;&lt;b&gt;状态：&lt;/b&gt; %1&lt;/i&gt;</t>
         </is>
       </c>
       <c r="D859" t="inlineStr"/>
       <c r="E859" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F859" t="inlineStr">
         <is>
-          <t>UserProfileVerify</t>
+          <t>UserProfile&lt;i&gt;&lt;b&gt;Status:&lt;/b&gt; %1&lt;/i&gt;</t>
         </is>
       </c>
       <c r="G859" t="inlineStr"/>
       <c r="H859" t="inlineStr"/>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24396</t>
+          <t>../qml/dialogs/UserProfile.qml:24415</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Start a private chat.</t>
+          <t>Room: %1</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>开始私聊。</t>
+          <t>聊天室：%1</t>
         </is>
       </c>
       <c r="D860" t="inlineStr"/>
       <c r="E860" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F860" t="inlineStr">
         <is>
-          <t>UserProfileStart a private chat.</t>
+          <t>UserProfileRoom: %1</t>
         </is>
       </c>
       <c r="G860" t="inlineStr"/>
       <c r="H860" t="inlineStr"/>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24406</t>
+          <t>../qml/dialogs/UserProfile.qml:24416</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>Kick the user.</t>
+          <t>This is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>踢出用户。</t>
+          <t>这是特定于聊天室的个人资料。用户的姓名和头像可能与其全局版本不同。</t>
         </is>
       </c>
       <c r="D861" t="inlineStr"/>
       <c r="E861" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F861" t="inlineStr">
         <is>
-          <t>UserProfileKick the user.</t>
+          <t>UserProfileThis is a room-specific profile. The user's name and avatar may be different from their global versions.</t>
         </is>
       </c>
       <c r="G861" t="inlineStr"/>
       <c r="H861" t="inlineStr"/>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24417</t>
+          <t>../qml/dialogs/UserProfile.qml:24431</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>Ban the user.</t>
+          <t>Open the global profile for this user.</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>封禁用户。</t>
+          <t>打开此用户的全局个人资料。</t>
         </is>
       </c>
       <c r="D862" t="inlineStr"/>
       <c r="E862" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F862" t="inlineStr">
         <is>
-          <t>UserProfileBan the user.</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserProfileOpen the global profile for this user.</t>
+        </is>
+      </c>
+      <c r="G862" t="inlineStr"/>
       <c r="H862" t="inlineStr"/>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24428</t>
+          <t>../qml/dialogs/UserProfile.qml:24687</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>Unignore the user.</t>
+          <t>Verify</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
-          <t>取消忽略用户。</t>
+          <t>验证</t>
         </is>
       </c>
       <c r="D863" t="inlineStr"/>
       <c r="E863" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F863" t="inlineStr">
         <is>
-          <t>UserProfileUnignore the user.</t>
+          <t>UserProfileVerify</t>
         </is>
       </c>
       <c r="G863" t="inlineStr"/>
       <c r="H863" t="inlineStr"/>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24428</t>
+          <t>../qml/dialogs/UserProfile.qml:24482</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>Ignore the user.</t>
+          <t>Start a private chat.</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>忽略用户。</t>
+          <t>开始私聊。</t>
         </is>
       </c>
       <c r="D864" t="inlineStr"/>
       <c r="E864" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F864" t="inlineStr">
         <is>
-          <t>UserProfileIgnore the user.</t>
+          <t>UserProfileStart a private chat.</t>
         </is>
       </c>
       <c r="G864" t="inlineStr"/>
       <c r="H864" t="inlineStr"/>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24440</t>
+          <t>../qml/dialogs/UserProfile.qml:24492</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>Refresh device list.</t>
+          <t>Kick the user.</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>刷新设备列表。</t>
+          <t>踢出用户。</t>
         </is>
       </c>
       <c r="D865" t="inlineStr"/>
       <c r="E865" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F865" t="inlineStr">
         <is>
-          <t>UserProfileRefresh device list.</t>
+          <t>UserProfileKick the user.</t>
         </is>
       </c>
       <c r="G865" t="inlineStr"/>
       <c r="H865" t="inlineStr"/>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24454</t>
+          <t>../qml/dialogs/UserProfile.qml:24503</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>Devices</t>
+          <t>Ban the user.</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>设备</t>
+          <t>封禁用户。</t>
         </is>
       </c>
       <c r="D866" t="inlineStr"/>
       <c r="E866" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F866" t="inlineStr">
         <is>
-          <t>UserProfileDevices</t>
-[...2 lines deleted...]
-      <c r="G866" t="inlineStr"/>
+          <t>UserProfileBan the user.</t>
+        </is>
+      </c>
+      <c r="G866" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 封禁其他用户</t>
+        </is>
+      </c>
       <c r="H866" t="inlineStr"/>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24457</t>
+          <t>../qml/dialogs/UserProfile.qml:24514</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>Shared Rooms</t>
+          <t>Unignore the user.</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
-          <t>共同加入的聊天室</t>
+          <t>取消忽略用户。</t>
         </is>
       </c>
       <c r="D867" t="inlineStr"/>
       <c r="E867" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F867" t="inlineStr">
         <is>
-          <t>UserProfileShared Rooms</t>
+          <t>UserProfileUnignore the user.</t>
         </is>
       </c>
       <c r="G867" t="inlineStr"/>
       <c r="H867" t="inlineStr"/>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24519</t>
+          <t>../qml/dialogs/UserProfile.qml:24514</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>Sign out this device.</t>
+          <t>Ignore the user.</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
-          <t>登出此设备。</t>
+          <t>忽略用户。</t>
         </is>
       </c>
       <c r="D868" t="inlineStr"/>
       <c r="E868" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F868" t="inlineStr">
         <is>
-          <t>UserProfileSign out this device.</t>
+          <t>UserProfileIgnore the user.</t>
         </is>
       </c>
       <c r="G868" t="inlineStr"/>
       <c r="H868" t="inlineStr"/>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24550</t>
+          <t>../qml/dialogs/UserProfile.qml:24526</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>Change device name.</t>
+          <t>Refresh device list.</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
-          <t>更改设备名称。</t>
+          <t>刷新设备列表。</t>
         </is>
       </c>
       <c r="D869" t="inlineStr"/>
       <c r="E869" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F869" t="inlineStr">
         <is>
-          <t>UserProfileChange device name.</t>
+          <t>UserProfileRefresh device list.</t>
         </is>
       </c>
       <c r="G869" t="inlineStr"/>
       <c r="H869" t="inlineStr"/>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24572</t>
+          <t>../qml/dialogs/UserProfile.qml:24540</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>Last seen %1 from %2</t>
+          <t>Devices</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
-          <t>上次看到 %1 是在 %2</t>
+          <t>设备</t>
         </is>
       </c>
       <c r="D870" t="inlineStr"/>
       <c r="E870" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F870" t="inlineStr">
         <is>
-          <t>UserProfileLast seen %1 from %2</t>
+          <t>UserProfileDevices</t>
         </is>
       </c>
       <c r="G870" t="inlineStr"/>
       <c r="H870" t="inlineStr"/>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>../qml/dialogs/UserProfile.qml:24601</t>
+          <t>../qml/dialogs/UserProfile.qml:24543</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>Unverify</t>
+          <t>Shared Rooms</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
-          <t>取消验证</t>
+          <t>共同加入的聊天室</t>
         </is>
       </c>
       <c r="D871" t="inlineStr"/>
       <c r="E871" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F871" t="inlineStr">
         <is>
-          <t>UserProfileUnverify</t>
+          <t>UserProfileShared Rooms</t>
         </is>
       </c>
       <c r="G871" t="inlineStr"/>
       <c r="H871" t="inlineStr"/>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.h:24881</t>
+          <t>../qml/dialogs/UserProfile.qml:24605</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>Default</t>
+          <t>Sign out this device.</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
-          <t>默认</t>
+          <t>登出此设备。</t>
         </is>
       </c>
       <c r="D872" t="inlineStr"/>
       <c r="E872" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F872" t="inlineStr">
         <is>
-          <t>UserSettingsDefault</t>
+          <t>UserProfileSign out this device.</t>
         </is>
       </c>
       <c r="G872" t="inlineStr"/>
       <c r="H872" t="inlineStr"/>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25911</t>
+          <t>../qml/dialogs/UserProfile.qml:24636</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>Theme</t>
+          <t>Change device name.</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
-          <t>主题</t>
+          <t>更改设备名称。</t>
         </is>
       </c>
       <c r="D873" t="inlineStr"/>
       <c r="E873" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F873" t="inlineStr">
         <is>
-          <t>UserSettingsModelTheme</t>
+          <t>UserProfileChange device name.</t>
         </is>
       </c>
       <c r="G873" t="inlineStr"/>
       <c r="H873" t="inlineStr"/>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25913</t>
+          <t>../qml/dialogs/UserProfile.qml:24658</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>Scale factor</t>
+          <t>Last seen %1 from %2</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
-          <t>比例系数</t>
+          <t>上次看到 %1 是在 %2</t>
         </is>
       </c>
       <c r="D874" t="inlineStr"/>
       <c r="E874" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F874" t="inlineStr">
         <is>
-          <t>UserSettingsModelScale factor</t>
+          <t>UserProfileLast seen %1 from %2</t>
         </is>
       </c>
       <c r="G874" t="inlineStr"/>
       <c r="H874" t="inlineStr"/>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25915</t>
+          <t>../qml/dialogs/UserProfile.qml:24687</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>Highlight message on hover</t>
+          <t>Unverify</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
-          <t>悬停时突出显示消息</t>
+          <t>取消验证</t>
         </is>
       </c>
       <c r="D875" t="inlineStr"/>
       <c r="E875" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F875" t="inlineStr">
         <is>
-          <t>UserSettingsModelHighlight message on hover</t>
+          <t>UserProfileUnverify</t>
         </is>
       </c>
       <c r="G875" t="inlineStr"/>
       <c r="H875" t="inlineStr"/>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25917</t>
+          <t>../../src/UserSettingsPage.h:24975</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>Large Emoji in timeline</t>
+          <t>Default</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
-          <t>大号表情符号于时间线上</t>
+          <t>默认</t>
         </is>
       </c>
       <c r="D876" t="inlineStr"/>
       <c r="E876" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F876" t="inlineStr">
         <is>
-          <t>UserSettingsModelLarge Emoji in timeline</t>
+          <t>UserSettingsDefault</t>
         </is>
       </c>
       <c r="G876" t="inlineStr"/>
       <c r="H876" t="inlineStr"/>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25919</t>
+          <t>../../src/UserSettingsPage.cpp:26023</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>Minimize to tray</t>
+          <t>Theme</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
-          <t>最小化至托盘</t>
+          <t>主题</t>
         </is>
       </c>
       <c r="D877" t="inlineStr"/>
       <c r="E877" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F877" t="inlineStr">
         <is>
-          <t>UserSettingsModelMinimize to tray</t>
+          <t>UserSettingsModelTheme</t>
         </is>
       </c>
       <c r="G877" t="inlineStr"/>
       <c r="H877" t="inlineStr"/>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25921</t>
+          <t>../../src/UserSettingsPage.cpp:26025</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>Start in tray</t>
+          <t>Scale factor</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
-          <t>在托盘启动</t>
+          <t>比例系数</t>
         </is>
       </c>
       <c r="D878" t="inlineStr"/>
       <c r="E878" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F878" t="inlineStr">
         <is>
-          <t>UserSettingsModelStart in tray</t>
+          <t>UserSettingsModelScale factor</t>
         </is>
       </c>
       <c r="G878" t="inlineStr"/>
       <c r="H878" t="inlineStr"/>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25925</t>
+          <t>../../src/UserSettingsPage.cpp:26027</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>Scrollbars in room list</t>
+          <t>Highlight message on hover</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
-          <t>聊天室列表中的滚动条</t>
+          <t>悬停时突出显示消息</t>
         </is>
       </c>
       <c r="D879" t="inlineStr"/>
       <c r="E879" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F879" t="inlineStr">
         <is>
-          <t>UserSettingsModelScrollbars in room list</t>
+          <t>UserSettingsModelHighlight message on hover</t>
         </is>
       </c>
       <c r="G879" t="inlineStr"/>
       <c r="H879" t="inlineStr"/>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25927</t>
+          <t>../../src/UserSettingsPage.cpp:26029</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>Send messages as Markdown</t>
+          <t>Large Emoji in timeline</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
-          <t>以 Markdown 格式发送消息</t>
+          <t>大号表情符号于时间线上</t>
         </is>
       </c>
       <c r="D880" t="inlineStr"/>
       <c r="E880" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F880" t="inlineStr">
         <is>
-          <t>UserSettingsModelSend messages as Markdown</t>
+          <t>UserSettingsModelLarge Emoji in timeline</t>
         </is>
       </c>
       <c r="G880" t="inlineStr"/>
       <c r="H880" t="inlineStr"/>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25929</t>
+          <t>../../src/UserSettingsPage.cpp:26031</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>Use shift+enter to send and enter to start a new line</t>
+          <t>Minimize to tray</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
-          <t>使用 shift+enter 以发送消息，enter 以换行</t>
+          <t>最小化至托盘</t>
         </is>
       </c>
       <c r="D881" t="inlineStr"/>
       <c r="E881" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F881" t="inlineStr">
         <is>
-          <t>UserSettingsModelUse shift+enter to send and enter to start a new line</t>
+          <t>UserSettingsModelMinimize to tray</t>
         </is>
       </c>
       <c r="G881" t="inlineStr"/>
       <c r="H881" t="inlineStr"/>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25931</t>
+          <t>../../src/UserSettingsPage.cpp:26033</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>Enable message bubbles</t>
+          <t>Start in tray</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
-          <t>启用消息气泡</t>
+          <t>在托盘启动</t>
         </is>
       </c>
       <c r="D882" t="inlineStr"/>
       <c r="E882" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F882" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnable message bubbles</t>
+          <t>UserSettingsModelStart in tray</t>
         </is>
       </c>
       <c r="G882" t="inlineStr"/>
       <c r="H882" t="inlineStr"/>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25933</t>
+          <t>../../src/UserSettingsPage.cpp:26037</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>Enable small Avatars</t>
+          <t>Scrollbars in room list</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
-          <t>启用小头像</t>
+          <t>聊天室列表中的滚动条</t>
         </is>
       </c>
       <c r="D883" t="inlineStr"/>
       <c r="E883" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F883" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnable small Avatars</t>
+          <t>UserSettingsModelScrollbars in room list</t>
         </is>
       </c>
       <c r="G883" t="inlineStr"/>
       <c r="H883" t="inlineStr"/>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25935</t>
+          <t>../../src/UserSettingsPage.cpp:26039</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>Play animated images only on hover</t>
+          <t>Send messages as Markdown</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
-          <t>仅在悬停时播放动画图像</t>
+          <t>以 Markdown 格式发送消息</t>
         </is>
       </c>
       <c r="D884" t="inlineStr"/>
       <c r="E884" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F884" t="inlineStr">
         <is>
-          <t>UserSettingsModelPlay animated images only on hover</t>
+          <t>UserSettingsModelSend messages as Markdown</t>
         </is>
       </c>
       <c r="G884" t="inlineStr"/>
       <c r="H884" t="inlineStr"/>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25937</t>
+          <t>../../src/UserSettingsPage.cpp:26043</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>Show images automatically</t>
+          <t>Enable message bubbles</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
-          <t>自动显示图片</t>
+          <t>启用消息气泡</t>
         </is>
       </c>
       <c r="D885" t="inlineStr"/>
       <c r="E885" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F885" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow images automatically</t>
+          <t>UserSettingsModelEnable message bubbles</t>
         </is>
       </c>
       <c r="G885" t="inlineStr"/>
       <c r="H885" t="inlineStr"/>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25939</t>
+          <t>../../src/UserSettingsPage.cpp:26045</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>Typing notifications</t>
+          <t>Enable small Avatars</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
-          <t>正在输入通知</t>
+          <t>启用小头像</t>
         </is>
       </c>
       <c r="D886" t="inlineStr"/>
       <c r="E886" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F886" t="inlineStr">
         <is>
-          <t>UserSettingsModelTyping notifications</t>
+          <t>UserSettingsModelEnable small Avatars</t>
         </is>
       </c>
       <c r="G886" t="inlineStr"/>
       <c r="H886" t="inlineStr"/>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25941</t>
+          <t>../../src/UserSettingsPage.cpp:26047</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>Sort rooms by unreads</t>
+          <t>Play animated images only on hover</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
-          <t>按未读消息数对聊天室进行排序</t>
+          <t>仅在悬停时播放动画图像</t>
         </is>
       </c>
       <c r="D887" t="inlineStr"/>
       <c r="E887" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F887" t="inlineStr">
         <is>
-          <t>UserSettingsModelSort rooms by unreads</t>
+          <t>UserSettingsModelPlay animated images only on hover</t>
         </is>
       </c>
       <c r="G887" t="inlineStr"/>
       <c r="H887" t="inlineStr"/>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25943</t>
+          <t>../../src/UserSettingsPage.cpp:26049</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>Sort rooms alphabetically</t>
+          <t>Show images automatically</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
-          <t>按字母顺序排序聊天室</t>
+          <t>自动显示图片</t>
         </is>
       </c>
       <c r="D888" t="inlineStr"/>
       <c r="E888" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F888" t="inlineStr">
         <is>
-          <t>UserSettingsModelSort rooms alphabetically</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelShow images automatically</t>
+        </is>
+      </c>
+      <c r="G888" t="inlineStr"/>
       <c r="H888" t="inlineStr"/>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25945</t>
+          <t>../../src/UserSettingsPage.cpp:26051</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>Show buttons in timeline</t>
+          <t>Typing notifications</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
-          <t>在时间线中显示按钮</t>
+          <t>正在输入通知</t>
         </is>
       </c>
       <c r="D889" t="inlineStr"/>
       <c r="E889" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F889" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow buttons in timeline</t>
+          <t>UserSettingsModelTyping notifications</t>
         </is>
       </c>
       <c r="G889" t="inlineStr"/>
       <c r="H889" t="inlineStr"/>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25947</t>
+          <t>../../src/UserSettingsPage.cpp:26053</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>Limit width of timeline</t>
+          <t>Sort rooms by unreads</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
-          <t>限制时间线的宽度</t>
+          <t>按未读消息数对聊天室进行排序</t>
         </is>
       </c>
       <c r="D890" t="inlineStr"/>
       <c r="E890" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F890" t="inlineStr">
         <is>
-          <t>UserSettingsModelLimit width of timeline</t>
+          <t>UserSettingsModelSort rooms by unreads</t>
         </is>
       </c>
       <c r="G890" t="inlineStr"/>
       <c r="H890" t="inlineStr"/>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25949</t>
+          <t>../../src/UserSettingsPage.cpp:26055</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>Read receipts</t>
+          <t>Sort rooms alphabetically</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
-          <t>已读回执</t>
+          <t>按字母顺序排序聊天室</t>
         </is>
       </c>
       <c r="D891" t="inlineStr"/>
       <c r="E891" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F891" t="inlineStr">
         <is>
-          <t>UserSettingsModelRead receipts</t>
-[...2 lines deleted...]
-      <c r="G891" t="inlineStr"/>
+          <t>UserSettingsModelSort rooms alphabetically</t>
+        </is>
+      </c>
+      <c r="G891" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 将聊天室按字母顺序排序</t>
+        </is>
+      </c>
       <c r="H891" t="inlineStr"/>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25951</t>
+          <t>../../src/UserSettingsPage.cpp:26057</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>Hidden events</t>
+          <t>Show buttons in timeline</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
-          <t>隐藏事件</t>
+          <t>在时间线中显示按钮</t>
         </is>
       </c>
       <c r="D892" t="inlineStr"/>
       <c r="E892" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F892" t="inlineStr">
         <is>
-          <t>UserSettingsModelHidden events</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelShow buttons in timeline</t>
+        </is>
+      </c>
+      <c r="G892" t="inlineStr"/>
       <c r="H892" t="inlineStr"/>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25953</t>
+          <t>../../src/UserSettingsPage.cpp:26059</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>Ignored users</t>
+          <t>Limit width of timeline</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
-          <t>已忽略用户</t>
+          <t>限制时间线的宽度</t>
         </is>
       </c>
       <c r="D893" t="inlineStr"/>
       <c r="E893" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F893" t="inlineStr">
         <is>
-          <t>UserSettingsModelIgnored users</t>
+          <t>UserSettingsModelLimit width of timeline</t>
         </is>
       </c>
       <c r="G893" t="inlineStr"/>
       <c r="H893" t="inlineStr"/>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25955</t>
+          <t>../../src/UserSettingsPage.cpp:26061</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>Desktop notifications</t>
+          <t>Read receipts</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
-          <t>桌面通知</t>
+          <t>已读回执</t>
         </is>
       </c>
       <c r="D894" t="inlineStr"/>
       <c r="E894" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F894" t="inlineStr">
         <is>
-          <t>UserSettingsModelDesktop notifications</t>
+          <t>UserSettingsModelRead receipts</t>
         </is>
       </c>
       <c r="G894" t="inlineStr"/>
       <c r="H894" t="inlineStr"/>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25957</t>
+          <t>../../src/UserSettingsPage.cpp:26063</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>Alert on notification</t>
+          <t>Hidden events</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
-          <t>通知提醒</t>
+          <t>隐藏事件</t>
         </is>
       </c>
       <c r="D895" t="inlineStr"/>
       <c r="E895" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F895" t="inlineStr">
         <is>
-          <t>UserSettingsModelAlert on notification</t>
-[...2 lines deleted...]
-      <c r="G895" t="inlineStr"/>
+          <t>UserSettingsModelHidden events</t>
+        </is>
+      </c>
+      <c r="G895" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 隐藏</t>
+        </is>
+      </c>
       <c r="H895" t="inlineStr"/>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25959</t>
+          <t>../../src/UserSettingsPage.cpp:26065</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>Circular Avatars</t>
+          <t>Ignored users</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
-          <t>圆形头像</t>
+          <t>已忽略用户</t>
         </is>
       </c>
       <c r="D896" t="inlineStr"/>
       <c r="E896" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
-          <t>UserSettingsModelCircular Avatars</t>
+          <t>UserSettingsModelIgnored users</t>
         </is>
       </c>
       <c r="G896" t="inlineStr"/>
       <c r="H896" t="inlineStr"/>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25961</t>
+          <t>../../src/UserSettingsPage.cpp:26067</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>Use identicons</t>
+          <t>Desktop notifications</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>使用 Identicon</t>
+          <t>桌面通知</t>
         </is>
       </c>
       <c r="D897" t="inlineStr"/>
       <c r="E897" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F897" t="inlineStr">
         <is>
-          <t>UserSettingsModelUse identicons</t>
+          <t>UserSettingsModelDesktop notifications</t>
         </is>
       </c>
       <c r="G897" t="inlineStr"/>
       <c r="H897" t="inlineStr"/>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25963</t>
+          <t>../../src/UserSettingsPage.cpp:26069</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>Open images with external program</t>
+          <t>Alert on notification</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>用外部程序打开图像</t>
+          <t>通知提醒</t>
         </is>
       </c>
       <c r="D898" t="inlineStr"/>
       <c r="E898" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F898" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpen images with external program</t>
+          <t>UserSettingsModelAlert on notification</t>
         </is>
       </c>
       <c r="G898" t="inlineStr"/>
       <c r="H898" t="inlineStr"/>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25965</t>
+          <t>../../src/UserSettingsPage.cpp:26071</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>Open videos with external program</t>
+          <t>Circular Avatars</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
-          <t>使用外部程序打开视频</t>
+          <t>圆形头像</t>
         </is>
       </c>
       <c r="D899" t="inlineStr"/>
       <c r="E899" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F899" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpen videos with external program</t>
+          <t>UserSettingsModelCircular Avatars</t>
         </is>
       </c>
       <c r="G899" t="inlineStr"/>
       <c r="H899" t="inlineStr"/>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25967</t>
+          <t>../../src/UserSettingsPage.cpp:26073</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>Decrypt messages in sidebar</t>
+          <t>Use identicons</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
-          <t>解密侧边栏中的消息</t>
+          <t>使用 Identicon</t>
         </is>
       </c>
       <c r="D900" t="inlineStr"/>
       <c r="E900" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F900" t="inlineStr">
         <is>
-          <t>UserSettingsModelDecrypt messages in sidebar</t>
+          <t>UserSettingsModelUse identicons</t>
         </is>
       </c>
       <c r="G900" t="inlineStr"/>
       <c r="H900" t="inlineStr"/>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25969</t>
+          <t>../../src/UserSettingsPage.cpp:26075</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>Decrypt notifications</t>
+          <t>Open images with external program</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
-          <t>解密通知</t>
+          <t>用外部程序打开图像</t>
         </is>
       </c>
       <c r="D901" t="inlineStr"/>
       <c r="E901" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F901" t="inlineStr">
         <is>
-          <t>UserSettingsModelDecrypt notifications</t>
+          <t>UserSettingsModelOpen images with external program</t>
         </is>
       </c>
       <c r="G901" t="inlineStr"/>
       <c r="H901" t="inlineStr"/>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25973</t>
+          <t>../../src/UserSettingsPage.cpp:26077</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>Display fancy effects such as confetti</t>
+          <t>Open videos with external program</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
-          <t>显示花哨的效果例如彩色纸屑</t>
+          <t>使用外部程序打开视频</t>
         </is>
       </c>
       <c r="D902" t="inlineStr"/>
       <c r="E902" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F902" t="inlineStr">
         <is>
-          <t>UserSettingsModelDisplay fancy effects such as confetti</t>
+          <t>UserSettingsModelOpen videos with external program</t>
         </is>
       </c>
       <c r="G902" t="inlineStr"/>
       <c r="H902" t="inlineStr"/>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25975</t>
+          <t>../../src/UserSettingsPage.cpp:26079</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>Reduce or disable animations</t>
+          <t>Decrypt messages in sidebar</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
-          <t>减少或禁用动画</t>
+          <t>解密侧边栏中的消息</t>
         </is>
       </c>
       <c r="D903" t="inlineStr"/>
       <c r="E903" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F903" t="inlineStr">
         <is>
-          <t>UserSettingsModelReduce or disable animations</t>
+          <t>UserSettingsModelDecrypt messages in sidebar</t>
         </is>
       </c>
       <c r="G903" t="inlineStr"/>
       <c r="H903" t="inlineStr"/>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25977</t>
+          <t>../../src/UserSettingsPage.cpp:26081</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>Privacy Screen</t>
+          <t>Decrypt notifications</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
-          <t>隐私屏幕</t>
+          <t>解密通知</t>
         </is>
       </c>
       <c r="D904" t="inlineStr"/>
       <c r="E904" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F904" t="inlineStr">
         <is>
-          <t>UserSettingsModelPrivacy Screen</t>
+          <t>UserSettingsModelDecrypt notifications</t>
         </is>
       </c>
       <c r="G904" t="inlineStr"/>
       <c r="H904" t="inlineStr"/>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25979</t>
+          <t>../../src/UserSettingsPage.cpp:26085</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>Privacy screen timeout (in seconds [0 - 3600])</t>
+          <t>Display fancy effects such as confetti</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
-          <t>隐私屏幕超时（以秒为单位 [0 - 3600]）</t>
+          <t>显示花哨的效果例如彩色纸屑</t>
         </is>
       </c>
       <c r="D905" t="inlineStr"/>
       <c r="E905" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F905" t="inlineStr">
         <is>
-          <t>UserSettingsModelPrivacy screen timeout (in seconds [0 - 3600])</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelDisplay fancy effects such as confetti</t>
+        </is>
+      </c>
+      <c r="G905" t="inlineStr"/>
       <c r="H905" t="inlineStr"/>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25981</t>
+          <t>../../src/UserSettingsPage.cpp:26087</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>Touchscreen mode</t>
+          <t>Reduce or disable animations</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
-          <t>触屏模式</t>
+          <t>减少或禁用动画</t>
         </is>
       </c>
       <c r="D906" t="inlineStr"/>
       <c r="E906" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F906" t="inlineStr">
         <is>
-          <t>UserSettingsModelTouchscreen mode</t>
+          <t>UserSettingsModelReduce or disable animations</t>
         </is>
       </c>
       <c r="G906" t="inlineStr"/>
       <c r="H906" t="inlineStr"/>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25983</t>
+          <t>../../src/UserSettingsPage.cpp:26089</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>Disable swipe motions</t>
+          <t>Privacy Screen</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
-          <t>禁用滑动操作</t>
+          <t>隐私屏幕</t>
         </is>
       </c>
       <c r="D907" t="inlineStr"/>
       <c r="E907" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F907" t="inlineStr">
         <is>
-          <t>UserSettingsModelDisable swipe motions</t>
+          <t>UserSettingsModelPrivacy Screen</t>
         </is>
       </c>
       <c r="G907" t="inlineStr"/>
       <c r="H907" t="inlineStr"/>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25985</t>
+          <t>../../src/UserSettingsPage.cpp:26091</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>Font size</t>
+          <t>Privacy screen timeout (in seconds [0 - 3600])</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
-          <t>字体大小</t>
+          <t>隐私屏幕超时（以秒为单位 [0 - 3600]）</t>
         </is>
       </c>
       <c r="D908" t="inlineStr"/>
       <c r="E908" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F908" t="inlineStr">
         <is>
-          <t>UserSettingsModelFont size</t>
-[...2 lines deleted...]
-      <c r="G908" t="inlineStr"/>
+          <t>UserSettingsModelPrivacy screen timeout (in seconds [0 - 3600])</t>
+        </is>
+      </c>
+      <c r="G908" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 隐私屏幕超时 (以秒为单位 [0 - 3600])</t>
+        </is>
+      </c>
       <c r="H908" t="inlineStr"/>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25987</t>
+          <t>../../src/UserSettingsPage.cpp:26093</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>Font Family</t>
+          <t>Touchscreen mode</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
-          <t>字体系列</t>
+          <t>触屏模式</t>
         </is>
       </c>
       <c r="D909" t="inlineStr"/>
       <c r="E909" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F909" t="inlineStr">
         <is>
-          <t>UserSettingsModelFont Family</t>
+          <t>UserSettingsModelTouchscreen mode</t>
         </is>
       </c>
       <c r="G909" t="inlineStr"/>
       <c r="H909" t="inlineStr"/>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25989</t>
+          <t>../../src/UserSettingsPage.cpp:26095</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>Emoji Font Family</t>
+          <t>Disable swipe motions</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
-          <t>Emoji 贴纸集</t>
+          <t>禁用滑动操作</t>
         </is>
       </c>
       <c r="D910" t="inlineStr"/>
       <c r="E910" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F910" t="inlineStr">
         <is>
-          <t>UserSettingsModelEmoji Font Family</t>
+          <t>UserSettingsModelDisable swipe motions</t>
         </is>
       </c>
       <c r="G910" t="inlineStr"/>
       <c r="H910" t="inlineStr"/>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25991</t>
+          <t>../../src/UserSettingsPage.cpp:26097</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>Ringtone</t>
+          <t>Font size</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
-          <t>铃声</t>
+          <t>字体大小</t>
         </is>
       </c>
       <c r="D911" t="inlineStr"/>
       <c r="E911" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F911" t="inlineStr">
         <is>
-          <t>UserSettingsModelRingtone</t>
+          <t>UserSettingsModelFont size</t>
         </is>
       </c>
       <c r="G911" t="inlineStr"/>
       <c r="H911" t="inlineStr"/>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25993</t>
+          <t>../../src/UserSettingsPage.cpp:26099</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>Microphone</t>
+          <t>Font Family</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
-          <t>麦克风</t>
+          <t>字体系列</t>
         </is>
       </c>
       <c r="D912" t="inlineStr"/>
       <c r="E912" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F912" t="inlineStr">
         <is>
-          <t>UserSettingsModelMicrophone</t>
+          <t>UserSettingsModelFont Family</t>
         </is>
       </c>
       <c r="G912" t="inlineStr"/>
       <c r="H912" t="inlineStr"/>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25995</t>
+          <t>../../src/UserSettingsPage.cpp:26101</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>Camera</t>
+          <t>Emoji Font Family</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
-          <t>摄像头</t>
+          <t>Emoji 贴纸集</t>
         </is>
       </c>
       <c r="D913" t="inlineStr"/>
       <c r="E913" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F913" t="inlineStr">
         <is>
-          <t>UserSettingsModelCamera</t>
+          <t>UserSettingsModelEmoji Font Family</t>
         </is>
       </c>
       <c r="G913" t="inlineStr"/>
       <c r="H913" t="inlineStr"/>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25997</t>
+          <t>../../src/UserSettingsPage.cpp:26103</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>Camera resolution</t>
+          <t>Ringtone</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
-          <t>摄像头分辨率</t>
+          <t>铃声</t>
         </is>
       </c>
       <c r="D914" t="inlineStr"/>
       <c r="E914" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F914" t="inlineStr">
         <is>
-          <t>UserSettingsModelCamera resolution</t>
+          <t>UserSettingsModelRingtone</t>
         </is>
       </c>
       <c r="G914" t="inlineStr"/>
       <c r="H914" t="inlineStr"/>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:25999</t>
+          <t>../../src/UserSettingsPage.cpp:26105</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>Camera frame rate</t>
+          <t>Microphone</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
-          <t>摄像头帧率</t>
+          <t>麦克风</t>
         </is>
       </c>
       <c r="D915" t="inlineStr"/>
       <c r="E915" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F915" t="inlineStr">
         <is>
-          <t>UserSettingsModelCamera frame rate</t>
+          <t>UserSettingsModelMicrophone</t>
         </is>
       </c>
       <c r="G915" t="inlineStr"/>
       <c r="H915" t="inlineStr"/>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26001</t>
+          <t>../../src/UserSettingsPage.cpp:26107</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>Allow fallback call assist server</t>
+          <t>Camera</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
-          <t>允许使用通话辅助服务器</t>
+          <t>摄像头</t>
         </is>
       </c>
       <c r="D916" t="inlineStr"/>
       <c r="E916" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F916" t="inlineStr">
         <is>
-          <t>UserSettingsModelAllow fallback call assist server</t>
+          <t>UserSettingsModelCamera</t>
         </is>
       </c>
       <c r="G916" t="inlineStr"/>
       <c r="H916" t="inlineStr"/>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26003</t>
+          <t>../../src/UserSettingsPage.cpp:26109</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>Send encrypted messages to verified users only</t>
+          <t>Camera resolution</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>仅向经过验证的用户发送加密消息</t>
+          <t>摄像头分辨率</t>
         </is>
       </c>
       <c r="D917" t="inlineStr"/>
       <c r="E917" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F917" t="inlineStr">
         <is>
-          <t>UserSettingsModelSend encrypted messages to verified users only</t>
+          <t>UserSettingsModelCamera resolution</t>
         </is>
       </c>
       <c r="G917" t="inlineStr"/>
       <c r="H917" t="inlineStr"/>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26005</t>
+          <t>../../src/UserSettingsPage.cpp:26111</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>Share keys with verified users and devices</t>
+          <t>Camera frame rate</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>与经过验证的用户和设备共享密钥</t>
+          <t>摄像头帧率</t>
         </is>
       </c>
       <c r="D918" t="inlineStr"/>
       <c r="E918" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F918" t="inlineStr">
         <is>
-          <t>UserSettingsModelShare keys with verified users and devices</t>
+          <t>UserSettingsModelCamera frame rate</t>
         </is>
       </c>
       <c r="G918" t="inlineStr"/>
       <c r="H918" t="inlineStr"/>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26007</t>
+          <t>../../src/UserSettingsPage.cpp:26113</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>Online Key Backup</t>
+          <t>Allow fallback call assist server</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
-          <t>在线密钥备份</t>
+          <t>允许使用通话辅助服务器</t>
         </is>
       </c>
       <c r="D919" t="inlineStr"/>
       <c r="E919" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F919" t="inlineStr">
         <is>
-          <t>UserSettingsModelOnline Key Backup</t>
+          <t>UserSettingsModelAllow fallback call assist server</t>
         </is>
       </c>
       <c r="G919" t="inlineStr"/>
       <c r="H919" t="inlineStr"/>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26009</t>
+          <t>../../src/UserSettingsPage.cpp:26115</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Send encrypted messages to verified users only</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
-          <t>个人资料</t>
+          <t>仅向经过验证的用户发送加密消息</t>
         </is>
       </c>
       <c r="D920" t="inlineStr"/>
       <c r="E920" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F920" t="inlineStr">
         <is>
-          <t>UserSettingsModelProfile</t>
+          <t>UserSettingsModelSend encrypted messages to verified users only</t>
         </is>
       </c>
       <c r="G920" t="inlineStr"/>
       <c r="H920" t="inlineStr"/>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26011</t>
+          <t>../../src/UserSettingsPage.cpp:26117</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>User ID</t>
+          <t>Share keys with verified users and devices</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>用户 ID</t>
+          <t>与经过验证的用户和设备共享密钥</t>
         </is>
       </c>
       <c r="D921" t="inlineStr"/>
       <c r="E921" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F921" t="inlineStr">
         <is>
-          <t>UserSettingsModelUser ID</t>
+          <t>UserSettingsModelShare keys with verified users and devices</t>
         </is>
       </c>
       <c r="G921" t="inlineStr"/>
       <c r="H921" t="inlineStr"/>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26013</t>
+          <t>../../src/UserSettingsPage.cpp:26119</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>Accesstoken</t>
+          <t>Online Key Backup</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
-          <t>访问令牌</t>
+          <t>在线密钥备份</t>
         </is>
       </c>
       <c r="D922" t="inlineStr"/>
       <c r="E922" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F922" t="inlineStr">
         <is>
-          <t>UserSettingsModelAccesstoken</t>
+          <t>UserSettingsModelOnline Key Backup</t>
         </is>
       </c>
       <c r="G922" t="inlineStr"/>
       <c r="H922" t="inlineStr"/>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26015</t>
+          <t>../../src/UserSettingsPage.cpp:26121</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>Device ID</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
-          <t>设备 ID</t>
+          <t>个人资料</t>
         </is>
       </c>
       <c r="D923" t="inlineStr"/>
       <c r="E923" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F923" t="inlineStr">
         <is>
-          <t>UserSettingsModelDevice ID</t>
+          <t>UserSettingsModelProfile</t>
         </is>
       </c>
       <c r="G923" t="inlineStr"/>
       <c r="H923" t="inlineStr"/>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26017</t>
+          <t>../../src/UserSettingsPage.cpp:26123</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>Device Fingerprint</t>
+          <t>User ID</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
-          <t>设备指纹</t>
+          <t>用户 ID</t>
         </is>
       </c>
       <c r="D924" t="inlineStr"/>
       <c r="E924" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F924" t="inlineStr">
         <is>
-          <t>UserSettingsModelDevice Fingerprint</t>
+          <t>UserSettingsModelUser ID</t>
         </is>
       </c>
       <c r="G924" t="inlineStr"/>
       <c r="H924" t="inlineStr"/>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26019</t>
+          <t>../../src/UserSettingsPage.cpp:26125</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>Homeserver</t>
+          <t>Accesstoken</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
-          <t>主服务器</t>
+          <t>访问令牌</t>
         </is>
       </c>
       <c r="D925" t="inlineStr"/>
       <c r="E925" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F925" t="inlineStr">
         <is>
-          <t>UserSettingsModelHomeserver</t>
+          <t>UserSettingsModelAccesstoken</t>
         </is>
       </c>
       <c r="G925" t="inlineStr"/>
       <c r="H925" t="inlineStr"/>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26021</t>
+          <t>../../src/UserSettingsPage.cpp:26127</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Device ID</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
-          <t>版本</t>
+          <t>设备 ID</t>
         </is>
       </c>
       <c r="D926" t="inlineStr"/>
       <c r="E926" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F926" t="inlineStr">
         <is>
-          <t>UserSettingsModelVersion</t>
+          <t>UserSettingsModelDevice ID</t>
         </is>
       </c>
       <c r="G926" t="inlineStr"/>
       <c r="H926" t="inlineStr"/>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26023</t>
+          <t>../../src/UserSettingsPage.cpp:26129</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>Platform</t>
+          <t>Device Fingerprint</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
-          <t>平台</t>
+          <t>设备指纹</t>
         </is>
       </c>
       <c r="D927" t="inlineStr"/>
       <c r="E927" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F927" t="inlineStr">
         <is>
-          <t>UserSettingsModelPlatform</t>
+          <t>UserSettingsModelDevice Fingerprint</t>
         </is>
       </c>
       <c r="G927" t="inlineStr"/>
       <c r="H927" t="inlineStr"/>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26025</t>
+          <t>../../src/UserSettingsPage.cpp:26131</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>GENERAL</t>
+          <t>Homeserver</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
-          <t>通用</t>
+          <t>主服务器</t>
         </is>
       </c>
       <c r="D928" t="inlineStr"/>
       <c r="E928" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F928" t="inlineStr">
         <is>
-          <t>UserSettingsModelGENERAL</t>
+          <t>UserSettingsModelHomeserver</t>
         </is>
       </c>
       <c r="G928" t="inlineStr"/>
       <c r="H928" t="inlineStr"/>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26027</t>
+          <t>../../src/UserSettingsPage.cpp:26133</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>ACCESSIBILITY</t>
+          <t>Version</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
-          <t>可访问性</t>
+          <t>版本</t>
         </is>
       </c>
       <c r="D929" t="inlineStr"/>
       <c r="E929" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F929" t="inlineStr">
         <is>
-          <t>UserSettingsModelACCESSIBILITY</t>
+          <t>UserSettingsModelVersion</t>
         </is>
       </c>
       <c r="G929" t="inlineStr"/>
       <c r="H929" t="inlineStr"/>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26029</t>
+          <t>../../src/UserSettingsPage.cpp:26135</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>TIMELINE</t>
+          <t>Platform</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
-          <t>时间线</t>
+          <t>平台</t>
         </is>
       </c>
       <c r="D930" t="inlineStr"/>
       <c r="E930" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F930" t="inlineStr">
         <is>
-          <t>UserSettingsModelTIMELINE</t>
+          <t>UserSettingsModelPlatform</t>
         </is>
       </c>
       <c r="G930" t="inlineStr"/>
       <c r="H930" t="inlineStr"/>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26031</t>
+          <t>../../src/UserSettingsPage.cpp:26137</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>SIDEBAR</t>
+          <t>GENERAL</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>侧边栏</t>
+          <t>通用</t>
         </is>
       </c>
       <c r="D931" t="inlineStr"/>
       <c r="E931" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F931" t="inlineStr">
         <is>
-          <t>UserSettingsModelSIDEBAR</t>
+          <t>UserSettingsModelGENERAL</t>
         </is>
       </c>
       <c r="G931" t="inlineStr"/>
       <c r="H931" t="inlineStr"/>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26033</t>
+          <t>../../src/UserSettingsPage.cpp:26139</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>TRAY</t>
+          <t>ACCESSIBILITY</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
-          <t>托盘</t>
+          <t>可访问性</t>
         </is>
       </c>
       <c r="D932" t="inlineStr"/>
       <c r="E932" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F932" t="inlineStr">
         <is>
-          <t>UserSettingsModelTRAY</t>
+          <t>UserSettingsModelACCESSIBILITY</t>
         </is>
       </c>
       <c r="G932" t="inlineStr"/>
       <c r="H932" t="inlineStr"/>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26035</t>
+          <t>../../src/UserSettingsPage.cpp:26141</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>GLOBAL MESSAGE VISIBILITY</t>
+          <t>TIMELINE</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
-          <t>全局消息可见性</t>
+          <t>时间线</t>
         </is>
       </c>
       <c r="D933" t="inlineStr"/>
       <c r="E933" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F933" t="inlineStr">
         <is>
-          <t>UserSettingsModelGLOBAL MESSAGE VISIBILITY</t>
+          <t>UserSettingsModelTIMELINE</t>
         </is>
       </c>
       <c r="G933" t="inlineStr"/>
       <c r="H933" t="inlineStr"/>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26037</t>
+          <t>../../src/UserSettingsPage.cpp:26143</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>NOTIFICATIONS</t>
+          <t>SIDEBAR</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
-          <t>通知</t>
+          <t>侧边栏</t>
         </is>
       </c>
       <c r="D934" t="inlineStr"/>
       <c r="E934" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F934" t="inlineStr">
         <is>
-          <t>UserSettingsModelNOTIFICATIONS</t>
+          <t>UserSettingsModelSIDEBAR</t>
         </is>
       </c>
       <c r="G934" t="inlineStr"/>
       <c r="H934" t="inlineStr"/>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26039</t>
+          <t>../../src/UserSettingsPage.cpp:26145</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>CALLS</t>
+          <t>TRAY</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
-          <t>通话</t>
+          <t>托盘</t>
         </is>
       </c>
       <c r="D935" t="inlineStr"/>
       <c r="E935" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F935" t="inlineStr">
         <is>
-          <t>UserSettingsModelCALLS</t>
+          <t>UserSettingsModelTRAY</t>
         </is>
       </c>
       <c r="G935" t="inlineStr"/>
       <c r="H935" t="inlineStr"/>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26041</t>
+          <t>../../src/UserSettingsPage.cpp:26147</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>ENCRYPTION</t>
+          <t>GLOBAL MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
-          <t>加密</t>
+          <t>全局消息可见性</t>
         </is>
       </c>
       <c r="D936" t="inlineStr"/>
       <c r="E936" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F936" t="inlineStr">
         <is>
-          <t>UserSettingsModelENCRYPTION</t>
+          <t>UserSettingsModelGLOBAL MESSAGE VISIBILITY</t>
         </is>
       </c>
       <c r="G936" t="inlineStr"/>
       <c r="H936" t="inlineStr"/>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26043</t>
+          <t>../../src/UserSettingsPage.cpp:26149</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>INFO</t>
+          <t>NOTIFICATIONS</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
-          <t>信息</t>
+          <t>通知</t>
         </is>
       </c>
       <c r="D937" t="inlineStr"/>
       <c r="E937" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F937" t="inlineStr">
         <is>
-          <t>UserSettingsModelINFO</t>
+          <t>UserSettingsModelNOTIFICATIONS</t>
         </is>
       </c>
       <c r="G937" t="inlineStr"/>
       <c r="H937" t="inlineStr"/>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26045</t>
+          <t>../../src/UserSettingsPage.cpp:26151</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>Session Keys</t>
+          <t>CALLS</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
-          <t>会话密钥</t>
+          <t>通话</t>
         </is>
       </c>
       <c r="D938" t="inlineStr"/>
       <c r="E938" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F938" t="inlineStr">
         <is>
-          <t>UserSettingsModelSession Keys</t>
+          <t>UserSettingsModelCALLS</t>
         </is>
       </c>
       <c r="G938" t="inlineStr"/>
       <c r="H938" t="inlineStr"/>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26047</t>
+          <t>../../src/UserSettingsPage.cpp:26153</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>Cross Signing Secrets</t>
+          <t>ENCRYPTION</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
-          <t>交叉密钥验证</t>
+          <t>加密</t>
         </is>
       </c>
       <c r="D939" t="inlineStr"/>
       <c r="E939" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F939" t="inlineStr">
         <is>
-          <t>UserSettingsModelCross Signing Secrets</t>
+          <t>UserSettingsModelENCRYPTION</t>
         </is>
       </c>
       <c r="G939" t="inlineStr"/>
       <c r="H939" t="inlineStr"/>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26049</t>
+          <t>../../src/UserSettingsPage.cpp:26155</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>Online backup key</t>
+          <t>INFO</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
-          <t>在线备份密钥</t>
+          <t>信息</t>
         </is>
       </c>
       <c r="D940" t="inlineStr"/>
       <c r="E940" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F940" t="inlineStr">
         <is>
-          <t>UserSettingsModelOnline backup key</t>
+          <t>UserSettingsModelINFO</t>
         </is>
       </c>
       <c r="G940" t="inlineStr"/>
       <c r="H940" t="inlineStr"/>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26051</t>
+          <t>../../src/UserSettingsPage.cpp:26157</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>Self signing key</t>
+          <t>Session Keys</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
-          <t>自签名密钥</t>
+          <t>会话密钥</t>
         </is>
       </c>
       <c r="D941" t="inlineStr"/>
       <c r="E941" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F941" t="inlineStr">
         <is>
-          <t>UserSettingsModelSelf signing key</t>
+          <t>UserSettingsModelSession Keys</t>
         </is>
       </c>
       <c r="G941" t="inlineStr"/>
       <c r="H941" t="inlineStr"/>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26053</t>
+          <t>../../src/UserSettingsPage.cpp:26159</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>User signing key</t>
+          <t>Cross Signing Secrets</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
-          <t>用户签名密钥</t>
+          <t>交叉密钥验证</t>
         </is>
       </c>
       <c r="D942" t="inlineStr"/>
       <c r="E942" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F942" t="inlineStr">
         <is>
-          <t>UserSettingsModelUser signing key</t>
+          <t>UserSettingsModelCross Signing Secrets</t>
         </is>
       </c>
       <c r="G942" t="inlineStr"/>
       <c r="H942" t="inlineStr"/>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26055</t>
+          <t>../../src/UserSettingsPage.cpp:26161</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>Master signing key</t>
+          <t>Online backup key</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
-          <t>主签名密钥</t>
+          <t>在线备份密钥</t>
         </is>
       </c>
       <c r="D943" t="inlineStr"/>
       <c r="E943" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F943" t="inlineStr">
         <is>
-          <t>UserSettingsModelMaster signing key</t>
+          <t>UserSettingsModelOnline backup key</t>
         </is>
       </c>
       <c r="G943" t="inlineStr"/>
       <c r="H943" t="inlineStr"/>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26057</t>
+          <t>../../src/UserSettingsPage.cpp:26163</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>Expose room information via D-Bus</t>
+          <t>Self signing key</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
-          <t>通过 D-Bus 公开聊天室信息</t>
+          <t>自签名密钥</t>
         </is>
       </c>
       <c r="D944" t="inlineStr"/>
       <c r="E944" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F944" t="inlineStr">
         <is>
-          <t>UserSettingsModelExpose room information via D-Bus</t>
+          <t>UserSettingsModelSelf signing key</t>
         </is>
       </c>
       <c r="G944" t="inlineStr"/>
       <c r="H944" t="inlineStr"/>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26059</t>
+          <t>../../src/UserSettingsPage.cpp:26165</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>Periodically update community routing information</t>
+          <t>User signing key</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
-          <t>定期更新社区路由信息</t>
+          <t>用户签名密钥</t>
         </is>
       </c>
       <c r="D945" t="inlineStr"/>
       <c r="E945" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F945" t="inlineStr">
         <is>
-          <t>UserSettingsModelPeriodically update community routing information</t>
+          <t>UserSettingsModelUser signing key</t>
         </is>
       </c>
       <c r="G945" t="inlineStr"/>
       <c r="H945" t="inlineStr"/>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26061</t>
+          <t>../../src/UserSettingsPage.cpp:26167</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>Periodically delete expired events</t>
+          <t>Master signing key</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
-          <t>定期删除过期的事件</t>
+          <t>主签名密钥</t>
         </is>
       </c>
       <c r="D946" t="inlineStr"/>
       <c r="E946" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F946" t="inlineStr">
         <is>
-          <t>UserSettingsModelPeriodically delete expired events</t>
+          <t>UserSettingsModelMaster signing key</t>
         </is>
       </c>
       <c r="G946" t="inlineStr"/>
       <c r="H946" t="inlineStr"/>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26182</t>
+          <t>../../src/UserSettingsPage.cpp:26169</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>Default</t>
+          <t>Expose room information via D-Bus</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
-          <t>默认</t>
+          <t>通过 D-Bus 公开聊天室信息</t>
         </is>
       </c>
       <c r="D947" t="inlineStr"/>
       <c r="E947" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F947" t="inlineStr">
         <is>
-          <t>UserSettingsModelDefault</t>
+          <t>UserSettingsModelExpose room information via D-Bus</t>
         </is>
       </c>
       <c r="G947" t="inlineStr"/>
       <c r="H947" t="inlineStr"/>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26221</t>
+          <t>../../src/UserSettingsPage.cpp:26171</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>Set the notification sound to play when a call invite arrives</t>
+          <t>Periodically update community routing information</t>
         </is>
       </c>
       <c r="C948" t="inlineStr">
         <is>
-          <t>设置当受到通话邀请时发出的通知音</t>
+          <t>定期更新社区路由信息</t>
         </is>
       </c>
       <c r="D948" t="inlineStr"/>
       <c r="E948" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F948" t="inlineStr">
         <is>
-          <t>UserSettingsModelSet the notification sound to play when a call invite arrives</t>
+          <t>UserSettingsModelPeriodically update community routing information</t>
         </is>
       </c>
       <c r="G948" t="inlineStr"/>
       <c r="H948" t="inlineStr"/>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26231</t>
+          <t>../../src/UserSettingsPage.cpp:26173</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
+        <is>
+          <t>Periodically delete expired events</t>
+        </is>
+      </c>
+      <c r="C949" t="inlineStr">
+        <is>
+          <t>定期删除过期的事件</t>
+        </is>
+      </c>
+      <c r="D949" t="inlineStr"/>
+      <c r="E949" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F949" t="inlineStr">
+        <is>
+          <t>UserSettingsModelPeriodically delete expired events</t>
+        </is>
+      </c>
+      <c r="G949" t="inlineStr"/>
+      <c r="H949" t="inlineStr"/>
+    </row>
+    <row r="950">
+      <c r="A950" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26289</t>
+        </is>
+      </c>
+      <c r="B950" t="inlineStr">
+        <is>
+          <t>Default</t>
+        </is>
+      </c>
+      <c r="C950" t="inlineStr">
+        <is>
+          <t>默认</t>
+        </is>
+      </c>
+      <c r="D950" t="inlineStr"/>
+      <c r="E950" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F950" t="inlineStr">
+        <is>
+          <t>UserSettingsModelDefault</t>
+        </is>
+      </c>
+      <c r="G950" t="inlineStr"/>
+      <c r="H950" t="inlineStr"/>
+    </row>
+    <row r="951">
+      <c r="A951" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26328</t>
+        </is>
+      </c>
+      <c r="B951" t="inlineStr">
+        <is>
+          <t>Set the notification sound to play when a call invite arrives</t>
+        </is>
+      </c>
+      <c r="C951" t="inlineStr">
+        <is>
+          <t>设置当受到通话邀请时发出的通知音</t>
+        </is>
+      </c>
+      <c r="D951" t="inlineStr"/>
+      <c r="E951" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F951" t="inlineStr">
+        <is>
+          <t>UserSettingsModelSet the notification sound to play when a call invite arrives</t>
+        </is>
+      </c>
+      <c r="G951" t="inlineStr"/>
+      <c r="H951" t="inlineStr"/>
+    </row>
+    <row r="952">
+      <c r="A952" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26338</t>
+        </is>
+      </c>
+      <c r="B952" t="inlineStr">
         <is>
           <t>Set timeout (in seconds) for how long after window loses
 focus before the screen will be blurred.
 Set to 0 to blur immediately after focus loss. Max value of 1 hour (3600 seconds)</t>
         </is>
       </c>
-      <c r="C949" t="inlineStr">
+      <c r="C952" t="inlineStr">
         <is>
           <t>设置窗口失去焦点后超时多久（以秒为单位）
 会模糊屏幕。
 设置为 0 则将在失去焦点后立刻模糊。最大值为 1 小时（3600 秒）</t>
         </is>
       </c>
-      <c r="D949" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F949" t="inlineStr">
+      <c r="D952" t="inlineStr"/>
+      <c r="E952" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F952" t="inlineStr">
         <is>
           <t>UserSettingsModelSet timeout (in seconds) for how long after window loses
 focus before the screen will be blurred.
 Set to 0 to blur immediately after focus loss. Max value of 1 hour (3600 seconds)</t>
         </is>
       </c>
-      <c r="G949" t="inlineStr">
+      <c r="G952" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 设置窗口失去焦点后超时多久 (以秒为单位)
 会模糊屏幕。
 设置为 0 则将在失去焦点后立刻模糊。最大值为 1 小时（3600 秒）</t>
         </is>
       </c>
-      <c r="H949" t="inlineStr"/>
-[...88 lines deleted...]
-      <c r="G952" t="inlineStr"/>
       <c r="H952" t="inlineStr"/>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26245</t>
+          <t>../../src/UserSettingsPage.cpp:26345</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>Start the application in the background without showing the client window.</t>
+          <t>Change the background color of messages when you hover over them.</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
-          <t>在后台启动应用程序而不显示客户端窗口。</t>
+          <t>将鼠标悬停在消息上时更改消息的背景颜色。</t>
         </is>
       </c>
       <c r="D953" t="inlineStr"/>
       <c r="E953" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F953" t="inlineStr">
         <is>
-          <t>UserSettingsModelStart the application in the background without showing the client window.</t>
+          <t>UserSettingsModelChange the background color of messages when you hover over them.</t>
         </is>
       </c>
       <c r="G953" t="inlineStr"/>
       <c r="H953" t="inlineStr"/>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26249</t>
+          <t>../../src/UserSettingsPage.cpp:26347</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>Shows scrollbars in the room list and communities list.</t>
+          <t>Make font size larger if messages with only a few emojis are displayed.</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
-          <t>在聊天室列表与社区列表中显示滚动条。</t>
+          <t>如果消息仅显示几个表情符号便会增大字体大小。</t>
         </is>
       </c>
       <c r="D954" t="inlineStr"/>
       <c r="E954" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F954" t="inlineStr">
         <is>
-          <t>UserSettingsModelShows scrollbars in the room list and communities list.</t>
+          <t>UserSettingsModelMake font size larger if messages with only a few emojis are displayed.</t>
         </is>
       </c>
       <c r="G954" t="inlineStr"/>
       <c r="H954" t="inlineStr"/>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26251</t>
+          <t>../../src/UserSettingsPage.cpp:26349</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
+        <is>
+          <t>Keep the application running in the background after closing the client window.</t>
+        </is>
+      </c>
+      <c r="C955" t="inlineStr">
+        <is>
+          <t>关闭客户端窗口后保持应用程序在后台运行。</t>
+        </is>
+      </c>
+      <c r="D955" t="inlineStr"/>
+      <c r="E955" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F955" t="inlineStr">
+        <is>
+          <t>UserSettingsModelKeep the application running in the background after closing the client window.</t>
+        </is>
+      </c>
+      <c r="G955" t="inlineStr"/>
+      <c r="H955" t="inlineStr"/>
+    </row>
+    <row r="956">
+      <c r="A956" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26352</t>
+        </is>
+      </c>
+      <c r="B956" t="inlineStr">
+        <is>
+          <t>Start the application in the background without showing the client window.</t>
+        </is>
+      </c>
+      <c r="C956" t="inlineStr">
+        <is>
+          <t>在后台启动应用程序而不显示客户端窗口。</t>
+        </is>
+      </c>
+      <c r="D956" t="inlineStr"/>
+      <c r="E956" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F956" t="inlineStr">
+        <is>
+          <t>UserSettingsModelStart the application in the background without showing the client window.</t>
+        </is>
+      </c>
+      <c r="G956" t="inlineStr"/>
+      <c r="H956" t="inlineStr"/>
+    </row>
+    <row r="957">
+      <c r="A957" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26356</t>
+        </is>
+      </c>
+      <c r="B957" t="inlineStr">
+        <is>
+          <t>Shows scrollbars in the room list and communities list.</t>
+        </is>
+      </c>
+      <c r="C957" t="inlineStr">
+        <is>
+          <t>在聊天室列表与社区列表中显示滚动条。</t>
+        </is>
+      </c>
+      <c r="D957" t="inlineStr"/>
+      <c r="E957" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F957" t="inlineStr">
+        <is>
+          <t>UserSettingsModelShows scrollbars in the room list and communities list.</t>
+        </is>
+      </c>
+      <c r="G957" t="inlineStr"/>
+      <c r="H957" t="inlineStr"/>
+    </row>
+    <row r="958">
+      <c r="A958" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26358</t>
+        </is>
+      </c>
+      <c r="B958" t="inlineStr">
         <is>
           <t>Allow using markdown in messages.
 When disabled, all messages are sent as a plain text.</t>
         </is>
       </c>
-      <c r="C955" t="inlineStr">
+      <c r="C958" t="inlineStr">
         <is>
           <t>允许在消息中使用 Markdown。
 禁用时，所有消息都以纯文本形式发送。</t>
         </is>
       </c>
-      <c r="D955" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F955" t="inlineStr">
+      <c r="D958" t="inlineStr"/>
+      <c r="E958" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F958" t="inlineStr">
         <is>
           <t>UserSettingsModelAllow using markdown in messages.
 When disabled, all messages are sent as a plain text.</t>
         </is>
       </c>
-      <c r="G955" t="inlineStr"/>
-[...92 lines deleted...]
-      </c>
       <c r="G958" t="inlineStr"/>
       <c r="H958" t="inlineStr"/>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26264</t>
+          <t>../../src/UserSettingsPage.cpp:26367</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>Plays media like GIFs or WEBPs only when explicitly hovering over them.</t>
+          <t>Messages get a bubble background. This also triggers some layout changes (WIP).</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
-          <t>仅在鼠标明确悬停在 GIF 或 WEBP 等媒体上时播放它们。</t>
+          <t>消息获得气泡背景。这也会触发一些布局变化 (WIP)。</t>
         </is>
       </c>
       <c r="D959" t="inlineStr"/>
       <c r="E959" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F959" t="inlineStr">
         <is>
-          <t>UserSettingsModelPlays media like GIFs or WEBPs only when explicitly hovering over them.</t>
-[...2 lines deleted...]
-      <c r="G959" t="inlineStr"/>
+          <t>UserSettingsModelMessages get a bubble background. This also triggers some layout changes (WIP).</t>
+        </is>
+      </c>
+      <c r="G959" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 消息获得气泡背景。这也会触发一些布局变化 (WIP) 。</t>
+        </is>
+      </c>
       <c r="H959" t="inlineStr"/>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26266</t>
+          <t>../../src/UserSettingsPage.cpp:26370</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>If images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+          <t>Avatars are resized to fit above the message.</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
-          <t>如果图片应自动显示。您可以选择始终默认显示图片、仅在私人房间中默认显示，或始终需要交互才能显示图片。</t>
+          <t>头像会调整大小以适合消息上方。</t>
         </is>
       </c>
       <c r="D960" t="inlineStr"/>
       <c r="E960" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F960" t="inlineStr">
         <is>
-          <t>UserSettingsModelIf images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+          <t>UserSettingsModelAvatars are resized to fit above the message.</t>
         </is>
       </c>
       <c r="G960" t="inlineStr"/>
       <c r="H960" t="inlineStr"/>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26270</t>
+          <t>../../src/UserSettingsPage.cpp:26372</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
+        <is>
+          <t>Plays media like GIFs or WEBPs only when explicitly hovering over them.</t>
+        </is>
+      </c>
+      <c r="C961" t="inlineStr">
+        <is>
+          <t>仅在鼠标明确悬停在 GIF 或 WEBP 等媒体上时播放它们。</t>
+        </is>
+      </c>
+      <c r="D961" t="inlineStr"/>
+      <c r="E961" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F961" t="inlineStr">
+        <is>
+          <t>UserSettingsModelPlays media like GIFs or WEBPs only when explicitly hovering over them.</t>
+        </is>
+      </c>
+      <c r="G961" t="inlineStr"/>
+      <c r="H961" t="inlineStr"/>
+    </row>
+    <row r="962">
+      <c r="A962" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26374</t>
+        </is>
+      </c>
+      <c r="B962" t="inlineStr">
+        <is>
+          <t>If images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+        </is>
+      </c>
+      <c r="C962" t="inlineStr">
+        <is>
+          <t>如果图片应自动显示。您可以选择始终默认显示图片、仅在私人房间中默认显示，或始终需要交互才能显示图片。</t>
+        </is>
+      </c>
+      <c r="D962" t="inlineStr"/>
+      <c r="E962" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F962" t="inlineStr">
+        <is>
+          <t>UserSettingsModelIf images should be automatically displayed. You can select between always showing images by default, only show them by default in private rooms or always require interaction to show images.</t>
+        </is>
+      </c>
+      <c r="G962" t="inlineStr"/>
+      <c r="H962" t="inlineStr"/>
+    </row>
+    <row r="963">
+      <c r="A963" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26378</t>
+        </is>
+      </c>
+      <c r="B963" t="inlineStr">
         <is>
           <t>Show who is typing in a room.
 This will also enable or disable sending typing notifications to others.</t>
         </is>
       </c>
-      <c r="C961" t="inlineStr">
+      <c r="C963" t="inlineStr">
         <is>
           <t>显示在聊天室中正在输入的人。
 这也将启用或禁用向其他人发送正在输入通知。</t>
         </is>
       </c>
-      <c r="D961" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F961" t="inlineStr">
+      <c r="D963" t="inlineStr"/>
+      <c r="E963" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F963" t="inlineStr">
         <is>
           <t>UserSettingsModelShow who is typing in a room.
 This will also enable or disable sending typing notifications to others.</t>
         </is>
       </c>
-      <c r="G961" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B962" t="inlineStr">
+      <c r="G963" t="inlineStr"/>
+      <c r="H963" t="inlineStr"/>
+    </row>
+    <row r="964">
+      <c r="A964" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26382</t>
+        </is>
+      </c>
+      <c r="B964" t="inlineStr">
         <is>
           <t>Display rooms with new messages first.
 If this is off, the list of rooms will only be sorted by the preferred sorting order.
 If this is on, rooms which have active notifications (the small circle with a number in it) will be sorted on top. Rooms that you have muted will still be sorted by the preferred sorting order, since you don't seem to consider them as important as the other rooms.</t>
         </is>
       </c>
-      <c r="C962" t="inlineStr">
+      <c r="C964" t="inlineStr">
         <is>
           <t>首先显示有新消息的聊天室。
 如果关闭，聊天室列表将仅按首选排序顺序排序。
 如果打开，有活跃通知的聊天室（带数字的小圆圈）将排序在前。你已经静音的聊天室仍将按照首选排序顺序排序，因为你似乎并不认为它们与其它聊天室一样重要。</t>
         </is>
       </c>
-      <c r="D962" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F962" t="inlineStr">
+      <c r="D964" t="inlineStr"/>
+      <c r="E964" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F964" t="inlineStr">
         <is>
           <t>UserSettingsModelDisplay rooms with new messages first.
 If this is off, the list of rooms will only be sorted by the preferred sorting order.
 If this is on, rooms which have active notifications (the small circle with a number in it) will be sorted on top. Rooms that you have muted will still be sorted by the preferred sorting order, since you don't seem to consider them as important as the other rooms.</t>
         </is>
       </c>
-      <c r="G962" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B963" t="inlineStr">
+      <c r="G964" t="inlineStr"/>
+      <c r="H964" t="inlineStr"/>
+    </row>
+    <row r="965">
+      <c r="A965" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26391</t>
+        </is>
+      </c>
+      <c r="B965" t="inlineStr">
         <is>
           <t>Sort rooms alphabetically.
 If this is off, the list of rooms will be sorted by the timestamp of the last message in a room.
 If this is on, rooms that come first alphabetically will be sorted earlier than ones that come later.</t>
         </is>
       </c>
-      <c r="C963" t="inlineStr">
+      <c r="C965" t="inlineStr">
         <is>
           <t>按字母顺序排序聊天室。
 如果关闭，聊天室列表将按照聊天室中最后一条消息的时间戳排序。
 如果开启，则按字母顺序排序聊天室。</t>
         </is>
       </c>
-      <c r="D963" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F963" t="inlineStr">
+      <c r="D965" t="inlineStr"/>
+      <c r="E965" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F965" t="inlineStr">
         <is>
           <t>UserSettingsModelSort rooms alphabetically.
 If this is off, the list of rooms will be sorted by the timestamp of the last message in a room.
 If this is on, rooms that come first alphabetically will be sorted earlier than ones that come later.</t>
         </is>
       </c>
-      <c r="G963" t="inlineStr"/>
-[...58 lines deleted...]
-      </c>
       <c r="G965" t="inlineStr"/>
       <c r="H965" t="inlineStr"/>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26299</t>
+          <t>../../src/UserSettingsPage.cpp:26397</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>Notify about received messages when the client is not currently focused.</t>
+          <t>Show buttons to quickly reply, react or access additional options next to each message.</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
-          <t>当客户端当前未被聚焦时通知收到的消息。</t>
+          <t>在每条消息旁边显示快速回复、回应或访问其他选项的按钮。</t>
         </is>
       </c>
       <c r="D966" t="inlineStr"/>
       <c r="E966" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F966" t="inlineStr">
         <is>
-          <t>UserSettingsModelNotify about received messages when the client is not currently focused.</t>
+          <t>UserSettingsModelShow buttons to quickly reply, react or access additional options next to each message.</t>
         </is>
       </c>
       <c r="G966" t="inlineStr"/>
       <c r="H966" t="inlineStr"/>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26305</t>
+          <t>../../src/UserSettingsPage.cpp:26405</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
+        <is>
+          <t>Configure whether to show or hide certain events like room joins.</t>
+        </is>
+      </c>
+      <c r="C967" t="inlineStr">
+        <is>
+          <t>配置是否显示或隐藏某些事件，如加入聊天室。</t>
+        </is>
+      </c>
+      <c r="D967" t="inlineStr"/>
+      <c r="E967" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F967" t="inlineStr">
+        <is>
+          <t>UserSettingsModelConfigure whether to show or hide certain events like room joins.</t>
+        </is>
+      </c>
+      <c r="G967" t="inlineStr"/>
+      <c r="H967" t="inlineStr"/>
+    </row>
+    <row r="968">
+      <c r="A968" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26407</t>
+        </is>
+      </c>
+      <c r="B968" t="inlineStr">
+        <is>
+          <t>Notify about received messages when the client is not currently focused.</t>
+        </is>
+      </c>
+      <c r="C968" t="inlineStr">
+        <is>
+          <t>当客户端当前未被聚焦时通知收到的消息。</t>
+        </is>
+      </c>
+      <c r="D968" t="inlineStr"/>
+      <c r="E968" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F968" t="inlineStr">
+        <is>
+          <t>UserSettingsModelNotify about received messages when the client is not currently focused.</t>
+        </is>
+      </c>
+      <c r="G968" t="inlineStr"/>
+      <c r="H968" t="inlineStr"/>
+    </row>
+    <row r="969">
+      <c r="A969" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26413</t>
+        </is>
+      </c>
+      <c r="B969" t="inlineStr">
         <is>
           <t>Change the appearance of user avatars in chats.
 OFF - square, ON - circle.</t>
         </is>
       </c>
-      <c r="C967" t="inlineStr">
+      <c r="C969" t="inlineStr">
         <is>
           <t>更改聊天中用户头像的外观。
 OFF - 方形，ON - 圆形。</t>
         </is>
       </c>
-      <c r="D967" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F967" t="inlineStr">
+      <c r="D969" t="inlineStr"/>
+      <c r="E969" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F969" t="inlineStr">
         <is>
           <t>UserSettingsModelChange the appearance of user avatars in chats.
 OFF - square, ON - circle.</t>
         </is>
       </c>
-      <c r="G967" t="inlineStr"/>
-[...58 lines deleted...]
-      </c>
       <c r="G969" t="inlineStr"/>
       <c r="H969" t="inlineStr"/>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26326</t>
+          <t>../../src/UserSettingsPage.cpp:26429</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>Some messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
+          <t>Decrypt messages shown in notifications for encrypted chats.</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
-          <t>有些消息可以用花哨的效果发送。例如，使用“/confetti”发送的消息将在屏幕上显示彩色纸屑。</t>
+          <t>解密加密聊天的通知中显示的消息。</t>
         </is>
       </c>
       <c r="D970" t="inlineStr"/>
       <c r="E970" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F970" t="inlineStr">
         <is>
-          <t>UserSettingsModelSome messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
+          <t>UserSettingsModelDecrypt messages shown in notifications for encrypted chats.</t>
         </is>
       </c>
       <c r="G970" t="inlineStr"/>
       <c r="H970" t="inlineStr"/>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26329</t>
+          <t>../../src/UserSettingsPage.cpp:26431</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>Choose where to show the total number of notifications contained within a community or tag.</t>
         </is>
       </c>
       <c r="C971" t="inlineStr">
         <is>
-          <t>Nheko 在多处使用动画以使页面过渡流畅。如果这些动画让你感觉不舒服，你可以把它们关掉。</t>
+          <t>选择在何处显示社区或标签中包含的通知总数。</t>
         </is>
       </c>
       <c r="D971" t="inlineStr"/>
       <c r="E971" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F971" t="inlineStr">
         <is>
-          <t>UserSettingsModelNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>UserSettingsModelChoose where to show the total number of notifications contained within a community or tag.</t>
         </is>
       </c>
       <c r="G971" t="inlineStr"/>
       <c r="H971" t="inlineStr"/>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26337</t>
+          <t>../../src/UserSettingsPage.cpp:26434</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>Will prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
+          <t>Some messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
         </is>
       </c>
       <c r="C972" t="inlineStr">
         <is>
-          <t>将禁用滑动操作，例如在聊天室和时间线之间左右滑动，或是滑动消息进行回复。</t>
+          <t>有些消息可以用花哨的效果发送。例如，使用“/confetti”发送的消息将在屏幕上显示彩色纸屑。</t>
         </is>
       </c>
       <c r="D972" t="inlineStr"/>
       <c r="E972" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F972" t="inlineStr">
         <is>
-          <t>UserSettingsModelWill prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
+          <t>UserSettingsModelSome messages can be sent with fancy effects. For example, messages sent with '/confetti' will show confetti on screen.</t>
         </is>
       </c>
       <c r="G972" t="inlineStr"/>
       <c r="H972" t="inlineStr"/>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26340</t>
+          <t>../../src/UserSettingsPage.cpp:26437</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>Change the scale factor of the whole user interface. Requires a restart to take effect.</t>
+          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="C973" t="inlineStr">
         <is>
-          <t>更改整个用户界面的缩放比例。需要重启才能生效。</t>
+          <t>Nheko 在多处使用动画以使页面过渡流畅。如果这些动画让你感觉不舒服，你可以把它们关掉。</t>
         </is>
       </c>
       <c r="D973" t="inlineStr"/>
       <c r="E973" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F973" t="inlineStr">
         <is>
-          <t>UserSettingsModelChange the scale factor of the whole user interface. Requires a restart to take effect.</t>
+          <t>UserSettingsModelNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="G973" t="inlineStr"/>
       <c r="H973" t="inlineStr"/>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26349</t>
+          <t>../../src/UserSettingsPage.cpp:26445</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>Automatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+          <t>Will prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
         </is>
       </c>
       <c r="C974" t="inlineStr">
         <is>
-          <t>如果其他用户已通过验证，则自动回复他们的密钥请求，即使该设备不应该以其他方式访问这些密钥。</t>
+          <t>将禁用滑动操作，例如在聊天室和时间线之间左右滑动，或是滑动消息进行回复。</t>
         </is>
       </c>
       <c r="D974" t="inlineStr"/>
       <c r="E974" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F974" t="inlineStr">
         <is>
-          <t>UserSettingsModelAutomatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+          <t>UserSettingsModelWill prevent swipe motions like swiping left/right between Rooms and Timeline, or swiping a message to reply.</t>
         </is>
       </c>
       <c r="G974" t="inlineStr"/>
       <c r="H974" t="inlineStr"/>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26382</t>
+          <t>../../src/UserSettingsPage.cpp:26448</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>The key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
+          <t>Change the scale factor of the whole user interface. Requires a restart to take effect.</t>
         </is>
       </c>
       <c r="C975" t="inlineStr">
         <is>
-          <t>验证你自己的设备的密钥。如果它已被缓存，验证你的设备之一将为你的所有其他设备和已验证你的用户标记它为已验证。</t>
+          <t>更改整个用户界面的缩放比例。需要重启才能生效。</t>
         </is>
       </c>
       <c r="D975" t="inlineStr"/>
       <c r="E975" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F975" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
+          <t>UserSettingsModelChange the scale factor of the whole user interface. Requires a restart to take effect.</t>
         </is>
       </c>
       <c r="G975" t="inlineStr"/>
       <c r="H975" t="inlineStr"/>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26301</t>
+          <t>../../src/UserSettingsPage.cpp:26457</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
+        <is>
+          <t>Automatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+        </is>
+      </c>
+      <c r="C976" t="inlineStr">
+        <is>
+          <t>如果其他用户已通过验证，则自动回复他们的密钥请求，即使该设备不应该以其他方式访问这些密钥。</t>
+        </is>
+      </c>
+      <c r="D976" t="inlineStr"/>
+      <c r="E976" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F976" t="inlineStr">
+        <is>
+          <t>UserSettingsModelAutomatically replies to key requests from other users if they are verified, even if that device shouldn't have access to those keys otherwise.</t>
+        </is>
+      </c>
+      <c r="G976" t="inlineStr"/>
+      <c r="H976" t="inlineStr"/>
+    </row>
+    <row r="977">
+      <c r="A977" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26490</t>
+        </is>
+      </c>
+      <c r="B977" t="inlineStr">
+        <is>
+          <t>The key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
+        </is>
+      </c>
+      <c r="C977" t="inlineStr">
+        <is>
+          <t>验证你自己的设备的密钥。如果它已被缓存，验证你的设备之一将为你的所有其他设备和已验证你的用户标记它为已验证。</t>
+        </is>
+      </c>
+      <c r="D977" t="inlineStr"/>
+      <c r="E977" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F977" t="inlineStr">
+        <is>
+          <t>UserSettingsModelThe key to verify your own devices. If it is cached, verifying one of your devices will mark it verified for all your other devices and for users that have verified you.</t>
+        </is>
+      </c>
+      <c r="G977" t="inlineStr"/>
+      <c r="H977" t="inlineStr"/>
+    </row>
+    <row r="978">
+      <c r="A978" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26409</t>
+        </is>
+      </c>
+      <c r="B978" t="inlineStr">
         <is>
           <t>Show an alert when a message is received.
 This usually causes the application icon in the task bar to animate in some fashion.</t>
         </is>
       </c>
-      <c r="C976" t="inlineStr">
+      <c r="C978" t="inlineStr">
         <is>
           <t>收到消息时显示通知。
 这通常会导致任务栏中的应用程序图标以某种方式呈现动画效果。</t>
         </is>
       </c>
-      <c r="D976" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F976" t="inlineStr">
+      <c r="D978" t="inlineStr"/>
+      <c r="E978" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F978" t="inlineStr">
         <is>
           <t>UserSettingsModelShow an alert when a message is received.
 This usually causes the application icon in the task bar to animate in some fashion.</t>
         </is>
       </c>
-      <c r="G976" t="inlineStr"/>
-[...58 lines deleted...]
-      </c>
       <c r="G978" t="inlineStr"/>
       <c r="H978" t="inlineStr"/>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26228</t>
+          <t>../../src/UserSettingsPage.cpp:26035</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>Set the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+          <t>Communities sidebar</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
-          <t>设置时间线中消息的最大宽度（以像素为单位）。 当 Nheko 最大化时，这有助于提高宽屏上的可读性</t>
+          <t>社区侧边栏</t>
         </is>
       </c>
       <c r="D979" t="inlineStr"/>
       <c r="E979" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F979" t="inlineStr">
         <is>
-          <t>UserSettingsModelSet the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
-[...6 lines deleted...]
-      </c>
+          <t>UserSettingsModelCommunities sidebar</t>
+        </is>
+      </c>
+      <c r="G979" t="inlineStr"/>
       <c r="H979" t="inlineStr"/>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26247</t>
-[...11 lines deleted...]
-      </c>
+          <t>../../src/UserSettingsPage.cpp:26041</t>
+        </is>
+      </c>
+      <c r="B980" t="inlineStr"/>
+      <c r="C980" t="inlineStr"/>
       <c r="D980" t="inlineStr"/>
       <c r="E980" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F980" t="inlineStr">
         <is>
-          <t>UserSettingsModelShow a column containing communities and tags next to the room list.</t>
+          <t>UserSettingsModelSend messages with a shortcut</t>
         </is>
       </c>
       <c r="G980" t="inlineStr"/>
       <c r="H980" t="inlineStr"/>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26293</t>
+          <t>../../src/UserSettingsPage.cpp:26083</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
+        <is>
+          <t>Show message counts for communities and tags</t>
+        </is>
+      </c>
+      <c r="C981" t="inlineStr">
+        <is>
+          <t>显示社区和标签的消息计数</t>
+        </is>
+      </c>
+      <c r="D981" t="inlineStr"/>
+      <c r="E981" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F981" t="inlineStr">
+        <is>
+          <t>UserSettingsModelShow message counts for communities and tags</t>
+        </is>
+      </c>
+      <c r="G981" t="inlineStr"/>
+      <c r="H981" t="inlineStr"/>
+    </row>
+    <row r="982">
+      <c r="A982" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26335</t>
+        </is>
+      </c>
+      <c r="B982" t="inlineStr">
+        <is>
+          <t>Set the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+        </is>
+      </c>
+      <c r="C982" t="inlineStr">
+        <is>
+          <t>设置时间线中消息的最大宽度（以像素为单位）。 当 Nheko 最大化时，这有助于提高宽屏上的可读性</t>
+        </is>
+      </c>
+      <c r="D982" t="inlineStr"/>
+      <c r="E982" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F982" t="inlineStr">
+        <is>
+          <t>UserSettingsModelSet the max width of messages in the timeline (in pixels). This can help readability on wide screen when Nheko is maximized</t>
+        </is>
+      </c>
+      <c r="G982" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: 设置时间线中消息的最大宽度 (以像素为单位) 。 当 Nheko 最大化时，这有助于提高宽屏上的可读性</t>
+        </is>
+      </c>
+      <c r="H982" t="inlineStr"/>
+    </row>
+    <row r="983">
+      <c r="A983" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26354</t>
+        </is>
+      </c>
+      <c r="B983" t="inlineStr">
+        <is>
+          <t>Show a column containing communities and tags next to the room list.</t>
+        </is>
+      </c>
+      <c r="C983" t="inlineStr">
+        <is>
+          <t>在聊天室列表旁边显示包含社区和标签的列。</t>
+        </is>
+      </c>
+      <c r="D983" t="inlineStr"/>
+      <c r="E983" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F983" t="inlineStr">
+        <is>
+          <t>UserSettingsModelShow a column containing communities and tags next to the room list.</t>
+        </is>
+      </c>
+      <c r="G983" t="inlineStr"/>
+      <c r="H983" t="inlineStr"/>
+    </row>
+    <row r="984">
+      <c r="A984" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26362</t>
+        </is>
+      </c>
+      <c r="B984" t="inlineStr"/>
+      <c r="C984" t="inlineStr"/>
+      <c r="D984" t="inlineStr"/>
+      <c r="E984" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F984" t="inlineStr">
+        <is>
+          <t>UserSettingsModelSelect what Enter key combination sends the message. Shift+Enter adds a new line, unless it has been selected, in which case Enter adds a new line instead.
+If an emoji picker or a mention picker is open, it is always handled first.</t>
+        </is>
+      </c>
+      <c r="G984" t="inlineStr"/>
+      <c r="H984" t="inlineStr"/>
+    </row>
+    <row r="985">
+      <c r="A985" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26401</t>
+        </is>
+      </c>
+      <c r="B985" t="inlineStr">
         <is>
           <t>Show if your message was read.
 Status is displayed next to timestamps.
 Warning: If your homeserver does not support this, your rooms will never be marked as read!</t>
         </is>
       </c>
-      <c r="C981" t="inlineStr">
+      <c r="C985" t="inlineStr">
         <is>
           <t>显示你的消息是否已被阅读。
 状态显示在时间戳旁边。
 警告：如果你的主服务器不支持此功能，你的聊天室将永远不会被标记为已读！</t>
         </is>
       </c>
-      <c r="D981" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F981" t="inlineStr">
+      <c r="D985" t="inlineStr"/>
+      <c r="E985" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F985" t="inlineStr">
         <is>
           <t>UserSettingsModelShow if your message was read.
 Status is displayed next to timestamps.
 Warning: If your homeserver does not support this, your rooms will never be marked as read!</t>
         </is>
       </c>
-      <c r="G981" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B982" t="inlineStr">
+      <c r="G985" t="inlineStr"/>
+      <c r="H985" t="inlineStr"/>
+    </row>
+    <row r="986">
+      <c r="A986" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26416</t>
+        </is>
+      </c>
+      <c r="B986" t="inlineStr">
         <is>
           <t>Display an identicon instead of a letter when no avatar is set.</t>
         </is>
       </c>
-      <c r="C982" t="inlineStr">
+      <c r="C986" t="inlineStr">
         <is>
           <t>未设置头像时显示 Identicon 而不是单个字母。</t>
         </is>
       </c>
-      <c r="D982" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F982" t="inlineStr">
+      <c r="D986" t="inlineStr"/>
+      <c r="E986" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F986" t="inlineStr">
         <is>
           <t>UserSettingsModelDisplay an identicon instead of a letter when no avatar is set.</t>
         </is>
       </c>
-      <c r="G982" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B983" t="inlineStr">
+      <c r="G986" t="inlineStr"/>
+      <c r="H986" t="inlineStr"/>
+    </row>
+    <row r="987">
+      <c r="A987" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26418</t>
+        </is>
+      </c>
+      <c r="B987" t="inlineStr">
         <is>
           <t>Opens images with an external program when tapping the image.
 Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
-      <c r="C983" t="inlineStr">
+      <c r="C987" t="inlineStr">
         <is>
           <t>点击图像时使用外部程序打开图像。
 请注意，当此选项打开时，打开的文件在磁盘上未加密，必须手动删除。</t>
         </is>
       </c>
-      <c r="D983" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F983" t="inlineStr">
+      <c r="D987" t="inlineStr"/>
+      <c r="E987" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F987" t="inlineStr">
         <is>
           <t>UserSettingsModelOpens images with an external program when tapping the image.
 Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
-      <c r="G983" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B984" t="inlineStr">
+      <c r="G987" t="inlineStr"/>
+      <c r="H987" t="inlineStr"/>
+    </row>
+    <row r="988">
+      <c r="A988" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26422</t>
+        </is>
+      </c>
+      <c r="B988" t="inlineStr">
         <is>
           <t>Opens videos with an external program when tapping the video.
 Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
-      <c r="C984" t="inlineStr">
+      <c r="C988" t="inlineStr">
         <is>
           <t>点击视频时使用外部程序打开视频。
 请注意，当此选项打开时，打开的文件在磁盘上未加密，必须手动删除。</t>
         </is>
       </c>
-      <c r="D984" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F984" t="inlineStr">
+      <c r="D988" t="inlineStr"/>
+      <c r="E988" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F988" t="inlineStr">
         <is>
           <t>UserSettingsModelOpens videos with an external program when tapping the video.
 Note that when this option is ON, opened files are left unencrypted on disk and must be manually deleted.</t>
         </is>
       </c>
-      <c r="G984" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B985" t="inlineStr">
+      <c r="G988" t="inlineStr"/>
+      <c r="H988" t="inlineStr"/>
+    </row>
+    <row r="989">
+      <c r="A989" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26426</t>
+        </is>
+      </c>
+      <c r="B989" t="inlineStr">
         <is>
           <t>Decrypt the messages shown in the sidebar.
 Only affects messages in encrypted chats.</t>
         </is>
       </c>
-      <c r="C985" t="inlineStr">
+      <c r="C989" t="inlineStr">
         <is>
           <t>解密侧边栏中显示的消息。
 仅影响加密聊天中的消息。</t>
         </is>
       </c>
-      <c r="D985" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F985" t="inlineStr">
+      <c r="D989" t="inlineStr"/>
+      <c r="E989" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F989" t="inlineStr">
         <is>
           <t>UserSettingsModelDecrypt the messages shown in the sidebar.
 Only affects messages in encrypted chats.</t>
         </is>
       </c>
-      <c r="G985" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="B986" t="inlineStr">
+      <c r="G989" t="inlineStr"/>
+      <c r="H989" t="inlineStr"/>
+    </row>
+    <row r="990">
+      <c r="A990" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26440</t>
+        </is>
+      </c>
+      <c r="B990" t="inlineStr">
         <is>
           <t>When the window loses focus, the timeline will
 be blurred.</t>
         </is>
       </c>
-      <c r="C986" t="inlineStr">
+      <c r="C990" t="inlineStr">
         <is>
           <t>当窗口失去焦点时，时间线将
 模糊化。</t>
         </is>
       </c>
-      <c r="D986" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F986" t="inlineStr">
+      <c r="D990" t="inlineStr"/>
+      <c r="E990" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F990" t="inlineStr">
         <is>
           <t>UserSettingsModelWhen the window loses focus, the timeline will
 be blurred.</t>
         </is>
       </c>
-      <c r="G986" t="inlineStr"/>
-[...118 lines deleted...]
-      </c>
       <c r="G990" t="inlineStr"/>
       <c r="H990" t="inlineStr"/>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26378</t>
+          <t>../../src/UserSettingsPage.cpp:26442</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>The key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
+          <t>Will prevent text selection in the timeline to make touch scrolling easier.</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
-          <t>用于解密在线密钥备份的密钥。如果它已被缓存，你可以启用在线密钥备份以将加密密钥安全地存储在服务器上。</t>
+          <t>防止在时间线中选择文本，以使触摸滚动更容易。</t>
         </is>
       </c>
       <c r="D991" t="inlineStr"/>
       <c r="E991" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F991" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
+          <t>UserSettingsModelWill prevent text selection in the timeline to make touch scrolling easier.</t>
         </is>
       </c>
       <c r="G991" t="inlineStr"/>
       <c r="H991" t="inlineStr"/>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26387</t>
+          <t>../../src/UserSettingsPage.cpp:26451</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>The key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
+          <t>Will use turn.matrix.org as assist when your home server does not offer one.</t>
         </is>
       </c>
       <c r="C992" t="inlineStr">
         <is>
-          <t>验证其他用户的密钥。如果它已被缓存，验证用户将验证他们所有设备。</t>
+          <t>当你的主服务器没有提供通话辅助服务器时使用备用的 turn.matrix.org 服务器。</t>
         </is>
       </c>
       <c r="D992" t="inlineStr"/>
       <c r="E992" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F992" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
+          <t>UserSettingsModelWill use turn.matrix.org as assist when your home server does not offer one.</t>
         </is>
       </c>
       <c r="G992" t="inlineStr"/>
       <c r="H992" t="inlineStr"/>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26391</t>
+          <t>../../src/UserSettingsPage.cpp:26454</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>Your most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
+          <t>Requires a user to be verified to send encrypted messages to them. This improves safety but makes E2EE more tedious.</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
-          <t>你最重要的密钥。你不需要缓存它，因为不缓存它可以降低它被盗的可能性，并且只需要轮换你的其他签名密钥。</t>
+          <t>需要验证用户才能向他们发送加密消息。 这提高了安全性，但也使 E2EE 更加繁琐。</t>
         </is>
       </c>
       <c r="D993" t="inlineStr"/>
       <c r="E993" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F993" t="inlineStr">
         <is>
-          <t>UserSettingsModelYour most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
+          <t>UserSettingsModelRequires a user to be verified to send encrypted messages to them. This improves safety but makes E2EE more tedious.</t>
         </is>
       </c>
       <c r="G993" t="inlineStr"/>
       <c r="H993" t="inlineStr"/>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26396</t>
+          <t>../../src/UserSettingsPage.cpp:26461</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
+        <is>
+          <t>Download message encryption keys from and upload to the encrypted online key backup.</t>
+        </is>
+      </c>
+      <c r="C994" t="inlineStr">
+        <is>
+          <t>从加密的在线密钥备份下载消息加密密钥并上传到该备份。</t>
+        </is>
+      </c>
+      <c r="D994" t="inlineStr"/>
+      <c r="E994" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F994" t="inlineStr">
+        <is>
+          <t>UserSettingsModelDownload message encryption keys from and upload to the encrypted online key backup.</t>
+        </is>
+      </c>
+      <c r="G994" t="inlineStr"/>
+      <c r="H994" t="inlineStr"/>
+    </row>
+    <row r="995">
+      <c r="A995" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26486</t>
+        </is>
+      </c>
+      <c r="B995" t="inlineStr">
+        <is>
+          <t>The key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
+        </is>
+      </c>
+      <c r="C995" t="inlineStr">
+        <is>
+          <t>用于解密在线密钥备份的密钥。如果它已被缓存，你可以启用在线密钥备份以将加密密钥安全地存储在服务器上。</t>
+        </is>
+      </c>
+      <c r="D995" t="inlineStr"/>
+      <c r="E995" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F995" t="inlineStr">
+        <is>
+          <t>UserSettingsModelThe key to decrypt online key backups. If it is cached, you can enable online key backup to store encryption keys securely encrypted on the server.</t>
+        </is>
+      </c>
+      <c r="G995" t="inlineStr"/>
+      <c r="H995" t="inlineStr"/>
+    </row>
+    <row r="996">
+      <c r="A996" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26495</t>
+        </is>
+      </c>
+      <c r="B996" t="inlineStr">
+        <is>
+          <t>The key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
+        </is>
+      </c>
+      <c r="C996" t="inlineStr">
+        <is>
+          <t>验证其他用户的密钥。如果它已被缓存，验证用户将验证他们所有设备。</t>
+        </is>
+      </c>
+      <c r="D996" t="inlineStr"/>
+      <c r="E996" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F996" t="inlineStr">
+        <is>
+          <t>UserSettingsModelThe key to verify other users. If it is cached, verifying a user will verify all their devices.</t>
+        </is>
+      </c>
+      <c r="G996" t="inlineStr"/>
+      <c r="H996" t="inlineStr"/>
+    </row>
+    <row r="997">
+      <c r="A997" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26499</t>
+        </is>
+      </c>
+      <c r="B997" t="inlineStr">
+        <is>
+          <t>Your most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
+        </is>
+      </c>
+      <c r="C997" t="inlineStr">
+        <is>
+          <t>你最重要的密钥。你不需要缓存它，因为不缓存它可以降低它被盗的可能性，并且只需要轮换你的其他签名密钥。</t>
+        </is>
+      </c>
+      <c r="D997" t="inlineStr"/>
+      <c r="E997" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F997" t="inlineStr">
+        <is>
+          <t>UserSettingsModelYour most important key. You don't need to have it cached, since not caching it makes it less likely it can be stolen and it is only needed to rotate your other signing keys.</t>
+        </is>
+      </c>
+      <c r="G997" t="inlineStr"/>
+      <c r="H997" t="inlineStr"/>
+    </row>
+    <row r="998">
+      <c r="A998" t="inlineStr">
+        <is>
+          <t>../../src/UserSettingsPage.cpp:26504</t>
+        </is>
+      </c>
+      <c r="B998" t="inlineStr">
         <is>
           <t>Allow third-party plugins and applications to load information about rooms you are in via D-Bus. This can have useful applications, but it also could be used for nefarious purposes. Enable at your own risk.
 This setting will take effect upon restart.</t>
         </is>
       </c>
-      <c r="C994" t="inlineStr">
+      <c r="C998" t="inlineStr">
         <is>
           <t>允许第三方插件和应用程序通过 D-Bus 加载你所在聊天室的信息。这会有很多有用的应用，但也可能被用于恶意目的。启用时风险自负。
 这个设置将在重新启动时生效。</t>
         </is>
       </c>
-      <c r="D994" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F994" t="inlineStr">
+      <c r="D998" t="inlineStr"/>
+      <c r="E998" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F998" t="inlineStr">
         <is>
           <t>UserSettingsModelAllow third-party plugins and applications to load information about rooms you are in via D-Bus. This can have useful applications, but it also could be used for nefarious purposes. Enable at your own risk.
 This setting will take effect upon restart.</t>
         </is>
       </c>
-      <c r="G994" t="inlineStr">
+      <c r="G998" t="inlineStr">
         <is>
           <t>Suggested in Weblate: 允许第三方插件和应用程序通过 D-Bus 加载你所在聊天室的信息。这或许有一些帮助，但也可能被恶意软件利用。启用时风险自负。
 这个设置将在重新启动时生效。</t>
         </is>
       </c>
-      <c r="H994" t="inlineStr"/>
-[...118 lines deleted...]
-      <c r="G998" t="inlineStr"/>
       <c r="H998" t="inlineStr"/>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26555</t>
+          <t>../../src/UserSettingsPage.cpp:26510</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>Only in private rooms</t>
+          <t>To allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
-          <t>仅在私人房间</t>
+          <t>为了允许新用户加入社区，社区需要向社区成员公开一些关于哪些服务器参与了某个聊天室的信息。由于聊天室参与者会随时间而改变，因此需要不时更新。此设置可让后台任务自动完成该操作。</t>
         </is>
       </c>
       <c r="D999" t="inlineStr"/>
       <c r="E999" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F999" t="inlineStr">
         <is>
-          <t>UserSettingsModelOnly in private rooms</t>
+          <t>UserSettingsModelTo allow new users to join a community, the community needs to expose some information about what servers participate in a room to community members. Since the room participants can change over time, this needs to be updated from time to time. This setting enables a background job to do that automatically.</t>
         </is>
       </c>
       <c r="G999" t="inlineStr"/>
       <c r="H999" t="inlineStr"/>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26556</t>
+          <t>../../src/UserSettingsPage.cpp:26516</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>Never</t>
+          <t>Regularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr">
         <is>
-          <t>从不</t>
+          <t>定期删除事件过期配置中指定的过期事件。由于此操作目前不能在服务端执行，你需要有一个客户端定期运行此操作。</t>
         </is>
       </c>
       <c r="D1000" t="inlineStr"/>
       <c r="E1000" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1000" t="inlineStr">
         <is>
-          <t>UserSettingsModelNever</t>
+          <t>UserSettingsModelRegularly redact expired events as specified in the event expiration configuration. Since this is currently not executed server side, you need to have one client running this regularly.</t>
         </is>
       </c>
       <c r="G1000" t="inlineStr"/>
       <c r="H1000" t="inlineStr"/>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26570</t>
+          <t>../../src/UserSettingsPage.cpp:26520</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>System font</t>
+          <t>Manage your ignored users.</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>系统字体</t>
+          <t>管理你已忽略的用户。</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr"/>
       <c r="E1001" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1001" t="inlineStr">
         <is>
-          <t>UserSettingsModelSystem font</t>
+          <t>UserSettingsModelManage your ignored users.</t>
         </is>
       </c>
       <c r="G1001" t="inlineStr"/>
       <c r="H1001" t="inlineStr"/>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26575</t>
+          <t>../../src/UserSettingsPage.cpp:26662</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>System emoji font</t>
+          <t>Always</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr">
         <is>
-          <t>系统表情符号字体</t>
+          <t>始终</t>
         </is>
       </c>
       <c r="D1002" t="inlineStr"/>
       <c r="E1002" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1002" t="inlineStr">
         <is>
-          <t>UserSettingsModelSystem emoji font</t>
+          <t>UserSettingsModelAlways</t>
         </is>
       </c>
       <c r="G1002" t="inlineStr"/>
       <c r="H1002" t="inlineStr"/>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26915</t>
+          <t>../../src/UserSettingsPage.cpp:26663</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>Select a file</t>
+          <t>Only in private rooms</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr">
         <is>
-          <t>选择一个文件</t>
+          <t>仅在私人房间</t>
         </is>
       </c>
       <c r="D1003" t="inlineStr"/>
       <c r="E1003" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1003" t="inlineStr">
         <is>
-          <t>UserSettingsModelSelect a file</t>
+          <t>UserSettingsModelOnly in private rooms</t>
         </is>
       </c>
       <c r="G1003" t="inlineStr"/>
       <c r="H1003" t="inlineStr"/>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:26915</t>
+          <t>../../src/UserSettingsPage.cpp:26664</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>All Files (*)</t>
+          <t>Never</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr">
         <is>
-          <t>所有文件 (*)</t>
+          <t>从不</t>
         </is>
       </c>
       <c r="D1004" t="inlineStr"/>
       <c r="E1004" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1004" t="inlineStr">
         <is>
-          <t>UserSettingsModelAll Files (*)</t>
+          <t>UserSettingsModelNever</t>
         </is>
       </c>
       <c r="G1004" t="inlineStr"/>
       <c r="H1004" t="inlineStr"/>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27018</t>
-[...11 lines deleted...]
-      </c>
+          <t>../../src/UserSettingsPage.cpp:26668</t>
+        </is>
+      </c>
+      <c r="B1005" t="inlineStr"/>
+      <c r="C1005" t="inlineStr"/>
       <c r="D1005" t="inlineStr"/>
       <c r="E1005" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1005" t="inlineStr">
         <is>
-          <t>UserSettingsModelOpen Sessions File</t>
+          <t>UserSettingsModelEnter</t>
         </is>
       </c>
       <c r="G1005" t="inlineStr"/>
       <c r="H1005" t="inlineStr"/>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27109</t>
-[...11 lines deleted...]
-      </c>
+          <t>../../src/UserSettingsPage.cpp:26669</t>
+        </is>
+      </c>
+      <c r="B1006" t="inlineStr"/>
+      <c r="C1006" t="inlineStr"/>
       <c r="D1006" t="inlineStr"/>
       <c r="E1006" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1006" t="inlineStr">
         <is>
-          <t>UserSettingsModelError</t>
+          <t>UserSettingsModelShift+Enter</t>
         </is>
       </c>
       <c r="G1006" t="inlineStr"/>
       <c r="H1006" t="inlineStr"/>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27057</t>
-[...11 lines deleted...]
-      </c>
+          <t>../../src/UserSettingsPage.cpp:26670</t>
+        </is>
+      </c>
+      <c r="B1007" t="inlineStr"/>
+      <c r="C1007" t="inlineStr"/>
       <c r="D1007" t="inlineStr"/>
       <c r="E1007" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1007" t="inlineStr">
         <is>
-          <t>UserSettingsModelFile Password</t>
+          <t>UserSettingsModelCtrl+Enter</t>
         </is>
       </c>
       <c r="G1007" t="inlineStr"/>
       <c r="H1007" t="inlineStr"/>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27032</t>
+          <t>../../src/UserSettingsPage.cpp:26684</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>Enter the passphrase to decrypt the file:</t>
+          <t>System font</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
-          <t>输入口令以解密文件：</t>
+          <t>系统字体</t>
         </is>
       </c>
       <c r="D1008" t="inlineStr"/>
       <c r="E1008" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1008" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnter the passphrase to decrypt the file:</t>
+          <t>UserSettingsModelSystem font</t>
         </is>
       </c>
       <c r="G1008" t="inlineStr"/>
       <c r="H1008" t="inlineStr"/>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27066</t>
+          <t>../../src/UserSettingsPage.cpp:26689</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>The password cannot be empty</t>
+          <t>System emoji font</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr">
         <is>
-          <t>密码不能为空</t>
+          <t>系统表情符号字体</t>
         </is>
       </c>
       <c r="D1009" t="inlineStr"/>
       <c r="E1009" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1009" t="inlineStr">
         <is>
-          <t>UserSettingsModelThe password cannot be empty</t>
+          <t>UserSettingsModelSystem emoji font</t>
         </is>
       </c>
       <c r="G1009" t="inlineStr"/>
       <c r="H1009" t="inlineStr"/>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27058</t>
+          <t>../../src/UserSettingsPage.cpp:27027</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>Enter passphrase to encrypt your session keys:</t>
+          <t>Select a file</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
-          <t>输入口令以加密你的会话密钥：</t>
+          <t>选择一个文件</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr"/>
       <c r="E1010" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1010" t="inlineStr">
         <is>
-          <t>UserSettingsModelEnter passphrase to encrypt your session keys:</t>
+          <t>UserSettingsModelSelect a file</t>
         </is>
       </c>
       <c r="G1010" t="inlineStr"/>
       <c r="H1010" t="inlineStr"/>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27071</t>
+          <t>../../src/UserSettingsPage.cpp:27027</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>Repeat File Password</t>
+          <t>All Files (*)</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr">
         <is>
-          <t>重复文件密码</t>
+          <t>所有文件 (*)</t>
         </is>
       </c>
       <c r="D1011" t="inlineStr"/>
       <c r="E1011" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1011" t="inlineStr">
         <is>
-          <t>UserSettingsModelRepeat File Password</t>
+          <t>UserSettingsModelAll Files (*)</t>
         </is>
       </c>
       <c r="G1011" t="inlineStr"/>
       <c r="H1011" t="inlineStr"/>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27072</t>
+          <t>../../src/UserSettingsPage.cpp:27130</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>Repeat the passphrase:</t>
+          <t>Open Sessions File</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
-          <t>重复输入密码：</t>
+          <t>打开会话文件</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr"/>
       <c r="E1012" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1012" t="inlineStr">
         <is>
-          <t>UserSettingsModelRepeat the passphrase:</t>
+          <t>UserSettingsModelOpen Sessions File</t>
         </is>
       </c>
       <c r="G1012" t="inlineStr"/>
       <c r="H1012" t="inlineStr"/>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27080</t>
+          <t>../../src/UserSettingsPage.cpp:27221</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>Passwords don't match</t>
+          <t>Error</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
-          <t>密码不匹配</t>
+          <t>错误</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr"/>
       <c r="E1013" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1013" t="inlineStr">
         <is>
-          <t>UserSettingsModelPasswords don't match</t>
+          <t>UserSettingsModelError</t>
         </is>
       </c>
       <c r="G1013" t="inlineStr"/>
       <c r="H1013" t="inlineStr"/>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>../../src/UserSettingsPage.cpp:27087</t>
+          <t>../../src/UserSettingsPage.cpp:27169</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>File to save the exported session keys</t>
+          <t>File Password</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
-          <t>保存导出的会话密钥的文件</t>
+          <t>文件密码</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr"/>
       <c r="E1014" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1014" t="inlineStr">
         <is>
-          <t>UserSettingsModelFile to save the exported session keys</t>
+          <t>UserSettingsModelFile Password</t>
         </is>
       </c>
       <c r="G1014" t="inlineStr"/>
       <c r="H1014" t="inlineStr"/>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27274</t>
+          <t>../../src/UserSettingsPage.cpp:27144</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>CACHED</t>
+          <t>Enter the passphrase to decrypt the file:</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
-          <t>已缓存</t>
+          <t>输入口令以解密文件：</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr"/>
       <c r="E1015" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1015" t="inlineStr">
         <is>
-          <t>UserSettingsPageCACHED</t>
+          <t>UserSettingsModelEnter the passphrase to decrypt the file:</t>
         </is>
       </c>
       <c r="G1015" t="inlineStr"/>
       <c r="H1015" t="inlineStr"/>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27274</t>
+          <t>../../src/UserSettingsPage.cpp:27178</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>NOT CACHED</t>
+          <t>The password cannot be empty</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
-          <t>未缓存</t>
+          <t>密码不能为空</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr"/>
       <c r="E1016" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1016" t="inlineStr">
         <is>
-          <t>UserSettingsPageNOT CACHED</t>
+          <t>UserSettingsModelThe password cannot be empty</t>
         </is>
       </c>
       <c r="G1016" t="inlineStr"/>
       <c r="H1016" t="inlineStr"/>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27281</t>
+          <t>../../src/UserSettingsPage.cpp:27170</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>IMPORT</t>
+          <t>Enter passphrase to encrypt your session keys:</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
-          <t>导入</t>
+          <t>输入口令以加密你的会话密钥：</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr"/>
       <c r="E1017" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1017" t="inlineStr">
         <is>
-          <t>UserSettingsPageIMPORT</t>
+          <t>UserSettingsModelEnter passphrase to encrypt your session keys:</t>
         </is>
       </c>
       <c r="G1017" t="inlineStr"/>
       <c r="H1017" t="inlineStr"/>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27285</t>
+          <t>../../src/UserSettingsPage.cpp:27183</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>EXPORT</t>
+          <t>Repeat File Password</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr">
         <is>
-          <t>导出</t>
+          <t>重复文件密码</t>
         </is>
       </c>
       <c r="D1018" t="inlineStr"/>
       <c r="E1018" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1018" t="inlineStr">
         <is>
-          <t>UserSettingsPageEXPORT</t>
+          <t>UserSettingsModelRepeat File Password</t>
         </is>
       </c>
       <c r="G1018" t="inlineStr"/>
       <c r="H1018" t="inlineStr"/>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27294</t>
+          <t>../../src/UserSettingsPage.cpp:27184</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>DOWNLOAD</t>
+          <t>Repeat the passphrase:</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr">
         <is>
-          <t>下载</t>
+          <t>重复输入密码：</t>
         </is>
       </c>
       <c r="D1019" t="inlineStr"/>
       <c r="E1019" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1019" t="inlineStr">
         <is>
-          <t>UserSettingsPageDOWNLOAD</t>
+          <t>UserSettingsModelRepeat the passphrase:</t>
         </is>
       </c>
       <c r="G1019" t="inlineStr"/>
       <c r="H1019" t="inlineStr"/>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27298</t>
+          <t>../../src/UserSettingsPage.cpp:27192</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>REQUEST</t>
+          <t>Passwords don't match</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr">
         <is>
-          <t>请求</t>
+          <t>密码不匹配</t>
         </is>
       </c>
       <c r="D1020" t="inlineStr"/>
       <c r="E1020" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1020" t="inlineStr">
         <is>
-          <t>UserSettingsPageREQUEST</t>
+          <t>UserSettingsModelPasswords don't match</t>
         </is>
       </c>
       <c r="G1020" t="inlineStr"/>
       <c r="H1020" t="inlineStr"/>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27306</t>
+          <t>../../src/UserSettingsPage.cpp:27199</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>CONFIGURE</t>
+          <t>File to save the exported session keys</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
-          <t>配置</t>
+          <t>保存导出的会话密钥的文件</t>
         </is>
       </c>
       <c r="D1021" t="inlineStr"/>
       <c r="E1021" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1021" t="inlineStr">
         <is>
-          <t>UserSettingsPageCONFIGURE</t>
+          <t>UserSettingsModelFile to save the exported session keys</t>
         </is>
       </c>
       <c r="G1021" t="inlineStr"/>
       <c r="H1021" t="inlineStr"/>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27324</t>
+          <t>../qml/pages/UserSettingsPage.qml:27389</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>MANAGE</t>
+          <t>CACHED</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
-          <t>管理</t>
+          <t>已缓存</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr"/>
       <c r="E1022" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1022" t="inlineStr">
         <is>
-          <t>UserSettingsPageMANAGE</t>
+          <t>UserSettingsPageCACHED</t>
         </is>
       </c>
       <c r="G1022" t="inlineStr"/>
       <c r="H1022" t="inlineStr"/>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>../qml/pages/UserSettingsPage.qml:27359</t>
+          <t>../qml/pages/UserSettingsPage.qml:27389</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>NOT CACHED</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
-          <t>返回</t>
+          <t>未缓存</t>
         </is>
       </c>
       <c r="D1023" t="inlineStr"/>
       <c r="E1023" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1023" t="inlineStr">
         <is>
-          <t>UserSettingsPageBack</t>
+          <t>UserSettingsPageNOT CACHED</t>
         </is>
       </c>
       <c r="G1023" t="inlineStr"/>
       <c r="H1023" t="inlineStr"/>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>../../src/encryption/VerificationManager.cpp:27502</t>
+          <t>../qml/pages/UserSettingsPage.qml:27396</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>No encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
+          <t>IMPORT</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr">
         <is>
-          <t>未找到与该用户的加密私人聊天。创建与该用户的加密私人聊天，然后重试。</t>
+          <t>导入</t>
         </is>
       </c>
       <c r="D1024" t="inlineStr"/>
       <c r="E1024" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1024" t="inlineStr">
         <is>
-          <t>VerificationManagerNo encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
+          <t>UserSettingsPageIMPORT</t>
         </is>
       </c>
       <c r="G1024" t="inlineStr"/>
       <c r="H1024" t="inlineStr"/>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27514</t>
+          <t>../qml/pages/UserSettingsPage.qml:27400</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>Waiting for other party…</t>
+          <t>EXPORT</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr">
         <is>
-          <t>等待对方…</t>
+          <t>导出</t>
         </is>
       </c>
       <c r="D1025" t="inlineStr"/>
       <c r="E1025" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1025" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other party…</t>
+          <t>UserSettingsPageEXPORT</t>
         </is>
       </c>
       <c r="G1025" t="inlineStr"/>
       <c r="H1025" t="inlineStr"/>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27526</t>
+          <t>../qml/pages/UserSettingsPage.qml:27409</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>Waiting for other side to accept the verification request.</t>
+          <t>DOWNLOAD</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr">
         <is>
-          <t>等待对方接受验证请求。</t>
+          <t>下载</t>
         </is>
       </c>
       <c r="D1026" t="inlineStr"/>
       <c r="E1026" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1026" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other side to accept the verification request.</t>
+          <t>UserSettingsPageDOWNLOAD</t>
         </is>
       </c>
       <c r="G1026" t="inlineStr"/>
       <c r="H1026" t="inlineStr"/>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27528</t>
+          <t>../qml/pages/UserSettingsPage.qml:27413</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>Waiting for other side to continue the verification process.</t>
+          <t>REQUEST</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr">
         <is>
-          <t>等待对方继续验证过程。</t>
+          <t>请求</t>
         </is>
       </c>
       <c r="D1027" t="inlineStr"/>
       <c r="E1027" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1027" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other side to continue the verification process.</t>
+          <t>UserSettingsPageREQUEST</t>
         </is>
       </c>
       <c r="G1027" t="inlineStr"/>
       <c r="H1027" t="inlineStr"/>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27530</t>
+          <t>../qml/pages/UserSettingsPage.qml:27421</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>Waiting for other side to complete the verification process.</t>
+          <t>CONFIGURE</t>
         </is>
       </c>
       <c r="C1028" t="inlineStr">
         <is>
-          <t>等待对方完成验证过程。</t>
+          <t>配置</t>
         </is>
       </c>
       <c r="D1028" t="inlineStr"/>
       <c r="E1028" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1028" t="inlineStr">
         <is>
-          <t>WaitingWaiting for other side to complete the verification process.</t>
+          <t>UserSettingsPageCONFIGURE</t>
         </is>
       </c>
       <c r="G1028" t="inlineStr"/>
       <c r="H1028" t="inlineStr"/>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>../qml/device-verification/Waiting.qml:27549</t>
+          <t>../qml/pages/UserSettingsPage.qml:27439</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>MANAGE</t>
         </is>
       </c>
       <c r="C1029" t="inlineStr">
         <is>
-          <t>取消</t>
+          <t>管理</t>
         </is>
       </c>
       <c r="D1029" t="inlineStr"/>
       <c r="E1029" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1029" t="inlineStr">
         <is>
-          <t>WaitingCancel</t>
+          <t>UserSettingsPageMANAGE</t>
         </is>
       </c>
       <c r="G1029" t="inlineStr"/>
       <c r="H1029" t="inlineStr"/>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27579</t>
+          <t>../qml/pages/UserSettingsPage.qml:27474</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>Welcome to Nheko! The desktop client for the Matrix protocol.</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="C1030" t="inlineStr">
         <is>
-          <t>欢迎使用 Nheko！Matrix 协议的桌面客户端。</t>
+          <t>返回</t>
         </is>
       </c>
       <c r="D1030" t="inlineStr"/>
       <c r="E1030" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1030" t="inlineStr">
         <is>
-          <t>WelcomePageWelcome to nheko! The desktop client for the Matrix protocol.</t>
+          <t>UserSettingsPageBack</t>
         </is>
       </c>
       <c r="G1030" t="inlineStr"/>
       <c r="H1030" t="inlineStr"/>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27589</t>
+          <t>../../src/encryption/VerificationManager.cpp:27617</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>Enjoy your stay!</t>
+          <t>No encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr">
         <is>
-          <t>祝你使用愉快！</t>
+          <t>未找到与该用户的加密私人聊天。创建与该用户的加密私人聊天，然后重试。</t>
         </is>
       </c>
       <c r="D1031" t="inlineStr"/>
       <c r="E1031" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1031" t="inlineStr">
         <is>
-          <t>WelcomePageEnjoy your stay!</t>
+          <t>VerificationManagerNo encrypted private chat found with this user. Create an encrypted private chat with this user and try again.</t>
         </is>
       </c>
       <c r="G1031" t="inlineStr"/>
       <c r="H1031" t="inlineStr"/>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27603</t>
+          <t>../qml/device-verification/Waiting.qml:27629</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>REGISTER</t>
+          <t>Waiting for other party…</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr">
         <is>
-          <t>注册</t>
+          <t>等待对方…</t>
         </is>
       </c>
       <c r="D1032" t="inlineStr"/>
       <c r="E1032" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1032" t="inlineStr">
         <is>
-          <t>WelcomePageREGISTER</t>
+          <t>WaitingWaiting for other party…</t>
         </is>
       </c>
       <c r="G1032" t="inlineStr"/>
       <c r="H1032" t="inlineStr"/>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27611</t>
+          <t>../qml/device-verification/Waiting.qml:27641</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>LOGIN</t>
+          <t>Waiting for other side to accept the verification request.</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr">
         <is>
-          <t>登录</t>
+          <t>等待对方接受验证请求。</t>
         </is>
       </c>
       <c r="D1033" t="inlineStr"/>
       <c r="E1033" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1033" t="inlineStr">
         <is>
-          <t>WelcomePageLOGIN</t>
+          <t>WaitingWaiting for other side to accept the verification request.</t>
         </is>
       </c>
       <c r="G1033" t="inlineStr"/>
       <c r="H1033" t="inlineStr"/>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27637</t>
+          <t>../qml/device-verification/Waiting.qml:27643</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>Reduce animations</t>
+          <t>Waiting for other side to continue the verification process.</t>
         </is>
       </c>
       <c r="C1034" t="inlineStr">
         <is>
-          <t>减少动画</t>
+          <t>等待对方继续验证过程。</t>
         </is>
       </c>
       <c r="D1034" t="inlineStr"/>
       <c r="E1034" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1034" t="inlineStr">
         <is>
-          <t>WelcomePageReduce animations</t>
+          <t>WaitingWaiting for other side to continue the verification process.</t>
         </is>
       </c>
       <c r="G1034" t="inlineStr"/>
       <c r="H1034" t="inlineStr"/>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>../qml/pages/WelcomePage.qml:27644</t>
+          <t>../qml/device-verification/Waiting.qml:27645</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>Waiting for other side to complete the verification process.</t>
         </is>
       </c>
       <c r="C1035" t="inlineStr">
         <is>
-          <t>Nheko 在多处使用动画以使页面过渡流畅。如果这些动画让你感觉不舒服，你可以把它们关掉。</t>
+          <t>等待对方完成验证过程。</t>
         </is>
       </c>
       <c r="D1035" t="inlineStr"/>
       <c r="E1035" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1035" t="inlineStr">
         <is>
-          <t>WelcomePageNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
+          <t>WaitingWaiting for other side to complete the verification process.</t>
         </is>
       </c>
       <c r="G1035" t="inlineStr"/>
       <c r="H1035" t="inlineStr"/>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:28027</t>
+          <t>../qml/device-verification/Waiting.qml:27664</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>Yesterday</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr">
         <is>
-          <t>昨天</t>
+          <t>取消</t>
         </is>
       </c>
       <c r="D1036" t="inlineStr"/>
       <c r="E1036" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1036" t="inlineStr">
         <is>
-          <t>descriptiveTimeYesterday</t>
+          <t>WaitingCancel</t>
         </is>
       </c>
       <c r="G1036" t="inlineStr"/>
       <c r="H1036" t="inlineStr"/>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28040</t>
+          <t>../qml/pages/WelcomePage.qml:27694</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>People</t>
+          <t>Welcome to Nheko! The desktop client for the Matrix protocol.</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr">
         <is>
-          <t>人物</t>
+          <t>欢迎使用 Nheko！Matrix 协议的桌面客户端。</t>
         </is>
       </c>
       <c r="D1037" t="inlineStr"/>
       <c r="E1037" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1037" t="inlineStr">
         <is>
-          <t>emoji-catagoryPeople</t>
+          <t>WelcomePageWelcome to nheko! The desktop client for the Matrix protocol.</t>
         </is>
       </c>
       <c r="G1037" t="inlineStr"/>
       <c r="H1037" t="inlineStr"/>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28042</t>
+          <t>../qml/pages/WelcomePage.qml:27704</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>Nature</t>
+          <t>Enjoy your stay!</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr">
         <is>
-          <t>自然</t>
+          <t>祝你使用愉快！</t>
         </is>
       </c>
       <c r="D1038" t="inlineStr"/>
       <c r="E1038" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1038" t="inlineStr">
         <is>
-          <t>emoji-catagoryNature</t>
+          <t>WelcomePageEnjoy your stay!</t>
         </is>
       </c>
       <c r="G1038" t="inlineStr"/>
       <c r="H1038" t="inlineStr"/>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28044</t>
+          <t>../qml/pages/WelcomePage.qml:27718</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>REGISTER</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr">
         <is>
-          <t>食物</t>
+          <t>注册</t>
         </is>
       </c>
       <c r="D1039" t="inlineStr"/>
       <c r="E1039" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1039" t="inlineStr">
         <is>
-          <t>emoji-catagoryFood</t>
+          <t>WelcomePageREGISTER</t>
         </is>
       </c>
       <c r="G1039" t="inlineStr"/>
       <c r="H1039" t="inlineStr"/>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28046</t>
+          <t>../qml/pages/WelcomePage.qml:27726</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>Activity</t>
+          <t>LOGIN</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr">
         <is>
-          <t>活动</t>
+          <t>登录</t>
         </is>
       </c>
       <c r="D1040" t="inlineStr"/>
       <c r="E1040" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1040" t="inlineStr">
         <is>
-          <t>emoji-catagoryActivity</t>
+          <t>WelcomePageLOGIN</t>
         </is>
       </c>
       <c r="G1040" t="inlineStr"/>
       <c r="H1040" t="inlineStr"/>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28048</t>
+          <t>../qml/pages/WelcomePage.qml:27752</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>Travel</t>
+          <t>Reduce animations</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr">
         <is>
-          <t>旅行</t>
+          <t>减少动画</t>
         </is>
       </c>
       <c r="D1041" t="inlineStr"/>
       <c r="E1041" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1041" t="inlineStr">
         <is>
-          <t>emoji-catagoryTravel</t>
+          <t>WelcomePageReduce animations</t>
         </is>
       </c>
       <c r="G1041" t="inlineStr"/>
       <c r="H1041" t="inlineStr"/>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28050</t>
+          <t>../qml/pages/WelcomePage.qml:27759</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>Objects</t>
+          <t>Nheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr">
         <is>
-          <t>物体</t>
+          <t>Nheko 在多处使用动画以使页面过渡流畅。如果这些动画让你感觉不舒服，你可以把它们关掉。</t>
         </is>
       </c>
       <c r="D1042" t="inlineStr"/>
       <c r="E1042" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1042" t="inlineStr">
         <is>
-          <t>emoji-catagoryObjects</t>
+          <t>WelcomePageNheko uses animations in several places to make stuff pretty. This allows you to turn those off if they make you feel unwell.</t>
         </is>
       </c>
       <c r="G1042" t="inlineStr"/>
       <c r="H1042" t="inlineStr"/>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28052</t>
+          <t>../../src/Utils.cpp:28143</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>Symbols</t>
+          <t>Yesterday</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr">
         <is>
-          <t>符号</t>
+          <t>昨天</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr"/>
       <c r="E1043" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1043" t="inlineStr">
         <is>
-          <t>emoji-catagorySymbols</t>
+          <t>descriptiveTimeYesterday</t>
         </is>
       </c>
       <c r="G1043" t="inlineStr"/>
       <c r="H1043" t="inlineStr"/>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>../../src/emoji/Emoji.cpp:28054</t>
+          <t>../../src/emoji/Emoji.cpp:28156</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>Flags</t>
+          <t>People</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
-          <t>旗帜</t>
+          <t>人物</t>
         </is>
       </c>
       <c r="D1044" t="inlineStr"/>
       <c r="E1044" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1044" t="inlineStr">
         <is>
-          <t>emoji-catagoryFlags</t>
+          <t>emoji-catagoryPeople</t>
         </is>
       </c>
       <c r="G1044" t="inlineStr"/>
       <c r="H1044" t="inlineStr"/>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>../../src/notifications/ManagerMac.cpp:28042</t>
+          <t>../../src/emoji/Emoji.cpp:28158</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>Message contains spoiler.</t>
+          <t>Nature</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr">
         <is>
-          <t>消息包含剧透。</t>
+          <t>自然</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr"/>
       <c r="E1045" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1045" t="inlineStr">
         <is>
-          <t>macosNotificationMessage contains spoiler.</t>
+          <t>emoji-catagoryNature</t>
         </is>
       </c>
       <c r="G1045" t="inlineStr"/>
       <c r="H1045" t="inlineStr"/>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27734</t>
+          <t>../../src/emoji/Emoji.cpp:28160</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>You sent an audio clip</t>
+          <t>Food</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
-          <t>你发送了一个音频片段</t>
+          <t>食物</t>
         </is>
       </c>
       <c r="D1046" t="inlineStr"/>
       <c r="E1046" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1046" t="inlineStr">
         <is>
-          <t>message-description sent:You sent an audio clip</t>
+          <t>emoji-catagoryFood</t>
         </is>
       </c>
       <c r="G1046" t="inlineStr"/>
       <c r="H1046" t="inlineStr"/>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27737</t>
+          <t>../../src/emoji/Emoji.cpp:28162</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>%1 sent an audio clip</t>
+          <t>Activity</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
-          <t>%1 发送了一个音频片段</t>
+          <t>活动</t>
         </is>
       </c>
       <c r="D1047" t="inlineStr"/>
       <c r="E1047" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1047" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent an audio clip</t>
+          <t>emoji-catagoryActivity</t>
         </is>
       </c>
       <c r="G1047" t="inlineStr"/>
       <c r="H1047" t="inlineStr"/>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27741</t>
+          <t>../../src/emoji/Emoji.cpp:28164</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>You sent an image</t>
+          <t>Travel</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
-          <t>你发送了一张图片</t>
+          <t>旅行</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr"/>
       <c r="E1048" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1048" t="inlineStr">
         <is>
-          <t>message-description sent:You sent an image</t>
+          <t>emoji-catagoryTravel</t>
         </is>
       </c>
       <c r="G1048" t="inlineStr"/>
       <c r="H1048" t="inlineStr"/>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27743</t>
+          <t>../../src/emoji/Emoji.cpp:28166</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>%1 sent an image</t>
+          <t>Objects</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
-          <t>%1 发送了一张图片</t>
+          <t>物体</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr"/>
       <c r="E1049" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1049" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent an image</t>
+          <t>emoji-catagoryObjects</t>
         </is>
       </c>
       <c r="G1049" t="inlineStr"/>
       <c r="H1049" t="inlineStr"/>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27747</t>
+          <t>../../src/emoji/Emoji.cpp:28168</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>You sent a file</t>
+          <t>Symbols</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
-          <t>你发送了一个文件</t>
+          <t>符号</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr"/>
       <c r="E1050" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1050" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a file</t>
+          <t>emoji-catagorySymbols</t>
         </is>
       </c>
       <c r="G1050" t="inlineStr"/>
       <c r="H1050" t="inlineStr"/>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27749</t>
+          <t>../../src/emoji/Emoji.cpp:28170</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>%1 sent a file</t>
+          <t>Flags</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
-          <t>%1 发送了一个文件</t>
+          <t>旗帜</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr"/>
       <c r="E1051" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1051" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a file</t>
+          <t>emoji-catagoryFlags</t>
         </is>
       </c>
       <c r="G1051" t="inlineStr"/>
       <c r="H1051" t="inlineStr"/>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27753</t>
+          <t>../../src/notifications/ManagerMac.cpp:28158</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>You sent a video</t>
+          <t>Message contains spoiler.</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr">
         <is>
-          <t>你发送了一个视频</t>
+          <t>消息包含剧透。</t>
         </is>
       </c>
       <c r="D1052" t="inlineStr"/>
       <c r="E1052" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1052" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a video</t>
+          <t>macosNotificationMessage contains spoiler.</t>
         </is>
       </c>
       <c r="G1052" t="inlineStr"/>
       <c r="H1052" t="inlineStr"/>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27755</t>
+          <t>../../src/Utils.cpp:27850</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>%1 sent a video</t>
+          <t>You sent an audio clip</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr">
         <is>
-          <t>%1 发送了一个视频</t>
+          <t>你发送了一个音频片段</t>
         </is>
       </c>
       <c r="D1053" t="inlineStr"/>
       <c r="E1053" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1053" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a video</t>
+          <t>message-description sent:You sent an audio clip</t>
         </is>
       </c>
       <c r="G1053" t="inlineStr"/>
       <c r="H1053" t="inlineStr"/>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27759</t>
+          <t>../../src/Utils.cpp:27853</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>You sent a sticker</t>
+          <t>%1 sent an audio clip</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr">
         <is>
-          <t>你发送了一张贴纸</t>
+          <t>%1 发送了一个音频片段</t>
         </is>
       </c>
       <c r="D1054" t="inlineStr"/>
       <c r="E1054" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1054" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a sticker</t>
+          <t>message-description sent:%1 sent an audio clip</t>
         </is>
       </c>
       <c r="G1054" t="inlineStr"/>
       <c r="H1054" t="inlineStr"/>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27761</t>
+          <t>../../src/Utils.cpp:27857</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>%1 sent a sticker</t>
+          <t>You sent an image</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr">
         <is>
-          <t>%1 发送了一张贴纸</t>
+          <t>你发送了一张图片</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr"/>
       <c r="E1055" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1055" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a sticker</t>
+          <t>message-description sent:You sent an image</t>
         </is>
       </c>
       <c r="G1055" t="inlineStr"/>
       <c r="H1055" t="inlineStr"/>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27765</t>
+          <t>../../src/Utils.cpp:27859</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>You sent a notification</t>
+          <t>%1 sent an image</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr">
         <is>
-          <t>你发送了一个通知</t>
+          <t>%1 发送了一张图片</t>
         </is>
       </c>
       <c r="D1056" t="inlineStr"/>
       <c r="E1056" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1056" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a notification</t>
+          <t>message-description sent:%1 sent an image</t>
         </is>
       </c>
       <c r="G1056" t="inlineStr"/>
       <c r="H1056" t="inlineStr"/>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27768</t>
+          <t>../../src/Utils.cpp:27863</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>%1 sent a notification</t>
+          <t>You sent a file</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr">
         <is>
-          <t>%1 发送了一个通知</t>
+          <t>你发送了一个文件</t>
         </is>
       </c>
       <c r="D1057" t="inlineStr"/>
       <c r="E1057" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1057" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a notification</t>
+          <t>message-description sent:You sent a file</t>
         </is>
       </c>
       <c r="G1057" t="inlineStr"/>
       <c r="H1057" t="inlineStr"/>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27800</t>
+          <t>../../src/Utils.cpp:27865</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>You sent a spoiler.</t>
+          <t>%1 sent a file</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr">
         <is>
-          <t>您发送了一个剧透。</t>
+          <t>%1 发送了一个文件</t>
         </is>
       </c>
       <c r="D1058" t="inlineStr"/>
       <c r="E1058" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1058" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a spoiler.</t>
+          <t>message-description sent:%1 sent a file</t>
         </is>
       </c>
       <c r="G1058" t="inlineStr"/>
       <c r="H1058" t="inlineStr"/>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27803</t>
+          <t>../../src/Utils.cpp:27869</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>%1 sent a spoiler.</t>
+          <t>You sent a video</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr">
         <is>
-          <t>%1 发送了一个剧透。</t>
+          <t>你发送了一个视频</t>
         </is>
       </c>
       <c r="D1059" t="inlineStr"/>
       <c r="E1059" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1059" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a spoiler.</t>
+          <t>message-description sent:You sent a video</t>
         </is>
       </c>
       <c r="G1059" t="inlineStr"/>
       <c r="H1059" t="inlineStr"/>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27809</t>
+          <t>../../src/Utils.cpp:27871</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>You: %1</t>
+          <t>%1 sent a video</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr">
         <is>
-          <t>你：%1</t>
+          <t>%1 发送了一个视频</t>
         </is>
       </c>
       <c r="D1060" t="inlineStr"/>
       <c r="E1060" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1060" t="inlineStr">
         <is>
-          <t>message-description sent:You: %1</t>
+          <t>message-description sent:%1 sent a video</t>
         </is>
       </c>
       <c r="G1060" t="inlineStr"/>
       <c r="H1060" t="inlineStr"/>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27812</t>
+          <t>../../src/Utils.cpp:27875</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>%1: %2</t>
+          <t>You sent a sticker</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr">
         <is>
-          <t>%1：%2</t>
+          <t>你发送了一张贴纸</t>
         </is>
       </c>
       <c r="D1061" t="inlineStr"/>
       <c r="E1061" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1061" t="inlineStr">
         <is>
-          <t>message-description sent:%1: %2</t>
+          <t>message-description sent:You sent a sticker</t>
         </is>
       </c>
       <c r="G1061" t="inlineStr"/>
       <c r="H1061" t="inlineStr"/>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27791</t>
+          <t>../../src/Utils.cpp:27877</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>You sent a chat effect</t>
+          <t>%1 sent a sticker</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr">
         <is>
-          <t>你发送了一个聊天特效</t>
+          <t>%1 发送了一张贴纸</t>
         </is>
       </c>
       <c r="D1062" t="inlineStr"/>
       <c r="E1062" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1062" t="inlineStr">
         <is>
-          <t>message-description sent:You sent a chat effect</t>
+          <t>message-description sent:%1 sent a sticker</t>
         </is>
       </c>
       <c r="G1062" t="inlineStr"/>
       <c r="H1062" t="inlineStr"/>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27794</t>
+          <t>../../src/Utils.cpp:27881</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>%1 sent a chat effect</t>
+          <t>You sent a notification</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr">
         <is>
-          <t>%1 发送了一个聊天特效</t>
+          <t>你发送了一个通知</t>
         </is>
       </c>
       <c r="D1063" t="inlineStr"/>
       <c r="E1063" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1063" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent a chat effect</t>
+          <t>message-description sent:You sent a notification</t>
         </is>
       </c>
       <c r="G1063" t="inlineStr"/>
       <c r="H1063" t="inlineStr"/>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27817</t>
+          <t>../../src/Utils.cpp:27884</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>* %1 spoils something.</t>
+          <t>%1 sent a notification</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr">
         <is>
-          <t>* %1 剧透了某件事。</t>
+          <t>%1 发送了一个通知</t>
         </is>
       </c>
       <c r="D1064" t="inlineStr"/>
       <c r="E1064" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1064" t="inlineStr">
         <is>
-          <t>message-description sent:* %1 spoils something.</t>
+          <t>message-description sent:%1 sent a notification</t>
         </is>
       </c>
       <c r="G1064" t="inlineStr"/>
       <c r="H1064" t="inlineStr"/>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27825</t>
+          <t>../../src/Utils.cpp:27916</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>You sent an encrypted message</t>
+          <t>You sent a spoiler.</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr">
         <is>
-          <t>你发送了一条加密消息</t>
+          <t>您发送了一个剧透。</t>
         </is>
       </c>
       <c r="D1065" t="inlineStr"/>
       <c r="E1065" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1065" t="inlineStr">
         <is>
-          <t>message-description sent:You sent an encrypted message</t>
+          <t>message-description sent:You sent a spoiler.</t>
         </is>
       </c>
       <c r="G1065" t="inlineStr"/>
       <c r="H1065" t="inlineStr"/>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27828</t>
+          <t>../../src/Utils.cpp:27919</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>%1 sent an encrypted message</t>
+          <t>%1 sent a spoiler.</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr">
         <is>
-          <t>%1 发送了一条加密消息</t>
+          <t>%1 发送了一个剧透。</t>
         </is>
       </c>
       <c r="D1066" t="inlineStr"/>
       <c r="E1066" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1066" t="inlineStr">
         <is>
-          <t>message-description sent:%1 sent an encrypted message</t>
+          <t>message-description sent:%1 sent a spoiler.</t>
         </is>
       </c>
       <c r="G1066" t="inlineStr"/>
       <c r="H1066" t="inlineStr"/>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27833</t>
+          <t>../../src/Utils.cpp:27925</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>You placed a call</t>
+          <t>You: %1</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr">
         <is>
-          <t>你发起了通话</t>
+          <t>你：%1</t>
         </is>
       </c>
       <c r="D1067" t="inlineStr"/>
       <c r="E1067" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1067" t="inlineStr">
         <is>
-          <t>message-description sent:You placed a call</t>
+          <t>message-description sent:You: %1</t>
         </is>
       </c>
       <c r="G1067" t="inlineStr"/>
       <c r="H1067" t="inlineStr"/>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27835</t>
+          <t>../../src/Utils.cpp:27928</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>%1 placed a call</t>
+          <t>%1: %2</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr">
         <is>
-          <t>%1 发起了通话</t>
+          <t>%1：%2</t>
         </is>
       </c>
       <c r="D1068" t="inlineStr"/>
       <c r="E1068" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1068" t="inlineStr">
         <is>
-          <t>message-description sent:%1 placed a call</t>
+          <t>message-description sent:%1: %2</t>
         </is>
       </c>
       <c r="G1068" t="inlineStr"/>
       <c r="H1068" t="inlineStr"/>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27839</t>
+          <t>../../src/Utils.cpp:27907</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>You answered a call</t>
+          <t>You sent a chat effect</t>
         </is>
       </c>
       <c r="C1069" t="inlineStr">
         <is>
-          <t>你接听了通话</t>
+          <t>你发送了一个聊天特效</t>
         </is>
       </c>
       <c r="D1069" t="inlineStr"/>
       <c r="E1069" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1069" t="inlineStr">
         <is>
-          <t>message-description sent:You answered a call</t>
+          <t>message-description sent:You sent a chat effect</t>
         </is>
       </c>
       <c r="G1069" t="inlineStr"/>
       <c r="H1069" t="inlineStr"/>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27841</t>
+          <t>../../src/Utils.cpp:27910</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>%1 answered a call</t>
+          <t>%1 sent a chat effect</t>
         </is>
       </c>
       <c r="C1070" t="inlineStr">
         <is>
-          <t>%1 接听了通话</t>
+          <t>%1 发送了一个聊天特效</t>
         </is>
       </c>
       <c r="D1070" t="inlineStr"/>
       <c r="E1070" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1070" t="inlineStr">
         <is>
-          <t>message-description sent:%1 answered a call</t>
+          <t>message-description sent:%1 sent a chat effect</t>
         </is>
       </c>
       <c r="G1070" t="inlineStr"/>
       <c r="H1070" t="inlineStr"/>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27845</t>
+          <t>../../src/Utils.cpp:27933</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>You ended a call</t>
+          <t>* %1 spoils something.</t>
         </is>
       </c>
       <c r="C1071" t="inlineStr">
         <is>
-          <t>你结束了通话</t>
+          <t>* %1 剧透了某件事。</t>
         </is>
       </c>
       <c r="D1071" t="inlineStr"/>
       <c r="E1071" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1071" t="inlineStr">
         <is>
-          <t>message-description sent:You ended a call</t>
+          <t>message-description sent:* %1 spoils something.</t>
         </is>
       </c>
       <c r="G1071" t="inlineStr"/>
       <c r="H1071" t="inlineStr"/>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27847</t>
+          <t>../../src/Utils.cpp:27941</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>%1 ended a call</t>
+          <t>You sent an encrypted message</t>
         </is>
       </c>
       <c r="C1072" t="inlineStr">
         <is>
-          <t>%1 结束了通话</t>
+          <t>你发送了一条加密消息</t>
         </is>
       </c>
       <c r="D1072" t="inlineStr"/>
       <c r="E1072" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1072" t="inlineStr">
         <is>
-          <t>message-description sent:%1 ended a call</t>
+          <t>message-description sent:You sent an encrypted message</t>
         </is>
       </c>
       <c r="G1072" t="inlineStr"/>
       <c r="H1072" t="inlineStr"/>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27851</t>
+          <t>../../src/Utils.cpp:27944</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>You rejected a call</t>
+          <t>%1 sent an encrypted message</t>
         </is>
       </c>
       <c r="C1073" t="inlineStr">
         <is>
-          <t>你拒绝了通话</t>
+          <t>%1 发送了一条加密消息</t>
         </is>
       </c>
       <c r="D1073" t="inlineStr"/>
       <c r="E1073" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1073" t="inlineStr">
         <is>
-          <t>message-description sent:You rejected a call</t>
+          <t>message-description sent:%1 sent an encrypted message</t>
         </is>
       </c>
       <c r="G1073" t="inlineStr"/>
       <c r="H1073" t="inlineStr"/>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27853</t>
+          <t>../../src/Utils.cpp:27949</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>%1 rejected a call</t>
+          <t>You placed a call</t>
         </is>
       </c>
       <c r="C1074" t="inlineStr">
         <is>
-          <t>%1 拒绝了通话</t>
+          <t>你发起了通话</t>
         </is>
       </c>
       <c r="D1074" t="inlineStr"/>
       <c r="E1074" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1074" t="inlineStr">
         <is>
-          <t>message-description sent:%1 rejected a call</t>
+          <t>message-description sent:You placed a call</t>
         </is>
       </c>
       <c r="G1074" t="inlineStr"/>
       <c r="H1074" t="inlineStr"/>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>../../src/Utils.cpp:27856</t>
+          <t>../../src/Utils.cpp:27951</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>Unknown Message Type</t>
+          <t>%1 placed a call</t>
         </is>
       </c>
       <c r="C1075" t="inlineStr">
         <is>
-          <t>未知的消息类型</t>
+          <t>%1 发起了通话</t>
         </is>
       </c>
       <c r="D1075" t="inlineStr"/>
       <c r="E1075" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1075" t="inlineStr">
         <is>
-          <t>utilsUnknown Message Type</t>
+          <t>message-description sent:%1 placed a call</t>
         </is>
       </c>
       <c r="G1075" t="inlineStr"/>
       <c r="H1075" t="inlineStr"/>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27955</t>
+        </is>
+      </c>
+      <c r="B1076" t="inlineStr">
+        <is>
+          <t>You answered a call</t>
+        </is>
+      </c>
+      <c r="C1076" t="inlineStr">
+        <is>
+          <t>你接听了通话</t>
+        </is>
+      </c>
+      <c r="D1076" t="inlineStr"/>
+      <c r="E1076" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1076" t="inlineStr">
+        <is>
+          <t>message-description sent:You answered a call</t>
+        </is>
+      </c>
+      <c r="G1076" t="inlineStr"/>
+      <c r="H1076" t="inlineStr"/>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27957</t>
+        </is>
+      </c>
+      <c r="B1077" t="inlineStr">
+        <is>
+          <t>%1 answered a call</t>
+        </is>
+      </c>
+      <c r="C1077" t="inlineStr">
+        <is>
+          <t>%1 接听了通话</t>
+        </is>
+      </c>
+      <c r="D1077" t="inlineStr"/>
+      <c r="E1077" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1077" t="inlineStr">
+        <is>
+          <t>message-description sent:%1 answered a call</t>
+        </is>
+      </c>
+      <c r="G1077" t="inlineStr"/>
+      <c r="H1077" t="inlineStr"/>
+    </row>
+    <row r="1078">
+      <c r="A1078" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27961</t>
+        </is>
+      </c>
+      <c r="B1078" t="inlineStr">
+        <is>
+          <t>You ended a call</t>
+        </is>
+      </c>
+      <c r="C1078" t="inlineStr">
+        <is>
+          <t>你结束了通话</t>
+        </is>
+      </c>
+      <c r="D1078" t="inlineStr"/>
+      <c r="E1078" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1078" t="inlineStr">
+        <is>
+          <t>message-description sent:You ended a call</t>
+        </is>
+      </c>
+      <c r="G1078" t="inlineStr"/>
+      <c r="H1078" t="inlineStr"/>
+    </row>
+    <row r="1079">
+      <c r="A1079" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27963</t>
+        </is>
+      </c>
+      <c r="B1079" t="inlineStr">
+        <is>
+          <t>%1 ended a call</t>
+        </is>
+      </c>
+      <c r="C1079" t="inlineStr">
+        <is>
+          <t>%1 结束了通话</t>
+        </is>
+      </c>
+      <c r="D1079" t="inlineStr"/>
+      <c r="E1079" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1079" t="inlineStr">
+        <is>
+          <t>message-description sent:%1 ended a call</t>
+        </is>
+      </c>
+      <c r="G1079" t="inlineStr"/>
+      <c r="H1079" t="inlineStr"/>
+    </row>
+    <row r="1080">
+      <c r="A1080" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27967</t>
+        </is>
+      </c>
+      <c r="B1080" t="inlineStr">
+        <is>
+          <t>You rejected a call</t>
+        </is>
+      </c>
+      <c r="C1080" t="inlineStr">
+        <is>
+          <t>你拒绝了通话</t>
+        </is>
+      </c>
+      <c r="D1080" t="inlineStr"/>
+      <c r="E1080" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1080" t="inlineStr">
+        <is>
+          <t>message-description sent:You rejected a call</t>
+        </is>
+      </c>
+      <c r="G1080" t="inlineStr"/>
+      <c r="H1080" t="inlineStr"/>
+    </row>
+    <row r="1081">
+      <c r="A1081" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27969</t>
+        </is>
+      </c>
+      <c r="B1081" t="inlineStr">
+        <is>
+          <t>%1 rejected a call</t>
+        </is>
+      </c>
+      <c r="C1081" t="inlineStr">
+        <is>
+          <t>%1 拒绝了通话</t>
+        </is>
+      </c>
+      <c r="D1081" t="inlineStr"/>
+      <c r="E1081" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1081" t="inlineStr">
+        <is>
+          <t>message-description sent:%1 rejected a call</t>
+        </is>
+      </c>
+      <c r="G1081" t="inlineStr"/>
+      <c r="H1081" t="inlineStr"/>
+    </row>
+    <row r="1082">
+      <c r="A1082" t="inlineStr">
+        <is>
+          <t>../../src/Utils.cpp:27972</t>
+        </is>
+      </c>
+      <c r="B1082" t="inlineStr">
+        <is>
+          <t>Unknown Message Type</t>
+        </is>
+      </c>
+      <c r="C1082" t="inlineStr">
+        <is>
+          <t>未知的消息类型</t>
+        </is>
+      </c>
+      <c r="D1082" t="inlineStr"/>
+      <c r="E1082" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1082" t="inlineStr">
+        <is>
+          <t>utilsUnknown Message Type</t>
+        </is>
+      </c>
+      <c r="G1082" t="inlineStr"/>
+      <c r="H1082" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>