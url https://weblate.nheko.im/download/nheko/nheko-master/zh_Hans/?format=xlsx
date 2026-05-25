--- v1 (2026-04-06)
+++ v2 (2026-05-25)
@@ -28508,51 +28508,56 @@
         <is>
           <t>../../src/UserSettingsPage.cpp:26139</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
           <t>ACCESSIBILITY</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
           <t>可访问性</t>
         </is>
       </c>
       <c r="D932" t="inlineStr"/>
       <c r="E932" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F932" t="inlineStr">
         <is>
           <t>UserSettingsModelACCESSIBILITY</t>
         </is>
       </c>
-      <c r="G932" t="inlineStr"/>
+      <c r="G932" t="inlineStr">
+        <is>
+          <t>seems that the more official translation of accessibility is 无障碍 as seen on many sites like MDN docs (https://developer.mozilla.org/zh-CN/docs/Web/Accessibility), w3.org (https://www.w3.org/WAI/fundamentals/accessibility-intro/zh-hans), mi accessibility (https://accessibility.mi.com/) and many more sites
+Suggested in Weblate: 无障碍</t>
+        </is>
+      </c>
       <c r="H932" t="inlineStr"/>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
           <t>../../src/UserSettingsPage.cpp:26141</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
           <t>TIMELINE</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
           <t>时间线</t>
         </is>
       </c>
       <c r="D933" t="inlineStr"/>
       <c r="E933" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F933" t="inlineStr">